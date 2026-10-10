--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0193b9ee123c6740443327a78f0d7ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61e0708ae1fa90c417b6ab9095fd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320da829a2be2cb930aa9da524f372e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80007e52f7e024e63961115e2c329c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899666691daf5a9214b7a0ae2e31d775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c80fb5b1221b1587fb1112cafb3746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a9e434273c73e4500e56706e92a867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa575f54f125a675e80fbf26769c778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60198c60c6faa90fa7a17899e4c9f309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9c5f466e12f1f9e5c0541a030349f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82889b7458a0b97d1f923f05e146ea1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30208e91b8299af30195e19d735a76412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192b0d87cc71c18d0499391c3cae70f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91199e293d375ee60faefafa11fa2b2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd07cc6f01f3c22f1984460e91ae72c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740703168cc1df999ddedbade0d2d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4789ec17a5361a73c3829ec702169a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1dc89b39a1e2781e99f5c370c87eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28eb13a6e5301fa147633b1874396919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c28830ffe3e47530983b407ba7b0fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5375671b0a2bdf07c05884b8828cee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94ddc4465b33d296b12175873fbcfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca284e024e55362a26d713836871e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1912421e019a86f4cd760c6f545fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187de59cc5b5673a269c39efb61a9eeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715df61f1e0a89979dfe39e849ef01426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede97c332f28ef878bccdca80c0a59327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d22f30f79158487147d396972e032828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c812d142d38c9e454a72a60172f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295bad4516e3c7b0dbe1eaabeb699930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143ee17c609dcc682e7d714fd637b2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2bed704e793acbea3c9b4b1a646a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463d5d9b272e7f8b6f7a583c5f7c4d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c16d6d6bd444cc412d2d36f4b5ebb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6967cb4adf14fde2e578fe30a25d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b870e45be5e197d60b1a0f688d8d1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431447623a1a1a9ba8fc1f5a3aee69537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558ab74a3886f7038807ea3cadd73ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352fc645b15e7f222e93a9f6441335c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb86a1f00aaf729411509634352fef140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec802cba1e1639aed20ed53dbbb3de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510252896e5b526327f3fcd4613141142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598492543377a7034dcff7dd531674243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a5640ea47d459bf011eb92b4787444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206e07ebd61ec22daf39ad5ea41be5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b6b8bf121c7ecddf62339692fd7e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e2ed13267b8e95044d41536afda8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26027ae2f1fc482dc2c420041e21a45e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456de048ccf7f6eb3bf3a87ab0a9c2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19e3f38f914a20144bafb0ad6060f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60079bea64cbe0d2d0b07c6fd32ce9b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a4d0d4f250ef716cb6347c44e6d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbed9a811aee5f9e73b099d916e99e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db0a605b04fae6ba97f4a0fd9dca8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e786ae6deb6e9a26922daf2ea437be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f8423955b430278a04adf72bf0efb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fae120f8acb2ececcfe894d10152657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb8a6546284b990a6d0476a29b96b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071ebf900ac558d5725e45e8492234159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b84fe21f5724fde923de75da781c0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd0196da736d4116cd2159e8f11d6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc07318e82d6c98c365f56b78e4eae862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30994e0cd79d64e8cf8e75c25ff904c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a19d4df33941e6037834c13b2af83d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822449da1057ef6a401b73428bfa82c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0014abaec16cf2e7f08f89a51bea766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075a4482218c7f5197233918d316e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa208ca42800e9bf9d16dc588a81b1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9d9ea93bb3ae51a4855e5c6f6463f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42323666bf13fbbe40d58f86156cdb9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d691b10384ae636f3ed7bac81b0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54107ee9311848a38b1ac6273172b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e26af53111e60e0bb77c17637607273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3b40f97b0cad2ab5f606a22a660b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a46a3e4ca610b6c68f47a869d441e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e04ad82e44cd67460c2b4adce4b2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db601b1fac3d10a3d6f94c72328420077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9393a48ecf5d3734d415cea6d8c4d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca7abcb6eb2f7825e7e8e2688985c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04dc21b7c56c087cda8fd28c1e59dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366f88dadb072db53ef0735a39f500181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712f9b13cc1b5144c319de3a476fadf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca751df491a19b872e4763d89a7a1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c4c15f8ec9fa9b3033879e9f470fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf36eeb441b8731320dce0a5755e1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484081b2f78ba1cb809747480a9dd5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dc3099a214958cd63a39fc5644cbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4f9a35cafc9d64149f94a9e0351ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3098eff83ce61baad2a905816b215c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c585caf114a0556bd2df320088bd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309431f4dcc8324471662d29dc41d4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0898bb429d1294afdf48692125bc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382b973ef47cec19d05d0c0e6354e9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f4983becb734ad983945584e8f3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07ea6074b3e07f6dbdc2edcdb2b58f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e54dded255120bb7f2001838c501696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c30f9c521ee3597d50466ef95220f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8015b187c7252a3e0781cf8f831198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a28646a0a6abc9f9990f5bd884228599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd919cafa1eb95a6c48b3d323b36b469100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb1ec9b0aa78fc9068399270a2864e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a47cb4b3e642cd0a360ab14f77f3b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5a50bf3c72fbb0d2fe798138a3e54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cad5d13e7f4d87034b433dee020b08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d99918ace3714dff64af5538f4c9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff32c3bf17d38970cae4cdbf3b362106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb2d202137fe3d1907892e390856fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f0c97cac8e2442395da3b472119e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc58d3f1bef5291e083445e0a89ded109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0647d9ab9ca655fd487ab8a348203110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa868d6945ca08df41206e100caba8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487b56662e4da79a82badf933a8636112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d055033e30e5733918f0a4019f1e9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5598f6cd006d868d0edb78ed591c10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c0e3ee813c7138b81af817d899f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cda26aec038f1d8019b3d1411c720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd44b21a1ace935581b5ea5aa5c2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf9c44f601b40dd81c048ac1b035db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d0fc8a635d0f93db554c7f98b3c42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79b3e1c19f83fa499ff63f2641a8a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee942fe32bb6fbdd065c2b86ecce8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfefd712bd711fcbc81701d56c1dde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe300a672b73aa0462f514ed50e8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f96d0848b5c7634db68a7c333f98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d5c17c1e346f25964c60883a2b14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b8197353ef54c2518987573ca297126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b47809b0ed78995fb28bae0f44918e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce0d81865b2ebdc77eef7659fea2a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec6f6450adfbd52bccf5a59195bb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee170c3f17bd0f661b630a966e16cbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68510fd36f87914096509c2b1947fd6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58b344ecf63b2f921ca878b515614132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27eb8c30a246d572470951137153e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eef2eb106851814e9c2c2b2b10501134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb47d38c4c09dcec4c4b11fcd3aa79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285501abce3fa977e4d750d974c92f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27063ef0b74585a51a694a1f1c7c16a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da72c6c6a2daad40048fee95b5b48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a390c5119a9c00465b7f6410f2747c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88200042345c838d360d28090aa693140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac997105725573f59efb99207d6fb435141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f28e687cb12a0bfed8def9d4c5b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaffa5b4307ae2d59d14aae811a5b2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefac7041c1b840ea2901e0f36843ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a634dd4c29948a849eb459d5c0e7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a740ec4922941988fc47f4210b23de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66265f1450250136e7cc5bd3e0466147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ac34a086b3a47d680554d317c8ea8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764d22136a78c9b10f64fde6c69a0ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a831de826d4df0588e5717339b230c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28abc42a5a4f3e88b7ce9e0bbdd16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a475cf845bba20cb09e261729ac49f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5019b0c722fc0ec91e4900d8ea63d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac21c88b4b2d48be364eff38cdd3cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3b4433494b558f6c3903b4a601c12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedeebbd5ab08bca9928d59920c6a2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5793652e057beea8bf76c7f520eee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707924407574644662d39ab1ca06b838158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5969da254d93353d2d05ee6b27243af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c994fdce91786863dc8e94e4ffe5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bfaa122e6a35a147d8754b488c501161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12668f6a8bd921efc5933acbee3f1600162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a062b8f87c4fded228063aad07e9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad239fc2e04728b2b2ea90b19bd22b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d6f5c3172d6c8011b4476704ac24d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b472f550ce5d8fb9ff6e5a7b9bcc37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7e73f5325d485531a4b3bb5d7331b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6ecaecc4b73239534cb252a242e05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ea08dcbfde9a2ce38143550e5dcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38c5be44f6be68bf0c08da966a0201170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac822c7a9eaec7b191f5186450f87919171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9386066a996dac43f9bca125ed1db82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac556610e350c41687889eecb03057ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f07096a3c0a90e2c2750e9aa4d96ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30928656bb82b56b34463924e355e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68f29ad2c8993fa3edb0f03d404adc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b33900ff2b509f6921ba71487408c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ad940e99240e82183fbee112c16a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b9c35ec3b2b6fa49fb981511c39ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603002293b2007c1430a20f041dcc9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f608577f211eca7d68966ac3438d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e857995a6fecacf8c83e1129e4f55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecfb3c163cf3140daa20fe2bac2356183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f70e8a24f544242133869d3e154b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36c514be6820c1b182824d9c0f06ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f00dcb476eeb01e90c41513b936b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc7e1f9fcc48055b3adc58c05959cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990d0c83dde169b88c17953161c6ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600464fc514a2d9378fa1336ccaa8e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872140d679b4fba078d9de54226f08a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7b4394029bfeb898a18355b79fba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe96b25e6e169bdd0c4955884df09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb4570e17d6b3287d96ffdd7ead87c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747151148eab63f2e92dbe2a4c33414194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cf3a8bc94bdb9d2b272b6f23a160b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aec2cec5d955086334e5369447cba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564dc7b038e70ba3736618b4401191f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271c73f6b2cf0070bfda366e7fe2af6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98801027244952d89832026a9996ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5175a260055150ffba4e9e708f99b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51facd94225c62754575150d6c21c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6a4585f94ebbcb33b9b73932114f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebda080b6e11c5f8e6d0ae1612a6396203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b795198371b8ed663f865eebdb06c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499fdb476b022288b0aab210bfdd49b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5226fe380e6deaa7cac3506972fc86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5682f985d00ffb8848052a268d9d3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160bf843d6863643b1df29044d1ed7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665ac4113d14d357f515a11c0c7843e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2de24032a22c99e6d827fe273169210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d15c7028565726782b5144b882e8a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e2bafe9716cc0308d780ba81fe22e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40335bd13bef71d171e525a4521325a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6860670b74c15deed3822611d70072214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88514b19f8d5e0b1a61675c2369d60bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021dc765f3ef34f1ed936f8f30e336216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d8c1be7ffabd3cec6ff4796873013217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d29a182591b2ebca267a2e8373b37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587f2d2882fc4c737d6ae9483f25b70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc2cff6a5c6781230199f70666c658220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0e70c6fc7f3f627beb11e130d199d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463b033423eca4ed75df3b383cb9557222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959b6de83a722bd718c226ba6d53309223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70540d7801e744a62becf8a00f85102224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a27cfb84273cf8747d04d88f48aaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209495d2b2c123c0df6ba4cd19f4d1e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1cd405350e6eea50820de5fe2cb86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f5f5f597f80cfcf1c8852102bfb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0c12e294a941482e11dc3b49aae60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43cfc05d9ba29fda0bd6a403231873230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567925ca8b524a8858f89bcb19fb1517231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032f14f706813a76a30077bc5b5ed50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ef32aede725003aec3b4eedc6f0ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e48d2e354c553dbe9e665120baaa9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3acfcac96ce2215040bdf9193ba6e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d231c19bb02b641867805a64e912d05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb08aef526d6157734dca90109520d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c40914ea300eb0d7bf3ad5b9b3fec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1530329d9d1ef5ccb82af68ef0e6644239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ad868fb2e7a6c7026160ac22f90c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69189d08aecf8958b09c42c2f3046367241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d8aafdabd03e66e4ef5fd3a71f14b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17254bbd19c18af18ac8d30da8c1a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a216f73343ba25dd7fc67910dc5f3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453351ffd8ba67938a244ec8bf7645bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd0a1541abd1b6d0b51eafce0d8dde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9dd5de7b1dc856893c198789c95b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3427ee69c71b674051cb0b80d600fd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac1f73a3fa7674ddd1724489a45949249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db9ceb7614c8c3241970ea8fa31dbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4c472cd4d2ccea5578a1a77a32cda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79705f4d52a826bce38922fc3262d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96221d39884ea0dd4e6a527cb527802d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa04cf48c9c3c93bcf54706325de8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b19ebbf4ff41effcf07c84aec483255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4fc79b82802ef2c4a15a05fb4b0df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbdda7aff45f0dab3fa91d093fa1a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d131d239bef8f8981fdb688949948258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363536c00f20f84e74d6d0c79308519e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bede3eb9c4b7e4d4705e9cd6b8b381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fcb28ecd055712291227442ed104a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4b39931929b7441e61b467d9e092b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620d4b4f9f924fb33a30826cf0d0cee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30047a77ae92d3ad4a4a6392116bbc03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c75cb294eda378136d6f76cfb9412265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447cb15db3a34ee1313b8f8fda25941266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2b3260afaab24d2e769700c3aaf38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317b2a2090c01b800e612d71858f895268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341ad41508fef6b52a4bf9bc1285201269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db236edd79baa9b27c57172456431d81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32a182f2e0d3efe24e23640815b075271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184be39fd1a6cf5ce0dd6fa1f82ea5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1bad86b1e11f4ed2f5e02f733525a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a43cc9d70ce5e3b0cceab54a002fb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90f54b72c4fcaf6ded05fad2a70267275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865085e4553272159a6e5997018801b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb0c7e0a854a1baa0522885f45ae7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7327cd37b48eb48105f3fa2582370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec258f87037f3c0c04cd51350bf780279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca012c52fbcd6a38d7e557f56961f5b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb7064d4df1bd4a6bfaa159e4a076e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8ceccfb2c9b5b8250af1eacb8208c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d42c3bebd50689de517992d2f9482283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966ca76e247674dc85d55113052f7fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb1133b7b18a008c9f15a2390ae86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152126fe2d8ac4f4ae645a442412588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040a9f274bb7340d17d6ccbb0014754287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fab9980e70769aa43d18ff0fc27d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c9023ff6a254cc77d7dcc3af0dbdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0e85e6ddad6a6856e2d75b6c69ec1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d615c338e888b41e103e9cdbdd0378b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b841d2cf69d3e3b76c3fa8349b0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037a939d32022734f281f9a7ec5dec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743a2b62410479b76d54029a785ba3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb7cf8397442dda2dfdb0f9f700e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe968e2e53d2fc8dc4408d4eb514e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730843c864e9e906d56c554bbe696223297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd38fcb6d05b2b7f04f41f35f20f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b89ea2f6ebdb8f7db0561da274e1e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229180d71cc78014471c4f9ca432956b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd15c2b19c0bb18c8e8904f49f1817e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a89f299cc0896a5abe9f4d0134cf04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a580bde59189f3053cd43a51d1c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d58179fda60c99822c33eaeb26e5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71fdd97459f0335024c56ec9f1f353305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869057524efed59e058589bf69409c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd80a5720349344e84a30234320c16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08b4270c38a927ab34da2f61665e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e81d59d1967e20019cc967d09bfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452190f0712683a1e6e8c3d594ba831310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3948b7dc0672a18255f26f48771b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf36a73fd87b90b01b197a933c1371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdb7f111af2d91ae1383468b28aef4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da523b4ee556cf501a575d9704c50f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad4d399d46d5c67fd3d8e74b51d55b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7db97204ecb2e83c3c51dc53720e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b74f3d65ee864a7ab1431fc806036317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa72acb2d4c64608fec47cbe377cf7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ea56032c5e9ca3ac8f9d474e0420319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76374b8fce638750730a1c11a112e91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148f9d12c521701d857007ed2e0d1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc7951e485a6ce683daa36563fd06e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e952416e63e4a4f4b313096015b9f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce11673bb21d82619ac24eaba7dcf91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293a73ae250fe883b248a65051be4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a1e8dcafe8386b6b31f8bbd372326326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7849de1c12a1e4501af99e37ca3d8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f65207e0dbe0d1903768f2ec508848328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231b3d6b98e38db959b537e987041ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a588400e16620a21ec64a30f5bab44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0c17e35c1046831e87b91cb4e6cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd417fd70a91e237b25411f25409d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967a2212e0c22d44e26a2347c9d2b87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8139bdb16a709bfcd71dad44f73cf7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516623adb20a92aa35b930eedbb4ae9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b05fd301f0233d7acdfe0515f5261336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f265e3fe9c00ca704def2b983cdc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a39c1c391e39108371c739d932ebd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f88f1e9f79fb586fc98840e20f5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d77f525430345ffee23e1cef6150340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678532d30c98e20f4a466ed4cf3ebaf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1a818366d9e8c6d9ec828dffb87b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8c61aa2035deb1a0dd406caa7937343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbf24923c4c324d15621aa1ca3d863344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605b3b63c8fb81f74e287b1e589e067345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ece570a6583c9957e69093d056f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2fec1281443d03ea956b89f34e5ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6824e6c222fbd506a699e06c4e9a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f0995d398c7a6db38a60bd06d30a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054096ae7625f3057740f3a586abaf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1dd448f2c528a47022b8e2da7701351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7075b638ac676dcfed409cc9e6eed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea618b9a9976ac4ee98a76ea40a310353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355bf538106efa442060f413ec0fafa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03531107e2639726324c16da6485bad3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ab1591006598d1023dbd579b5c0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5270c426dead80dd834cb00300ae3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c3390aa8edabde2c110db012aac2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8007ffb7ab2ca34bfa5c7e534df84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1a0672a51eb01de1a61e8de63504c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80bae7e8ad389af4131508374ecb37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f86cc04747d178baea6267f9942974362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c56296aaef4fc3a18d062d1e178173363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c67a9cfa8e315e4bc6f293e586611364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0254e056ae99e866c0ef7dc14e11e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60906ea7dd195375da54063281a7d3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c232cb88d7c411e0d998e0c01466d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b8253b12e802ce9ebbe20b7e28e21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45182ef0d444f1c1d43f9566467bee1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23053c6de5b4ef8586de14b8f0fa375e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572e2ccfe4f0627e1bbbcb5128ec46a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0cf9c997ec60123b2a19c5d85938a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027139194b12eca981631f0829ee2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c3819a6a49c43ebe6723366d43b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde14fd4fa7ab9e16cd9357754c07da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6859fe2ba12f1d7b6189a88a77ef30b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8090b8081d05f1328484f70654c01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e299ef1cee40ecb8a6c9318847bf96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017e54e822f7bda261f71ca9775a5c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def37b35957c34d4888a5e56f115f03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ae43f95ff12e06aef97b03028d4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0316f7c22e86bb3e495dfc922f84c5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cc5a8c64587a1dfd8075212d6ba5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbef195347277f5cb60efd7dedab029384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c11a7f8fa6c27a205ae7629fc4666d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b906518ebae094b8a9c41563e56d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4443d4400c460dfa019ee4960043f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9ef801fd3b763e8d9098b6e668b93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e138a4ced6781c06c9018abee76d628389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775f0270f5a0e8e4ec4ed4c28660c8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92763fd3f7f2dc6c0e0ff34648848180391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0d7f7d457e0bc15e0f9fec3b61cd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128a54bda43d65e7fe05f8976673f11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370838f86893acdd4f7cea2c41269ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007422fa6b366e7b67c38be3b49ef17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4017e1e7fe9d932a71165c969710c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46555a5105b358b169f17c27f6dc817397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba5e97bd9afee6f9b8ee1cb6a20946398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f07d8849f686d62812139423b901b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f58890dd328f83cc38969e0ee67eb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d918a37dd5d03a38ebf5472b6e738401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7e2715dae8a064f74918d12375790402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b1f02bb412c0cda47404e95f2b627403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73808259195fb80f416c944461f6e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a000f03249a29f20f81b52acda934405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a82c41d40644e1749545f8648038fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622c80f2897437fccbb457b3866a0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750cdf9a9dc4d1837d5d5f9e52023c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9c7861a2b118e01cd364e510b39a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13deda0a201532c64e4990d8b81afc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff46c1584a6b19f0ca7ff8fa7c81236411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6485661f93d72c986789f8095783d42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ff74d90104f71bc248078577b22a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af528213b6136a6e8a1b4e37b56776414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c2bf3d139d9b2d5691e31f6e63324415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec996054eeeaaeb05cca5d6472fc3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63177bf9f9f6ea00a6e7dda90f16cfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc243dd785fc9984ee85faa2abfac7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff8e511e1f370093bcb7b2fe5bade0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d83434c973594d67bc469612a6d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad21567ff58aaa3e9c5a65960385d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258d0142d1a2431c65def13f1c0ae8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f5d2e363173291d337ec9a7093b46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db326b7183f99266510efa5ec57fae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee95014b99c32d9337ecd44e409c38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93372b4bd9f40bfd29c3d63f99887953426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0a5468e6ff211ed35b32d34b8726e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed88d1d12674ed59666072c4d063182428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f67c84e790312ae2048eabb287339429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be2b0f2ed16470d438bfbf6066624430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e692a1c56e251d27b416706f8a346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c10b4744f5aee38f2abdeba13c8b69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94630c6d3f680fa6f39093bef3eb0ce5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e7703e8b0b3fba2ebfd7ef8269a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa919995b2a31b389abeee103fbd840435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202ac2d44c86d00625572adfc0fbf70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d5e0d8251849e83ab21007cc93fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c097a799177c656b63914353ca6fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc111419214d528a87d5b835a5ab2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dc8fdb4109e2bf78d98e779590f0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b643f6ce966a43d7a52b7577204e61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d76c666a39eb7546d0f91d9b5abeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21de3456b74bc62d003618db0587b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744104ca7a27876a289a8ab503222981444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb981ab3254471e8a47d05f3c3333b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5f0272151de2f08625093d6882b99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305d3739be8afe19f5689c3730e6b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ef892d59abc391634d870faf91ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07111617f871a9f3b0e21aed0161fe2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7b5bd51337686ebb87ab0de1f898b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d18d039dd516ab4c40a0c44235d07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a841899ebdfe9efa6991b05a7dd8b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc315ec4d9f29f6e105a11dbd17dd0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be6ae64b99a37b77e3bb994e5f4943454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90fb44cfb1e68af7b75a9a8eaa1539455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c93b363e35dde3eb95680b397f5b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48a7afe80f5a73838ae28c75f65993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ce653d8f32348b98a3a1fdfd490c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e742e6cdd8f3cf797b880edc0d17b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7016c099fed971824d1a9ade0b904460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2caad34c3ad19f3131be70def1729461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971150593dc069c1a2245e4134b0bec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8db8d37d513e98d248a43a9a39078463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ebca6f5be02a6ba54c2854f6493f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2eeaab64faa146953132867121b1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00c152ca41d2b5444c188ff0c4980d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2497b1e1cf629fe6df27f1404789020467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325cc04cbd4dcdbaabff42d72ba0f13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebd186ee6167ca6a681505e607c1ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252afc5669cc0aa94191d10bd6f19fda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc491fe010f3f6e1a1e8b136351488471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642b60aeaf248abe17b100271a5c30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05304156b7d130fc03de0ee05cac0915473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd222f749461743058a3cfa037ebb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f13769547d900ddd444b31c4e478f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b38ce6183ca4692a45e03eb6a8febe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d16223b26de68a50f3a355605d85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c0a052f4974a343df8897805f050c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a4dbe3d5c7c6bcaca5f50c5f7b398479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301bfc116ab76ccbd9866eb73bb4a54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ef325a85a766f95487a964a4cc0d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658374ccdb1d66eecb1f554b3cbe97ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e626a0b320bc2ca3b625bdc8e06755d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e28af6db2c93f959b5041e118fd50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fe336b0e190d7b24bb759129c0139485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef47c2e69f432b6e31c41ad2ed1bba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fee5a3743d4614aac1087833c0bf1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a47c857ae2295a32ac8c29aac29630488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779522094c708b273048c0a8c39f3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798034d2f05664ff86b90dca23de47a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9920e45b53390ddd6f3a64a473198491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73156378552605e6febb8c0dcb5b1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfd10b5922a0fe235924a11b3cc6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9762987ecc070f64a75cc7c05fefd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366b1b005d87a8e4382eef45b9983f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d1ad96725290e8fe10842b713fbea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2278163aaa794ecc22ea36bfa1cf50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d416b92161d6732aa2ef6231b7e814e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34bdfa06ddb147cfb26f289e1ae6c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854a50b9be96bbfdee02ca0309c22dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3462268d4d8f0905fed2cb5da966501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f7df8d70dff391941ca042ba18bf7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e1eb54a0ed3a23b8803b34e309c50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559603e6060fef4a0396bd540aaff6db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff270505ba87fee5aa1444043919812505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfab75c75be7aa9aad98498c22bb93d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e15c7fe4eb230afde5144800a4698507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a67bd905ca495f1f115c886f9262c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f8fd03d619e64eccd4ee42825676b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2a84779532a5806c7ad5d370a3403510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6c186a44accbf9a17c39747d76ffb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f97214092ad5d7cec609519681c669512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef205bb5d17a9dc23813fa59e55283513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3abb040b1b9ed7541e82f4f1ec87a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ad990d4c610b1787b7e2a7835a0e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f5f2d49b1afb72fa2f4aa374b542e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57595f376de6d8002ec5b4d09999f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244300fc12b1e1e04c5427c41268611518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0054a119203b73809884830e3164e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fd1f561b1556f982b50eee00a2478520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01eb9337f86a5276691b2d5c27d7a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0f6923fe636dea31d875b60ea45e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd99828a0c0bd3676d1b3ccb3685c64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83600fc196128ab53f7ee57ddb50978524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf266790d1df1652faa27e5d8721f988525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb747aa4faae804f465fe2b3b7b4d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43040ac968f5d1d400428d41f5aa8c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ab0b8237966a4e8632108c7410c2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1d6b99382c88f421664f8489c76d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721992f66eedd41c655cb243f6eae0c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae559231193a81c71d6c6f1529ebc25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fcc9908d6aa125b8398b6f342b159532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2aa7c4e8af85a4f361018b3b28bb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914659141520dbb263d785fa8bc45f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401c609fcaf10109132488ada620f9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eecf7a586a71df9e6bd723d80f5763536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc471f1a0bd1d779dd95edf16cc186537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a03f0cc87051ceac1df0ce677f618538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68b0f754e4824f69a9e57cf1161710539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f235ef86e835ff141153f81a5e09736540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b70445c82e79c3e67b706088db226541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed701d52986afa47513c4129640a287542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a1a4c32a4def8beda535c4e3d778543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6aad4343cb92d5f50e584578d45b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f8e0f2d27a42e9af42eb9fa874ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa55234537509c2e0d914deea74cd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d550029dc14243ed282e35eb6874704547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952fdc5e982e7606fc6613134c94f75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114c101a402d6288416367f9b4dbaea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fab1b8f960b7d7202cc96a6990ccd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244ef3b61a2c24178f882a0d4f7bffc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3736de64d56ec412450ab989c29a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bfdde3a1170ecada7a183961acd9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f37388047c26895c3039d0cd6277554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bb139a0a1c410dbf87f63e2e424d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8282cdb5a732f6042f90c41ec43d77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6326e43142ad215a606a87ab7d7ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c666c64236b629fe59b57729b47e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c654494438cdd6805b77c4e8bdd7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f3b1cec717549286e4c64c4b08972560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956a4988bbc3c51cdcfd57fde59ecb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa42f956ad9554043a968f8f3629f6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11c0f6c76f6b8ff0b183c8c598cb21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100b2dff2b2389fe30d8dfd79a9b07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e731867a945c6a0401d7bc529784c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb484a50a2a54d52da0207b2584e8304566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a081a8a191ec3db55febaa16962ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c28c8c5eb5a423aeb57e5faed0221568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513a6d277a1f21c65fe08ac2a1aada1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0377aaeae6904ab620e4fa63e9d5e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b23918e9694ad153d697dbcaa91ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432e262c055d9b66df67cb08f779de3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7acd5a6e4f5db0cce8a17a18e9bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875564d06e4b1d0b5bd9711829f4a478574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476b3c29963e5214425c71ffde11530575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eae1c9b64804d8f6a398caced4cdff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895482853664b1b90024d7f240ef2e10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ccd77d68181fad4e4efb60e9cad8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea309ef0b4880b0fad3778b2aff536e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158f115bb25f2c43c4516e708111403580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83329d0276f9077fe194bd439124c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e7b3df442a26dd85308cbc750f4b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9859421cc72c6f07b22337de8c7a9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647dbead323b872a9f202921abd38b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163a71d09c9c00f8e5911fd5af5cbaa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7939ee85d16318391bb2ba3fd6baee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95deba57b9231c06e11943323f392c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab6f45d8a07429f0af3b9ea0a2f851588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d6e16a8d925e65b6a348bac18124589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce0db5ae1096d511cb29cac39895a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96559f3ad57312afdc3dbdf806b52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e87662eddb4fd2ecba2035dcfc0b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a20a090ac39907496998bf181c54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e070b1ddfdd11f880c9f09daaffa609594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4b0ef115eca43832e9ab023fe8d08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a5171c9731ff03f03243f43b9a7e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e71356c177b3a85429ac69d04485b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013679e066ac662da1bc888a2337ef9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50956b8d0296e381d7ba42b82005f59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f200ee75855bd1b7dd82a8abebfa034600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb2d16923ba92dcd097d0ace065649601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ac5d1496322d373070e02c8fe6e6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ad16b31a1bd2b547fcf2a9e835120603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cbd053cb6a9e7089ab951ceffa3f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4c715d77d82e71f5b6a7492fe9ec6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9af007a23c495917e0f50d957d503606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2e8a5a41ad40f850a7105a06f5cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cd2298743a65b1100e280969fb170608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b59415797d28b2c771e78bb2a03ed3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823cbe79a15fedceabc9b627638e0ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a57c6101bd4012cf97b07f103a7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b32b6c2824bbb9afaa51a4f34bd9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5c9c705176f72251eaf038ed75073613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065274dda35126ecd6da2266597ba92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d9422c6864a25a96a6c9fe08421c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e13843d40ddbfac5c4275067894414616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7b56b67f509f9d2aa67075e021ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e9db15b9f095c5b562a4a85545d63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e8bd4bd54a28f3b2e90793d6c9ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea50d1770cb990e5fc4575ea45150d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb18750728ca0eff8a72432c3c8e4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0b0371fed6286c4fcb9e3a18223a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676a332de4957699b81f2b2fc1bc68f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8208e329f4bbdb378922db1ac2d201624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b73188f2ff414bfb1813700b9c843625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b540c599f89074088976ffafe1cba85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d570808c99676989017cefea42239627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525feede945bab1f7457b6073a48c1d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08eedd43847d60999df1c20a7a9ba1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd19c0f5f5005c48296478d81ae876f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b388fd95f1b4a8ae19d9325edb7577631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc34be3eb9e82c8a82d3cb0b54319b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54a0f3efcba982088fb615143d6a47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b56893953056beff24bb788fb90f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633e59d6b1314f73d0c27b371121440635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20a2d8d857d3f7b3fff757d92e6b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc034ad1addcc8719b0c51c4663e569637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89522edc215e8d8fc79d201225989b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b0b29a7fbf59fb2624e833aa78831639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccb07d8e37a94e287ffbe17209e8d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f6e0cb40b35aa66b56de685b1f7ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b43d6754fac140ce3b597f9ac9b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7e198e9daa9f749a26ec53bcedb39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dac70c7e796db39b9f8def4897e5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdfd57e35e1a6e212d64da1a6bfd81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caa9f560167d9a69c7893cf1d2a518646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab39d3c0d5661ac52c9f489f2c4df67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ede67d7b36828b441d7b903d8786648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f584910eb0c8eb70b3cd1301ea711649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba75cbe449741ef7c9dce32cbfdaa7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0943b819ec9e21aa6f85cd6c9e479651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95655eb22a2a5fdb29786839bafff980652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba1b0f558d42b69b177fe87ea345d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8483c0a3e4efe0d883712e8c23c3c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b9f18d28c10cde6ae16fe2e420b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102935ac399261c065eba6e80e0d648d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3113f6894c1f986660dd724414c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b5b0cff19d7a145b7a767b187787a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a255020eb1f1a90f9c96f0fe6906789659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739ce01573d39b6f53cfff4e6f5317660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db637edcf0d3ebe2340dbeaf6ab304661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c628d9bd97edb5078a2912c031a4f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9cb167b974cc479914f9567372de2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4673182a0e093a0e3fa0619e5967b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989a5910aed7fa227260c5b213072ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8fa39a34433540ba45b6042f08bfd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c8487d2069fe8e5d4ecff42667c95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cabbe6767939f0f996f8449dfc8ce8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045c48238a31623f6c74d609958f22b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708ce6d987dc1631fea0998144627bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ef522631d1b51994b4f0f3553c936671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce973c78b511cc1a91f104b0d1742b29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f2196e5bef10ed95d68242ef8512673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722385fc0429f1f8421eac28116191e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da35184f743684a3f863db2592358675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26fbc372dc2114e7ad91eb9acb7774676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b66813a292fec23261039a95fd119e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9b7b0b7fdd0f956a981c4a547babb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca7dfb40871cd06a785f041c4d147679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69bbe1607192f36ba8516ff8acada680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deb0e372726e258193571601f823a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d26d02b2a6ac9d4bf04022f180a7f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783844812e17a208fd426d1e649408683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39c4f9e997c782b313af8fbac4b426684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637594d83d5dad24bdfd8a3ceacef53d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d8f7c251a2624a3f18526676dd5b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57ca7dea0dd2cbc3f1fb0af247d326687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b43aae277445b5fc45b2c13ce0c9da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ddc49e829392b25b058e26df2d71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bfc54e061da506f59627a9cf97d0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51a995d035120f08efae293b90cf0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31976a3681a0370577155e7800a94476692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2015c8a52a8b90d35cb72eeae6c75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6932b8e19f53aff5b142c5136e9cef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e82208a0454f0bcf30b66de65bd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab6de9cd22165dd851de9d2fb7f84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0085803e0f3ba6907f3c931a44999697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573791a68ebca0ea3d05f139084add19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e203d172542250e772d567cc6d6e7e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4dfdf21144cd9c490bdbbc9c2a5ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ed6b306f48ac1da189bc53ff94e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b239b2199d42e7fff9e75876731177702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bf0a6e54f06723a58fd3292c7036e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08123b8f7dd39eaabd59aea2f004c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcbde423b7c500a4367e5d42175a48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13550af50d6df82c3aa2d050f55aa6dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443258d5ac04d56eac067a5e5cd3eba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681162e0a71d1cf7767bce0324d97ff8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31bb66a91c3a37ea6de30bae63f177709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b1572af54ade27861c0fa65889d33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2c80e3609ec496f353c4e96623b35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd86c7633e8698987ac827bd11d82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64077c583cd8a74b8ae11fe1ff982a4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9187e7ec22941cf3e3e671b754e1812714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce65c99bc05d8a2f37421995242069715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6575eb5f85b73e44e9eabceb308363716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dab90ac6e7e829582d9307151c7df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a716ab72e200d5f5f28bfe077f974718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4752f1fb9a247c53cadb32acd268966719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603946f6d9389bac63f4e8f6bd61e21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0c586fff021d8954e5d144f95309721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ce9714954fdee7571b92e45bb9c44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4353f5cafde3f886d1de908f0ed6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108d57e57ab2af5de0cc94591a4073f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36170566b2d79f2a541ac4086d0983a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4563e6d3aa521168d689fc21a063f1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12c66d9df84d7f48687e6cb119f6fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f363c81f25ca5f0c7da9cf65cce0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e06a259a7c5caff34b6839798d5e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb118d58ef6266b15f7bbba8e6e925730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c04bb3a9e0252e0bd97b603e0786731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43c91fb15f169082a858625074979732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596adda502ea4283e9b4ea5529f7056733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75853c2f6f4ef7db9f0eecbae8a4efbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bc29fe43a02b3f8ca8ba1c98ea3b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0c70fd0db2961f124e2580f85f275736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b703d6d60001caad37031e9a444e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529f3b9870689e4dfb473299e4c00a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c54017efd0bb5c99f2e5d99b0afbd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7909f8a7027834bb804368124e184d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fd5fffd7ff768943c8e2afda3a602741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0dd559d8b28d9d75edeaa390ad078742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ef21f072f6a753f1c137fa03f9b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea57daf46d14630ab6888a0f2729b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0cd0691a476bf7106154565834909745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e674dc3daacab37f1537e3555fea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abfb5490760903714e456980b35d0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754f5423bfedf74172156f6828e40f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd61b7c962383791392e110ce515a86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52e2471f88558d85ac8298e9249a17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c4dd08c3f3933bca2af45e431443c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93ec42f2b7d564158661d348a951e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b70e8be2526617f066f6e2b45666753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550aab84764d4f172c3a6463c565a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2799784eceeafaaa35d3d99f499062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f89c63d06036175c7fb574469083c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0ec446f45aa0250bc5febf8f57674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c26a87a156538c189f668a46da46b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc4569e2a2a0e69f1de1bb269a4c386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe903768a2e8c3e60b4ad63b0585e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145898ac8fdf7f9ce8dc252064d91d638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7503c73475ffb4b8e37ef96740b399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2902211efb4cfeb86d423d09d490bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca9e110b5a46d3a7e0a4bad493dcfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed41ba694a6f3a7e067e24a579baf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd327a7f6578fea4f17e8df2ecbe3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e433a5bc0ad0e305b90fb127845014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ca98c6bbfb750fb6d69d993f4664115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a271313ae189d77bbecd9fad5d0ca1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74a410574a0aea0c1075b1e8cc68917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dccce8cd4081ac6a7c5fd45368fb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94b51d153224fa19e123cd53b717e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf56f22bcf73d3d838d08498fccc4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923943eba7948c0752df4ad9d29db90921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552352da0ce3985afcc246a4163de1e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b203c474beaa18a7e3f3386c516e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb717d6bcbe32f3249c53c48a99cdb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9faf68659c08957f6a4e72427af0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80559d79e9fff73ef852772c4d00458d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6bc77157c72611359e584a3723e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8ce73ea2dc6530d8dfe46f813acc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad2d151517b776bd6548cbe93f84c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9842f149f4a3b9101666713e1fb8f6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68471a53f184dc58647f61c259381f5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1d5ed0d1742e4c918afb9cbf18fd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a0d39f9f360c78d054ec74602f5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf52ca28efe6e572f64639229e6e4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c72d61f99143499d7eae358bb806c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20366d5878456cd69970862eea025a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683860e780dd670af51c890e93642b9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73159efb4ab4c6d9f75876dc8ccc72138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42d1243e69e7c98c3561b2aecd245c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63457a559cb9d8be7d6684f8d8902de040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c6d1eb36d699b7b8513c43de57ee741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e983fde21e810b937eccb18b606f1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3207cdca6876ac02d64510ce6540c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e63601013636a970a37f23ea7258644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1cc782b0cc6517b8c6a217443a1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984c08ee1248f8268ecced0fbe84af646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6295c769d456589fee3198cb32c32647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea8953a2c976590cdb9ffb780fcf8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd680c1e7cc2ac96791fe83d0d1ad8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec86800667fb5f17db446343d132e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9756b4f4f818721575c27f024c5cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1531d5b8ef59ca89720ac4ae7184f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c32966772baf0328a550db34a57ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e24114843b82a31678244670f52054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a77f778e47bdaf5aef4c53b1adb2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373373a4c7e86f7430a2e845e41d30d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9497f04f4187d1ef92e91e1c17ad157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c940dc260bcadf13eed7e988683a14458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e2c004193e722d4cbf09b175fd50459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06a10fc38fb0a471b774b35901017760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035f5f16f2fd7dab7fab137300e421d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c4242a3f2de8f19cb2dd81edf55d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cfb4f553434ac6843ce742a2c91fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd31b6fa6898977791a4fa5fe6264b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8a3819e2df03ca29aea1ac440ca2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd829df54b1a087accc76ef16266013566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a04139f72d76d50d0093cd2f6e15d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76071c69ecd14060aff5d5636dc3b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d180181d5ebbcbb96e058418733fd3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a4a22b6acbdd4077be816e6076ae970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4af137d7383ef674445dccce9ed2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0de6105c296ec11a8cfd3a9a91b8fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a285102021c04479f739588f5856a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9482ac0f5933ea79786b4a0e2865c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0271ddf320f064c8cbf3e0732d7cc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f4c945f84a5918a3e790bea1ceb5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5032f52712c4f22dacfe33883844c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f57602050552a9e5cbd32094337ca578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c17db21d9cb50d4b28299f13f0ac6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad0644d9f02a8896df8bc76dfc517380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0873378a6fccc5d4b9b73a9da56f3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a31e27bf0827761db45d70b6c2f9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd615a5281db40184cb98181a07aa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abd8fdebc19e1db25941407b70ced384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a532bec57b8c3bb91bc17066bb9c6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3300e7e3ddfedaf0e76baea720a1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a85b3af5dcc78234eb4a473578a65987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d09b7ed53127585310d3375bf608a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3728992eb23a08c8ae84678897eaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a8d5567ee0e3bdbae652f263515590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84e9e6ac11aa7f4747c5fdfe84e0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7764fc2bdc46a34f5ddcbd79520db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459085d18afed96aa627b3602f5a3a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f37ac418906439d03f1ab791ae63694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d574c2473f8b1d6a845d58c18d6f0da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0f27107625828c7c6fb98e5cfcf9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847ddf3d261c74574aa79ed8024699397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbec5040af653a2a9f6fd331062294098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89059c2b1467097ede9b2924605dca6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c57ef7724273eb0e5d39035efc3b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee29f83fbf5464dc2b80ccbf735ed80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282142c63ab56dd7f1af3a7b2b5c93c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa92c1a92e0d7fd82980dfee1f97a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdd3eb42844e4b9e949dac97262f92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22832c0577eb525bc8f9c2c70b9d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf855da125740a0754156fb76df522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035572c601d88e6493a3d4a7f04c5c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8805d51ce25c57739b3f388dd2281108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b472a37ecd2bb4fc5ed0a4ad4be866e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a7c4fae28122c9c92c29e9086caa3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ff3b895bed82fdef9a12660b943a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1bef34cfe35297f112637916d4bb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d8c4e1a575f0705a4ce8cf9f9460113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e43c3a4d127fb2f9a04fe12c3dc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2706acb3711a8e6074497a1da8368a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c758096fa4adc7f31d68ab5c908f0ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3906e94b3e15369ab3993a6d02973117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273343ce8d76c41b00ec2f287ce7356118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75ba7c12718cabb837f397aa902828119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c32e56235ec534f43f98fa45d9afd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee748f22e34abfb80f928266d86087c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6add566343dae4fa92d2a5ac6d7003122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710590542eed3f6f505fb06242c30b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92808469412f4a96e9845a3968442c25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d8f29807d8d62a41d6d3dfba8d542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bb7f728c10ba4ee6faeb0b1d4a0ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b26a82761a9efa77529f8bdde8c24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6157cc6bd76f9df52df463664ab4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb219f4721a0b3cf979eae342ec527c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9babb54fb6c5c3564cf9154cae30f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ff4426fc0e2a1fdcfb89cf7c8a947131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1100c962246ae583023983ad2beaa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aca09b780e4ab82133a003942bc92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d34f0f681a78a2e91156faa6a12bdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a50e4a37c7b1e29e532e28b0799c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b391aebad7205c3e0462dffa23a72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27c12248c952820da02354f4e3394f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0d96faddc2f7ed82760023f15cff3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee647357d8fa11d9e42be39677400e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500912901a2f9b66418f0435d894735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b686fbdab5baa8fd543aea04bb6342141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb46b8e9f14d571e734992f33a34644142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7840d76bb1f81f442d7fa8954a91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0414e6e7cdd575351d7e7f46eac9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ffb20fbf66d254f4f4651c7dd2bd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c609b0510dd3669bb11dbfe41e15d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06483d0794603b7fdf5da47367417349147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e31b293f3e599f52a284ba5dc7ea2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eef5e850533cd309209cc916a13635149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd15d3c50c2435c9cfd217076891a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e43f736ea5550042e2cf27e869587151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4fbb58a40c99d42f3d2b96773843d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f204bf0e52560e45290d47df4a2876153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b562bbcb4a114e161aaa76e8ddc9f12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d170055c1a438b2ca3f5478297c51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638d7888208096709c4cea3d84b3033156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6d01a01d783facac6b6e338f45948157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aaf29d4a50c42757ce910b20e7f5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eae9c3812497555ef1a1a00fafd96d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ba05383cd942f3da7628fd4f4177160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08706b514c832b79c884d02e0e1a83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563927a31b7691027346123f4b7144f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aef7c0a8ad6c57d88620cd42b22db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217af93c024721505fd02d9952836e18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a64ca39a222d29f36bc84410f0bb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ab77a536b92e53ad2bbf7b25b50d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7b951e3e69d428562d238f5425853167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ad98815fdfe9b21d1fe9668a0e10c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45d5e810cbe57ea8f694a9d5261f4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e07edd72f89ea44f5f6fbae2709a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1903a05303e0a154f8dd673acc56a21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9466be1652d498820fc7024cdc43d83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694505c371e07e3cdbc26962fc61d5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e534961b39c5664051ad344476328b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37124d2466688d292f262e1875c29200175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681e570ed47fd434b53267cc4606ac7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848fbd2eb84ac8ff9f42a509f09d220177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1100c3c33ce97870a2fbe5667ccf7d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af028650380100ac03de062bbf3f699179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf046a3f3502405b7177126bf6d4ffe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12262e812ab66c94014ab962a26c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcde722b767b4a1805563a935b71111182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2261cc1f713f10e8fdc2e121373f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14b8d6566632cc2cc5e8c6b5d37a97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44af05a477d831bfb51046ee688ba9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edbb9e86d32a381084fe4b7627f52f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2534cd729c3e83af1563f206dd55777187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62745ebec04408730a7bc451387896188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b510cb96f565d67ff635ec015828f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a4e424641325032244ba5e88992b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c31a4330faa31835771e96e538e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104273511fd18cf6a53a04f2a2bfa590192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fac14097a60f180b4514998b824bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b29466d3d124f648ea0ffc05516ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c51933e6297feadb5eb5f907584d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc14e72660e9f2d1476f851aeb05a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b961f7e18aa186f4841613fa2bc07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f0173f0a90834ad931cdc5b65ca32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7612c04d36714618909d77458ecfae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36382bb648dd0c9196560f16fd09fef8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86bdc78d2ea3c4d54d6e95d1068ec5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a03a86c89becb4f52c1469a9baa39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900561919517bda24bd66c36011a5ca1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ec76f2f4edb5b2bf73194c27131e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f120b8dbb957b7694b0bada7cf345d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174c055b47261d4bb64517b2525736e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e9dff835715e36cce4ef4be78f66c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b731385703e7d7d440d6c9bcc3e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330306cec2499c0ab992ff6ef1099b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb363366baa81271b52e0346baae71a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c47543b747d2a07c084d54bad368d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a565e2eebadbd37a5fe9af9164c17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b557aa9cca8b685eecaa15237134f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bae619e5d398d6cb27f528a04d33d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844d8f94aa6d65856cc6befc2079d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b3d897f048f5df4c53f17bdfe536a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b148dd7c792adf40072e8e3be2908a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46831f40ff88b323b6ed64903cab3a0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737715706a54eae700262c40bdefb978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0800cce5ab244fdddef3d2cd5eba7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44144a431d8fc4e415e324425326d2f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8f16a601edbbb7acf34875439b6a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96bfb5adc8a5538639f3720176ccf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d86df4c80ccde5683c6d338a1a0afa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bfd11aba28c93fae4e12ba2de45b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff8229b8ab80d5ff52a7818404c8e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eb095e38b9a9e8a031ed16e713b6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9ff7c652b180303246a924d6c17f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea86d37078b5e2c5ae7978108b1a5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d8a5011984862ff36b92a8f613ed6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264ac9c7a29ae74b1403988e54733a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600073b32550efae14bb8fbe566b2d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf37e5730683e82c5892601c9523951233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a4f21e8284302bf37860c814a470234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed380fac86fc0acc60188694ddbf984235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37e4809620f27251442fb000c34c71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9a70c02bfb97160c0e7b803169cf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e2c870cfc345b101ddfd9be5d9c58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbec6b0c77aa5c7c9b5a36fd781a73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f8fdb8b7a8f377e2b2b0b51f6ef4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac59be5285b15187c710dc47077e5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9ea2d44a61f5db4f4400de7fc9a46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f102bd2aaade1c261fdf67892c036243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf810f707c15d569d3a6ba9f2f7e3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b292b0064c902f46723c4bd8092747245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316afaf487a1605ff0da2c94560c3bc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bd405e469b4f781f6cab6e8913ee1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03fb10b6a4811d8479e0e9bbaf4ac5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9827365d41c79ef6bd1cbf2634bbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f53e816b732196d35ded4550375cdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbf1b46454d9137a33d368b44206c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8944a20c75e1bf3540ca3bde58ab631252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37936544d0238d45c54443f9499cd77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5a85773e88360d1492dac1a46cc6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa567e65598590417838a3dc886e6b50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a3ede9a15e8d3bb1e04b2309c9707256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6af5d8452d28961526f05211004da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ba781a5d64c4f295d066cf1b1e86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a8e7066670a685c0a3686636add0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be1696b1b442e2509d909e4a7008a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ce5e2aec3578892a5c3b120da3aff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b370d856688fa8dca82f8c7fa7a4a22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b193015c04f4233491cf937a16844fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c9baaa55582ab513d5fb14d517f01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba4a55e0b785336f68f3b3791394dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74742b5160a85a941e7decd631b31cb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01ab20a77e4e3cd944e09971539746267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba1722d4fcd7e1a74935083585626268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165fce18a6257e6bbddecce88bb2fd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c7b6382b769e4962b0b27a08f51f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b0f184f5cc083a3a2b632b6550a99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c59e1df1cc24acb518d12b9b84308272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ab4d87a921c572e259b4135e13e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008083c96fb6abff50e3f38ba58c0319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e6a5db74e78dc03d1f54eeba60d2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb8a52574ff4f306843208cc75afe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395db89acc607a70c74e836dfc408b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32757b3d21a331f072fff57f0ffbbf57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70edc210d9168c350f33c400c7e586279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db5cb757e58f1e56a37cc6d0171f00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c1af631e2347a41247292ce588367281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6aa371bc3d931108dad79c7260a7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0af7360e24fc41b7ab1ffe4dbf9032283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c732d865ed403017be99ae20ff5ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de43b85f4df92ac341afdaf5fa9ffe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec3483d4665b3501f00b042a14fef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271afc94939de3fa6efc9eea4775d41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d9dc61b06c84a914da64c1648c10f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb0ee83091d1a22259c1382df4842289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad526d0fd1457130558a0ec9c970d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bc9cd7f373427184f567686b4a62c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24351c33807c6faeab10592c8568e36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdea3f3b87c5ee487432c43d4cf331293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4554a0f0d3c02be532ee1f4ab896cd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdee1ea87e638c591e83d2ffebed1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca195c74dd32b6c5b32021980d2b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13b33fdc999770f9244dc9d0b2246a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf8f7228559b19fbd542f6ccce3b4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947bd55d78f480def775bb1fd56d66e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f821f185e19ff065017c0374ef9f2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4459529cb31b8da17c52ecd7e7b3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501335b65830c7f33a12f0b2f371533a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff353d00047f05b84a79c8cf4dbc21d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d8215477a5fbd631329b63f0a50da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8a913f1ee64b923cc28c1527bcd28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba6949afece85deae5704480aec6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247456114776b3c0969245c02025606307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ee00fa0f0224fc31f3dbf19445ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65055f48903f1c09ce4b41da7f665cc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ef4d99882487a5cf360f252b0b673310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5393382e9065358ef1053242c100f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbff678185ec8a3b4e09e14bc9ffe99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b938cb2bfb3a03951c6cb4e9aa34a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7cb2029a8b7be25fe8920f2afd306314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e822d2221547347ecaf59ac045e9f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b33bfe8171aaf47e99fd237067919316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41225e0a12a5e7592b57e5b38f84460317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12c0ca3e4aa7725d3f223d7431da39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee220248e8cd4716e114e44c3eeaf5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0adc985f4809baa03bee02640ba8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529708fea97f31d3d9258066c56f06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b5ae55799c37dcebaae1cd31abe2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a72a96bc8cc9f20c15495d93cb3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b93e1249e9812739176bac929c5d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd54b55fe4cae84d6379e9e427276d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d6ccd53e5d6c2cbdd5af529579f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc0b956bd5e4ff98eb0068e74037f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8ff84beb2ac265f511194bc1bc7e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f78aef6832c125610e91ec751429d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05079c2c63621ff0fcc2467bcb11cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17a2fbc17868e933f682138b2f02e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17aad461484cd0b4a67467bd6d552a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7f97ec37f00c7134fa3129f460334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925a2853147a0de9b98f514c040c37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e77976e3a0a3c8c1d41a3037a6a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010471c8dff956bcefc07f4c9a5943336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e5c73afca301fafa023ee19be392337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54513b53c157956cfa00870d4b557338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b67f3d4bf0d447d418ce2ce1d64e2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b53be844b05133b2d194918095960c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d7646f1c03ed0c9a247909fc7d17b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945495064bae2bc5b2d95180400da280342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb5dcdc7fb56cba608bd4c787f4e14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc043a4dd6e99ce6c1dc2a962ae3511344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e70a85e11ad47595f668e10944f930345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6857072f9909b0d14b6a223ebcc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfb50cd9be105dfd541d2d4668420f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d085b52ac0d956c42a34c9107ba46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14af0ae2195906a7dde026208c0c0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463d23bc0ca320acae24d50426b9ea1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6209c294c5c6859377296c1368883b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94a5afac2a59ef0519595b815d64e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519e07704e24fca7cedb39345b69d4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1cb8f90cada70b9a0482f82f1a59d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb32fce6e7c756055197695fbab8540355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4421d019773df4a8102adbb957731356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a3778ab3f34776230db18d73b0c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0d56b3bb9d84bd40d387ecd860b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf07396387682a9f458fcf70e9fb6cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715243ad455bb5d4c8b9c27d95ec3c88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6defbab41e5f41fb3ce4de886edb5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cfa4a4797f4189d7f51eebbe0c100362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35634c30498d0ba49973b253306f68a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233c1e6e96dd2cc2c68032d09dfa76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328ef5ded09eb6a5f744935fcd219f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e997148c491059a8c1f7aa10910b0a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e22222941deb78adbb3f68c0bf57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752161e69d2674b8dfe33a2235b777b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad730802a0e08e472b58cce52318eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c7c69f6bb974eb4d9fbb9829193b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a953441c250042157d2fad4021fe8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc49bf584fb661ce6be7e90e9bc917372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca78aba2ed473d06a9990782d15a521373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c308d6335d1386e9c0cac8147560374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ba4b6a6a22187eec348ae4c065cc7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050666d63e2c2538a6a9446db6ed19b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fcf97c4872b6024b951bdc146ff4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a1921d3b0cc40f2e14e515c481b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e12ba8c3007fc5b5f1cdc1fc617d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d29df303e466d7e5f83390adc8f8b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392dcef93e09c2c04091506c84e36c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5fe20b7f105f5b504b057ba1c1c2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e96edebc3acb4664def6360c44b9c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f32fedea47c80de1e7f94298b66137384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84641f94da59f02e447ca0b424ea2c3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3f8aaf85c7fba5a81e759986f1284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5ffd06acfcc70b0be8799c2e900c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808b3e5391590c74aec8e65ff238a77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec6eec00a895d0e79051ecb3fa96c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4903d09d797b7b6c2681f774d657a5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fe4c8deeafb517262ddded5f46afc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec0ada7a21a6fc8a864e1be1821348392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c922ceadc3ec5a19f486aa5b8d9f4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d62a048ea1f8d45fc9d6599cbaef91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd81fea93ddbc874afbd7d7059258395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db84a428b776225af5869a0f98c53ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3191f89d1484a179e2e1093732855397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f3e7b13a7f92a7477d458901c6883398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f79f3a6c25b6a881682b264a8696399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eb37f0773ba68f9bb37fbc57ea39f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de360e33b9f7fbb4ee9acfc00240c93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dae03b60959cbc8355269ccaf11e26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e739c3e32a563921c1d14108862d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd3584145614f11606b647b6ccd160404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7dbbf777fb362e6f19f26591a3ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebfe6a16550980fae9c8a6fa27223b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9b71a7df6ecdcfa9bb99df86e871e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea505c96fca59480ecd659e290efba58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf8943a831510ba7576c988e971986409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22d973a8e72a7677257defd816b7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783881a1a4b3ab92f59e3d8cf5881d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffeadeba65e318c6846977cf1a1f8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66cd3cd2c16b836ac8fac828f60f0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7eabf573b7c6e4e2276141bd1f1a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e709cfe3bcaacb573baf8a467649a86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db672cdf3e16aa6240559c409b7ee3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa0728796dabb2940e2f3b8a001d04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f304cc1a271657de28d12eb2d589157418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85327ff544473b590c71ac43718266dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123563231c8c38e3d8c215c3b25c01b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31fab86564122386f9b61823a08e74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49448f155081a49e763f717a637e50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c383d9d0d7cdfa8574318369499ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee848c792792a9685a48d20b4745b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d170bff616db02e02a5723a480eecb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d27146c292a65e1d69650af90072cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0cd6c00bbcee7395125d04a2b7c9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e34c079deff0708a4ad4ad671443cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca97523d1bf86d505ea5ea08ab6b0ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d190d7580f9fcefb8d198991bc6e07e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e3fe10b05fa586f5217bf6a5a76a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a76b97f1a9c2fe98cbf0142480df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acc8995ad548a1328f0faf84bb61b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6db39c9f66825e1d7d91ea2c9d997f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa2edd2858c2c98e65e0aec79d5e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9e6436502e82ea9fc8f6aa03a3d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc3b8bc4cc23bb8f85faefec3246ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b53d0356858fdb3644e3ab0d64fd6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf88e7442a8f026d7ff77bc418076439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1312674944f70a50b0b71ee4a9b2f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e684cdd9317add2714e15e46e6d0af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96919bbafd90d16d07665c89e736c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d72a36c834801838578b3db063d595443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437f352bc24da2f2814a25d1cf6af8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc4f079f90f0869090426631f3e2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2744163815c52e5527e676fa4fa895446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78118f9bb5556de87b8f6e070888445b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97cb35dde437fb06294a933cb3634448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e81864f19db545993bdb4d3f18f5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b211ab7d4e4eb58c3820f8a78ef6535450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec0e47aa3e1e42b5c0588edda5ecc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2abd4044c3ac0ae9868086e27e5b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0417c32ba8ab505adf9bb327f4c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7c65b4c5a00e138d9a94d1e4e0ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea76daa450922a095909a5426a96ee4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f12ea6be77a4d315c20b32b405dc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f73a689dc7d9cb4ad934d8e6fa452457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ffb24567e97ffda537579f4b4a41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc83b582221b05a1e4f46a15897b980459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbe9081c6b999e084a465400d4b7ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f13939ca74bf7b373142e48c333951461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afd37df0d1dc0bd88204b1b2496938462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca866270439ab79847154f0ca68ece463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4379542cad7cef63d8ce900a9f21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcde1ae4584fb1e58307a831f1fd5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4fe47e26425316f8a28631294441a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5587f0c122ab890a9a53343ca4c0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea8c9ac6009a16a57b2fe1a4a2c1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41fe63718de849047391b59e8adf04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3255d1274fc585ab9c596772c70c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e960b5906e82c42694f67598d9600471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112007024a93828904cc43c8fe40cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bef421b9fbea89b66be5b1083fbd33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703495454798606583095d79fc013e66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cde5bc76f444a605d483bd6ef02bd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0dc3258c4f222a53669a68b15ad84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace9bcb0ba5d0a58852a0c948cb320d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da536ad637c8cda58a664152aa30c98c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b4895a81d32c295ca783b6ac5ad06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fac285da32219289e4356963b5ef1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2676bf7c506f3c3d4fa09d5b59b317481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea0a15c3235c83a74ba45c75568faa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8157e37130c59d7016537385d69b49a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e56c59e041372c060bf9bfebfad76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7787595b4c95c4c7a91de90c07c668485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6ce84733f3175d79f6f966737b009486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f30a07b907da803f55ea875923ddc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff097c22d6eb0e8b4cdf455ecb8ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3924b99eb78560f3dda143c835d98e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18923a62f853dee2ab4c9b497c32a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c981f1ab7e431ff6328fb98380fba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ab83bf15d8e0e635ed7c12f48e73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1575f7c10abe5dd24693db89640c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c004d94795379d877557574124e0a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc5511598fe6588795a4ce715d91fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15f40163f1388f502ae45343b6e108496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b31a2aae86ddafe34e6c1a0ee38b8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b84822c949e6c1bfd67c8c6859fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc06d8b8d817846c226f7398d77101e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b6cc688ac9d6f58a3d532b0f6dab3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec8b3b5d6ac47c0241d1887df548ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828db8f4fc8803f9d27e463da5b9f3a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa758c2ed2dcb71fa2471b24f2201503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bb08a5cbf8e16eff689fd44a7466d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a099ee17d6bfc8b1c3b5e8b53051bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e5b84ef072e18bce6edf1233788c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa04aff9bbcd6ffc08a88e000796ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc9a5832addc9c95542d0c9310f87e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee22e75039b867fa2b71ed055770e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642416e699ba14eb671c3f4baef1edd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef5b7ba58e00e4db22fcce79140153511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df3c19bf85732a489c115eb34a839a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528bc9250c45e5d6dc57bce068310d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b13b520bca4d65a41442aab0f1593b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8f826033a8024306f8b19fcaa031e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad7071209fc064c113b265653712c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9dd45f87c9364bdd551a50fff68c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddd6414de883d8529e9b55348e3c23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b693860f2deb1a5cea83b7aaf432519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ad3a09aff0d6737393dec1740c19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c5a1fdb89fe8080b0521125d4836e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab00aca6159c0ca7371c2d9ea95bf5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad631c19cd67cf6a33bd75faee2e7823523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ffcf507d0f0fa19bdc1e5493efd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d33dbac7e307ca4a0f44694899f34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec19c4353eecde3d75184c72cdcf5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f5a1cf608afb5e4334a01c9c915f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444c4e4b655d84e5a622b94e89f383e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580eddb13379e5c8d310d5276784f42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf9b77bf8a8e4a0bdda3d4be93c4ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba44cbb3bc331c93741e59b7f80adc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c482febf0baf597e51ca7a84f326084532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de6ab9ef58050024b9c46352fcc2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d61096b359451ac4cabe617b54d09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd47fb85d8177a2c9259726d376d294535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f5b2e6b08e7f75701290bdffcbdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8923cc157ab968a2b9181322b2c644b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe149f93be635de3cc6c4a394f735f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c020d70d898d15412d31639bfba61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6d07a0daa273437da5d65e3702a8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11efff96691896821ed721dbd0d0f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ce089b7ccc8c9679e29a333a1b36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0950abf94b2d471c9da9b5d0ab0924543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fc5430e5ed921574dfe23705de1a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f330c95679d6d4c025a3240ba0cdf0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde34c37e49c9bff6bf843bda4dbc98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b472cdaafcb3b977df5b1adc9cd9501547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b26696a62db1a4403738f32f1a544548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6999aed357bd213178e0cdea22a512e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c3896c76ded46c2251c11713e9326550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb833a714de66af73af628471c8747551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5221e143743ce9922a0e43f3f84b55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649435d36158fa0cb2d1ba5c40038e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed9c0d1fa69401b65cd16d6d66c807554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd589e7e1cddb426c67475469e3a2f74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b4bb2c7cf5d1bfddd56c67b2c9b9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c566a4996b7d6236bfb15c2b08d90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0758c6de1cfd621980674cd0863216558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11465b13f64d4d9f10ebf96fb5fc2ea3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9219d3470cf5fa4093556736bffb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a36d9191b0fecad032e682518174561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df12c865e4f810e209513b499623db5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3664f4e6f404475c0ca76a2ee495c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84533b5860a2b75694ba3f383e0cf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c9c724464994b4f10a3ecc44c1a44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad1f088af88bbc9886c4c815f6b7e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4aa31629cb6402651533dcf6b364e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8dc235b48efc9e2ecc195c7731afd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2de416e506f8d18a2fc5dda7e8770569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b2f77a89104a19df362f5f62186a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1e70d96b02429f94c13a903211750571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02113c30167188f083f6dd03cf847dfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b6c17d9e94df57f403223170fcee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23129239353adf18fae61afb7459e31e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0735155c63d2700e68670aec7ce88d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5377b9482d280c6ff929deaa699e5ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa249ef8e2e2faaa4e7de63be8f9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc66807849868a3cb4fb5e54573c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab78125bd57e079698d154be3cf548579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b0b547a7b1e6789b2ce72f68fbc41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be481ed9a893d9e5ec591968fc4948581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa935a6ab8819cb18e5f93958712772582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ad9ff93ad45bd3bb57969a3041c52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be036a1b4f69ceb5007da789e2e5dcef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca07c4b0a9e9339a581484ca45c6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f604d5f11e289b2a3ec132cdc626e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68595ee70fa01c7d57f96a3d0fc3d70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe389d9ae26da5b4038c95a08fe74d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a1933dd31b1bb97046f2b6adbf019589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab1dbc3ecb8e0f2e41c7cc7bf1bde3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786e28de0ec48b7e239612126c2162591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a3dc26cffa556505bf01f5c8bc74b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fb5937932b73e9ab50fa79966ed24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a42a4584def93b47f60aaf2feaf42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a898843145fa7131ed36ce4e3882f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadf95be89f84667fe60fbf70347c73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb3db492e6669686820e6212b60307597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c889b1abda1d4bf2c8b356dad7562598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65df0d0c5fabfc96ad2434081c168a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3878e620ce4701b6db87c901ae7a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09699a8cf27f327fcdc28db1975af40a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd6ea017eccb3f96120af7fa3060f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d013843ed5ac971a73175adcbbf4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5a0edd10f15d8b3ec8354e7dd75a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f8c7eecc58dcc057e2867cc28c20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee409a5ed4408242e6eaee83538f18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea02ec5b0530a21040b74aad44e962607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33267d588fe9efafbe92336ab5557608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b0265573eaeb484ff6f62dad4dacf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664577108e764e43eaf47949a65fa89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351e1e17d1250f58bf8ecf371a584af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f36642851e142eff31042da63372fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17826e92332aad80ec4fb7f02919791613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57dd38c7e8002edb6ca23521c308d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e75c689bb7aba52fab0561f42627615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc224400380b134dffa12e126445e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ca4bd5cced86832990290942d51ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb417b84a407d859511e67f82357bc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3288ee0d240d18ca5c154a8f31ee376619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c493e8e13ffcd9fb594af90985e5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094ee104700913342ae09ae24b74e4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9567058ec551fcd9b636d98bebfb101622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6f3449ef5f3b98e46f858d29a57b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccb383b2c9005eb5a7725805c5ea66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a0da9942e021346ea439894bc954e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a26c4ba331a56fc09ec18add314d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf705dc56338e53f8ee3e81502e13fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a4e17d83fb5799f1c203b44e2e2a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efbebb657a730d8af7c6e692371bbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21817d53b11aa4753eb1addc84a0dc4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40d07249755f234282331b46e88b33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb4e46ae64bef61746c7bd5900488632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee944e2cb4c30135077e103264de3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d4a5eef9c7ea6fe8b6c402367b36e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae05072aeb5a737946bf34bd2c2a8cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d589ea08fd724c3c1fc191635a12233636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14bfec05c1c248c63f810be0aa8558637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9552098a0cabb4c85e15f3c45201638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31140d09d928ce1a24604d1d6629a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ab3aa1ac20adc52f64d6475cbf97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386c21693464d0f1dca3bae10b972d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b52f448c729cbb606769e55d86fdf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008583033d0d8d630977a743675ef7fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ebc681d3775f27a35f98120df8cb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a785039477dceb71cd171f74f39e4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23887ea847eb3614d1ce89a1ec82b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d8876a5e3bdcd7062bb0930ecb563647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885096ef72174bb8490e68f82623a63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4ae9c45b3730551e35ab604bf580649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d635da62de7635277f5f20f6ee34bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb640c630389951574e655ed4285eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465764e2e044eeaa6859a76e9de8b494652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58646c70413aa753502c2ff7c8631d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b8b82016a3145823e521a00164067654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03a3e9a9c455162e593897e8a37b24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a8914a01f4fb55397c73b2581dd5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afc360d9ab101a57d1200c839cc3ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e85c5b8bb4980c7ed4e33280f18dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa152dc7197e2594d64aa795e80c7cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef7c95f84223e9e2452a15b9f1fa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea9a951687f92e2aa3dbec57c94e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50d6f060b8027d65f6b0a093f07c86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c4c16fade838b846b22a0f692a87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46e051246de948c19a5324d0e7805664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c101f1be8ef9de389353bc3de7d05a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d3fb804495a840b2222d94357724666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db52b26faa65a946f23617ba7841f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79838531f1359dd4b573ed80fbc41bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08d7771554d714c5dd79eff40bf623669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf81682fcbc03c1291e38a0d36ac54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a51392bef7bfe7092334d8187cb20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9bd57b88470c4b2f13f49dd27cd1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf49180396cf5801ee4a19323cd651673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27306a21bbb47db529e49b91f50e1f2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a115166b5f8f0a29c2ce4af19f1dff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b7fa6073b64910171dda7add3801d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a4616d26b9e9fabdc46218f2ccf2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413f08613c9fa6d69de3e7c6e2cbb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bc28351f907bdb77c8228a32c2c88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b98423138f4433135ae2e45e1b0a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be9825c09984d6f30b67fa80066a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e04cf329e5057946625ac4141a52a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea23b6a9a4a5b8a21a16701673a43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a318b028848287412b8d9bd204ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ecd35df68933951f56936c2eacdb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2aebadb0bd625d170d2e6a3d6ef3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f4e7896dad6d666941ef396276dbb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f74f3f842a2cf54b2858f70364edbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ad3dd422566d4fddfbf1d12a4052689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8778d68d5c5ef7d68be6103510fcd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3a4541163cc562f2c16b36985524691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5feedc08cd15b8b5519346138ce866692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c99b2b3de400c50d78a75b7d11fbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409874ab4775703365dee5e8c03bb2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadf27a923510834990efb48d6078da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fc57eae865d7029fa9e261985f8c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a3a208723056a10debbe675d084c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1bf94726ff07df1aeb2f0849d2cc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbfa30a894b4f178d6fd0767998bfe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1baffa2a6d98828a5fe1bdd3e44bfc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112e239f8304ab0a1c47f4b60eddc80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728bef78ba48eceeba157cd9c54df99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca13c653883fef537ad53887c839b6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5aeb0dcc869c985c21beeb2f84dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cd315c6a6aafce438610e55498bba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721b69e645dbd1b76d80798c837f9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358941f3c3a3e9f2bd82a2be11bfaf4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518922204b76a71a6659b10164656707708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd4009a6d8e5bb47e7eff6759e12bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa29267631bafc73a22cc977f1466ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ec895f60226dc037aa408bdcaf0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b39be0c574805fb51daa2f8b916039712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ecb9ffa0b39e8c6ef1fdbad42527713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bff115a75b637c377750078298359714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461eaae963894b9ec9bddba24f91b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c93b0a9c7ebaf1a6d1409fb988422716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72371e519bd499db1010e94954e02c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e275970b8fc9dfd4e2d3c6995c8e44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6506185adaa86ab7e3b4166d916e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a1e8a3ab74fad9f7093064882a42f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb7872f097a198855f57c8db783632721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18ad06a8e2145fc1269aa388fc3042722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46e293ed91bee518f0f1150a3178c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9443034e31939c1b479b91a5f7d0d67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816d9490cf69f9b2f30d601f6f78fce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1cba7372816f8e5617ec9a4b44c5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de02eeb7392bffd3748b704cb10585727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ef066a3c6b5eb718d0f4ff7ec9912728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986f3a1d3132990825bf032871d1ed2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfcdd569de2a13414370cff2b6d8fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc022b80bd042f4811563ce849c47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9586b58d8dd3444bc6769f7fbef59ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051e70db9017453e62d841599dbf469733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085313c8819b9a01258c9ee0dba251f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea11310317e830e47764374f6b6bc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f4a0ccfd4ce18009f6b251f2cd23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c3b911a6d3464d17908f6046946e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a86fec13f08f14d29514338db974d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428fe62e94a38d9c9300a2ad7387aaa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae535cd0fe39bd217935bbaaa17517f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd2054bea2802461b73d345c025bb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb245a3eef853252ec4cf58c8872c947742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f1a3fe87a5a90975a7f7d8d7bffd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fc1c875164c88d97d5076c7a94098744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc206f5c815d7f8e7cc937f8011a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733faa22433d986105693990ee94872746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a52e7431cca8dcf741a31fab44bfd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6788a0233029f872300895e8273e37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af36bad6b6015d9244bc7ad0142bf9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8dcfbbf870af23c3a47f4de622774750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a18294ea078b7c0919a2a1c9e7732c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6055a5f93d7a37c50767efb0839c627752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b33af50d78ca6ea63415dbe487d34a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>