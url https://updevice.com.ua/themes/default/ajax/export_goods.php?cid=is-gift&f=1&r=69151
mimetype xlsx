--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216963058f369c3dabfb437904841bd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999ed680b9b94201f506d3a9532658e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59133e2128644b7434b04c415703595a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaca631e4288082783bb6deed9548484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16f33318cfe9e71b89abf8e5337285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00e9d7d3d3038c6ca761485ae6daba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d266ed1a5cb7009790c5b438c460d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9c162e65c40bf49d3d674da240eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade985e3d61a206995cf1cec9cc174d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6ee447dd746f95268b014a1e49d6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48436a94dffaf144d901d27e7bae8eb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d89abd96fdbe39003a6e8c217e49b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b199f9a315cb7c3c09f9fd25ddbb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de672e4991ba9b6053429577f537359f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef753b323430ac046c0582b8e93aa9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22378aaa94d342ba4354caade74a746b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac9688f940963e5f5b5c5db67a3c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77c21c327496805e798adcd50d3bfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc9f4a36d9785cf2d223d8eb8b0f0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1978690e75459bc87a31387c4fcd2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e0844e5300b7504f8facd45351be021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f773906a9e758079f4b7f665bf4bf1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffc20e613f5d6447afbe596deb28c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a519f6d6717d9100086207242e1a4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d6eadce67e78d29cb81c692b72a4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f3b4c197bde19194cb5d9a56e2e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df260d7f414a4f087710e1fb745bb0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dab0156cf9d1a45c727c41b3c3462328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29371e1371d7dec81433aa9dbcf2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc828c32a30fb2da5dcb8a6f813af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd76981ea6adac7719148430741da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dffef938151fb39d3a1651f517544332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d6eaef998440252dc9f0007a0af733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c3618f64c7386ec292f94cdea421e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f2f5c8dc1a24a14caec4ee4116c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc641127a67f60dc65bd5de6836643136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ef0a589e0c180dba1d3126934369137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb3b5ab9e6b941f5602bab8cd064938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a4e5c5351448d071fde6521822a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3377eaad898fb0b59158d8dd20afb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3a71e26f9c33d711fb7398f50beaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d4dbf0fa000808bf5feb3b8b5233f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722726a964cf57c9e1296d4903c5c1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed0667154dd2d18e7c8d670075a1b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b315f18c35c81fd7e9ee281d82443545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a245410065729a7bd23a15cd8c8a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac5d7aee77cbe642a2f195524def3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f318419646ebaef9a1f8aa572023e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb41e6181e279ae0cb4b7fa65e6358e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb40e2cbe745e47b949b0b2101b6aa350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091236ce4b77151ac48eed2662011a2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31888118ae655fc583bde01c50d881d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c170475225639d2e35374d663162e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68821520becc32b4d33ccc58112027654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdc8cefb13fbc6d44ad1aa2de38ee755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45084c304692ba774e8668e11a8e869456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc90a4eb352a06c44df43621df28b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e04ad4ad264b182840898baef0a58a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d9f32de9bc53ec23afe8b4f632cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6de9fa719b98051a4713eb78b2c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc3a27e987235583e3db9062bc3f8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a5d774d875b6e60d9eda10480372362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3cfc4bbd4525f4dad26d7f6b8d6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710da1e2830b0fa90fd63f51d3c222664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91532300f0a7b5c4d1f04163787a269465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f91e676cc8c89eb7e25be175878b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f8c53e266784cc4a03f50265a91d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659d2d3ceda24da15bf10d3dd2a01ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed90797f42d5648923493a7bfc68e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609faf54f7c93225804d4a3401eb42aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae20956719e685b9840e3eaacd3fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a1e84eed78ee434f90cb3d5564ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ad94cf413276a1d190478b3b3111573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b315aeda487205a5a6dc6ab6a5b8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5a33351775fd6d618ab88b4eb167375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e00be6236597b761f266a35dbe09576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424bcc081698a48f58141f6f14d198e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1656971d37cb08bf4eee6ae396c3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1e8b47eb60775b54605b66ab1537a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2ab8a14592e03830e352776bc16d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e58c55fdc3867391261110d97f56781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807712ba99062e51defe44f28a6727182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e467f74f1d98907c9e4aca78f847083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f3e3386550dadaa9baa0aa5b2df1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4135bfb765a7326f64c0b0d8c7b74f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ebbda4da6ea44e4b21bb05076df686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e201ce52800050e6806c31104ccfad587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270588984427f9dba815e223ba0734a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b7203b3137905958d39496778b2ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab0d9bc5d9fa7ab0b89e5a6c45f11190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bc0586fed0b3c22014926cad62ecc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e1812ecdd1e7ed4d0aed425f4a17d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d4f2e97118e038adc5bcc1b565d9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d04370b70def1bf68bc5436bc227294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda78842857d2f52fc0e222b15997c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525b3ebc9f235c1ad7a2fb64da11ef796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9b4d579fa5a81b246d72bdbf05cee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad8e4081a33f150772bf45ae60f87b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a46c38032645b36ad3c577968a93bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2056788369c65cd39693484047af4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26f289ff5e87ecf6d0ee0763ba8ecb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113caff7012184f2fee3593dccd1054b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7805edf7f3cfdc11bc570c543e6a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7429ded0e4fe4773520d0f40afd985104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083190c57dfbcba248878104bece3909105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b41ff684969c3c78119444d49203e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46857e9e53c578db67296b083464514d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b1d2814b400d65de173cc4ad335a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b73c82ad863b0ded8bb7d4d9dcd0a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12ae62ee5fb4def11db9676a8108b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887a78286e82b79addca51432dcbe5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746fc623b6f8da2942fb4369ea46d83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07edc9580a525fade94eb8d3ab2ab3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f22f870ff608bbee44bddffa4fe718114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc782d617c670df92e772ed5cfd5dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d668b8f88c6e9c82799eaf9be4f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936f9b7116bf5822c04675749c08ae7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37ab3afd18e1d38ef1e73cdccd53b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c5bbdc1adcfd84d93cc0b931fc56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90d793648dfb75f14c6140bb58ecea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa4eee047d17f451925953406acaf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6df64374f7626d0ec60a98ca312a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cad2d9c648d1e766eed9194fa084c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc269e7b5834494a6a8276b213153a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccf9b427f44394876a9fddafd77564125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56c4499df301f30770ead82f0e6c45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a058908042e383a78ff967158a0071f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85316005cd595a886199dae21b1529c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5138e3cecda8e2c0297973b2be6e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b05fc93629311deed9ebeee4b2a33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4bc347abdae0cf987968cb69d810131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367d52a3a24e33894f7fba1a6b7cf58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec98af9a67e7b002ed75c71d77a730133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f187028cfc3d23a20ba186ee3c9d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b44006a09195513133f6bd0d9322135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccff2b6d691117fae7552a07415b81f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d9c26952e8f2bc503f3094841cbd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d9d7dd817fef4ce69726a790b919f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be158575266b731044759ace4cbaf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a32c52be3bafa5cb32eceb41fb084140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954f2d256d6946de2fd696703c5e4ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ad962013142d2c9b407a0619aa822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b2f6b16b9dabcf0655e266904be2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ccf48ae33acc24939bf80da85b5be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb909d41a75d88017020ee162fbbd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e482fa1ca512c102b520ab00df2ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5f9a3d16cc73d1f9d0c74c142de5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7560687b9d09e478abcf875e5f0ccdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138331ab3389b3e022b3424761b143e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a052b4378cff525b8d57035b5d0e3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842cae21697aa3994449b1c7674196e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac879dff71a1adc12e1edb4e5fb38b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f3e07cffa381676f6d39467371fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa097b09c58a3419a19b8ae8695a2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c363bdaa7a433ddcd99c8be4d08fbdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bed678cb11fa811d49174d21dcfe6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706a702e422edff592f02c03667ed63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b449f5b963d5282ff58935e2dfd2cc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bb347aedb90d8992d3866d58a2890159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a6248c4849657e2737075a3c8e4cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b30967703b304654ee15491309920161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfaf3e61fd180540559687fa90e193162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deae54647559e68c90e239d3067e754163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc14af750ce1f6319a4c009cc689b28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60185d4803162ed3bc92cdf7613530f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cbfc41bde18c9337e03d5b28669e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52456b3964c06d866c923ddf056721167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54891a5a7d9ad87e854f9d690d42a7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb6e5ebfeeddb1803120a34dde88c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fa742c7efe1411523bd03d2383d22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c69dabfa857ede37afee7cdd29ded171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153cf4826a9ad5df72413f1ddb3920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b6c12e94bb0d0067072ebc6ee574d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe528f833893d129a145d28b2432be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb575b9db9d06f3a483300e76b4470c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e17965a4a6632cd9088b0bc5345e76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838e9dbdf1ea85814c4e9f53765e4b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60659bec6cef4e56c07e44f6fcb8a881178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6c935d2f56e565ba70a685ade6faa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd670524a23ed258ed992bcbc528a60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4b5b7ebe6e4a108170fbd726493d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66944a0c913cb4707f8d50c90ff10c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6cb37c415cb6e97a3938f230db22c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e95051bebfb18a0cc515a62cad6da4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450339e126f5bb0f19dff65d8259727185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595408328036e48cecc9cbe3c54f9b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e792aa25bfe0f08072edce8d502e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60feb1cbe421d7a78567f3994ce8b00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e893caef40e58716abda7f1cbe708189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532d0054d80de9517d3b1b1ddcdb6e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f97f3e0ba9b6d7ec8f1ba44150ed4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078152488614185ec752f8c8911612a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37ca1f0904d086c1bf6d8574897073193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47121bb145c39b5844a737da0ce9188d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84933f11ec61137032ac409cdb95eebc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67815f7eaf97dc0cedcb57b9ca79491196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc109d8fec20647aa6d604d8148a122197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348482b69e35ac00add61bc94c075c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b2463483ac938ac2b7aa33e7031ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e4973e6b2960127b159cd0441126f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b9af6bcdc01d9c05dbc5094a4057201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda45171814fe7674070ffe3a286ead8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740487542c10e9fa3d5047b473156b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06577bbe7e42753ef04dfb63c2caaec7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6341e10096b34452e0dad6026d30a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290651ebf43952815ebef33906d99e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f51524708cb82dfcc12180ddfaed9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74595234fb1648b5c4e1c031609813208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa983bc7e101006225a08c7db6238209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12a532e3643452f4d1985d117d27c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d5a14b14e349902a8fc464e84a1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749515168a20fecabacd302f95ca3a2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d60bd115eb97d7c4a2bc9e1e0648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aad6699cb104121e8df0e039c3a08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446e20734187655d2122fc96cba3e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc714d1f756244ad762a1668776f1d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd447963a1877f0c2f9ecd53d2a77c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7153d4f503bd16b953591c578dfed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7b75227cc9711a23dc96fa251f00b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36ca694af961e7ffd534fe817c6ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f37e1e540531ff088f02619b2e6e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdc2873db6d33054b2310a4a10b0bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502eacfc57c63556c2376400870f8e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d59677e3a6b748592e07187283be9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8616609f28e864f58cd663fe8de7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb105fbcebbb632b816feb5da2dd17b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37437c5d21dc47856aa4eec6c5ced025227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041dc01cddfec3df2821611d022fc8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4269ebb55830f6f2e3268878425a51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c61fed1de615f8e5029495cf1d9165230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32282c91168bfe440c5d532e7d44ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e04bff103a9e55810005e2198ce434232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbbc271f18fbf9ab30f2872638238c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadf6042f81f100467208d155c35452234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c9cb6d0ece5c3791d758a86b90b6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9531042f7bc4328bb699fe26ca25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e5b4188eb157f1972cd2c81079dd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffbebc3c78913a2402a80fa3e0ff24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b167ebff1e932802ea99c74c56eb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767787ba919b541887c490297e1e7e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863e4b94241f5c4c421c78ecc4f473241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6241f4c62336835bc00a2c27d3fa7a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d42a2a03d3795ebdd93ef5a0fef024243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c0bb7e7b4477abafb8d5f54e43900244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e28dc7d2aceeb0e0b0f31bb790903245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9584978eee7f6520fa23c23f271bec2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92dca2242f8537dfaa0a161c145f59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49376303f671549f0314dfed451b5eeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc78a7c87d084db01ece1e081465e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e999803b1be14c49e820a94a1daab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b206a9036372a3c017cc23466b8a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b71d2c9be3da7a806351590d4b290252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca507002e5736e7b470b126d4fc7c6d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc507d66306f5efa40dc245c643486a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5e4cb1cd10de80822912c8f6f07cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6561aee63e32d027f4de44d9b459e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9458c43a836e079b580e63a6bbde12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202ef73e4e699b75ec93c083d388879258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa87a7530a875e8011c108e463d2944259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab32b6f872641bdfd09cc11acf7e55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230378642b2493540224507b82d0f82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91315cb4794d76cae3415d9e229a8e52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9c53c91ff9eb19b3c4781890104f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c621af3945d8cf24bac1937427ffce0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e84ffd8b4e2ffd3c94b09c306da8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410819f284076fd58fbdcf9378642b78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb52afa2754d0cb3bfb9ac384743d26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e23dcd2f3780fbf0b99048ad77b830268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa1bf07a2499e5e4132c63d243792c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b94795fd0a8085c12e741c4960d68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9471da26a5267905fb12d34a1c5767271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc96bffcb30469de7106b71c130e3ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27799f15a57051f20d123ebb012024273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f98ecc652fac2fe83065157dfac43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3c63d28c9c5cf32fff484eda49029275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc1ac323a6e61111ce6061066f2cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d575c50622d2c5fa015fadbe7a6d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84556b18a2f110f9fbca10e09e95fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36491a5a8e57023b8bd920459d496e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8e976105ba102ed1234871ff8a61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88799da8e8339adc2eed80291f071f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ee675dc86665b32fb4a941c42070f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e5b319d43d121dfdfc95be441914283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140a8d5e5146d3185835de0001dd6d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4443b2dbbea24afa3297343888f066285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a11b171b36e55a9db8cbf29e0034c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddf4466dbd2dc02f42ed93fb237945287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f18765a5b39e15980227ff007ecde7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d76d5b63729ea865b9acbaf92c2c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e73135338ece70c6b4057ba20fe6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b831f8f8951b4f1f1d060ca02ea5ff2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494a66443b971633c3d1195677b51e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c6fe5de5ebbd25b284d3a5855483c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d054b5a0108531f6a790414792bd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad0b0921a52f21ab76c48b38183ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf057021e19d447e5d64361ea31a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249bcc43c7a981c7d235d15502860d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b4145f7d8edffeceb15bef92fdee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d6a2076e2f99c20eed4a252c26596299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f1ce3616aa38c578f730ce08685f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecffe5749df52be1389b1b670344f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46775e8bf4b04c38118f18d4f83ba5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d49c80e34e0ce3214707eafd5ad95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aa4d6c92d1ee765ea80ee343bbd18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b3c5555b7ca6163e5c545c0e84e73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd77dd8d26220d84ae03d7e7eada5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124835e3439f54914fe756828c2af2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956827b25433168dac05946fb2238cec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3edff5dc92cb156ceb37b459aede0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98089da12b65ca0866b19ba25cb8ebf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932c33ea17c3600a23b0dce5effda47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779f60219d473493daf8ba94b323e5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfe3b550ed05333e902b2f479ce0c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8726182f048b042cfa265a0b2a0c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc1bec6235ff8e508085da4b5bf802315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b764a7304455d3c6929b765445e200316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44094d0c7c20943965580bd526ebe0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec1bf60218fc5875698458bc0fa87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031975c81f8235ad27100589ae4457cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e85af15bbd1edde5e93b2055c2dfa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0713b65633aed5b23a052e50b98955321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f6d509ab30b8838b13f056eb4ad95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc1fc68227b8710ae0b7128f0d4dcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a99a3f8ab64252d46b15174dadebe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91eaec11b114e3bc73804deea9c7ce5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3eb95efbbeba978dd9348d216b9b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87657b51fb90e22baab36dd9df127e86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22c38f447950cfbbf8f905c93cf00a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffda59585e7c81260124e942b02269329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace45890a3e1b8d972dd0b23d98dc33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16852fc5bf47880cac02952ebe607b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9d4e7e482ecdabb7a32d60333650b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844fabdce0cf8219f7a84c7e0ac84d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0a4c2c4e7b2107142213261a99a6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b32770113e59f3e9576f7d744b3a09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c4929140bfebed05655107819b84a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614714297488eed443ab98aab12c65f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f9fb1f18ac7ee106fe5743c4c27c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6909758748c843ed952098d80a13971339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6ca2bf1b08dcf233449f4c302d829340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be46479ccb1d4c9d9f964f4c67af14f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cb038959a5db7c74ce40b9aea5f7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f8be9e99a459ebb68b6d873498505343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdc3bc29c743472c861d11bd707680344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a0b74eade01964416b9d5cfddd602345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2129a50173307a1bd0f355ef0ef414346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa3d49a462a0533e5c4af9c60b55f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242b4b3df6a06328fefd19c30c7722348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea2df915fd3c2e5f66248ca283941349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb2bcc3fd1bcca13ec196f963af27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008f4cda9b78346e2da515121854651351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65ab03098a23ca56a3ac0d233ad142352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4692353a806aaa18c67fceeddfd20e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d94a604bbc26f1f5c35887adab08f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a01634037023353b095f8392825f22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da057c170d6a331422e61b890a387a88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f935eae444aecfbca1b455c51d272357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf26deb5b1ee61f1ded8a673a261d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0d71a4ecf7bf6361142c1a080c9eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5fa4b3f15ae295472b8a177f4554360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81a2b509e4837a2698f08e7d2bbee5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd32a7dfc9b181f4642bce4ffd5485362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6096a6e902bacd26dda665dda4b653363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900067fd0763e559f7ea733a869db15f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc2984d0935f4c327107423f9d5bb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baf76e2e4c5b4085959a08ea174d8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db4f8cec2882158bff579f22fec34f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f893b6b8a4b2970a8b593a112725d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53b64a9b0a29cee7bdbec0a67df097369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38831737032272da84bd3d7e02ce1fb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcba7eae46eab8d77672d2b830c1ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45341243a34fd03eb4a44af8ada698d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123313f94561fec66ca603c7a58a9d43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c287537a4f767bd659c5ef6ba7203e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7c58820ca3158ed30230a86b9c64b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a61bae6b9f8b650bb5500847c2fe08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea115de550e939f93d158607c808eed3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8bf9a75bac821ef0fa625c3e54232378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931848898542c452080953b6c6584941379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e505ee782c2fa284284e27756a850ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f620c707769b337b0f545d421f49e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b09e74739d167f8a167119ac16c16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa09a551a90f64b8724ce59e5a2d21a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254b4df6ea71a8cb7b77e7179760dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94602b349e7d8a2a03966b9de9e9ede385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e9dec993f4e1dff7858874f7b8433386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aa18dfb7f089ca0db709f14e11638387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f828c954eacfb4c67a681ea21c08ab4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94382a32a8114ee724f139474b8cab6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9929656059304b0fca202f88d0b3fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ae5d4a9366f96ff70eedded24d4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d256a78f88bd54a3163be4cb7a974392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980502219e37ad0b26253bf7eeed4753393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e0e0f82d7318ad07b5e1722d6a65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eb68ebddadc3ead80ba1e2f2975e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4cfed68aed08a94cd42aa6ea6438a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7204efcb5326e3831b40aa2e61dde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f391eff61240e0216e483f0713f2de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669140295eb9adda3b4483c40ae59291399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca8cf94273f8f0b20a4d166ddceec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676684741de8abfcf8f6cdd7370c2d7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5056dad0f50dfa4f42c34872e0d80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716133b7f9b654e30477799e1fd6220b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4bf69cdc71222dc70233b280c7037404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed29f9bcb5be1df51aa073119e4cba4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50978dc7d144e5972b2243bff49afc67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041c5295e1312d2eba2c6d620ce4a97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4609967d2d5f0f360649a00ff509d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d601dd995d6310028662b49071d23a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b54b5348058f206db5bc3845123c5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5fa810842b84f6efc15a6d44c7abf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f12c9ca1c3eb1f9b8b4916974374412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c79fe7fac9d757d02b6d1d2b3d29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1771b5540869aca56cb395d348e56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0512fb423b1550b5a59a482b814d5de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5e64a8226f188a352f35db30a96df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a9d249711fdb752219dcf162656bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e134d8031a0d4107a85d890f79e4eab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b4d465723764d5c2af6439e556501419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28211f8b1e834ff3510d8bf1165a26e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad026c75f668b6fd890116419dee73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490a544fe08edc5cbca593c94f9bb78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65bbb84b51779f68853a566b726346423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027dcde89ea5c63205ef81eebdab123424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e529da22391f1f185e61b8f6189854425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457065c7bb9a685dcf9f1524703008f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df574e71fe0c0ccd00dd84869f7d590d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fc41da41db3349a2b7833e1e38b1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718b7e75b6de2752ace075076b385de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334a562d3f04d167634dec931ee2be8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a1e5eda7bab3ed3cab16598ada009431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85d015ba60610614590275a65992d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e04ac023c0fcf1e591cd24fab974a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f87b24a7f0850bc3ee438f7fcf7092434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b9cc4a9443fb7b9c7ce2489e033a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e98a222638e4b6c4d33cdfd239b8e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe3e5a43f2b1dde6e37432bcf13799437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a13a5ddc65d521b4086e661eb53b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61d0fc31157d2a8c3229149432898f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c65dee5781c5ac29a9084e2e79011440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03137b89ad56ae75a4be33cf8ba9ba4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b248639db69ed8a6509d454c8758442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce2625fbf4897489612258a848b72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209c03d787461614868f899c077d9d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdaaad7bc353e6899d9da4d541a5ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7358cdc88d204e8ae5beaac5b44d9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f6265776917c8bcb2b4c7a3889245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81f1739be5e77e0166a1fcf359f51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce886283e9beb753a439e394c0aa8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be0481999c5cbd80666214550109e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db4a46a5eb2eeb9867f921848495ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecffc5f1efb8e657f9e3ee21b9425e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645eaa3ed9e3daa27ff67b0075da0e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444d69872580a901999103d9dff9f89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b48d71174898297300c125d328fd16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f39ac0e33d3fedc7b81f1ea9d182456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5645a4819091a47d66767f0f1487a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56753d6dd1a0c92280063f840dd146458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16af6913249a491a42958a1f89ecf3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894355443585a9ba57b1c0e1472208460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3d32b9fb759825dddbdd3f0819f97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca7e10cdaebd8826e9c2dfcfee268a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fccc54582d3151cf03e98f406e059b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfafa1a6ec6f9e5c9ebde61c1c64c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1dd7919dfe032978b05fe282496c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941545955e6cbd706b077ae0a134e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213b92e0e6d49c123f761310b8a016467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41478753cfdc46a21805d74e1b0ff104468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cc5b0ca1f560fb708c7b71037e276469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ebccb4482f783567546b982db26e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b98677d79b5b93c025d6a252debf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e48fe1c0d7c407d1e2102a296aa85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001b0c2aff813b512a4afa209619403473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890f453e550fcc6e7498de785e0c2fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bec1c9290aee69ab72a66b653fa734475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200639a4bb389db4bf8a3c5c5de609c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c53d6f8a21640c5942d908903e0ac3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc5b763c8926a41c839e32ce972e33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe7f47357a5461ddd0e63b13b6fb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa8e14d811a928e6219a7db6b9d0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676a914bc8fddad9a60c43bddc7a57c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6179bb999546033460e578d60da9cc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c208187e2c9985f49056e55eb0fac0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a1fe0d25266cb3c2e44ea35038f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474709fdbf1bcfd66351909ae697941485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cc70cc9a7f612be317ee31e94abae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b63888a8cdf321d5a6dae2f02380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768e76b1062d32c281edcce49034be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c48dc0ad2bac8c41bd0f176fd26d93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341bc2cc82a12fced91d6149218b1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb43c1d60351f25292d2f26d70bee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6ae1c172d3052bbdb055089f3719492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba40b8bf55de2e75da92a5f2aa85cad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87386579f3099ce6b2ae22948ade568f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e534d7eabdf59daa32bab13bf8275495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337f08be11b1f2f4d8ac225648b34bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c29fedca59258c80f9b42191d63f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0866ab265b5e97bd170764a79fef4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca71111a590f27e2b6b5e7699dfe6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2380c3be2fdb392c13d5c774a5de375500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7e37254a15c90a3925773602a2133501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1e6469145bfb5fbecf97986d3770e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b589b17ddd266c620a6da188f54e632503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3bd610ad3a7b62edd6f2450e9aec4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5559f9b986d8cdbd0b1e57eaf9fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2766b3ae038e8320e0e1f84a7e61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df710eeb0b28f6a1f5ffb85f32808507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51901a7d85c6d17b3391e1a31a4523508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a72b991d6316327d9e6a7f6da9d74c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29761548b1c1c3f40606b60deb82b7a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15e05780eafc8d57230f6fa8c2ef29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc01d39f457472fb3a473c0d085b3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9536f9d384a004c9ab6ed9d2cf47bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6be31f103d7f9dfc98d5f5676419bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9aa67e2b91672c3273a2d40cbd039515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506adf742926ac459177dee4cddd64e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c1ff7b1a0f156b45df7d4aace6f48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db6555174626e064a582bf9d7c9a47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb596b52a3038ccd4bf965d8ba244615519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf648a1bbbb5abebfa65c57d4293a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba88d701382b817829ea0dc6c696a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080156a397a85c805e95a66e9cc4f2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ade5c93dd086e96f581f873a85313523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069a856a2eae7f25d77e80ba7eff1d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9195772ec904964cbf04ef06b629e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44fa1d4d7d544bc74186d8c3bdef3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da15d778eb9da348217dba8a0507417527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfabede1493f01a0970ecb0e8457e25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b74a6cc854571ebccc234f951cae79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49b3dbe3ab10df702664f1f1e04e8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d2d0a877f645a635f0b96bd39f66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4482764b3e18277eb135cbba92a5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3692039a5f56858da691e7ed00017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ed1c06f8e0791cf89865e921507a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf2b8a69ba79d17b2f39d3f7b0382535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071a0956616f55f9415cda931fc73ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbe12c78276c36dae87ffe1a5514d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ece4741aae4faf0e1280a85f5b32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080bfdae40a90f22e93b8a3733ff45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f1b1c347af526fa5c56eba75e10f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b09d81f74f1d1fbdeac7d210fd663541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb4d59a1ed793281f69cce8cd7291542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adad26a8594031ac7acb99cd0993aba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfdb1c4d0505dcf0fed53861a857b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706c45d7ceb866c440eda2802cb59ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369ffbb8e25381389d5b7f0e5fce15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fbaa670a8578c987bd096f05aff8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4011ca95a0d3ee1c9d30eea05c41397548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba5ab935228737395383258f9abf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6142fd9d0852b392e872ca2bcd7cab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beadcd0b5382901c2596a7f352e9a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a0564cd8088e08d76719a97c13df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40745a1fb13f1e3384baadb555bb84b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c938ae73f875021349f8ef54adef2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f77f081ef7e6d0e17f7d19c5392652555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d061869bd58dc45de33fe8e46270f18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84c34854656109e8d7f17ab33a060557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc66ffe1c8a630f4a6b33b29b5e5d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4e8de0d9697c4dddd7ab286b66a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e82c59f8c614f527069ff88e111ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eecb93c439c5008cac4fd382b5fff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047721ee70226e711ccf10703c25d28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c124da4b2fa73f558e7dc06e13fea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c598e677dfa27749102f22bc7237cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd24dd7e3421ce3c026d2caa7c476565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58112d5bf18ded9ab8a29361269e4282566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e6d2c9666715969270a46f80b90d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19a7f4764ab9ada3f6d545bb4f181568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8e32ac15762b2dd2a9681537023bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f471649c6764ede1d794f4a030d92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f62c7f49485ec688806150f03cb9b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25d71f1c9a86b5a372874f44aeb5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060faa91563059910b25cf33f4ab3ee5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c48fd81e68656c2c03d7d134bb1bdf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26dec2c1635d3d3a4135aefc24cb63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebd0566c3936173e0298a4d5b8a5d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668cf393ae6c48caa6c8cba3624415f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de10bcbf574031ec555d07d63379df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dba5874da4505b88736e7ce26e804c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109bf55dc7736afdf4cf0cc201e5dcc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d82b74b5a42ecddb567ed7597f062d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d4cda57a6213201af5bf43e4ca20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504addd9c96b5e80281d3d611f34cfaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0565e8d22dc1eb7b445eba48969977584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff47c132622df9e97ffe68c3401121d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63484efd1550382df84261cb2a348d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd608317428bb98228a1d2c599d6a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd8f477556b0ba9dc118f249b2a74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37aed3ec873eba36b4f60a52feac1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f15fe6f27c48d306c8c3297539c21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121649506ee8efa99c0e209a75f9b69a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d29445b372281d5bd79ca2c52331f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17c95b084268211a0599a2caa0830593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9994ff55dd2ae165d18e845ec3b9bf2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe1f697cf3d1b009c065e7b8767f9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2479f87256df36023d4fd6c643e9e85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389c8a23d18fe6449e0279c18deabb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8222f4899e83f4f9d0d3341284837b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff270d5b1d0a81a01f9db7456dd62640599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406013fdb76172021d1cae74d04ab5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0606c26d00ee69b1412b543f70fcd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d0e8cb489bbaaf7456220cbd7bcdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4061145ae92bdcae48f3a50cf0689603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22826e71aa913c0bd0b0b3dbd2e09c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054079f8e8358e37f3e6ac81a9f2864605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca82c68db3c91bff1be4196978e7205606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816feca5b4ef8d29f901ceb00284f6db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d0ec99afe2af55bcb8ab6323cde50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7763a0e57fcec2616df44e3ce74d52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaba79d9948398d5c0a58b1174451f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abef261afad13261edb73e6a51b171611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380ec57630debeeeeb350b0e50c6cd9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c7c6a77673d203402baaefcd5a6e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7dce2a468a779596d2ce2853a1e71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d083e7c864fd81ba0fe4646d9acf2d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55fab34f202ab10252debca4ab0bed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aaf0f1bb743a65a6adcae094a306b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef081c705830fbda9b1027a589e4b835618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57446e06d548edebe3740f834139916e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71535a9b4ed4e3aa86ca275339a050620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b5f3b8bb2f5a33a55360219f8eb13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6635bd8fadeb01adc74d1c7b53c8b05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605af4e70dc1c76267990806b82e3a08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee27e4e3b27726bd3983be35287704624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89edeba117389608ec66ec5c9c52ff0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c830a82904bf9828d05256dd912981626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c4d0b6ba0b875c2548d763e7ad95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111796a77da41af60dd96dc83070c316628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7fa33fc9443a72f1d0445287cabfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc87dd63c3543ce9cd859ef7697fd81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c232b5eadc7383a71990df0a1de3ce1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea457285a8549046900ae7e73ecd28c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d009fc98b41dba9811a7532d7213633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19cf3e81f3d03c580c12401b465d34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b0a923f321280fb5687c94b72bad6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50e4a0d1b5bfa471307ef89e43c6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a74b8fe93d3f55cc33b64460f98aa6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483477b36eb7dbd2deeabaffabf1dab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32ae9bb9ade5ef9a8ef7aaf2dcb893639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65b675e7997575765d97adf79e660e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f91471bd1a534012562fd3b4c98b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76abcb89f195e4298487b5ea02a9a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124f4a07177607c4f0af9d548e04350643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd582776ad37d814ee4b6eee407c0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6520b7e0d61e7fd576e0ca32bd69161645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a83da5d2c89c639ebe37f06d09e75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0548a815286b52e319008dae5dbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef9ff8d5d1f05b1d9b7156140cb88b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4197f2dd36b4dd202e334858cae9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7444c41c9ba685280277463a069c1a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a09c77acffaab0f6a9d65cd421b675651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb3d026ad68a9fdd9554b5629bb0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b8fbbe5ff3e0ed711b74deb423689653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e001158e6659347d8d8a2cb7eeb964b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07dde37fd1523079ee9734cbe5309655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25730d837fd6104a6bc9e2aaf0b18e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc5a857a95e4186e3b86058e463553657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7f54b1d85bf21baaec597e8de482b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e095c6f3b457df741aa92796a9c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14555c8bb2e50d3239d28ed3f0e4b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f1a0de18a3b94df20e85972b55617661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7191725a7099bb45a14de6401f6e85f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf1872f6e6151ca37f796399608cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6721330452a13b50cd095db303dcade664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a977bc6a2440aa42e26715902afb860665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936811fe7cf1fbd98de286d7aa658fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae37d242fd97034711af1b8beb65fc6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf0da84bdd9d9f8a2a332d2a2eeb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea7afa6db44512879fd51e522575c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd574e3217ab8246be607707f005f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a546a0759ac07b9d50f0779387e3742671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdbbd30f2da3ac3a8dd4a3bc75d92e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6b2fdff9fc3e26b5d1a00042c2ab6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793189a1f08dccb027bcb2cf169415a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef24579ab12a87faf53075282f5a3fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1cb33a193adc780b524e8e7d687f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fed593a49c6cb2348c8c29bcbe09e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030977a5310322d7237adc59309c66f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4816d54585b7b95d5ca231c9de84a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d262e7b739a43b179e74a3155ea4fe7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571b97263367dff134646e8ae3bca9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c415db00a099ecb0183510324da92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2924a0e65824e14352c42f69dad83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da7dbb3836fb5c39754e92313a2719684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dc3ad7a4c3881b4cf9678e3fd5050685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210d23df2da34d93c3215c0f157d881686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f17722b738e7443dc66df8d4aaa1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a865499a80eea60f33ef30df0088b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb2f63b6886b7ea421b8fcc3ebeae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a76a0b5f3df6ab3478efaef9f81e94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6da50a56a66d3162ed433e0f6a49d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770e272cdde4d3ce68d40f311531db1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826801809232889448f939d1571b3db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3444abc4e35793cbb593f5583b8011694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94064a8bf0399dbd5e194a2f5c0baa0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d09757d4975f85227f7cfb739871696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319ed614288d6642e131c0c8750c3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6decee410aa3a69fde778abd56cf3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e1f637a6e856bba5c7fe6f7f8b531699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe83a9c954b2e82b3d47a99601055a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a4c6eba2b13c3950e16c1e212f3c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112cb0ae809ea4aa2c630827cbc1d77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e23e7dbf34b4c69a9e0d60cced4ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077350e22862091471c30cf69ef9011704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d8f5767f710dc77e772ca586fede4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79ac9b5cded3c2d556d08b8185af3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84dfad4986320a377eb83c9f68b6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74d6630245c428d59cf6620afd77ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f96342cb38e1fa9b2da98ec5f511c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc11dea66c2eceb80019d15ee0b07ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d137042295505169d028518bad4027711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952fb28f8f1bd0564e6bff6f445799d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee178680485c9c8eb816cb0c641894713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b2706393d1c23c61d63be7522052a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ff98087bb68518e071b57daf2be85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb59f9a005081847dc7945861e53d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602cb0656d410d839dd620b267ac2f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49848c014b1a90780f41083be82f5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d000281ddc3d463bdea3be71b00a9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2963ae95cf5d53a8f99a3a0cf3fd26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e46e6b01f937c2550701ac09a2ca1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b5f21337a459918acbccc671c1c36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144e4659da16047711fb359ad82b59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f4692b4feb0500639f35e7b33e32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd4d7366f29a6cc45c808416cef081725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b484d0603c9838abc0858f63dd6005726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee87a9d1e87a34eacebb6695f6eb7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c8605918c39e9204e414750e429a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad08f4d8968486c7667952c2558b20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d267251f7689e23e92f29f63c2cac12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4324df9f1049e7f20d1ef6f1b40603731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d7b09783059caa5964c913cc0a003732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302455f82f281a49358fa5047c39554d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890b7ae4580b931509ea12b4de5f5db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449bc71aac4cc6e1f16eb738d6e8bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef8704fe2a133fcfc7b8547444f985736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70979347c78fe10e40055322044c4c49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d458a675b7e884d5d163cefae0241738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432183e46d97c1fe4be14fc3a26d813739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de36ea9dc2a2cba934991a810b1f6b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be02755586016685bd778a355400887741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f69c43bcbe6afa40f18fcabc7d9c41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee6eeda5dad4ba781f45f054ac6c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f39d70419e64b74837822097edba8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c780b93dd45809cb1767d09f244d565745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484128b288fc6cc790574dd747275a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f97d30d94b628dca743004e4339bca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f66db9ee36013540c9ce9e5cf3a17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095a8db7e9dc00f534355f3b76f61d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e17d1c8923d0e68df85ee37bfaa1a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ba39a01c023138e701f806577c1f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba51c0fa765fcc5fb212014e0cee2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411113c261b94bcdf761c2ac7cc6dda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa3e9c7cc85b9f22441174d8f5693c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4c60a7fc8fc0962253c52dd34709c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bebb2bd0a6398257368b7fb12fe524756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72cae620560b6cf47169e935bb6afe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c829deed85fed1211bb54425942057758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e37b845e4914c87bbfc33e7c717edb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2302dbd80fe8129e96b3df89c06c921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2a20e4d08167bcaa4e7c6e6efa43f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a6bcd48864aa7e9f1d7c0cce0fba93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b50d236c602aa44ef96d140ef8054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792db9b06fc09b1cd313df52738a2fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed3c86c747b0b9b58dbdbb9b146196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e68990524ee4e4f320476218d5707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aad93e26ef9a5d06b2f7f2c248c6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23859efce13caab2f3660400aa4c4be89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1a56865ed0d247a9a7eb06e77bc9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5784e08b059813a58735e585dbab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24c1cb755a373d9c70744da9bb73712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d565013dd39efe71f26fe07603ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbceff811ce688633684023d0d2bdab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c26c60c850caccb27f0582fdc5b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a4342912d6639afc36db7d29b15c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333887c43211becc527bf00cb64a2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f392e8b51824edd32fd5fc4ecefd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c1154d29b9c77442e5447d067fd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee9b56cc3877fe2c75d1e7e321abce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afa0e5923b6c48896506adf8285fd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8d03baca96c9fed1c38fe3483e31122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f1272bc30328e4903b854c115f4c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df80b374906f35bb12fc3ca6c25b9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b1290ceeb38da13df0c661ae837c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1156bebf448e5ddf65b0842dccbe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd02aab07b29859d3088664ef712ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137901eba3b3723101d1d200481324128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d4ccecd1bedecfb3494d819b11b2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a0e260246d234384ff178b5f69bff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3581fd247131d2cecd7414ac926031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ddf805fcf622a1d3a0fa1d375868432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0083943ad574197d1df927acaca73c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70439f877e31b85119824779125cb4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19a23bddab4939023251cdceaa00a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ad53cb77306200d63ce7c5f44ea0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccaf591866b81d35c91f7cf7ea911737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0244de96f6f5f45137bffe7156a34338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395cf7675690fbd5ec99bf4fc6f683d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e72d84eeb05a7b87798b7b428ab2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee772717c834adabc68ea42343e36d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beab5a946729644213aca749ac043342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f823ba6d5c2b929ecfc6a899d9141ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c581e5233997a8a28dc69806861ef4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d786cfa82156e5ef064895fe58866a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e74afb8054dec6f242be2b690e9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b070807fc45df0dc050a8a232a523147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdda0659980f1acae2d1ce94d036d5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd305d2f837845e1ac0e5526e2c689f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff086219a602df700d9236f06b7f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230ce370d55677e061e4a13dcb5ab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf5b3604b21c9f445d17aa8dc45f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7352245b5e3bb4ef52d93781552353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4175048fe41390deb2289e1ec9f5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1bc2f2f4fd5b77def746225bbd0fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90012fb481bd049f6b8e6f7d471e0d7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc866a649d36fc0e69c6ea2404be0e2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2acf961bf99720bd4f2e17391ef4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaddd483920408b0e09d2ebe7565e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc960b33a77495d7d714fd19ad6cf6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11023ae19989d8a063b7aab7ee2d72e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab895906a8fa7f4bc30d7915049f3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b98aacddef0bceeb692271911d3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62958154f82a4a2e5f7e8b50552fe58164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093d2a843ce01f6f98ef12759498f0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8867e6f98aafd04aca38ace9a471e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d27d0717d286486e27ad35b509f8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f27ddd130aa95c61ddeefdfb85cd6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeffee8949f6ff2cca81de47f74690869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035cd33cf3a1ce58dda3e4dd0fca61270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d85d8f42cb9bf5ebd73cd99d639ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72771ef49d6a05d050d11cb5bd4f5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45c767cf00aef70c7b68e477dc53b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb40ae4ed448d8856854e1b9ffaef874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e3fe87bb039304ab732f4895d6b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9866f456f6629ee8258c5b1c7a35c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418f108c4a1f0ec59d812135e25da1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161daaf6b1c45e760bab6971fd40e1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de36aa701925c958725dbfa85497ad479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e846ff637e629af7c671309bb23f51780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3355679cd4a45ae3620d7a13d15a2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5806b5da426a9c933b39605b034ce0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70e9ba89318c1515c0468e343f67483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d0e64cc23baea03bb3f4641da74d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ded3fba7cf38f7e8a7dc975aa918685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b759568c67bf53dd2f29ec495a19ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06442f8e87ab6648e354853c5a230a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120412893c66b13d33b10fe73139dac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ee98cec37b87f695a8400ab5c9e5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ce42ae51161c40aa57b0962b7d73f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33021aacfb473423a3edecfbd2afde1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c908f2d5e157d0f73266e940eebf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f89a7c9f9f8edf91c574c129fa26493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e35c6000ada35d93ddfedfa1fdd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b663cf8f8c4bc5860adad43f2557fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edd5ba5d59bc02e83762a93e3a1c2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e11a6ba67d238c4eeab0bb99a076597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1686ecfbb2e34e8c7d77493bb3523e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ef10b8b37008565b7c686d9ffdf5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b061648088f064cf039c89344aaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde84b9fd6aacb8a2ae55069e152f0bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a725bbcecc76344848c55a896b218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d179c4c7070cc2c984b28cd09c43c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ed2cf0a06ebc8689ea5c27ed2dd33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e561f90f9678ca038174274ce90aee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9cb31ffe96cd7262eaf90936ee9fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acaf59c243788927c6c9f61126092107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44617c937b7229375ccb8abc1e08f23f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30924b015db9def530339cb55610b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba32a1ad2e8efea9168513a4410cdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c15751b7dc17f9a9f3dd9c33722be8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017027f2224eb931e538cc95f0cea97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f3f7389fc1f2512ddf36c01e64319113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe2882e9ce2ccf5c09a41f5be7202114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799f8bd791b6e1f0feece2eb6e3619b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1421eec7d65a74d6b50fae7d1fb938116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9eee185315f7cf64dd16b6d5b2487117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95127cb09f01d737134dee3a03170435118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c90b5cd02ba94564d900476b29323119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0795b7e871898f29346dc734ad7b15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0e94c77038c47c3a3165c6b542f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd63a566ed5ce1fddf2cd5bce5c635122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0991578cee6e56f09540c5796f8e8e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175383c6024a9eac99a1f1a47e96ba8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b3da9fb897369867914db3280e1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7db4dea4d08ef693fe99a9d189ea4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1939d5683050d700e39763a917976af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ff51dc791ff3f5f32c8794a8d3d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ffc4ad94650180628b7dfc37df6b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fa2a76fee4abbb6fcb0a73cba88fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897875b922c90ec78d9e15dcc54b9e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a93eb35d305f6c665885e4580a06df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379d26c96bea84c6de760e8fb3c95ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d363cf1f9c9fcd834b6ce6fddcde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38ff105cc6780c859ed3ac29a96afe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987c20430239a7e7d4cf3e6fdac18c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29fb32316ce4a817c95dab7079106b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa4b8af029d9538481744fc85f239b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea80162f1b11766d8065587db7b5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350fb2df84d0bfd34f70cc370bd7c84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb9885ec1ef01b3a5bf070823ac47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a8e4655f48c1977644c0507079799142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fdddf03641e35f8b0e116aa901065143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02f25351f80ce55c90a21abf803f56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525dd9af89c43726bbb8ea4b13dcf94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b58a463e76028db331ea6a2453cddb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2120be0f61ce3fc2c6c12bc381ba5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8698bdc9d0e858b672fdeca489d068148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbda1a9b9c50c9f831f006e3fe80f43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d4268aa333eff37c7f065f7446f84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec79dd136cec915e1de8f2562a1ce7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf0dc2d1f3dd8a67bb5afb82a5e06f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f1702867630dde48715bc7c874433153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7269841f3e4037ee29ebbd35ecfeb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fdf78c384e1b89ced9f70fc82d80b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05407d64789d06e0f33c1e70f0b65b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602c230732bb0ad8782710e74c3e2ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7fd9960d4f0f3cde0a96bada4dac7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99438693e769ccca815cff07f0ec66c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60fc7d6c51ecda564dad1fa12b9c85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcd9aa71136c70476c2554e37590b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4ca882fccafce6d1a9eba28e4b82d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f54ed3bccd9b3a64886539a288bca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bc8146b99ac8176215c6ee2896001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998aa996e20980da2199fb5229dc5ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83684fc0cd14ea4c0dc3084bd6ccd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922177f47c7073b69c36d07dfd9e697167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c29ebab03c6197110f86453916179168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3b11c593a24e72bf43e4606cf2608169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69407cae7226c893d270a948e6b521170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491fdeb8566fb2c5704b30ba44d4019171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bdecebb8fc94659b0ac833a641767172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06924a1a579ad3e6d6886bb11aee2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844de0bec2006d12677ae9da929207a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c62a3b9ea5f74024a0dee67d55dff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef33ba784bac9145e6317a160cddc1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef470e6c8b30928d9760a29d2bbb6e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b1ffd11e466a532c8d18913d886a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdccf30ea8cef2b803a9dac929e41d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b3278635422fc381f96f9e5e81d3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed459ddc28335232b28492946e23e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896042f8ae2d55add1984a4bd6b6c98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e762885d20777efc8b03d2aafe0796a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f39a43302bb3777fa4d1066143c4af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d0021b44cc41c68c94f7bb692ee6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204d042afd74d349b1d90ac343f87a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47baf6bf2bfc79f7c9b0887f4ff7ca7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261341f2d9af35653c63c4eac4fc98ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac61e30158e09b28133d13f0a77ba6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d88b6c99b76a37ad64bbf5ed81591a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9857627b30cbb1adacf6b3c2f4765dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210fbc8d5f23a56bfa099ec24c0ec16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cdff0a0415a8afba2143576487fc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b12ed5d9d58ab65ea7960287d1edc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac456eec905d11a7b813751d38a256fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a458877cb023c5b3fa75af182f94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93a06385e90f693c01f4ae1e38286197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d64653d81c5fe7bd24ed8dda0d55e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179eff9e8f7424994c2c3b87c2b0d47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497d44b663889f8d7f60c910a517c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6580daf0a069d236e82eaaa7bc4fb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482fef1a28da3b5135d8fb1df3bc92d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f239601e4ae2570b46fc5edf1c35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4becfa2f635a64c75ab224188489ab2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404267ff193d1f341a8c310d050f2f5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e3de908deacae7fbadada106a9df1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799299f301e6846d826de4eab0c7136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4de22a17a14a37580d0a6d88de0756208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0dfb71b47f4d9c7973f3292a0301e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03576bf4d6028f3599b538fe69fe4a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bfa14319f6e5424a443c9d76138fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a801607fbc831abd806e45d0e0d2cee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6d4802b6e943127750b2928904d2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebec6fb6c9dd549b159430cb80d5b8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae205db2a95d2e1242ff3aa669e26cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f18ed8583c3b0753dfd3c47e99f1b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd6f42d7c2094dd854cf3728d22610217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd2afe4e7f543d9b334b9dd86d804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106081206496cdab88868e2e19808d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9f203f54748c90ec58749fb47b3da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22328b85b680cc08bcfb0db27c8b724221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05946d844862668c9b7519b879f44a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5095263fd86817d9752076f68d930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb099f2b87af4a76164f92f42ce86d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e35adb9d77a2e2e5fa60549ca840225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36085496d613623e7cdc9b161b7f35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d689f43e3bb11b09feb50f35916b69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293e180a4a40d6e48376f109d41f22f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c9dc062ce0803ae37902f33c7d0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528173479d4e46538095b296c806d542230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00189204e6800a8765f3fe2ca2097a5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00cd6142bc08888a21af8c9d59f0c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377fa6481f569108d687bfc4d59160f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877347fd8d43142338c98a43410d00b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46435fb180445c969c5b904ffea98898235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445d26694ad03579a4386d7da7573b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df15b4c6df58a5e90c3350f49a83b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eb975571ed27f440bae463a8ece69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e430b9ec5ef60b767dc110038107c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e6384a01445caed0a8e25d3ebe7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169668547ba7ff8c10ae8cc4360bc7d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e4cfd3ed849d992be27f3bcf500ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14442fa3be5bb4a5568c6e62dec8ccaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f77285134a725db11bf20cc21e5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f8301178bb6f516514de583273b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f5df26b4e46ce780fe49c0d5f8f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ee6c159102494fa8310d176e9d009247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338db97473526b0de8962a71e9395e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc4c9e5d6c33fcff60e65e548b4c6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76108725d9e4d9288a9c8b1dfc909b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e42bdde7e9a9610559fa9a32a07fdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41978b46aaa05dd9533582c272a975d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1f376026f605ef244fda37c733ffc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a27dcf106cf4c35c8b2baea1df9651254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa65810d3433a621850f2df54ef8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd6ecf8c39df18058f8f25f5ab42d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e972b557df3dbfe9c7e76f6e8be6a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba062670e9d2be1b09ca529ecd3c6a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef236512a4cef20cb609864fd4dc1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e56844bd385295ad97ae3d4645e392260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e84ad00126d0bb5ee42cec5447b36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd9c02b851dab2c63ffacaeb59ae69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a8dc92b22d72d8ffb5b6e22db8289263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96d2a682e18ac7e88fbb35752bf90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b09215db93485c6103d5daeebe1c2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01bf382fa9fdc987fb5ca059f09df0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d536d7e023cbf015f3cb4a3b14a90e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e119ac6ed3785476cb8d5d81bf36c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cc47bb97443859460a3933a475121269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ae5619b30dd745a0de3a96b53027270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e04407601287d89979744540803d94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f63dd0fe92b7b35a1c97f42069ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23d3d6f425055668028e7344cb9710273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbec9ed3800f6f2c5383dae6556066274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8570870a0c7fd9b0501ccdf7912a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bd710b5b683a689baa87027e4425b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e7f29bd6049feaf09b043c06893fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d07714e0378c518f592a0b2c1da095278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d547495a09690cc0a6046d18a25a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2723ec1ba14678a5f34e825131ca56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a1bd46c30e6ae75a99d3f65cf92f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414d3c80cb94f3fc45ae769917d6826282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324faa6f20f9ee943eca0a10aa5b14e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7657ff409c0238cb30ef50c13e23c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b189e97e164dfb385f22a052ef42c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d6e89e73c2e766583233aa164c514286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d0ca8eef8bd1b218757db9c9cb6bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7a1319e9ccc3a16c47d0828d61b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca787ef465c0798d4d7a2e77fc0422289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceafa02507d5cfdda0cf6156515913e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d48f2b16147773d33a2d349730ca4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b92f7f1f69bbf6716ad487cd69fa8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1399d5860625eb672b7154068245a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f79c13d905611b8a1eb14bf0d57001294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cee4897f814aa8dba399f58963483295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4000317d52c8c22cf8ef9ff0670034296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb016a4b2587af3c711a2d16315b43a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88bc4546a2c83937ef45b8ddb2931d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af53996e8d10bd382be5ec141e8df5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4948f8ff36fd5d8559d3cafb26ea38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6ecad64e0e81924a8fcf038c5a01e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa41aff4be1a84ad0dee20cb5bab4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdc96b24387c804da897ada2d5c607303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9e96cfd9ba0a0519b5ee8c1a0c2b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41523b2cdc760a5e32b28605e0d626305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5cf531e3bd3b04fd26776ce29e99a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8db4fc31992991a0fc87039844baf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098523dbb4b5a63369099781328493d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e26676a597d23ff9df611eeb2ac2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6f83fcad31ced1acdfb4ec86a422e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4dcc6227c2ab3523c47c8d1de41ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba122bb953265b913ce4d681f355c22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443bd1a0701901db03f81a0c30462a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ccfe012b4c3aa851b1806a9b177fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a30fd0ad675afc6e31d3f52048c984315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a095ffb860cded9601f601305eab77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166d451dfc9520246cd11482585c3f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b9762f6ac2dd8885431d43970f09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d078cf2e72dd4981e66b3804d836408319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eed8c3cc99557e6e022f4a2e26cc5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d72fc19274146c05248edf83855f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec298d277c87387c438d2e831eb2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bfb5768f324cffa85b9a100b53a1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f0adbcdbd94f8ffc0bcbf10ac116324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783ee1b67a79f4751d20b2611a5ad8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fdf7d75989808c23a8a4d8ac7fd87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cee0a99d5619630f53cb0499bd61b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225476213a7d5093ccf7b5996ad3e984328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2c7e13fe8dc7d913eae9c52ee1364329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb7f15411ac195a623876b77d463c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ab5fa17a022d4f9b6ce8eb0256a39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209eae73143590ba987b615632257ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70086dd17551f2a7f892cb35082bf2f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e3cd401508c31553e5325ec2249b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586bd70bc687de6ec2d6f2f7c1bb1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791df7eaa42e4c0b48e9b8681f39093336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3721ff048a7d92545581c8313afef4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dfd6c756b1b359f780993419149c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f5940b9ba2e27667ab7486e89e85f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e4db4555b08a18237269ead5aecb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18121eed52f792f2f07373fe491e724f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3088a95efbaf09a2a8c376a9c33046342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c8cb06f0996086eee459831952c6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebfcbf29fd3cbd841b91474418206b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a552765838b58dbac81624237027712345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fe71926bb23f717484f43a884bd27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802580a001750a280efa7e538709afca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a770e602a62168ef7a5c2e8406734348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe5ccda4bf628b556ea08eafdd2680349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d213f64b97e0a48657f6f87984d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9e3700b8420dd0116e3bb7015581d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cefb55e0dca247326ba3583e4e9a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6aa2dc4b1d1966649c9b33c90343c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55db79d46737e20ed6211aecfc7b71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93f22f7db5153131907c6dbc7af28d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482759d1f83f56ddbc12474f7cb83d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3acc56f95e8a78e3306b2fda9f1d15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34201ac7056809bd3abb5a6b2653d754358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d442264b5834672f264b66996e1a287359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c663be7164a8c86d28032d15a178c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b21c56fb8cff5e9d6c1b2d8051ca6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695224de6f26bd7ac41d53fbe630a15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4333f5b54d6e51fb066888250263bca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577eaa6e3cfc8a184fd0fda07c9e7cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f662b68e9b773bf3bd9857ba63be51d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a96c4e8bade3c1c9ffa9cdee023af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b601674e538f3f0e03aa43068ab3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09663b4cb5a92bb4247af71bdae463368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805cae1eed760c81105c2bef26fc4b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21d003466de056460e4ca1908c7cbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9160e9d19c8b1ca251d7d1433fcd7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa6fd1231e1d0d0dc04056e7d867fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc616575bbeabc53b2133de6621c20f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc03427787d09eedf517d5438aa403374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9c615c4a61253aaa43c07b3d29851375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0e6ae0fbf9fbaca46a2a020c485a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dbbe5fa6fde6a43b4f97b8206ba85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c56d142e96f3699a05f0a36e915af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c341d3177938318354207b726480f11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac1438ad5573638e26de70190e82f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7bff9c84dafd10a37786ea658deb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9dd75a5273f617bfbb2dd7b663880382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4521dccdff58962bdf7392591e40e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a0e1c1160d0105da040da3c615b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e47e81ccfb05ec5de44e0eebc50721385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ac03820747a1af0df70e3a71fd89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05df4d85b3253812f53c0cb9516480387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee4fb9f0ef9e176d8545cdceb0a738388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729acbf3ec15426fae9cb79663aba1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b43080a56ca8e86471c26301bedf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560459295d0a5e1f3676643e01aa7f52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727af1f4e2b4d87bd5737905368f39a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc785b583ae1cd8bbc61ab50b61fcc58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b4947b8ca958566cd6a6db19a2304394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7cff871f823fbe4e5f3e2784f0170395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb580e859e5fb4c49306a7f1f14b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d1a5b96013286c75f0687237eae5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99777d10d92df59990e1edd4a2efa47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e8ab74dcf025f0aaa0cf830f4e2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1a6ff0f8b8e5ad5f8ae13dda8ccf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfe188ae0d304f52f9047496b0eb51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4d8d265d9a3e334a4d69ed182e9e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf89bf105e677de8b172103bbc5df8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5da094ef336420913aa459a1421b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e0c29810adab6a9a30b57f6ad258e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d7d11e4bbb2035014e8e654a2784406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e151365314cda350281f52f9b72077407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff9e96166e5034ee0dd568ae6de8da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014ed555b4ec7abb9b40c27ce10bdd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb04c869f7570df9c84e0c9f93762d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd2a38f0d421f8381732e4caf15af3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe825cc2284ea5a34402a0d3661d40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b10f26210e0659d56598b74a3d29c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4a67e13d5cb2a1eb97964186b23de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439d834ec92b15afceb79ee08a92185415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7c96b617cc332c318d66108645462416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16a7fd4018715ee6ea0c0d6521db91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff7eace6e014065bd229ba7bb927ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab444be0b86bfc002cd96533837f7ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0047eb07ce30f9f9332a85f4ba29470420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e0c0221ceb382a840126cf7475cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313213182c45b03b7b3e64fb1f884d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49e0c7227d1205107a7926611f8af5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45810b4a9bc42c1755288eefc7bdb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452983e89aecb68e5152479bc8b0a76c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac236257c84d367a824df0bb99c098426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886b4cde98a547d19a5c392dfb060e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1198a158330afc9d25806198bc6cc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46358dfec12352b31dcabfbfaac4e4ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74258c6a8b1511cc1603d54ffc7205a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad85bf58f6c8195348dea9cf2cdd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71929f703377c0f93e649571580fc8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a89d7e3dda4271da6bc0c6cc99bea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdde6bb24783fd42b2783da04f3dd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de4d07451dbf08071874cb2150359435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba6d41c189707f688755cae16bb71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5284f4ad4b4b38b620ed746f699c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5f946eeacf2cb8b79e36d7de99d3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d08f0fb1b2ed7da58beed4df2b0fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d797a91748698653b27cc48323772e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1df753c8bc72a23c46841685f35e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb825995ad63e54abfe0ce3112d271ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9be1a2a5e8c1c9e4f6532a0a42f2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ab338cb6012b5df785c9cd46149e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25974e1ea315126f748c477eb24dc1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807dcabd791449ddd99fc8410fbbdbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e364466290d97290af46a4f720b22b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b368b144b40a8db1b47aeb9a9ceee80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e72e5770fbe1524d9bd24347ae5126449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abecc78128793948106a52e77dde08e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a132928b930478d51bb9894a1126e4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8bee3437f467d3a73eae577d73b1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d102756495c181c458c542ba5fe78d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44218956d0aa04db677dfd2a260834454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9119f9e03e0f7aec66c2d3edf835a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952767d7b420bacc837b15bebf20258456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b2940d464a3026099cdf3b74c683d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307441a8404bbde6bca57d135f8ee46f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741c3ca99089cecc7265c360c98b3c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531b22dcd23ecb8492e8cabecc6c75c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac827d00079c09045510a57268ffe6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219354b268e06d85f436b88fabf6cc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471e56785deed5339136807187dc379463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f7a581754cd9e5586079433726c01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4ee1647692a1acadbe5f129667074465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da30dbb152d82188adfc6cd6c37f2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c369781dbe4fee95aa6e91cf92a1ba4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6635c9f779e53556bb24d4eeda0ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b18daf4dfcfb197a4f69519357dc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1228064d5ce9e920f3fff27f246ed1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303173f32804f06d6f0f16096eb8bfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51e83dbea21837d138426e71c5d3f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e97881472983456b428848271144473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb10d91d4b294f68a8ed7bece86888474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4d58b69db400a5be236d2588c6f6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d12c6d27693d28f1489a6095fd4100476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb985918b270ea653ff651f5994a62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0ded64e5c51338714100c5a5b2e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989f147e371a9fded857c07295d1615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c888a48723637ff6750d0bcb56ddcf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617964343b478aa2ac6189b065712f93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7e4648156caa10ccf3a3fcd2ebe40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3ad214d922ea81121597e89f56999483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ddb242fff9af3ca3a1154650c8580484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad9dfdf427faa06efbadd6d8b60a24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a3361d3ddabbd7618effe4dde525e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b6dcdf0909dfe4ce51b65ed2e932e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23285c2f5edd867434b325db2e6cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f0797ae890d670474a17a5174773d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65056d61707246db6092e577fe34289490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca457cd7c56825eb25126636c017a41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9d0c925946d17a2a2907164621966492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30aba4035392c39f45d015eab009c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff474f463aa7b5434eaf6acc49adeb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7a4668166e755e6d17efb55c27807495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d56470228695eba6526de0ebb48b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1c701d03e342de9e6b423dcfc549497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef0149802fb14eefa850ca7ed2a880498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e5edd03214425e101c35bee48c64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34df72f762d046f4ece814950e474b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be066b8cb8084f3baaf3c7222fc9faec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d055df4c1e7a981b85e4e7dc1d14a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617a01ce1eb432ee5d4a27b9d0ef1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def759e4fa3b21199a9913cab4719dab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af492fdef70ee59d3d2958f529ee12a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f817a6f3dc40e8930cad540757b7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c8b3bf98f4c192acec18a994b0a2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566245271b1ecce50cbd009050163bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a0497818f96b3813b9aa9bca37fda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665552be3b53a1cb36ce618a18f6e19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eddbfa4e6a1b187e215a58ea30ee53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e991f7d99b35defb5932f029aaecb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab16bb5a32c4145ea2319603a5cefe4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d0bc9a13e7ea0c7c735418a86a86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e2bf8ef0fee9379bba4fe3e37013515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1845212f3b4121635956f54020d7fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eedcd3bdf9baef2e3562be0371e944517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848f07b2503e3e0738c820e5cd06f7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281583a72e6073bbb0f1a72b67e50e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847f19a92f1bef1aeb4e62a8bf84011520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab3b38d59747367f6872fc5f1388be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7f4d5e9a07b7e3c14299963ffede522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626a31af9e06271dc922d1e5170521a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c849619a669b5b9171d76a8b591e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59846f48b6f61842205c7df18f8ea35f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fb91909f11b5369bca14da05ca562526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ebfdc287baf431b85df3000df3e3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5ea889c502453f5276b1d084a2133528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b9b0234c53924a222d04a89123699529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc4a0ab15707080a5adcea4f29487a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b9a75d45512d358de14e201acd8b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc406db516e8391c0ffec598d8ffd760532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b90da1ee12c6360e30ad4ba187de8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd8c374f072cba20f9cf2f9325e65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f3ce952c0be1dc34b95169772674535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad810680b0d27c178e2cc042f5e9b87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c268ec07f575849220da53675f9ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd77f40c37c91c57cd8daaa440f36f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be20d70030d06546809b868e204c762539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced3cda16645767aee53385b15dc4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf46c755475adb3522f6ca20c9433541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0b2ce888d587d039f6f483e44ac8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27bb18eb972ee8eb274cb615b83bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1ff4e4ae122f5b3d935f12aaf6323544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f7d76b90767fd92502fe8c77da9c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6861919ae7f2903de7b52551ce1f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7cfcca2ec4c329ce74d9400e52117547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba18cbd8a2ca89dc86296b919dba74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a00c199dcba309150c8abeae6e237549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573487ee91a5bbaa2f58dbaf8394767550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c497e31522d4057edb2d1a8c425979551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bad3b5ba9dbb3077d29af37d8ac518552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cce5df365a565a0f639db444489ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5324f5cace15d0c3817746499390d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1f68df5e8dd73e13ee003fc697f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ab7b47dd1567c6324545f1c6e8b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8d71fe399cc7193e5312173dd6f8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd669c1d15481e77a604427b76a0d510558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336ed1e8e64d33656fe3c853b0eec73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0d2b0cc0c73ee48152bd89047de3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c0a4eaf6af9fb2580e17bb52ea7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f0cfe0aea41a9f276bbe242148b1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9bb8fbdebf7941f36cec7a9a33d7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5cb59814226e577c875a520e03a61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f837939f41eb84bfd8650463739c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c39ef71c105bc0f4e0b6fb7ea40960566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e505be7c9707c2cc526895fb0b5f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c8f75f719569712244123825a753a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b486cedd65f3c4113f9f0250d11091e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6271c1e2e49b84fb6036e502b8afe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7fd80bcd34ef405162891c0eff7e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722b1b279d687ac7873b1bf56178cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0da3f14e0f6c68a606ca9431a87860573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77de5db35137fa6dc6a8e03924cc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8273136fa99cda0f1e644d89eb13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a046f564eaa1f8c4e31067d4067d13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4764f553cf913062298d45e9d16e74f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2cca7f31a5182ee29f017219d8bcb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df7049a0979e7d8bbed202a19d554f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d632cee698728c9aa7f0dc6797b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f8e3c78333187229067a0c98bfb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f80ffe8e806c5f3e75aae03129bbe1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe98e761cdd6674cd89f4705faf41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653354201c2ef748979d666e320c94a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160a6bc138cf13f68cc1253679bdf6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432adf0e409fbd29ae21ab83b3dcfc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2700f82ca1739bdfd3e8b369b46c33f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a62a086e337f4c4bdbd5f2a8b3e7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe9d01e1b2c6e4e1ba4696798bbdd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9e63b08ce0bc175b1faf0d838d93b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d024f5282fd63b838784e3d779ebb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639f61dd242f0ed9085fd38ffd210f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc410cae6f7c3d3b92df4110ce1919a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf72a8e3c44ee8a4916c9c323a3ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9457d7855db8c659269b824acbbf31d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02efd54593d15b95d1eacf3a158475596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92f5ee3cd9190fdfe48977b5cbe87a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f4023a8292afd35a2512c3d8c5d10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc042a6e1dca83c9a443017b30f0997599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a343b412f1438e472aaa164b035b05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ae9423dadbe444f3a8f6777a7d2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cde928199fc78c53ee47a02f2fe480602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a435c78cddc8f5190064b1771b2dc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666e18f0aa81c0ea2358a3ba13648ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4bf20f385d763060ed5d08aeecf55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063b63a804538df5ec419a0895457a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43f348aad8f9dbe7f96e852114212607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0205ade15a347dd597f50f3b639d1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bb9cce7f05077195d05dafb65d6c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef086aa6758235157a7311622a92350b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346aed6f6e8344f654503c993edd4ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba923b8ab5a0dd3065abf9ad9aed3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448503019afd43a18b38c8fd3db4cb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35844c3e14416b540aa40f8c138a192614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb7e6afad93363da11282ae7f5152615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac23b9bc2dfe46ba2130b3668493d59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d18f2164ba4500ed973994201d2f8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce8cd4e8e1041806bb040f2a1f2eb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6a0805224a04ccd9b22b322b9d3ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbffc5261398458c87cfeb9b798f612620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b4e02984d10654d7ebadda9819f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af769a3e18ab748e6649f5b42abcc991622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469136d19113b9f208fff6e0ee16ad25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e3df5e674c011ecb06e8e914bab70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803875a4f4cb04af79a0f6d923bf8c3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e3d592b6b96f8acf37d4291f5040626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0620d35732c9e08b3323e2b5083ec1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa0519ce9ac55d8d03694f4790beac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52870fae682317aa28e4babc8e96666e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb4d3fee03cd32a26dc32a30225c88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c63eb6c063b69fb4d05400ef73d41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734b5685d3cbffb594216fefddcf108632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109f04b286b12c65cd80c92ccc01e8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440f8e6b40424c3b14812e166682526634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2d8b1779aeb988076ea529f468c69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a575a1384a566f6a9193ff0e3bc2f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5df0cbc49072059e542136f57ece22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1849abc47ff8a17caa909d53d07076d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2efedb8f188dd46217b7632a44faf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b67126e2eba5a9a4cded607dc12fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55aedbe6eb6095a91168fc8d375f07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a78dac4467887ac8579ad0e80de558642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e28dd687ece6e9d4c4a25fc7c817d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7d3199797490d85a4dec8f8ac90d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53604da07ae9398aef7d606393e686645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bbed15e0180042e77c0248e099cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0d5ae13328751b07bda6d78d87c20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d68573f0585726520567a2b2f8bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e19ea91220d0c0f20c0469dd3b94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ced2bef94b5d9d7d0cf1ad2a95a29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798edf52069f00f6c3830832beef0c27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc435df02ed99b662e586d93d01ff28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7cf2c7edc3d5474646586d5df857f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d94a5ee186e0b39e7fc326994e7b2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a111014306d6ffeea836eab3c797d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c75fc7645c2f594dbf423eb1d9fd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723402db82112c977680a257bcaeb320657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aecd91017aa70789245c5244f10bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da37e8314ccf9608d192bef810da3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877d11098cdaf61eca886fdb962d804660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedda01f79bb1252818db9cb7157bd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4ebd77b04c19eb36e55f4e52d3e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f428b5bbc430883452cea769aeb67e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790122741f15eb2b5145e6b1387608a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324543887429148a633bc9cdb7a3ea6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72587cbbf02ed479f78c36c317480889666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64ae9793803c5d56c3441cfb71e5b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ce37044c230a69d035fd2eb0fdaf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d8d58e7fb5395c1a6bc218633c236669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946a2f6bc5b6b66b4a983e309d91d35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e4f8b81db485affe79e337204853d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70278455b927f32e91a50844f268a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9aa76aebe07fad3dc5fc03082190e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59b28f130295f696a1bb1165e9d13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa891e6fdfe1e49463eff6edcd26a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb270a6eb22bee9894603c68534a9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c963f7d6929edd1f0eb5c4b5e1386677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4adf236f2ebd4c40d5fa12517f1b7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efc9299e9a5ec1106df0262a26cf36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260fc2159def2ba26a297e44596c47f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905401e9996d472dbcd65b05edfb7e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fab20e9d14afcbd4fc8df4bfeca81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa26da203a83aa7541f42aa6d92ab3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55100f9c53faa1d7eba940caed3783684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504af9112eed3c9d430f11aeaaee3a9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9f916c56268939fe404042e053dc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3c9aeb402fe87682827a68ae0d3f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e13685a47a09c73b0b3bbc3304b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28394d09c972d59026a04426e154af98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08520df9f78670bdba16ea3b5b8e52e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460640ad91bd67086157fd400c8ef423691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fa4723c9181b4ad9d310ab10c4e6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884af786c710941f67a8c62dd8a3ae3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9da9e8aff312a3be0064801faca0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9abaafa15245d1459d868770780de5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d93d5f240780b9982f8d8ffb7546696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7757357af072d555b3f29d7cff2d02b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05660623132069b49e5d5841fea40bb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f83edbd555fa6be426fbe9a9e207c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4187434082acd32ba1547c4d132cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481feb85764943224cb08a89b886cd10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad754363154bc1d2a973dfa6076595702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf74727d485d9c84280a5e41e8611703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7b621a999f3d1c9dd101734d8110704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c63a966dcff1d97fd0d92943afcd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd5dd07d6b5f33df5ef86cddb05d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5683b40699133a221e7e32c170544c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d950601bbdb185ee58109737c1d17c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72bea308433eb7d70ab9f7caaa501b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680cf6c61e56a1b75da698800d15811710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa79946056e64505f03314cac9414711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fd9d5e973f73d9c449f709a4392d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9ba1273f74c8b4ad34de26ca15dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e922a409cb560febfa9381fcf890714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c7f1bb0fcd2b9bad09af9def4fa9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28bded9df433c53e66c1eab9a52edb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904e08bb91c02a5e74ddd04396341c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb793f3b714a5a04bba219eda1ec7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612a13951a6d3d8b398b914721e95c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68bff6a70911ba72aea757bbb8510f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db200f7c12d1453aeed5bd2f90acacbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d04e53576a59bc2ce67dc49557e54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353102179d5dfae69dce471b4e0b226d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e6dd1b619c6bb981e4ce08eabd165724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c2e2b4c56d6b3ceaf5b32832486ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db89cc3018c726d22cadc06787ad5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f25f726159ed639f017d633c2aab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb67f6fa3c005dfffb39cb0edff685d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca5575b551d7a2d47e1a4936d145b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602b4ebca26db2edf15308740a2bd0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73c3808e2276fc3f71204784526560731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def79d1a5c84a61953f7c4196a2111d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d780ed8e6165d653537910937c74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c82f9ca045d8ed8f45ba9414f8e41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa2f01bc6f56de43c6fc0c8e179cfe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790de5cd9973dd73bfea118f4befdb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa371c0df749a1e0a572965785a0760737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6ab9de17d0bab55b25eabc3402fcb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9733f8f6bdf40fd31af6a5c3b2691739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2aba5381880cb90677673e8959c69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2476c5181db220d95b6e796cf752741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b416aa396d31a31302fe8ed7a1abfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ac886292ba2eddbba35f352257690743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbc95d8dd0b560577128f380dc4dfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f961c94ccae052c11e7121f71eb8e5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec66dac3014b2827d7a01141d7848d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ae061e307cd0985b4fc160d81cf4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce8479b515562d10b3f416b578447748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ff15c7b0d6c49771689f190a19056749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03dafeb5795ec5fead161ba961e222750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19312345a7a904058dc2aa3f569677751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3ee8e10e5261578a36dc8ea69c256752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cce9e4c097877af64f2eff46bd4d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2182446e520b5696fb2d7be4b78278754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdf8d7331ef329e3722014f91113a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaf9bcb90e70be0ea38e1b6663acf4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f992395aa4eb3769fc081e3a934c99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b8b59516e96e2edc9a1b56f2b643758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c37a81c4e9c20bb7c538cca62c043759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>