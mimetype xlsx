--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b6c9e98a3139a4ab701fee8aed6401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca65f78f2b462074802fffa2af28f2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c50042e48772ba1c6cbab84a34e31b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ddaaef9a6420adaf8d5b3b4c7e4fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af982f0a43a0551949047ecc24b596065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b701df47fe960bb019799301538dc146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5f45818179c8d569a8ba593b2c5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca941e8d30193e24800b4ad09d9758278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0fb06a305b523cf510ebe29f0bdb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1c7a97450146cb1251091eb347e5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d070f9217c30bc45624a2f662a306d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabcd98aaefd37e6d4f4fad15adc0cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59ae37d72ac8a0ea9acdd68ef61b2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a98791263c5549b8b47f3b088ce8f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46013ab3a18b235849d17564216acaf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dead33b76a475231756d2c86aba2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d93f2dec85a8b7e81688915b4eb1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9e24ff4ed4df374de8caa6858f1b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02490469b5ea6d16110947cf983661b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc87a0511f1452ab4bdc6cc469624420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb0c5bd09bd84da278491a4ecd203c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea496caf9a73b4266fd7fe7aadd1221322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d377b1329f57249681877ca5642a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d8ece477709e04d066bee1c6836ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc79a82d6fc5fc7a952f6bc813170d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd11a3665eb6a29381f4ace6ffb9b8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76f3ec27708f610c55da2e0c22e4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9030265537bf60d867df186ca6d52d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8262efdb85317681e7e4741c8144429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf128a560af07b5fcc13ddc359b68f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77946cd3075956ad682f952136b52f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089944bfcf938dec100658c4cfaafae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268802f7676d318326bd6aa08e8695c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb1b9249cb1ca49f53f0297f566e6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d96a9c99783775301d4cb6a879a31c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1225e4f7c5359dd7de375034c198236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb98ef3332eae3dfadd66c6b7acce2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d193fd14ad5c12a1a7865e02c006d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16aaac465d51cb59e28555dcbb998939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df012a6205a713f71cdbe90aa7868ffd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492bb8cbba83ed6820d9b4e915abeb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e581ba652bc00ecac5dac69a31dbd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880dc7bb1a8b9aab29df8fec61166d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aa3a13ff7cff71998166a5ea9d4fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8e601448a0303791d019240fcac1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59caeb4a06bc29e1b0959c09de690a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b56d9652d2d9a8db40b150d894f9fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f168666c91cbfea62039156d419af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f53e4d5d376d8bf97dac9adea22ae049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa4e39b4a4800915dd311095deac8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd28f781762cf9a210d376cf7c146651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f23c3e5c14e7b73d1a5d0de11368752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520d838880307afbfa919e73ceee7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940e960f59dae96454d9e70481dd0a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d794fb89c68986337219f9a63610855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afbf9f9e5deace67048b5c48ebc58556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27774716059a77a77c65c40b42d269a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2240d87f8eef9bd2219d654252c0b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817346d1ee372e390ffadc405e74bfb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b30774d397c3389d968486877226e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa72afc7a68b5f1d58be99238f3bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578faa5ac66cdfe6a44a7d3fa405c7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3085dbf65e6f2bdc21fc17079f25c7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67774cd26d8e81f1b58dbc5ba89640c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bd75d22f39bacd9bed3883ae4e00c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66542c37b6940803d8f595766961ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604f2a5d7721fc17c281a681cb14d0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca5b2f028e60a3738d698b7579347f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ce869b70a461da4d34455948675a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cd6aac408b924efb8f8f55c85818870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2786272cb0298444932c49d857c180e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd543effb4ffb25584ec05df7014bcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c93cd2c47c3411c37ded442970a3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5583cc63d7ce20aa7a21e55a504474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924c4d02ae07fc106d9aee191e81a4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69fa8f5b55fd6211e4e87aef0814fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd25b4ccaa09e58a279f7b3fe23ceac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b20ec67b7c858587ffc68097292b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bfc8c38b1109ba16b9e871060ba5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e00ead9d4764978f60cb494e803da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2106539c86fc5605554ed2832c64981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71598ff605766973e705f8d7e7797482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278f1adbac01cf76d53d8714b046fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894895064fbb813950abcc5c5d1a5f1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e5db739833a55cfca6b991a47f81585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f970bc2517986708588bfd2601e238386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf18461cd7d3aa86b71f9d20bcc82187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d295148ec6a1d32c4b53f904d7b0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc2fabf369236d8e820faf5528de2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eebcd0be33fcea7e34954685c50d1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e896335a031f796239687027919c7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926d888049249d0e3500eee4681507e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d31818756efd6a67869356e30e8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195722d2ac895d355bf6c9534e4f432494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cdac9194fef7eb5c49ea9721bb9e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6821d9ed04f1a5fa51ad5837f605296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e15a505205dd87946e9256e7ae7ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9485815e7cf950b3400f715a6d2c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e3c74111c64cbb1f56e562d4d8cad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85fd931ca83767d4c24a4355c0813f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef786937f8bbc1a4fe8fb5f81b73a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44089dc5678a325aec05a7666fbc80b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f079c4e941632da40a7c025583fcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa60d2f6fce6ad2f29dfc6dfcb1526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533793280d2cbf6c3c2f16fce91c41b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd1e4f603c027c6e1d0acf058af991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80bc447346ab0e4f34201272ab9743107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81442a785305f4a270053f80d3f8049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145baca0c8e9b00b3c2d3362b8abeba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afec846f08fe00e1711c92a0f54da0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def2512091b08e0478addc45f9c252e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38d4ed92ed5bb54c7ed526247a130a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796466073e84af7016b23cd1e1e7c5c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b6930daa7896b3f50d3e10cc154f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33576fcfabeda515a77108bb72fe79f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd097caad830cabc4f6fcb136cdbe2d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cbe1af12c97430b7c9920e1e03785117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca72e276893cd5c3aee70725489cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fff3ad61a17d5592c90936e84f199119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498fb81994742db3bb4bdc87d208a67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f59d7188c3299967135ce51186ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e3c9367fc35b4ad1b93dbe2dbc854122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a270bda106dcea5f5f9cf1585c0d15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b55378e794c4402f663823343933c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001ffaaec22ffb64be7687a9b4c1781125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30e3d3d54eb178fbcebae6fb5d8d71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fcb859cf1586214c30b8024fb9ba1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7368c9149589c387532572d187d6ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a37ea60baa3c8c572a9bcab0014e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fc50f502745a55b0772a79d494b64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a23e46ea05d01ceee5d65ba700f63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f93f0b790df254b67142b0982e43b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bff2017913b4f816904bd2e97b1526133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc637e9cee4659aecabbc2c23b15878134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103f6eb133330b11fa4aee5040ffd5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c60aa74c947f995acab6227ed8b625136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c564fd509313729481aff8e4b1e2de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80570b1c78ce026b3fd3d9cf6435477c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae236ec4ffe242218ec5720d374e4d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fd55d17fe4db32a6c984954236e98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e23a583ec8d1af676e75eea68a3f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647c8ecae90c3678bde49cf2685ec2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d34cd8ff0736edd6693c321f7410d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952207f7c76d96e316d0fb768c4418f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf64a77ce8240ece8c279d65ab28d6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1dbbf7d4b45598bf03b6176d145d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be18567e22ebc216d7f87563573a4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dd9df41cfd9eed2d665a4f60d2682148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011efa8f18420b1ed00aca083bb75180149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfa89e6d7d0f0dd0ef0871d517c1ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df25d47cae39b442795f9eb2ecfc3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d47c1fc43f106f7351d0bc3c09eae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e250dedb68c83cff3ad0228dfc894153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25a73e3e816eeb44811ddc00c58109154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f64fd619a1e42ca709422654530c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398be0b132554f248847ad2bfb296eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ec82e6659bb448998ce46c212f54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac311f8adf23a8118b31cd454c9cb80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e573b89fafa0b8bda0dc1f9a7ba2e1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4dff436c5e65f71cf4850fa4c325160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673f472fc1e9c348f9b755984e1748161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b08b36346200e1e3de68c47c33344162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a1cbfaeb6806ec3b2bb87a383fcb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06dd4c778b212b59b77b4115afa499164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3989b02dc735776d976148e9775a98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c891ff3b93c2fd88267b42ec04160fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826c498ff8cc9d94ee4faecac8060e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ea5439a37dd762830e90e51ee10f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba85c0facb6fc33cf18abcaa27a314169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f92acc7d19fa2b49686efe75ff707e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa5e61714e640534245d2f26c2e256171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f62337f2252cf29a600aa0a0683d65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a8a156f9f3de96fcb02241b3e13cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372fd3d9227af37db131036578db9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9b39dfb9a20277691dcb85f505e5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0372096561a5c2ed0604b51414a824b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6901dae9837a8e7e2bacbc1b8aa68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e9231d4b156e99c061e7bfde4dbe3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf1111583cb3c6b261d2cf1f3aa94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ebc875727d66004c5f67ecaf6914180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6eea94f3a0cf74dd16723ed3c2846181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016189c38c736c23319e30f06f3a2f5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7c6100732056ec69a9829b3977f57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218dae21a6e6f9ef42036ce458056c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a998a0eb97f748385476670d5053577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d41f2186dddd694b56144fe70e709186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a547e5c6cc4409215c10a9eae16aed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce576e87c68acbf01b5223f71d5094cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5be37e704689e9c283e1dcf0ac442189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4958699a70980e4851a5766da6f49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cbf9b1c3a7544f15c45a8265a162c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7ce525417e5078fbe6c4d9d790158192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7615bcba386e0213fb08fbbb6efa394193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0597c837ef231ca0e8773a32c3b19b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef211f31fd0473b0b8878c822f6db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df5bb71df3bcaf26bb5e0e8e8f1b4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee881bdbbfa5d2f0f39749e1bef41dc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d617b3cc75d480fec8a160c3284c96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b4394a4ba059f756df68e3d8cd9d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc637112c83d7af6a23fa19ab506f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab6c39bb52bf7a18df36bc5c2d6ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1172027fa5ef01aaf202d7ef30318202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7687202a0055815a5e7fad3dcff578203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d2319a9768fa8d736db218090793204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba471adae192d12a8d53d57a5c518b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b492f9dde7d819ebfb437e8e270cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4333793720632e1c24a65548d234f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66207a12958118c8f485c35ed580b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c5a18282dd440d48bf00a3214830b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd47582c8cdfd886bcbfa9decfabe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b43a85bdd4edb2cf62677b6fe9615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267df0d4b1df1624ede74bb78c20a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88ca89609d1af40b05f05e15904427213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bae7cc5e1b6226141e0456af1dfeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac21c72d006e84e54fd6b1eae52214215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8db06978f27949ecc56c4fd70eaae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70737e54485cf41c73759a8ea79d73da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e293fa7a89f954b46b2e65f0b15d3f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf2f8f169d1ba4f9a9c35aa2363689219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ab8195c310b7e98a0f98b154af377220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6108da5b21a98f6a74ffe26052362c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79911d80ca13eed7d26c4251afa3d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfffed11070f88ad97ca2aa6da63188223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc96eaedc580f4c65cd2f65f3223593224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e3e50660373b3c862314c859a5733225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc337927a3945876d1944c467dbc775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e378396f23aebc2d08c5a3095f86a40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549f0b94c66d2dab9580aca66c10015228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43aacc070a92368ef0c30e57c9d77e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd392c033070a821970a620749944fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e55708e96d36d9ca1b3369a3f80e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade38b4939f1b4718364f2efdb371cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dff17cfcee6f565882a6b7553f9cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e148dfb3a1d0058ccd8911515336ddc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b96cb44a977e518f5201797846c3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2316f1cd6a70f177c646d3e2ddf2fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5505616c2078776730b5d3e1a11ae6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc64f16e511dcf94d9b1e799c437d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8806764b34f65b445437f92a4913239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4220cb2aa60aaf93fa18a25d276d11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd5bdd53fb755c55e1f4091dec6a6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b6b75206a8b206d04246c40204f8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68ae91b74bd885208c18acb9c8ba14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9073c0da075187fe25f825eb1848e99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbd31e84c2ce0f02def790c1b6207e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3beb2dba2d021697cedb2fdcaafa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15a16c78b34afc4cc346c777bd168247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee99c069843c8035f087875d76d8d3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f9268f6865958a3b80da532a81da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b1dd694389832152ae11bb4aa542c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667bf182be7ad2fedf770fb61c27c9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54bd42128a23d61fade60f8cbff252252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29370e7cd19bf3049098e589689c34d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0393d54ec320bfec1d8466543a4e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558147ae3f0a337ebf3b9f2d7212828d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0554f05c944bbd2a08d0ef5ad2a20d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff7b962756a08e0b3269354e31b31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e32f2a6637397995d9991b751b85d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd8be876c1df84fa5d2feffad21737259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce068d8dc7a8fbedd034d04141c90a78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf8362f4d68cfaeb9b54ebadfb73e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cd4e4e6152d695888af829d4c6f5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e93cf33aa93b916540d1a8b9ec1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28131333298a4e2ef929e0002c91e9a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f51261d989e037b9df5244c354ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2380175fd0c5399da1e450531eb99f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa191535f7f4e001d7cfe1aa53c29c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751a9aa1569381ea0c6319ff265b09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0658b0f0e01568a8ee658bae824068269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee223894ab3c374b78d6739f341ced270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc808283886975a77437559156ac33ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64f69279b4f6fc7b943fe89ae84f2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec057aa706572af0a383261145666273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a95069e445ba36df28dd9046f913e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d2b95309f37c06f9c339636cd0ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c87e5df919896ad82e5da214a6422a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5b0793e9554142b99a66c5c6e1900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062b78da8262d7a4343df33e54ec92e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd27237e4873ca70abe85f06f3ae4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68f85a93135faf59cb13778cbf5a7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33eda7e38e667bf6ed58f07b93e874281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221ebd106b61cccb4574a5aec0b73ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3d95c0c93b64f73c63960f1d9ec8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d8f63fd39fd22e2882ec5644af459284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12585450bf1374d50b16b385f0812f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe586944363090135e1ba758f61b33fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a8d73f4c0d5f678eed5315dd69aba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c54824f0b839f7a11c206a9378baf4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25589f2d7559dc3d2707bbf2ecedcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccab2b62201f7793d54412b2f93795d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93f2e6238ed9262a0b500b5f5c0013291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da07ee2dbc8d6d16cd70afd34af38a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5afcf0f26418add0d516504aa74b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbb898f9d73bc80ab4ba6ceba76100294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8029f1778d9580903b5e58d379b556295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839bd5b47845a2edc70a681e662fdc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aafe14c158c8e59eaf21637800828297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d201d6e405b699333e5196368cdc67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99cb869482d0b33720198dcf798e01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466500070cad2ea45e728a85e36d246300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13892ab7161f81f7199e2d07304f4011301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029617c88f83660e5c7c6c3e146d636e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dc321be7b612e1f415054aead0f7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3822e108c10fe36b62a3e37af8102a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d2b275f0bc8d9dc05d4cb70584fa0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d368af18cabc9bb534cca7500ffedd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef3c6008fdc42f56c477aea086bc13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd92fad7ea5009208c3bd52a4dc1a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447405f4545a9da17fcde3d05e1f1b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da33f6c7d5dff956ac76081300f3ff9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d0907222a246f8240e7964c555a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d04dd24744b044630cc5b88495059312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2454bf424ff106144414a5b2a70407c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730add47a9476daa2181876dc029d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a0e4db18e787e36c8725aed806dc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df321b2876eee1c2fa30b26b3cdfe1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68613538163724ceebb521afaef1dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252d5481ff2a36dfda1d73eb277b01a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c03b0b552235a0212305e857fa0af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cfd0fa236b588b1d54c0b6b3a6413320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5a04710139c57a55eda7303a210cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f1446b0da7140d663ab111bfa47aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1463b4b3e691ab1c6a1b8c9bd2fcddb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fccce6ed9735c60e77a673f0c6907324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab7b560b0b410ccce7466f17e47f4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb58d2215193584c915cf3575925d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9a3af53f30176c8bab6bba3420f48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c01250f0d3a1814f006f35c6f220b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc80fa76d36c0c57190552d8fbb36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b36962f331203693ee11ec7eacbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705514411b972866e7a015c195be5b9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1007708cfdccbf24230258cd55ed169332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48c80f161300c3aab197b0de6e156e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae5bc9b096465308c45307fb744519334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552524018c2034a87f78a6e6a8bbe84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ceeb58e5c2842a38aee7a4e6ac174336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113789f48b3b3c088dbb4422d9db1b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf9282c2aee1f741598b12d92a544b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2cfd19d7f67e43249d87e986922da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22798de511b183ff577223f8203ace2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288553ed65b7573c5cfcd31d793a9fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728a85c68f8cd8f633ee2e97f837ed5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb388339807a627cbf03d7e60fac3c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8855857947aefe780bc15afc1fde5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c450ec2acbac087111be7a63fc6bec3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf588dd16f1e41eae71a70124abb428346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab1f423d1c342a92b5268ab2fbffe6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8127de39ae7b9686f3c7a20258c45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa6956c36a104c6e281aed946ddbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249c5baac9f2e125ea05b0285a3db1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0abcf6d490466d3d07e49eb6d3e26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a087c5a3cbcff660356070612c75c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438dbf44bfc1dd88bd94f090302ee3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ddaa603b9f527ea7a094aec9fe48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db54fe84c19378ee9aadae42c391ca6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d2f334c83e8445e488160a2053976356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeddf434fe48b2c1f8d60fe99ac6d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720dfe0345d69d49e63c72214b366e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802ab224d41045aa4d21081f62889b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369beadaf6c10378b5565baf3c68ae8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfcb3fc5c9d781590c63880bcf71ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a7b11b18bccd364599ebb1d55663e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec856e85cea9b20e2ea02178ef7fb02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a5f8e1661f3e095e715c3a4affca7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eeb64cb0c583dec53dc280dcb8794365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bfa76f08825f890fdc35d49ffdf4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a43c801867fe50202e5a2f86fcd2cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f84580561b6f5733a0b4c72760021368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b014f31cebb3aba250c180ec38999e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbc9e3b5bf9446ac3b399a3ce5c3aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ea97b00fc127e703d47a551be5f24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49efd1a1fa784c15f5aa132307fcdf4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8271154e7f0245eed221ebdbda766b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487292a004811b19cf52db4aa79c14e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ecae29f05a122c138f822f208354375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0f955c4b22aeeb9e8f111c676c87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3434b1e5e53b887c3f8960af043fd7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb2c1ae5b34d782298ea373aab4d9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736f21211beb80259c4e3cc20ba5034379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9778eb10415e3933e16942c5cf043b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85287cade0f5730f633c54514b6fb6f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca84c082b9b9a0a411ae4067d6efec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998c9069a72ee91be99c9da21ac7287383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba9b224bed06e327152287fba059fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab751e9caf0a2dfbb442b935ada5a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd94f03f11876fcb2cab74f52367d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9714e08e4fd949019184151c2c0ece387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db60b026f45a3a1bf2abc883abaa5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bb38153f23e8605e9448b0f9e143d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68af54d6818027ee53cd0c0d65af50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82784dd58c8fa2e8f6ce79d8740802391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04043652f0ec7ace671f08a22c3404d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd68aff7ab6605216e65adfd6d4594393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172c14659f7b8e77fab78f596f25759394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2086e915ca09278985622f23e65f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ad260436da8c0953c71ce38b2502396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24906c4872436aeca6ebbd359bdd71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3fa8a5ad399c1e3fdc0352e06e8fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5261a602c51d5e2ac2a6e926eb1bb19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de918a58456bf26a959f1ba45db720400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ffe43c250c6985679ef464d8f381d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6700925872cda392972c43c70fc7c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa36a27c60b54be2cf1a111c58b59e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede89069be8167f90ea0b2d604a853404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d20fdfd0e7f943f92fcd441a903c8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fef5985e3d1ab18ab9972f7619f7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b165575a7775f109c946d7fd6ff25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1577e6db94241d96abac330caf932e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2586a939e10ea98de081937af17eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baab196fe1c2e662d367dcb5b3b06e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ca688233e2d685288f3a8c97c84c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acefaa8fef4c52fb8ae1bff95eb72b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dd731cebda2b84beb30230c144098413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f361a7b474e937f60f2d57a0f777414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96203dae25a2a142136643b600cada415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd23702c06463b19cf82242b55471416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf364b6b837a3a5bd1f95f063c0c24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc04bc00b81267592e8cafeb0f90a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d7672d514b3b5ad671c2e2001d97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f381e455aabdab32994d80151e3647a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d9e24cb092fa033702c881d51715421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2c7e8ba80616cc5d5d11b23411c76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db74296db94f9cc5771742e064052423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45172f8434e806fabe2bf6ab36b69850424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aa165db0f8bedc8a531ecd6155db6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee1d96cecd7345f488f9c3a351d1fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036b72a1f18d6260b00af1dfb1e5dd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe397c8bc0d84f7a3bd56ac5714cef6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc69b58de3af70e13d26ac7345d7cd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0f2fee976d9dd8d2e1fde1507f4d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e98b3ab655a2c11cbbb1436301d71b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8074763850f5c7f40cf6cfddcecee2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85239897ea317b6ce095bd6bf547ec1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e04a33102d29d32739f37b82557eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cbc31c94b6e77f7f664da20d81571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cca88ffe1d18ce65b1f88bc04387b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4627b72b55844b04d23a9f000abee1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b97a4ea461634bbfadd555295f56a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15fa2e1b186639dba5e60903b2364e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a61e8f70d56a326bee3439e5a2be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af0f4fd72493da09d43cb189e7861c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9580cf0bb1746232f7a15551abf5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8f8bda6ab2026afe636418ad21704443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7d980a856af29cee334b1f1b689ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746611447ebf60158c3632b4538581f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38545ebf2bd3f716d1f5e0289cf401c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5d65e9469b62dae5014c13f1a3501447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1906cda53e3ab69c3a9eb7f6edd0f2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9fea8b9478fcf15cb4ba73738b8b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79653b2acaa7f991205b2b36afde2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c2c459bd7fffc3096d7f1c2630085451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55557c973f0a46dc98619e6b35794b69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39193f851839a457e8b82256a55f3ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5085e14d78db4e5bcb6227cdc2b941454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed737c5f7d5dda28eef88fb948b802455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47bd2402cdcef736e04a6b798799c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb64e59ed08ecaa0aeb095d427a0ea5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32fe29f811f8433655bae914adccb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23f7832d542c55350c260908c9bc5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199746352e68c445d5b5aa50d541547460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62d51e644d7301fe05ebefd621e98b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd187096a97fc97d8db7279c935e76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01c69d99de778b0be1f8f55e4e43c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03f550a10b800f93ea837d1957b641464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8a69eff3d52c11f4ae6d98cb94b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e6a1fac17e2b4dc7432f8ba007083466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d62e03feac2d5f0468536a17bb68b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa51a195e9608666778b3cc8b5245c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acbe1a300267b72b4dd7ceca46b3b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec312eb3a141f560a85e0e50a3c770d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3d29f39dc037011048f100e12ffb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde19835544ebe8b42a325dcb7b33dbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb3f3a8678b0bcb04980bdc43d7130473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655495786bf09e5753000bfee203300474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33827bcc39c6bd3b7aac772e1b939475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e982411f535257ff82b88afcd9410cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fddb143596625a808dd795248ea575477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74c83081338a5beae9ec063745a944478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10501f42a86a72416e4304052d09f4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6a6daf7f8f4320eec65f336087b6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6b0f0c6dc65831bad9c38728c8f64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcce97a175c1f5b19d7ebfef3fef70f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc2179c885bb930e03cec4c16c82b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f198b80bc861c7397b286638d4316484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028edcb4c955259c650dd1d547b27fb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a58551d35cf2fdd72f9cb73418ebe3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff933c382119f18d6c7ef4274a6239487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a40c96cd32dcc6b3413152e2950bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25edc4b28f5e7e89a16959c512f7394489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deee2e0e1c56e3e2ca976d0d56a3b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc17ab6313ac87f83dbec9cf9f7e3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c5cec7860507990b5906a49cbce6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb98d9b1d3bdec9943f7673cb386820493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10202120d5a3a2efe0dea9ee54573f6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957ed3d68943105e28b1736b4a8cd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6135e2a650acb05216fa8eeaaf39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed459ec0c414f604d02f6ec10f94cb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c43f3d0675838e575fcf0c59a6671498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e591c96bbb15f8d3efd08cd79f1936a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e316236add35f8e114ccccf7f97cdee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573eb9df8f768bef7131db795b43f29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445354bf37d85654659d575467a5dac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae06e0b2ca07e008a78d4797843f42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25fc12605d10383c14512289b9d7b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c6752adde83c3531f5749fdad916e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d53d21463d10567c8943053fc9d87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e411df8bad183c03edd58790a40f72c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960cf88f66560146759e6541ac604e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03061cdea2b20786a0e9d974a37b3250509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d1fa2d0e1ed495ef4993665d706ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0fe109de689a13fd36fc19309fa13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d751c39f7a8eae035321261e35c1032512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e708bc68e3005843d0a3ed5df69acc6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397d81c3a637823d871dac2959b31f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b86df4f835fc8bc279fceaaf168e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cec062f95ddb32cea2eea2ad25023516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c580d1b57f530f4370d223ac34dcc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ea522d5e97b77e575a7d000341bbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491320ff5ae1071869848949325d1f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab5044c5430d8403431719fa114964520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57776d9c0f97ea31602b28709a68ca29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b6d9991d53ef3751abfcd87169ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6f69fed14737cbbd1e90346bf5331523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedc864a079aef6784899c387f0a7d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c3014dd6bae462a4aa1fcf2d45f0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979178e346fcfd316ff3a780654322526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af1de963e167d26fc827077742a8b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d8ca53116a95c8a67f8498eacf35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28d27d6acd27afa2172568d377657b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f273c4cb1a8a6f461ded799725e16a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a25772b74b9c5788feecbfae7319531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badacd9376bf4ab7000c88ebeced6bc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3a516473179a59e728d496ee8f771533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6109bd0d877a301ada997dd0e58e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ae2ca6b6b86c4d4c69605e5dbf9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c45d0c2e698b55bd8f9dc76a3ad67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ddd2b39deca6d0449bbd4e309e38a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ca93c7e3a6b99eafd500842ea89c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81ed61f7694d1595e7bc5bf5428316539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedb9f475a82b370ab99f0488b3ffd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c552833b6ec9850554b33ec7daf8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bfae8d705dcee8ea0b38afeedeecd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b7c1fbdc61665b287a75dc8d1d90f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702f58a51f6b89d5f93a118fcee4670544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba0f9aebb752d6a70cde1902b2a559545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b032d39547167072477b79f6d0d0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ebbb37825cd602baa6d9fe5390ddc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae32c373cc631291fe5599bfaa15e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf39fe16cea3a9c78fbb72c4e9f76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e00e4fcbcb1190eded042564ba3634550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c0b5abba91c179a8de00e28536449551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dcac6ac5d89f41cddb6930a57d1a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80a8487b5f2811a44f914820bdc9ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814eb5cb2158e06a0818ff7c93457c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e8537ecde72954c185335779a9ff0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf321722e2b3c79b003302875e52e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7b8fbd6120bbbc7f2219bb9af3ff3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6307f5309d3efaa643d967209ddf53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfddd936b57d43024286cfa17645af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835adb5788bb96ff1a308bbc278a08d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2688b0c67e19e515a1433e47f9db59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552e9d703a8567e4983028e34a21c6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa144b2fbc27a37c9fbfa2e8147fea4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eae13996ecc633ab62a1d77df03ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca427266544b6ab593507eca4ae367565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76477b98f2d5d3709e137beb8a4c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803f31b24231808224f8d52066dc251567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b8a6d2153d999386495c244b3f5e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c004178573f4a7670f29f6401a5fa6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec800a8213d76e763553c023badd32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e3874808980469e82bfba47e30722571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d421f845a87fdb5f413f4dd7658c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d1735a2f368791897674010d86e8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b857557efa14d77cac385f94142dca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67542ed8d3591c0a5b0ba8897cf2fcb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028cfc72a0bec8fdc6329edc87f4822576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056d81ca8690bce7940686d080bc02d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abc38fa7cd4bcc44bd3ce942769ea9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f208156eeca6abe7808f0744c2fc66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db5cffde8087380c65823498446ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1edf7924f8b4312de3f1e1d3ee1190581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d390868f146b39e20b8deb28dc8fb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3245efe0b68887a308454281f7aad0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1228b6f272595ae4866dcc8bb4d3243584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdac971a8fa82a4408b15e2eaa3ef1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe070dc0d878cce6aa95224ace23b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78541d97908947fc72cd0c2f66d5746587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7f9f57d2ee5ed4f1d4666e77ace0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05983d78ec0d059eebe299bb30ec303589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c42b29fd92cc047f788d03683ae03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61043f3f55ac61803d8a3d30830482591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799bae8d8ada2c3b9ac9c252b55f347592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88ad62aa2361980bdd2906b463b9a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c579204367f9b9dde5b8afd6f2ae7dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3209a1449770c12576f87c95587c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc9b2c78eae98964720b1ed4135529596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaca9642ee31b849724b141d59ff08b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1254fe1e00ad1fa2dad934614ce40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d948871330775eb98051444e17e3afa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72abbb392b74aa41b8ae4e65f0313df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e0fbf2c7f01568673373a485e6ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32088f0dbd85e56fadf2f79397bbd05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd98d634b898a963827997d71b3320603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1a7b37b8c2e6744a9222b620fb34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baab8cd7cec9b8f14e1ac201b9f36d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c6fb0ec6c55fefcea5880c583119606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ae09216721f39a1b78b65ec0fd81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3eaac3bf93d32c9c9bff52b367c1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f3536e03ebff423a4aade0cd7a3d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f07bd8c6fab76c3312849418dc5ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab1950440122218d2160cc55c91f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be15e79df5f7ee9ec192f92af8bf9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e03c7f01ed46b6a918dce50706c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5723ccdbc9a96c9d81bc340b6b718f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e0f1291d9b23fa908053adba0a073615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c1075287ae6e4c91b8c737982edd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc21d16e1cd74ada32ad2e9544c5ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72361dc68e64eb660b91bd2959ccd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa4bbf9388002c2327105685ea85e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5900f33694be11208947f1bd063b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda04d7824b402c3f1f1a0ad3cf11f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bc6fa1336cf7bfd85997051c691aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f000df961f27622b0a2830fb436eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70956bf85f0cc1c029cd991e5def75f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82d678ff95e4ef338155ea2bdbc35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1cb27b614038c159c6bcf83e5de70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68569d5c92d6f1895b663f9b76dd63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9aa9c4868241959616fbff17563ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf64a7add0e60bd2d134b1adc11793629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71af30f5d760bf119c838dd582d87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32cdd116f3a04604466290da0142e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a366b4b78b90a13c673e7b357be3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a815bb55479ca888e0bb33c155c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1cde989298aeda26b44cb7d4913f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead2480eb18bb6e80110a65598c5212635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6c8800ff4739af03a619eab248796636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5178315d3e9914cee4dbdea274f19a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c8505f48b4b2f377f951ed0d63018638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53992bc67cd830b3f847fde1ddaed42f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6932d4151c79b8db216f864367d2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f99c396eb3439d92ef75fc4dde8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f586751ea1d1c0ac234881ddef9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a26dbe32f6425a5d895a50ba273d58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7715ef8004d915e2ec162f8eef47a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848763b131cb933ad323fdf4f93639645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da8c58999f3c095624e0b9f7c8a4bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9f4feb211afdb45556fa34df8f12c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2bfcb129d972937e6f126862d38b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9a360f6d1e55f86d37a97f0efea19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0db8ddd02afa4daaacec93a511461650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625561b0acb0999dfd379672582a262651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae29a02400381ab8e27b5249f612f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd59052928b78e2642f499ce503bf6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b86026e78a12ebef17192ea2626100654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda7324b7127d5020d35c137853316d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f59103c039562c8f53ad735e5a4643656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b1195b849413725177dec7e519ab7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a52e863041416d4da9779abdac37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d749297a3c73111f5126b915ac334d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e806053ae285796c8f1bfd978bfca4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298be71b6dae85e37f3a030495600e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe0b28c2a7683b20ed6a7af431e76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59df74099d384b608fda1abfd1dd0fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460726b3877aaafbfd0ac25011d4ace4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c15e57ddb16da9ca0036cbe5724ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4dc2f34cbfa5fa1e3db12311b46ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94abd3ecff1e54da6b48b7d5648789c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdffa2c9759a4b984813291933a0c20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503e3e51adbf704d05cfbc457a77b9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9435606595e7b7b997664f9d4f900fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee6c56eec0ba49ebd7d93c095dd16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76757a9235888e5ce04a6e4393c3d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd1c77ac9d753bfd6c55b853c0f9ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50a48364e2d94ed3644365942ee5c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b95d20e9dfa9a74644c0379bc7d7b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfc35e2a5b4d86ea819747a96be1ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce689a422a765093979bbc8bd8bc8eb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebd1c245f9a1eb19174f0036c93bf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1325752b41b642bb257b62e6e58b4ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14dd5075c15f1d6534674b6b768ffc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ae4c5fed50d29c347d1e6fc376b09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658804322a6776b8d5c1eeff06d6178e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e168ee8093aaac4f9324c48799d18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789843d8844a81f9c2c8a217d5825a10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b623f6097425fdf4b7383d1073f991685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc80d899a553089c3bfab560851ef93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45e821dc280a9e2c0d082bbadba0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d828e96a307d4a92f6c58262a7ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c10a2b96b8e379712643cffc73f12a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a1e0f1b7e099fc39c9871a7c2e94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17764fa7f4ad3d4dde3faaa7ce5f938691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ba6ef3ebcd07c18da415b44fb94be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349bea0b4c6dc95170fde471f291bf9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d68777f2c719132fd33fac2e45fb85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952401b41e5cd45855a5958cac6a715695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac535186ab6726ffcfca1e7ed07d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a670a389016726f000bc14447a171c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a01954c778c6d0d5f6799d1fcc0d0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18600e33f2c82d5fc9205d2ee0425d45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836158fb3d487d370ba1f46a58c81e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b44c308ea4e2c121956729b0f207701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fe6c183e643ebe8304020fc2c35e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71589641f2977dbdd7f70543f0ba669703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551cd22f0e51525100e218cbdd634c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d85e0a5441fd6b84765232c77404e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875750819c18fcfcec6b70ec83ef67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd9fcc583581340c54e668bf85b1f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f81eedaac956d77ec6b163741baa6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99ceda55efc015ba988d5001d694a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ff85a2875c4d47852f8cf087c5be3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cf1166d1458f6cb17b4666714572d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb4c6dbd9db679a84298b428479fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93dc7f1f42f6616741567ba3d9ef75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6890982153eb79157a3bec2077ae48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614c9c431cc6fca1dc000a05cf43159715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ef72bcc4c2f1bb7e6e623a11601df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdf7121fe2f476c4ea159b49272228717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18d98caf1f545d5148755c70fabdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe2ac81bc70ead9de6494e7a9b55e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10088447f3f726803eb7062aad32e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30696cc58710abf6703e28dfd587095721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ccc73eb25cb302674de5c4ba7375722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3c9f774704351306a3688049e80a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc3b6bff96c92fccdb10f487d2857e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf1f8e9983c905e0f2adc5d5c67cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417710cf4ca7a14b6ed9a8b409c77bbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20748957d3f2195bd18f98f00d6cc9cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11f35f29c2db621ba5eea93883ec56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720474a4ee1dd679d74cd65b8ee10fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e54f29f4bc43e5880a8fd895b2ead730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8455e521f771742280935a315d5d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a8f53a080034ca0523941fee36466732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04316983a7b747e832ed247d44f35410733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d471742d2c7deb4c79a2175da771734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c534dbd752ebcabad817a8b50bc1db6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297e36a152251e5e048c96deb0de97d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ab9c5ff8160165672125ec51c4f5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6604ff0a99769bbc81cbbc1444bb49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac1a26d64339a1d290b87af38f016739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8759c19018a9d7a60f7c388a26bd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bc4dc6db4dcc0fb4bd3d888c657ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e7c4459f51d1045f0340c8725ca40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc047dce1c7486181a5af7152ad6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd553ecdc5b40bd2aba10d2728d7d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac27409d3a1079d7780bc1007932ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c50ed69e0d70185ce1198f5e74d5b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39617378ad9ba30d05596ce3a0192747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26c66ff54355317b66af93511fefa2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c907145eb04c85941ef17e77604b52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af46729b10664eca36b96e0a9b2f72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad9bb55250a391f3d32170c718f709751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5ea663337ac86cafcf8784f5dc0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d47909acf8a6d9c41bf813cae3d6f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929b7ae89efc02eb108ec78722a5eab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7142743623113c657088943cd9f67c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88061e83f89f8114f5f3673af89e773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4d496e0b29821c7f3e7a75fc27b504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c6a6c6d69547867d0043a668edba75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc957303b36fd4963225a96974e3c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366eaa62ab6f291272d23a823ef04417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0fc112db47b22d97dbf0485afc3e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e2ca9c7731317f3c6d29e668611ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd6bfaa82d92a31139b61929cb6fd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6b91933db6bfb435183c64f27e63011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055ea1a9b3af66509455822ae3e43ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cce3384e2f3b2b34912925ed1ae6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96cfbbbb3df215360c45e3945298c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f6de059e24e87496f78e1a5399bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2588c188e2b4d67eda09b7ec045e1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a93827c7c7735d49f5765b6815345517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814b1fc366bdc038c33d2a267d7343f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd48ed9b5c66ff0097455a127470e3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed7f57b4cc6221d895e7f2a36d033d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976940f413fd8187791a350faa9479a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79986c4edb4f38ec775d5ef523b71322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a601e41162801a98ba6d524012ccf2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda4f3e7df42823322c3b77510cde8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d8961927b6244a114ee421ed19d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802435793ef4b5f71cf8b4096b9bfad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ac1085c6ccfc9a7ab73d6f6e55e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ff7e34208de75f8a7307a64ba46c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97e7c40db2959f414443e300452d0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404aa7df0592919efdff7778946ee1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ae8c8f8ac417d47e80225ea63017631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ded27c797be353cd1c61fdda24a31f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5676edc3e6a0093c482fb6395499533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e9ea7af0db8980687fd641da7914634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86073544a0b681df5b64666bc646c85135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3fd6e790a6b4534ae8369214e538436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b85c9f12acd277e7d348129982cbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff07a30f8519dd7456fc4d5040e08938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ea5d3455191103caebe6c120495739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e641bf2826be70deb89dd494e476a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97b9594e70afaf87c17d3ab71beb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a81ee609a96c25bec4a8f5a90829742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0be58371cd337644a56eed934201b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0841d4126b688f0585ba2d45f1fd8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12a72c491891f40d32160e40413efc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c16715f8772f7224c7101eda37d34646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bf54ddd4d01c05866369e80ab5aec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a837ac7b10be66f955b05e731903848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50140c50b9d62269a656b930d9b8c0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7ada323afec03ea011707f786593550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39be9eaa974eba07e4a06a5df9c7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46af347fe081c7a3de5f01eccda78ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355ea6ab29310d753d02d52d859e9a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e081d95d4751fc85e72e5106239e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3260bebc484ac74fb4770101eb39255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b526604c37b84103750a90acd7d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330b0e60529cb84c223081a442b85e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62871fe65a322401cce87e7eb8a1be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4ab4a8f73fd1bf7fe8774de95f88259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4ad9cff9c919232525527b19055a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bfa354437ad3c5e6f6831a049d93961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231c5be410205dbb680d96bfe757ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0498432d44b83d9b4d8cdb1b08b6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5896ae64f8476cb408c3a9751a4039f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499204982bcbdaa57a39e79fa4aff95865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b5bd6de8a526fc9d3bddcaf4c9e0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a026f11779ba161085a68637256b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177064ea8113d95a1c90dfe9674c52d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9b2a4ccd7908d2e7ef98f18ab569069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9100db077a54c850f2894f92dc9eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6459cf92f21d674606ab05bda2751071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a68ede522f381950331b934b65b9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e21c9d183170a57a7cefbdd57cd8d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c959a958cf7f17375c2c89827f9c36274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d0add8157bd74ab559054a9697f4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d0964f4c3cc9f96c3f45b3cdf86fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86ada1741524cd8adb068d1f152de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba94ba76f279e3611e0abd1af2dc0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304e8c5d0746325710019d3a6ad152c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a931f38fb2b15f28003d21e2982f0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16b03b0391f3935dcf672fe03d349d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477aba7f4665ae4a3998d7f294fcb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e17616ad02793d62181dc1b7cbe7b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f839ca5973f3fe6e0c2bcdb8d0a7df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e553070e19519a15b9c1a6563bfa3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb775c288ab4a51b3d426b4bed6c66db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0310c1146b4626ccfc8739bd6ace2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a0b8fb063a821e558ccf16756633f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e74de51f36a2fc3fe8ca163acdcda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd30410fd8778984117a94e9e81a3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b89714607aab1b3fb9236a5141d6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32857ee59eabc89b16a1820aed1a2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a65d268d0ff2f631e8a55282dda7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b0cfe4cb0eddcfb17b5077303ae9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd5c32b0a142e2e4a0041453cae0b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f3fae5ca4b8b4e4d0821ef323dcad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f8a3c22462ba2a90cb509a435e25997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735587ca5b28a34d3dadeb722d940498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c339e96d7ce8500b7fa9d786bac94a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ae92f644a33c4fde67eb746e0fb48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f901fce4f7baeb81e9861e5d2682be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c8dfc2015bfb9284c63ff62e4b01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a00b2f78cb1cbf6fc8523e0ec54c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6686618b0f159d88daaa0bdd86c78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0621e3520d71f4f38ac7ee09c8d0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4431ff1eec1423d2189587725b4dab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e807fa588f8d19392aab663a42bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec01ec18970bb61e1bcb2df939cead108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f8c3dee5335598dfbbd680c09251109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd8a792b3bd3551960fac8268055b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39b4bee7f82248adce46574e00b4a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fcbfd8c7b939958bde216450a7a68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32fadb04d741ee9559bb8da2f93507113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea136b285e0c1371064561f14c01883c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec920b026925d9258f6a53a20bcc3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7502b3eebd6637c29b866fbf08782c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c66dd737553834395c9df34fd143c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd753b553be0c29f49a31d2905b0055118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9782dee2d821d96beff939e6ce372119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314dc5de23661c2e443434d2243747a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1178262cde443730e6ae7b64d89bedd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53d3f775fcb6fb10b376782468528122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab1184e0a96747a640f263efbeb1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f464a4268a858a412102d344e9ee36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eab1193d3f0b0f3e924414ab31c7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e4cd9f76663779534f584baae59dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e82f8387da13178b15034a7bab0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65962168fea086bb01c27011be1b1990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702e446bf1c53ae3e68b51eb9a2f20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb64372131b15ed8e50033743dfbdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9501a8f43a31f38ba0704f768c22f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdcb7a01c8cdf50d07cc5c41da78f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08896e49befbc00ea4e3d1481d208e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512b7c3ebcfd5f38ad739ac48e0035134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bdf96a09873cb89167acdd2941e88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b5551f8bdb60e0988c6d0dcd2d65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aa9a8e2a6cd9e6b2668adbc90f743137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e476fb5a45da640cf9de1fbdeb11c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb75d252c755a2fe63a03f2179b07b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096ea71af7ce59f386c9001ab8bcb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8804a80fd6a5a5200b8810f458c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000074cd3119a7f3b333e9f3e2ada075142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3da29494bd3dfe7737e2464449308143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a9e3068c635ab79d7d7cd39eada3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7d3a35ed4b2e55c05abf162eae1b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1238e2f2bb03ecaf2315339670a0642146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180aebf87946dd09a7d44fb461e17eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6575f83f3e618790542956bb98f66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff701aea6a9e1858424f7b65b6826a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3234cdb0b98221ecd157d33aa6e1468150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f3463da574cc7e396ee6418bb413151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218c8ac9f4a2b950397d5d8ed002ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355240880d74d38238daf91dafe9de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386d48da0d1000962ed88dcd8feeced154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a5ca14575036153f9495bb70417ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf5ccf64e7acfe08232a4efc29fe6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f2d36745bb7364239e82439e04386157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2476311ac68812f754e68f3ed8ab218158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f55d5d1b7f9359640ad3acff7a5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5402b848eef11e641d9a6186c279e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5eb4d66dc0132ddf94ae7b47e6553161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fcbad7de012e6e79935bf9f110177162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976431cef67ce8447fd029d695a08974163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5bf404e58e00f60cef4d83e1c2b02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a292e0ec2f9746654f34d117081851c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868e2d103b86cacc694ffd037257946166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8be48caadfd918b02ab3b7429ebb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef1f84b522cf1f5e937804195231ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094d5f10b61fdfb30e2be8767c527f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80fc550b27486014ed8855982a0ec5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a890cf1a61723dd331c0076e13063df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99264a7616bac996e1fe6be3e782347172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bdd9a5bcf0e3cbdec672762e62619173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e4c352701461bc8e998a999c533c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed306294635ab4e1966bd03399c1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba43472ddb6c4071dd9dc39e6d8855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606f9f6dea6f9abf327f5b08f428fe9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108d234c9bb4352f108a8fb3473955c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40856dbd9aa3e3477c52747a49fb30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb3d6efe274a503ebebdf4a75e8830180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ccd1c5b9787a2068a8ffcc6fdb0e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19f7aba3271139385f9976d045c07c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f2b8b0e0ac6f3a3d56e38639e73aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19ce3b74446bb2cb7ae053d8cb2819184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059be5524f3727eb995649d6514a605185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e11984405d69531443aa11d6270cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752dc4f0dae64b2483bb8767d42cafd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec5b85be8754b646c1df81851fc56f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb334ebc8a1b7b9230b9ff2e40b7bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ce3340c31b945c43c95a5cba9feb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9472be6e7aae612a1c71821d1238a5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220959b6e2bf383d080207b251592c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473209eb3539952a4a49fc51e4a863a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5719ef513e77e51e3977e0598da82d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cdbe8c3b9c9f5332dc84cd8296198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371cb3b0f482c8b881a5f2f758b743196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7df82091299b6d72ca4f77409ed6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009e678f1a111f2afd0642b2cc1a0b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7343509d90fdf9afb0a6ab001eb79b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d1c481ccb85722bb7cd0735a4f965200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813590a1f2c4b75dd279c752cb0b073201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e3d849827fdad3205c2dd56cf7f42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb485c6336e12c7ca2b82064c3c3a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb61895bcc8605a9111187bcbf0e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa1ed3bf5744b9fa538203314d153a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94892a7a2cec6ffb1c7220ac5c6d9eae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462ae217b4e177d77f1417ce8f2d432207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5a059b664864b336c1e84d1e725f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadcd96b1401b3448070223f0623bb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b4de225604d35e33146bb92a29356210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990f62b8abdc1111dbd4b24fa82cd14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9ab31d70a982ab9e15e4016500725212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60131ef256ab2972978869961e8c0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e7a363b15ca0a53cec34e4f698fd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8340c58d0764699aa98a6ab759f297e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff32af56f57570f35d3c21e41cd056216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab96448f06f6f464aaa573843671b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480b9bcee122a2c378a22790784c8f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d6febee5b0a2feb5a69d3fbb65e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669cc432c9eca35f2dac502c08d3d6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64422a151eea426139ee206ebac518221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f17a075f2d4d1de206e9a3737a421222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d46e5d2f7fa1565e09c16a6cdf1d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6cd267784411e3b17789ea8025ad4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1157b7c13b0e5875ae929ea8e5f66c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dbef12b47a5f6dc4bc7bdce640cda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcea8141c61e7c5ac2d35c0f6e9319227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cecf3789f6ffc178b4e122eb4eeb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3816fca35bb4110ab4ba743bb95df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc3d3bddfd07c686d5c8d3ef6a51ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd39cc997972edde7adcd0e596f3576231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb476de0a20c29c8f6ee4437c7bb970232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd888771a43b5b27ec71ec9d8030e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaea682eb404349af06a5b67ffc3401234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debac3a266d29f0de6fd35de921afa1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33d77dd9f8eafc2c7870f3d6737d13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7bf42ca20b1e0de5ee87855840bc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99c35788a2c7a0f9b14559e5a10bb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121342c3e2c21f6eec68bf65c66be50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1e166f068e21ad3047793bbefb6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a522140d98775b7189d6f89242bc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be10fe6dddf2c9c86f5ec6e91269f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed15d860ff74b3e21a25d2dfb14aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c0391d7fe2f1673d004258e14228f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91516b724db5bdbf8fe9d6863c523c6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c20baf375f516289e24dcd673e925246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09dcd5a9def4a8a1099ff1b675a851247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa3195bd735775767a6e6620e1b18b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2503328ba906ad14cb42a57e9668d3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bfe382b4fc6f12ee81286501f1900250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eed63c196644ba182a7d40ff09dc4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65a71d74079fe5c7ce828fd6b6db7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967aabb51509b7e414b292201b2a66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf05494f1115f7c147823f46bd08e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ae6f65898c032c70be3a27d7eee90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc847a77aa9f91a7bcec9072508ecc3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e7e5c4e0b80a05f1982239ee4b327257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b4c9af7ea8fb37d7bd8cd93ebf542258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94376b3a2cc2930cd62f54c31545a6e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f419a65c707d0466dcc632acedf306260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e7b26f1ef4bd41d2b2b2484c7bbf6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74895acc84184a86df7ee185d9c0ed5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eb1cf81f3912b57dbd533032a6995263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f587f170df39f0e615622c298c8925264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cae6420cf5b6622a6e9bb1a1542d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4a680a2f6d72e938d7a4c8fd07334266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f40d33aec0612a7a5fa344b32c36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de26f49c87d6a2083a3c7711332d70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de767e2c1d84738112839004f37a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d9e3d4a1f71ebb124e0863638f25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bf9f40853e1795ed4fd272e2adf43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780387b38bb23928cab8c3c63bc350b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbdb2efee6397dec1a9671ac8452a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f945a156236aadfc0be9f8afa6c27bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391efea16aeef21157b25ea6752abf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7bf3fefc60c89b6181582650e953e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4775b9eb26800bb5aad9713cfd1b57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d55a9444fa30eb14f9e3476453bcb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64e528384fa017e20516cb18225eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10cab841f132168b7d82a9649f25c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf27e971dd22876f92faf058e64aff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9598f4386691deda2efed1e4a0406282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8949b3e8c23c9b0beb60efb3def57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea75cf668b387b41632a6376c60c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f48a5d5fdfb778517fe2d0606b4a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4faf17753783df99379579a1064e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab94cb6bd901f4acaa93f1aa70e2236287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4347181581202df55792297388cc54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350c37290668d469456a1030f7fbf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaeb5d60b8ef02e8be1eba8bb90e89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10301a6eb25256e106b0c03b3258654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec85b376d3e890b4dfb72bfec8465be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e336807637d792963fc244131b2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e45d4dfdef569fe66968916994855294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67992baa4ce1b5da2d522e076f0df75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74893e7dcf64b51ae14897dbcf70d4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160e9b54e2bbef081b3d0cc754f0f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1659c23d836b9ab9c04fe5259cc5177298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f09177ba7c5172554ec0d3b2611edb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c695cc29754600c75f453b784ffec7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c52539080cf32c19a4d562352f54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aca06f6bd4942a22f0dbc641d0288302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc85fda0d9ede1475ff7d03bd61563c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7ac1d954ba6474b1d4bdd790f5e52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fb7a0a2f8ae6280d5154f34bdf258305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90db75d9bad6871c9e5738cf51af32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51692780f041396deab089e8f07ae0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afd3e37929d06bb1fa7222354b1241308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e72c753926aa8baa0821c801a4b5de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88e45b11063b9a0399d39c07bd8942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf196eb05aef6a1aa3e456e67089b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c2c808ffb0d5f3956d6a09b0bf85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df044ed7e8ee022d53633fdeee9ec809313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12372ce8ed437468595c0192361b5e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2680f6d106fa2668bf57ad30295be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919978764fdc84db1cd7726d3f83ae91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc182382b47088cfa7aaa678433e16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21217fdccb797f912ff1713a1fb57c24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee75cc3f48335b2bc4900d4aa6655b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e7f45f3911f8e24d53b6279c4cd44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a9a55394ed676a7b90b49eb4647c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eee399d69bfa4c6d34dfb2a7959de5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6223bbb0c144bc753d0627e270d822323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7154fd49a56e46ebc3eb202ac7ceea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570769fef361e1b4d5318b1a1b936cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e8ff291aa48383f64606f054d7e75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205f7b61e6788f7befb04c7419ad90f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b312119786e716df945b00fd1f613a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b0403d4d730ddea48a5e016ccfd06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38741b5604c83679dc795cf81f83e68c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f048d4bbf7e8f79e825910a63190b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3831be556a9f78eff65e03c7ce274cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc54efca683c84aa71c8fc7a1f5b1fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec73b8d5c1b6a1a765fa24fcad468a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e5389b4726b07f0aa1e99718939a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e656d3afe8a9fe039f6b16ee1a18c8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b02af16ea5b0898340fe09b41b171a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd25e3a587ee8d7314dcd182835580338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d232b2b1714de067ea0e31ba18245dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f88a10e2f9f32a5ef196a48cc27304340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd4dbdbe6868275dda4bc14f7c6a72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cf9a7f976dcc0212efe59a05d4016342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289120dd80452b936744ff96969ebe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077cf061d6ee4548de6db8ef4f848a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097e199c945e5edea80e099032d5461345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac38bfd23cdd8b5ac7b9bcaea20bdc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff57ffbceb3ce0a1a99720085de7a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e480c6f1fb64051aab6eab7baf28a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c923dc93285508355bfd30a871922349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd3da6a280b1a0ab89b088bcbf713c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b3b3fe02acbeae13e073f26fee205351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236469eb469a08f192a384c8930e3f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08307c6dd1ff043eb0543ff4300c7064353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cfa1b778ef77151b9ac76ea7e928b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd87128d6bb72c6cd6e424cdc1c92c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae343d5b6f247b24efc6416ccafe7bde356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc8c3cd7a4d0d4f7dad291221cd371357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a22f68b30d4baa1cbb776d5b6d0df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b142d6cedf25f122499d40280e840c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc7f920d74cf52748f50e1be3422de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38370ccd5320eca413b68b840789a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34cdf8ab78dd887fe0dd47b3b4e5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f3afa7d61cbd33203bf8822080cad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76591aefd4fcc8075d86aa1ce902a6b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0fe4a62a1330930c4feffba6119f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb935db7dad79bc950c59436ac135fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279936ec29e5419b69a0692e753d169c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4f9a2d0cca705b98bdc84db6f3467368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881a172a4ba29d5eeca3cd823300705369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf1d763a3509f8432eb5d024c880ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25fbed00a7c606aa4e7b6f8ee4498371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765cbb670c8a046db2b559fc739ba75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffc19318ae93b213b30c7fe64a52f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02296d3b57f34430b0dfa025ff4b8ea2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e7cafd88c1bc1df4e99d7e62365d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb511baa9b20b1097c7c5f9895c3e1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c167ed975b2b16344b078d330570377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d81b0fb26d0e6a7b3b546a79165dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64594bf1a242bbd62104da4f55abfa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6af8cd982109ca07ce4363e903826380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a30e9fdf44a4f589c501d11638d4c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60d0272ce5882424d20e63318b0a99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219aacabffef092c1655c87e16d4d97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcc5bec6cb11bd8cc4d51dfab0b426384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e10dbbd5c8448f602113018bcd611a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3c4ebf20fa0eab720123186c47804386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f957633b15515ada041584933750bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5ae32e3b3ba64390a7940e6f9e5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b04bcc9a1f91fc8505e518b19e1d9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb5f912687ee450b546eb66291cc18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd2dbe5f0bf2e062e7a3cad6283f33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffe86e1c11e381bd41958a582b05a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff6a3976b3f3583dd61d34ead20bc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28472af29916b4cf6990494e008721f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b368ea80dbcdb2be9a14ccf2fe57c97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ad85d1de54c8ebfc3511115e0516e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44513281db0620f341c1ec217c69a6b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21578663f45b1ddf47abd12e17eb3308398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504be8f38a9270bcbefec45b9b334e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111fe96485a22d4255e8f6063257f64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d9acb11c9664f89757be5ba0049b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb2bdf01a3d0c65c5c4d64d85dc64c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976e4204c6a1be9d249727f4de1803b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e815a40a033ac669b8cff5197627404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e053b97a424da9f9736a8d89d5c34fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7292f774092d1d00a3e74dbb9d08580406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0acc62d5a6d6467976e28c48bb3ac2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953c9d1498b030b0819a740b580fcca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e3cfc7c22201c5317a85c2d2b191d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a7a9e1ed4b7a681666e5393663610410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14699863d155cc4451e958760ef40e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd49ed1312a7eb23d716296df26332412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ccfa94fa2e0c6a16126e428c46db1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac7ed9cb57b8995887278b2ac6b355414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ac07bd4827d2385ca42469cf4606415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f867823de8114b0e3066ba2bc05cb1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d08c61c3f62a4e2c464835950aa12e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9360ce2536f0270e0d64f240ed09f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98247c6e0578b5fcdf41d22377eac3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbd0fcf6e81f0699990c292b291c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f7a0648a1d9942fadc4de59d023a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bd740d5ae1c72a0c8a655dd18e760422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8d5e57ec16ff2cfd124b24351e0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3376a073c024ec4df914e0da4f219b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc70a8da8ee2e5b60982912082702425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae600d0ae2d31100be653886135ff9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285b8886c2bcb9ad15994d34bb7eb6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ecde4d44a3957849e1c12000d026b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987962ef1e3298bff705e7e70bc07d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316b148bf1ac8793f0f39d9e4a63440430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac67bb04fb1aaf439eb047f498a38c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc9502f1fd29991889fd3a580e4039432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d4ac7ecdd989129d19c7385331171433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8e7fab4b94b3bdbcd0e7feef7c344434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de33fd99c46926925d5986c1750e240435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23a25e74d8fd2fbe50c573eaf37c50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54844efef7e53070fb8682eee1f16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac774ff8e08ccb9335d62e6f49bff0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f27d2e0b40e01bb9d7fd673390e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d1cbf7ba632e9163378a0554a18c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbba2db220a40ab4b773bf5519c1bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a9e5e0a4c44a769c457162c77ff9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5941157a335e1298e84c202c5ec26e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246eb6c594f7c68cf2d71d42e582a40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39e68b98bc7c7084184f6aab8964fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa59116204a2d39b3bfb3703f919a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83939c731a60717f61655b955930cb34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6114f4d0e1f6bfbf6ce58445f440570448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140314f815bf13087f64a553dd642d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4f7b07e3c610a61a0966b88927c09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01231900de81d4868c389de2e6df28e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5d0656852a16a5ba9b84fefc1433f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1000c4f93c9bf841383d22faa0192453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fd7dee0c5626c46b6ed8e475ef61b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb45799a07637bc6de5b946848a2b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90a5e23eaa735995ed815e061e82e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe61589bbaafddde8dff6b60f8f7e27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca0799116d7831805cc034d959e5df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e088807fd9f5e6003a708a078e8a3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb735d8634a744932d1f9ede884644e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381571270b58d90a4d072906a2d48af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d400b1bca5367ecddcb43e76f358e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8aa31cc0ac291ec11deedcdddf778463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f7d52133d5e777d749b18ce4d55d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8944ecfb53d11a0d447d584c9f11f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14152e06a5821c14334b8bacfd88251466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc90bced6c6607df3f5d18dde076229467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87251160232645636eff32f33dcf1773468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5581057e1ce56d33b01159c558f0a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cee2882fb4b41ce4601784f72fdfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ffd45df38b7795e4b35ad74849416471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327196e0e772673d8932215cd840fa59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671a41650e3e7e567e2c3cb9f86a143473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffa5360bc9698466fc27f829c16705474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c40a5a50e8e4d285ad080a8b016c49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0447d79440153a0459d28480eaf5489476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8db38bbc34c370fdbaaf91c8ea34b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84745479363216e19b17f52e85ee6d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482c6cb0e612092904645ccc6318fbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e747b6b9df1f2077a6a3f4878f5bc1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692893d69768ebe94ca19ca30ca2dfef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e160556cbea3c4a42a6b819dfb88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a7c1dc31205e3c80f8f9f6c8d6ac2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281011d81aabb16f15d2ec711de4027484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b4c0da6a53c648c49644470e5dec2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223396989d049108d80a02d3b58919b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b94dbeacf39417297e95dcfefde64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501830931fc9a98d070f4b735ccf57f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d09f7a0b6cd04654b5a714b8b7b7bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188917b3e6ada46360c628d6c5127283490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08acacd18c337a5c30cdd3c94bb6de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa263ce0c07549fee1653cc4dd6f53b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570ee4e98921b40dc3255a987e7d475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2786fea99e7e24aadf3c68408f35529494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064afa2e9f3bdaf579109da90c8aaf75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c5673ac0c126f01311381e43a4a9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80adc911bd6ab02a68f6d813b3902e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006d26cc216662a1fd5c6904741fb0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6db29e891654de0d82dc1d344e92a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92184019cf7a49cf40cfb812887fca1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef76283f7a8390a5294fad9ea3ef124501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e190d6cab661ad1c379fdcbf9788a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4df441b007aeb240a8e0a9440c36c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9736788167163f318759aaa8d914f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d2326134de159195755b55646be1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5be330e3bed1b6af090c20259eb85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3c5f1a460549901f4a9170fc85030507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c33e0e4ea6d4da0a3087785245534508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bfc0d7595783583504cd9a33b4071509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b8a22faaa8bb53f74349995c29c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891860c8f81e240fc154329eac215f20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da68950e7b9bec6809f16d10c4de7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514584e1db4dcc9f9f90614dd07c90c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6a4fef090d00a54a3bddddc710e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb0587f86609d25542f0b5a1eefe12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd903448e4b87f4e4ed00e7a467c805516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031bff85a54248d36966ed0971b0eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e0f2d2bb485eaca0e895bf40237e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a8d576d37e7488451d3b8d907f811519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebff4fb84ff22fe3fcc6fc54f8668e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5eeecb03d6ef17aec3b3fa30b49b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7e4e5d005e9ce98b9adc00105dd0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b6ffe2ef971ab93731455f34441bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04cd29c26a780c50ce54490ecf1398524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0370ed28960be3c5be7b3ffe2de155525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cb08414f673c3b034896bdfc76bdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf927cb1c2f84f281487a1b96cdb4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c614523432c11e678501374bba9fe5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5a5ac75fc16cccaae1c316e59d140529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8373ad47703c1ff64cb172c7903e04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f282a2740f87a07ea72e20700dde7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303051ef313200c842c4414a53324429532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca234c43c164ed1973cae376b8b80dd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bbd41862d192ea858898453997d0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d52d89de89c339d9031b08fb228d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54f4f052e9adf7fd14a33c0d3b120536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b8e3d09c17e39163ec42a11d48d9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd285b95a0840b41f879f7ffd13f1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a120f4181c40979b634461e282f52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3274e7ccd8f4cfa2aceefd662d5ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240af0f51b0e42b37a763c417d8cdd1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98468c45c48ba395d9f1b7166a0fe1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80616844c6a5fe45a8bbd28ba0c88a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35ce929a45614949434ea27841d7f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e872bebc504832953f18accb99fdd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4480fa2fab38b8fe18566b56ca36a0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ed99cd25d30b65d509602e7d24a82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83602e2a9af76870ee9e14308019a959548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0184bfe0b317442ae65df1443581c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a93e3ed2d6b2a3596f1ebcf09ed7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81508dd061e9452f0488eadd09ae1722551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2a2ca036025545216f836ea8eb8b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845f0c1c9a676edc9ee87abfce9c7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4278b20337ef851c6fe01e9bc25eff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703614acdc50484eb911544abc29c95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a49645f9559ee25aa6467468e3430556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d932cd98013f76cc75193c306fcc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263f5c43c4879337683b895536520a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af1e144783270953a97f78d8713a47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa39223836c73cadb01710aceebc38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e17d6839c1965a54a79d85902aa6f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b79edcc12503bfdc2795557c011b89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf449f53df1c992464ed9a4a277d10c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619273d606e74b4c11d4289b067ff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35669a8b333b225e416f95843eabb462565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3fdf7c0a144154a8509cbf0e3af6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1fc990ad7435b799758c85c10c3fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a5b50e8a92bdfcf5498a065e9baf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25682b3922e2896cb1c2e6bb822d73e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90467313028ac95b1fb8db799e42f2b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f891a63cbdd750f565365d07b4aa6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676e67792ae320068a864001e822395572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d25a0a333bbc310be624d1e670c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ec0e6b64a38d542e32ef1bf4a670e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a9bbb919ff1e01836d6ce13c7a0d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14736c77fd063a6736e37c296e974f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21081144f32119dec05e0fd3910cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92a5586afc5cdfc9edeb2a457b707578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5da66e41805d03880a59d5311b4dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00613fd339e77542674ef4aac59663580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e80fe03fb87357acb98b4c2925a0fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50999c6f233119287b46d819324163f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab498277b92283bf8c6fe904fd0904a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970e7956487c581c28630a9b6b4ee4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e603bcf952f0e814db04faefaf18b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421ddcd44678d243646b088cd1e6d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fd31f6936bf231569da81cbe30266587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e37bf041bc1ed22aae325a096c148588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486ee4dbf1aff3baf89a9ae4764a51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d1404b5e14616d6164f6bfa9e23ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4250bf550ee3444380cee4927c1d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf42b190e70feac9d0bbdecb3bd5957592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace85c5bdeb8c5393c277bc2c731e114593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d600152ba967cc1852ff6008a056a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70314460e500fcf5b102a5741333f66b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795be72bf3ec2a432a5735b55c2e7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91090a8ee59e26bf405525933d2e8fc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7a8f871ccb6ec49cc910dc4481bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97881671a18ab28ca8d6c1f1db2f2448599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed396116d3a400e0f2742a2cbb226c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b12e465a476801f6af1528be0214fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682df1e873b93c9fe22182ffcf522c87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b72b5c0b7d13782f547ea78ae25c35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08136bfbc78a6752173d02e6024b9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d41d933d509566bef5c22c9204d65e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c496c4f08efd788e6aaa375685fc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b1cd9ed73dae979fdc94eaa519cbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93abb39fad00da87e0ed1116a790bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d50417724b3c393921fb3987a3944609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85069b357bf066d1c521e3af9875bc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bb7ef88daa2f590e45c115e790c99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8352f1dc2809fd705ab33e53fffa44b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8e9ec9ba5b0782aa5c2ea5f7f7192613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d59078d60fde5c6320626bee7dd35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc33e208c51c41197ad83cab6382a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae458ae37f0ddaf5904104444ad5dd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f978841eab8efadfe709e04c4b8ab2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe883a253ffed42cb2e751f72b975a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4554661ed5e0d6e1ced531ba162c8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b643c1587d61f9d113c0e1b8638b77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766289e6843ffe1492b1e5f0c3dde4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166d8ffc170a7870498972715c7f2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e593fb6021da37ab63844f56611b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc9dfcc175cf2a0ec494d0a0885e14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ead857c37bf4ce05dcb9a91a09165625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e34c60aaabd6be38b4db23cfe3fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2479edd6ab5d767b664daa116f3ee8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eadf29b5632eadaf0015480ce83a31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4b2e998265133e0a97f4dfd4f1a74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ed35999cfb19f6b286168985daaca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94188c3814f8d74accd731997b16c41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade4f2879a4024df5a03abd0feba66b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018d41f7bf92302440170f432e3b853633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac1c46b7ce472ed65c6998de330de8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea068ffe149eb5b041b61122111e65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da398a709bc423e717f63cf9314d92f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a5e2493d857dc0fb22faedbbcfdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d540c395fb36d0cce15815a3e7662638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d81867c1ea1058be8ca11fb0ec0797639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f812ce20086ac9bfb4be207e93ca3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca900a28f9f7dfd4c453c5083a82cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a862310aa701dd8e5f4a33d9320407642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af3fb8e493d178637ddb059ecbd1b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8024f47c582d7afdffa404023cbe1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f021243389f3c17d368a99cdd93e7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b8772a9ef7272e4192fc5e1fc3d83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48e076d09b8354c5fbc777190e5eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f644085c1533af0ba58d9a289cd343648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1812ddece486d444438130024b338e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48c6aad93daf8eb81805871045745c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc588b582d346682d4bc4c9cd16d00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24807dbfc2824d80d89abc51c69b89f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11714132b6938edd92226c3bf33b1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27936e840c205adfa79084f4c883a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb8a4fd135b884e951d9ed1c4e01da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a12e131d7d6ce5f9b84d1fceb7147656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf44b8ada4502f508c94e5f08fe894f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301da02eb805d482118ea905e2c3873658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a2dccb68460fdce32515f257df57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d109f48e7629922cb1b82eeed9b8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52956f20d3e51e483364dbe9f5143cc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ece5c18b757f23b283e8b37d035b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ff4760d399c28fdf7d410644b647f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc01f7eee7aaa4f4fe8d3477cf1d086664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c64dc1b3d7a737e76b667937aec6e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f482b4532e448be31f1266b45dd5896666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c16218e1a13cf93b662589d7901f9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809705b2e5e4899384a3ad75b7e3f8c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f96e9486ecae6b337c59ad54a050669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62090a50ad81128031e593291da8261a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f992f6d4e9f2fe7da42e9f2ebf6be3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b7331dda04a5a5d47a59ba40dd8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eef15c545bf06d3b985ddda9fc9166673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be24dead25da63cc8471c17e25d75c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cfae57f2447e8b757e95a59b432af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6ec4a1a1064ef411284bfefa80a91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8b470f4116bf613d559cdc8412411677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a888ebc9a2d322592aab7235cf4d3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae2c9b3ecc3ce022536d178acac418679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76d804a6fa41c566b91e608a9f6f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53fd1d3647f79517d24ee5e13ae63e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474301899fe192ed881463008ed6d878682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe172d983be134fa2417b6100645880683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9912137d8e3079d1cb9c29c8dc176684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4cc55d0f7a8805f6b2d93c575f4b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216de544bdd6f46d37f43601fa3a37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166cd4c3b271b237fa4962d44613478687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b87b2b8fcfab251105cc039146f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2686410775947a626a7a32689b165689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca80f6dffbe109a88ae77f5007e83c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce147e3bedc8e06c58db0b439f3a39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e5cadab3124578aa25bf105ddef9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a05429fbace2669b33a7d232b41e1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65be874c6b8d88c17bd7637b2b5f8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3d961f1eb480ed5ba7e129d259c93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d85fc56533c79f262eaff83f2ca40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde62830badbf42d3ea5101729ad2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bda83a89fee4a1904b50ab3a4ae458698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c5065d0c6595f94eb665b74c9ba0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b561ee48145a8ec50135a0c608b16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a358eafa2e03c123cea8bd1944788b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7989999f8780bf43547e98cc8c7d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4383cdab6716ffe50110af60d7f442703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d3e58f5d2c4d2d8f592e63fee457b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3edd7d49df4c7e3cdb89b3a11bb456705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869e01b909f71e60b5c50120bd0328a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4852ceab8e3e7dfa05e9467fd816707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e6ec2dd2a0e45499d68c20f73bceb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fe649911b76fdd42e8a45e07f6892709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edd16dba09092ca593cd40ca8942ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ddc8dfbc8e1cd9bf9e672bebbcfca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b313afd45728e45c4e44f6bd4408c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313b17ca71d8fef00bada0588f857b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1648776f26a71407d883655479f66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020df5806281e435d1b48fc2b308d66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dcb040f285d6dc35c649000d775ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e766f1986df0be0caa71a1c02947717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c3516761c340272ee7dd361d4e0e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c26e7d982bee9727d7cef623c8710719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3cf4bb38ab32d4866897205e0e4f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696b654930df598b25da84ffa188d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbd2a5a57f56f4d680e1b67a6b7aae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a053e7ad64f12b20701058542f96f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4b8c5950557155413c24e0253b0eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8740499821dc761a257bf604892dd0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3748b54a74dba45b75d955775222f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75e3f1d01770141417e5f1c6b17f6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731279dcc904dfabb3066dda4ac6f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbc51016683a31bffc9ca02f8fb2bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f0e2aa6e8cfa0417cc143bf775ac9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7e7b8830e1a1c807d927be4322fa4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627972cd0a0965b9ca7b49848dc509732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82093bc52cd8ad3b17020bae5d46d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32210c3b797bb305e5b18a27ea0f0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09767777a0d123cd45d3d01e9348fa05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91cca0b4b26bd3342ad8a71f6b9bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5e40b5ebca2bb61865bc028971830737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ce0c6e2b4853efe116ba13a3cf56a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cd19c42d04aaaa22c3ac69f1873b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443eef0363426fba87be19042dc26d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb077c5f5791104d86d729593a832b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625ba3f228e451e4a5389b664738a82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb6b954a57198491ab0cce17bccecf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e4f90be96125207d5ee72e8e8facd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b059679c6db5c1290cae4d637f8223745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2fbe5f1721c157ff9f8df29b20710746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ff00ecc1d32fc34fecd3d2f76b47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301915512520cf672cb77c64a6906da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38642db74d5f92136651f2a45c83727749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaab5288c4bf2fca52a1fb25a8d646750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5ded7410bc11a8fb55ee9b82877d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98059857c605231507e3f72fd93a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bff62456924cb182f05ba6c2f096c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893e7fa4104590037e34cb1024147f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b19a097160b38897ac217ffb4f6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aa0d735fed6841c038d3e120c8670756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f59ab150f24a21a71150fd4d91dbe757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>