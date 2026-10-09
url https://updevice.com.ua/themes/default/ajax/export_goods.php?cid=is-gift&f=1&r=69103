--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d539b9335be1638c9637364f84858841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d98341c8ad6bd356786b75b5483b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8cde40dd5d5d8e059895f3fc93b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a31c3c258b96ab798102a8918f16e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f61368b3edef6d6512f0fa40ca615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269290bb27e6a5416efa6aa6e07563e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb8f22d3694a523e2a266913d365e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dec08d6960d505871eb3a1f7fc6fea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515a6d6edf3073db3148fae7ff0d969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9457d8cb8ac35e2af36990149f4ba0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7639380e2fcc891fcf90a2f9047d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c099ac5ec2f97a7ddb71f79c6196d4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ee78c6b45e43a00a7e81dcc8758cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd81ba0bc883e1571e6642dbbd0d2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8cdc8c2bcc9e1750b043603c5adec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64366017e72ff896cbdcb070fba1f1ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37b591694bc5f363340f9f6a4c31717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e035a542a0dbcc39f69e8ac9833ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda384d91356c69e81515ed383255e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d0663f4d802d2c1299ffe15558f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44388c6d60d34c115b586e7c4808321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c36e8a1f813ba3b28d8c7775d5442722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b849cada969c6c56925e31758be78723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c0a8b136daecf63c745a8cf1333c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea72192d80961b3923eace2a2a8cef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe22ad06bc63421f4699b202fc70226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9480a1b0138133227024bf3b544c41a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47cde330c464e12cdad49682ef28cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa2c87b6b573f16d8eb4bc37b50ca929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cd65046f990e47ee039de5c1f413f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68851ff5c77e197500cc7d2471d7685231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e4ccef93a2833c67dda65bf2875f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb051b453cd19f92e4b6c4c909f4c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b25e08b93e6fbbfcaa1615d02cf0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6efbe07b0015bfe0e80fdc7235b6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a309715773937a0f1c9d4fa0ac0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52190affa8f2d25524a73e7a67c2eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955f74c1f7a1ce444592449ec6ebcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d3f4b982a4817c219c583f9a7a1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ade7ec247772ea20ae270e4754a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b10fd0bee3a6e8c8b92c96e87abc8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc79520e4ea877e8b7c9bf633aa5b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4080eae01a855a787b9a2db0c03d56d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc298b3307991b87f97289cb5ae2f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda7bc9fbc3b40d5fc126855d92dd5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb68e024bf6d1cf1e9a6083f78a39246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afb563737353cadd89e16a3039117447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232684bb3e65db52c56b1f6d129a143e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2bd0f058d5186d79d665fc7ce4f8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c317d6e43cb43fb35dee4abc59dfc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146aa0a4036a181c9f80667a091c2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9810ce6b8a0f74af77adbb7ef184052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd9bce06243f24ef2576e84160e52d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f7f7155eeb9c9a8f6cc6a40917a2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576c76476a497132771b01f1de6399e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775fdd02c4e1cbe8ab8ada5f98469556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fd73236fe61455f5e051a1713033857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35078841a1e534cd17b3bc0f28b06a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31290449fa7309abdca536cf28c35059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550075a49085bd8b822e35f00bc2405c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d734ca77646e25e7f1e45efb7e943f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa371095a4bef06fee93624fff6abc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64aa2ac6b455b01fdea7fe67fd1dbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e37158987ab0db5dadd6f0a3c9e7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccee4534a5a727dbbb48fba6e321dc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d3bb9e2bf4225a75cee331a6a7ff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d323b4218a8ce66a2d936d6dfa31e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f03931dc437a77279051a7a0eabeb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2127ddd9101c91030869d5edaf1f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a295a24e23a93a86523b17cfc3e1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55421d8a29e1f5cd08c63f22242988e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6bb4b74f8c48e6a27abb662e6907b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72cbf5736816681759ae8bcb3872d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913b2396dad39da5592f7501c45338b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a1a51d709a554a4e9c6a53eac4d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cd0a1456ec85cd2e3536e2b294ab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e163683a76e09ddfdb9e12b7309a0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f345b7c92205b4431777332f2438d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302f4914939c66b6e67c4fa8231f2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5e2dd2334706c4b80e03a7f69e18980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1572aa8cf69ba5a5f8cc0cb211b0dbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d54cd37f4b19f9c4ad5a0a5418e5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69c62eb81f89ab2ca7d7c1a4cc37bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04540f00e74e5f938b760089719206e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b44125b23f3c43cf65cff272e46e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a9727cdbee86a71e7f3013adf57386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803f27afe2b17764980e1b14ed45a6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719405bab80725d52aca372368bc00e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82862dd728fccb940fe9b6d29addcab689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4608402009fcfb955d987b629581f4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c934cfd290081d3b85bfe91d9435c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a48741b21893555a6f2308a1a832992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c80c1f5519cbc85874bc9cf8f81693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388caef063f4c4f1d430d5f09b47b3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dcbe8c5280e7a8c5eac5fbbedf84b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c64e1ee2d09ac99ae00f7dbbb7fca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a23bf126f2466a40a23be4258453997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71178ffe35570721dddf7b0f6025d6bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8d092ccb2e96fe906eb634e98858b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b4fbebb474c6f3cb30273066eb761100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebb602eab9fc0ebd48ae9331fd25e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19e4ea15e142f7a8f5c45326f23dcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b76c071260472dc5d456d1250762103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b117f29612e11ff6e746c0254d11c1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e28fcc49923de68f0d701f0e02ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907cbd546646004832a26bd775e74b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225e27529836c2e86f99dce45d9d2eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e5e9de089efffa77fb63a57ffa0f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc17ef1f4184b9a005a053d106890109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3784f073f4866bcd4d0770b30fa88d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908bd95c1392d363615606bc461fe28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794bd4c9f3798427f4145f0726df83e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f139dfe95b01ac81deecaea83aa046113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7db0a3fa4287f34d6d2fad38638905114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04af575e990194786118870365edf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad98263ffb72ef409a2acd38bc3a43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14d5108310de2da1d504d1712bfc38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52defb691b5c3e0585f6e33c465470b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eafd3dc1819422f82f6faafa6fa396119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fdfbc2dd3c2017b26f7de93327dfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52709ba9153a1636f5fe2309154a15e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cecee4ed40f8fd8b4af392c1f5b3e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e320f63e5b4e8c4a6ca1946a626a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b82474b231e5d54c9e24383447740124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47acb93bcd6d531e7f900451d8e55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de724138564c9b7dad0673c5e274173126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243fd249e71934acb7b45484b1af3a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f75b82e62e9b3c4223ed369a886bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db831c950484e8abc031468fb70bca57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355898be9193e36a2021d28910a184b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1bfe8e3737a7dcc51f8d6ba83d98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c655fb32614e9f346603b28947ae270132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118890bed66c34018d98ae2054b55749133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a4267cfacadf74411614b19982855134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa104d2c6699f564b2a392fc9d8069135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06437fc3c1bb159c8e7253338f34edbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581a83f6b56d4d115e439d94e5d8c69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406e1047a477a2e98c03a675e4a0c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964c6479a51f4e1fa0327256161e76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58aa531a7b6f3f96d345350198064a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa2b038c95127f139f07519b13905141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed560c5767bc7be99ed0003ac35baa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596003564918436a74d1b290f11183143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68dcfbcaa1f58d3f978edee12860e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d6c5bcfc167b061840af338da01e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a2bde18e222c01247c70c4feabf28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a6100b8ae2eaa717f0867e49ee6c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d60b3c4da4a95a3328b687a586f1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69634caa2baa9b96cebeb32f1aa64f68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6352b8b69f58087bcf8617ab3879ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256ad4811f70868f32eb16091e3c3a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b3ab8825a3f5c2bdd84e0b0893e6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe143ec0a48797d358abbdd93b4b386153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab75432b3f25e8ee6768e92ecb68a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92e165804deb4c6a7155c0ca1169f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ed2fede71d8195ab37d181c5ca922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600dd2537fae0025b76398d2a3ca3c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6722a80ae95d4fb4e494423d3035dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade034cfd2abb92daf70bab8e1c53b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90159f1a69f47fb8e9178224186361c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537f3f309541ad05f440ba88a52a899161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd302885aea20f5aec82e83c6c98fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022aeb7e2d41a78f3cf61cda3fca94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e219a76b08265b1cb9925746a8925a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637cf97fad2d8d6fe46df2ccc181327165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3f9f3e57abc47ce2d702dd3cad79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0c980ad8ef13169b6d415a614445c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be0fbd6651272fe51f8467bbe91243168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b880c7f644e431dc1778ace94a705b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fd49c770193f29d24efe46732e3dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c5b63eafc9a5d7493bd8a94f341c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a00ff27d502bdaa862e3bd962292172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2610dbd8b0a603d84639299ec363968173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c8542fb369577ced252d57c9df984174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c4d3a55883633d6457e7e7d628fd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7625c8453c7ed15996e24ab691a51e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8761839c7129d620bf745ad87b50d6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c894bfd651573e299b6b2275e8403178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945089f34ae6d8bf2a9fed5a0c8aceb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31a1db74f113edf2ca43003917ab46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83183b3d89302412701672ebbc875e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4fceb764bd7706d577cf9380ac983182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59ecc917bfe04574425bda792c202c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159eb8a2c51576e02405399ab3ba635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1e7603ed3b1c4050d896ad9e7d2a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d0e3882eba16b1686483041614dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08548931a92aca3a2659df3467669096187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50ea59802a6f3319cd0e99465816e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e16ec5c9d06ebd17a70ebeff45802f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87bc54ada823b0b5b6c1b421d4289190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c59851a1f1edb4de5882fb6b03d626191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce042f71810eaf3785b90935a0ce999a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841f0b67a51181762b8807b3693af27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384a8d0d12e4b3d389033849cec257f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b30f7ae6cf7ddf80dd3e9d66e986195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc985b3843e29063e2ff28a0b889f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ac41680da7bd7da8272fedb96142e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad1812549a81100d89a99bb1768ec3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cc83a520fdaad33b67c7ac93f5b00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393bfa55b8040ba2e3a42a9c8ee121200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad96a5f6ea9c5608b45b96855c02d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19d4614099bf6b580647293a71fb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae3d7a550665fcdcb294bef4829cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d0918de5142951b3619158d28e817204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376149d55b3db5bbcb48acb8fc7efce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814c7410d3531973979529b0e101c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8cbe51a97cded8a00e3a3376b6085207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d47c2adcc85e6876e47e74cb50194208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b33c3585e8642bb203349fe59501ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34588a93ce46c5b79ace534d74fa9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c592c8e972617b29b0a35be415c99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb51cf0a7f810cf6de5e1499514caa3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaa8ba3fa6bb3af1093d27059d576b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3ba55cdd5939684814a36db4c538214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3695f2250a15fb62f2d0faf9a728b00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3189c8d78bd3656255c387467a27148216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67881e7b92c359dea5264edee7a0d346217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d332538fbdd3e7b78b7b02534b272a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132e831dcf650b3e1692c7c0bd5d5ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebe01d81366fb59c97e90bc139d465220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19cc25779d0b7780e5e45c74d9a87a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d70a2eef3c15bd47f67d5dff77f32e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98139994c969f05063c67334ec7744b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836688ddcbb093c92bc782bf5044953224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5777541221c722718790d5b6de14be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc55b66669c21e8d0ffaa56f3dd8218226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062671ac2170a34ecbee68c32c81a401227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554a0d66a597ba6f330a39f0ce5aae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f99a36bdce4774ecf43ba4cc0c7b34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aae100b7d0b833a5e64cd037f8e6e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea2cd22f5ca13b549daa155dc4b28e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da0f3854b34256f1bfac749d76271232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf267ce7d2e0d84d68f48cce53e5c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19b8594cd88d370120f9f61c78aa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7b53c91c9c279ef46225d305ee598235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade750f849abb7d047e53bee56666811236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24c7d0013ff9401644da4577820b65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29038f0557908bf973955329452c9ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b12bc144fdef3fd7f8278125f5925239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9833adfc6ab286b6701c1e11a2a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5f6dcada47565d138dc7e79c71643241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7000e9ccbcfdf120d9621e4653eb9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac55722238dafbbb4146c9071ee952243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033537761b61cd6894c66ea7091892a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b28e82ee8b8309e77a5bf3c2f5d08b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757a99ad551671a3d24769354e05982246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77d2c7324067dee4f5447ebf5f4152247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1260ef59b5c8a283ae73cc0bf2104248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ab288879a60ad4f0b98cbd22e3b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397835d5c57767c003dbd0f402dc5fcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41387933fd2783e00f33c7fe6ec22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd48433f3f8d013b2b94ee12c1e8dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f4b63aac6372d82a49ef82e461b1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d0eceab962420884bb3ddd8385868254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e23b41932ace3e77e60f55b83fac04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac8f468d0f03c9055a28a780287c00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe789b384a92f8a59f88609ac22e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f50b0a001d79747f92cc7d9b6f662d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99930e8167019f53574c3af6870b861e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d43365456d51fbb26593e29ba450260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463818b7c548bb5ceebaa54603a15c3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bc2bb6fa57cf179252e8dda22fd50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43131b0565a0aee3a06e730f55c0e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c4f4d99f1894fae2820e1957ebb8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a254dd31af60cc1d143d906e907e1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356529fcac7aac6f86ee17b158024d26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22b1de9f3d4a112b66c33373e96fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0541135c159c656cc03ea2ae0568f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b956ef5aa6c69c0700534a4645840269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d0be113198ca3b2d008bc0c8e6221270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cec3f11acc93df95c0e13cc002e0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a482ce854bd76691d5a2cc1ff9480272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878decaaff438602d73f6d5c6b2bc558273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8043576d4810aa136ea01c71a26306274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a87c8f632ffb0a1d0e97b19219640275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911855f59f8df3aacd1d38b0f440ad4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b1890f0a1886621f686538973528277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec4fcb31459d093cb59c0703fe970278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b95f7b6a4ca80661d5c9c45c84cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae94ef1ab4a308ac004e51edfa8d1ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587632e50d951ca64647c9c68471e97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a423a12463562054605a947fe456282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a20e70312b98342ac31bc252cda90f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91f927ca3556b190ad738c5bce18c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ffd247695141b30c6b31bdb8231f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276a8c1488916286eea57a89c63e96d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8627cba379e247884b4852a46098f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e9064fc8452251faceff0f09be883288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc6496e6d25aa6f44f8c18dab9b16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefba61be54268c992a4fb366c03199290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887d19590036aec508bdd7065fa1c39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c5767342f969efa584e26f96b66ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed87f05d9715184d5f3b09ebd8ba43b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb554786459db993d6c2ade325d0bb25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763bfc1091e0d66d35664d759a243e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082134205f3aa99850d17b7a6499a981296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048a8cc4580b2f35b9c0bd5542bdb78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d4141cdd0c36f7cd482acf5feefd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa99ed6f5ab087de11136b933c909b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916761b44a81dc406870302c21ab2b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5b2567ae8e62a30dd53a5abc864f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d31fbf43833c2ee1a46fa798a156e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be335b2dff8a9996bd432ea514c13b34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3449b6c46fff2d0fd50d3b65f8d00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a6a33deb39a53aeaa498050fecb3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bae71f9ce5b5837a846e047c7e9979306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c652c269be7c7dfef176c7ce0e072d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444793d00550013cfc5b8aa88801899308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c6bd3bd47d2f05dfc5ff15a55abf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845b4bdcbf3b92ac11b669c468b0c18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2de04fea8c2fbf1b001e8243863f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305f20401c23f254584db73519b96d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb647e49a3e876a0a3908a1b801619313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34adffaae3de1f1c761c8d40361771314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fb41ee569a5969d4b2531eef926f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7561cedf3cbefba4cfe2cbafddbc402316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e577c5510a1333f383443433030a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1642767b05de3f55d6f2eb5e2a67e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8ecd0828d37846cc961a4fb362397319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6252a5b2a93e4a4603672de1dddf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc2a23013220cba1fe11ba556572c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e4432f2b5694340bcbbf73e5b656322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d2162605a6ff008f09db3af4ec88e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2be322cca6f9f61bda4c1d52ac21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1fe58e7994a43b86b7376c342e16f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d90ff7f78dc427245c3e3f0f356cb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa103f104c495d299418319e1368d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dbc9dbb8fda6d835b9d1f85b0b84f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922c36c8ec9b0796934dabfe34d4949329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb64d6e93cbe1bad4c9869aee86dc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb99eaaf64fd254b18b66ca233c02c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1ef8456265c6bb1a02b630f28cfba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253e5e2b0b39195325d7ab1745fd89c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a7075e49efcc39abb670e4a033927334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4c67973cf546af94515bdab65309a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae5eb46af98deead5dd721ff2ebf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f844072d2c83c3413e4658fd3be4254337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb9d4e2d85b5f29789f439597ec55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866a51239f42d2a865d85a4add96d86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8dc66d254c7dbdc60c79b8b12c3ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5280fea7adfd7c93b46728f058857341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e93fe5f5d26b1e8848536e00e0aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fa8fc48cf33e73ff978290924715e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9c9b1bdb62fd6fdc2e995cacd06ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a7e68bb7bd0c89b0f10d3ebfe02c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab23addc4402f92a60d77eed5f3b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9cc19eaefa4e8e22335f82d779432347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f5f0acaf91d8f1e16beec67b71f0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ea4e72babc58faaa2663657a3e5a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e1e75aaef4bb380bef5fbf175020f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaebcd7ba6eb07093316fe84992d587351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4cd0f7728c614200460f5bdfe9a00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04164e4f00f8c79b6351f1fbd1eb2500353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f8162d9c8eb84b2b1c2689743a43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b642abd11c6e6fa5b248f5e61d006355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd611f645c4ccb55eea4dee6712fb307356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20c2a7669dd996786e2ff75572433b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098862a1888c4216579f4c587a45db9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38ce2142c14506965c942968f2aa61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce115ce848d87df99abf89f013ff084b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf9454c9ac598b6e4bf6603bed11b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff5fb74409db67ddea6b30c79868fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e086b1b621be9150434cc1b9813c1f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1910b929871e1f92de3f8a22119bb07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98bd727be6c30af0b28a246b791f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e6b125554d0ecaf0afda9967b1f4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72578fd0262b27710501b903c0264afe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb5f982645181d79386e00e5dab6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ac66b1b30838e236c3ac2c4ed8656369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5876606a78c572a99a90dca178112370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed819f271300791d6f2814c6d730050371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957a7abfa43fa10fdbcd18c8272e45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc189f5665c7c2dac605ca5adcacc20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1223216e18dbfb1d6a8b6e5d77bb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb2d3e90f80a265a350a810d9be70d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ace318d99fa085f4f0f18a3457c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddf9a6700ecf827e314bf701781428377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ed40dec2e1a99b794a485b02c9a20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212dc7a184e936ca39905d964106643379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbf9a63b556bc38cc771b8d5b9b052380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7684c9e2795ec87780f7750ad37dedf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824f5dbcb783d3dc0b50ca20aff7e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c7fb6cbe277fa754d3a9b946e4e78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7d50371628c1a6c76ded5e623be5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd97a2d7e0126f72d94dbda3249bd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec59b2fd83a7f6b2f041365c6008fa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c200467b5115b20cc106b66fdd8a7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ed23e58bb7a5eb55de510740a504b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543ca92f363b21766f931ce476cdf2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb1915cc30d654c9e5984698dadb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa22d86b1dece5f2f26a812a59317f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742f727ad29c9a6b7bef59eb7f77297392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae055da1e0a70c2eee9ae37b4edc6d46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd30db53618d3a611a69fbda0ce1c30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc3ce73929cbca3bdd347e3612913395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d728373db12f6f225df8b7db9edfaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdcac2b21d0bafb5b02bc1a590c67a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4590f91a27deb9d61cf08e3cb8b7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b49ecf24f319ecfd5e6463f4a2f93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb454a492864d6c641f37c43a9767392400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32b8df08a004e75175f8f6e739f0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045dbdfecffcf4931263c769644caeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d49a336630fb7d9a1979729b439dc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e703a55e630526e78afc37a37bd511b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a41c4c2e7ea1aa16d3399d3c1a65b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c80e2097c995b854f608b7f193e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113efe0b4272a69b1e6cb7e3460e5190407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd3336aae1e4e7abb84d94841dfe0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38787f47a1fe72887a656b5fa659e39b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f347023a2bf6d2a765a2043e17798e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a7c8a3ffa0c128797783a27db01ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c20ad6e693928cda7cf843e3343ec0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce71c464bac068bc8b6590b18c1bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c6b5b969dcbeaf8c1b4a6ee318c66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df185c3dfe8e881d8f19660f3c307415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27531b203110051fa9f22e9ca0c261416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e95492d92f1ab85efb66af097e7e96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff30cc942784b4de9c6d2d56d3ce0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9531de9c0d73e45bb08f0cc2bd83ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9a18f2499051ba4cefcc812fff01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0285770c6b67278e4846b33c1890f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ca4ea708afe5332715f79070de34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474418ef286cdba4fe61b1c78d425508423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d007c8758ea5782d2956d2754a31c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c17b81113bc0c380c1ec55c39eced3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a084240626d0795c6ad6da45151b5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d54cfbd62bb7d787fa83a7e909f78a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ded580be42c270970e9be0c5aa9b0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97a36a8e7e47ef2c938690b755e91a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065ee790301ba7d2617de03cbd3cbe8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941b254f52e5a61560c2b986be4f28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6e4cf30b1aa61ae914d180377da98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d737c8cff390e4839b01cc976b327433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463855a78f3921992d842c779bb6549434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d0f278bc1dd87bdedf40a01829ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5496f3239d40e57e55ccb61542e109436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0eaaf6d95a4fa96782299c0baf296437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd22ff12c9be1b30d0ec553726fdce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd16bfd5cbfb6bc2ca74d190ae2a968439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6ce627c8fe5356d8dbaa10bba5592440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6548b4cb5f880dbe7984fddfe07c293441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673db019bef0ec015c029213987c004e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524804f21a8363e127e6899973bdc869443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9825f8f0eb1987497f744219fad68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3263f6d693c6f572c6091fb9d2319445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd15e7bbd6053b9c7cb8fa256afbac9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262579bd43b294e31011c78c4fc3d09a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b92aa033a4702ced9557973a0d85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c90796e8aeadfd9c94d0dfbee32b8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517234dffbce96d71f62d7d0fe872156450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689515d4e799fdf472e6bb1944e54447451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6525517d24e06d83175b91fa323683452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78124f8c767d56541521359cf09b8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb782e911bd2c7f2d9ee13d7de945c0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d99cfe61e08f39ce6ce2e2b9bf51fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6220ad6e3f4427efc1e3049d70db9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9288ea302ab025595fc60c29c741457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9a9b9da3ac72a194f846292c042bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2148da75aabc6b63df9136a3577cd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482f33f8f8994ef6f9646675361fdef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7d11b4278afb69821ddc16841c847461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf92d13004c2087bde6a4b8354e955462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdbc95a131970ea38ff09df1cf2ede463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36a10858a73c1a806e14a6350ba70b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774747c4e276ee59a73d037f05f04ab5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24171873be9eb37d76b18d3da44e39a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198967f58383f2bb8fe6e88ff9a794d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c669b5a3d12e5e730a99ac64e89fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e666ca8fd11467ef42dc71cb48372469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35c2a6dea817c8d09f30c026fe016c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898147389d4feeff256f1db339a867471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055cdf6d0a851481bfa32078d851c20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3f3783ff9908f80898bfe21c2c29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f1ebef215a8d72dc5821633f39a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5954201a9479bedc06a8baa73eb63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e591708398f1a8b3897e855126f6182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1635b6b648a8a03841ff9dd8f93724477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d84c6f86f83e6387152840ea8f85b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52affe733c778f46fe0916b6b76d51a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c08aff792f543074c1867444dddce8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2337c87c112f416462145c478f567b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74e07dc50e98475469fbecd16b63b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec570e49fc89af815f8e43f240e21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858bec3025b39e2d54b8795e60629a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e1f7597f552502cda6a4ffcd0b112485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd85b7d75c58edb37d69d89591fa1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d27f746427186d189a4dcc14809c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbffb49644c2160ccdc643aceb079d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8f420b77b59c8d3930c7ac3bb3d92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5dfe29d82a0810c6320ba41e00ebd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c38739c89ecf87ace07f4f27e205c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7961f454200d284ae2e66fa3b651170492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824af436444fe2d2a487dbe7ec57c31b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545aee9723ef6785b2424d85792905b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcccaa2c519521099ca72d9f8a086e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85fff262051555068df7e829875f50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b58d587ced6deb27639ce9a3a81f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0391545a918cc14eba5591a7e2c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756f0dfe326fd9f8a3bad2acd8f9e17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d27c151a5c187f92b26db7abed6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c5875b07340dae3893d12ba0a32f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572345440cc8812a5b100894f746601502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aadcabeb6144e187a0ab10806d97b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d21c2a775b2d78fc538252ed841a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15677dee79f3bd72d23172719d10872505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d2f7049e3676f0dd3d20bc216dd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cfdd474d4bcab7a455f82625dc88f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9717d5f4ebc7bdf9bb987e60339543a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa3423cad2d1cf6b11a315fb2576c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf011388d3afc322d447d3e5962304d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18a93747a5ba4130759a36bb972d17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f4b1ce264e475d186d5e92e6e0a1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b299dac6dd7d51ca7c89a3729741ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14feac54be4e121e9f4fa814effde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76286aa556ec841616b1be559d15cd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bed7e879c2bf1c1ca471b37799acd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551d1058fcdc651157e0868f8bc0b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af8f9a28daa74e8bcb091c43cc55d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359faf2ed22b93026a20428b181995c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c10fe77f3cf3c0723613a2a33bfd66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf521423344bf4f8fc39999d75fdb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbca8dc412c32a34f47bec5f6982ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c2873eee9f8b59f8423fbe5696181523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25302ca99f1c590c431fb98653c88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e558bd5fe24236ad02d15ac9c03ed0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b43221127a32e3114c9272b4f93c9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd206d733f827b580dbaec9ada73183527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e8334d5c0b362ca1a7bff35e84b22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5a185a405e000478eddc6ceb7aa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83754835a7c5424774c1f4480d9331530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56893d4a915129531787853528eeb31a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cd4e1ebba72f58455f24779b23f3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7cbb8cf2a5ba653c5b4ce16c76eb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd116f1811ec6f47fcc9cd85db31295534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d9f7184ef25e17499885fbbe093d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6958ed6f0010bf0a181bf193effed14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7566b7818912ce0776941cc68cb0eea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f557fa47960c1ef7e09bb7a50ecb81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524311e45b6544fad4bdffba4843b9b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38f2bdfcfd633291e412f949b3bafb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a418decb014f946a6d1a5cea0ad620f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809706d12c75e2f1536da3e017f0e59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c135cd8be6c84762583ff9e6e5e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd75387c311a3f31968ebf6bce3789c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0fba85ef2c77fe66d1dccd159afcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e6b6282e6a6072e23e6b5a02eb8ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73036f5e5238b80e52428a7adbba0faf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c60beca14f19b1ccaca81f2119e6cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01e554527215c8437819bfa22c2b96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982a006758b36295dcd5b463b4f3832550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe7d7b3be7cf2b9d821ae80830c7af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caaae66633fda91a3a2c56a3d7a0cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad34f8510e48718064fde1f9b17f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a5342b6733c78d78e8fd74432495b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62dee5f2c496e75bbdcf9fefc1e55a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb47c821c333ba9bc2af15f582626c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2762e8381f8c577c0f36019949544557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e18dc96d72952643c8cde002eaa0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a7b9a683330358cca7b337877196559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e967cf3a0bfd8bd93674eb396446d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c8ea93ae08ff6ac0ca4567f72dffb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c2916ed11f36e3ff6906e67a39611562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1115ae5e7d74a48d11c12f10a9f684563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc75d9c80d2b9acc51a55289e2dc96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d94efc07359fdf8eda10806d211e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc41540aac33ebf5e38357a450f4db5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc051a44530184790424aa0e1035192567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf23b033736f5864261e0ff1630dcd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065159071d0581715d1cac528241d26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448f49e49e0f5eceea39007077e03f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183852e2011eb8d676d9568494fbaa39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09c17ac14dceadacfdd5e9589423f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc4fb01018e430caab5343fd8d585573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b38912c1616bbd92e08816093707574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab424de790d9c6386ce6259071022d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7c20555a5b0a3383a967e533291a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1efab84319fe5b4fdedee58a2d531577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eeab4a17c5d7c352e90e3a36f42af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770dd05581c1dd014b17b804762b33d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487072b9cc582a45ccfa300e2912421c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ede81ba8faf79f2da1a58cc15ff27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb96fd10001d88ab7993b8496356b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bdb83c802545efd50cb28bb860a4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb96dc27c7161a7bafdadd74901cfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e72a2dc13688006bb9f5c1ba9cfa1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813bf32efc0e51a1f1d0c1822c309c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4bbafc27be58887f75596b0001d08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616d1592ec508fbea7fd316162c2aa4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932fcf036b69788d173b8a905ceaa1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40258948a46e0f1b82f0addc6958b735590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7730169dec717e19cc74a285eab781591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697c47372b98e93eb73574bc7ca10f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946a8db9714a3df7517471e7cb5f111593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc9f06434654d988f107724819450f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739225dc8509f276c1d50b51b8a7de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362da23d83644e27b3fc2cda467a3e65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc9672ff5ef2b72d364546020f0a8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc69ca4a80156b636d1735c0d0dc43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31b302d1d844715e3e7e0902b199e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa6a7355d76841f203ba65d611be15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e926e4e35d215fef347dbc33993b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f0532aa1066483ec5eb978e6635c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60484432517a32b1c5c728d2eb3096603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e26e3ad163099ddb6a7e30ca52ae5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713dfc4fc58b5b229ee7cc91e444f3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e2f9ce7831e0afad5adc1e2ae755d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406de0d1e20d14f25bd687c34c7721b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72209a62f1a7a676cf51e93e73f443608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f817173e8b8baef602873b7104d768609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4564f316a9fa9468318b264db79f66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f1b96a7ecd6c22a77b8306a7f249611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b526d2ffc5546f521740d1cb3a1bfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77954a356132b888654868d591ea81fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9708dde6b9b9132c89d1f114d57e43f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ed06219292940bce24a4df26ed888615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9945b9c0303ea06bb5facdde120d83b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d5c3b39bf653274bd5480f5cc4255617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794459be157c65234c5b4cd5a2b46b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755dadc4c5406fdb1374eebcb6e739619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9a8d74262377bc32d59bf32660f63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722fec935e9e919c0ecadf5805e49e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c233e9c814d4e28a45ce49c69af3a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1679e7898bc6c735254073abe021b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee3c551405cc4c3cbcdbee1674a7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f443c7f9ec2c802518403336b513ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d812ccb9e0df5d1cfb50da750a33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb92093b4c8bbe68aa883a02a5203627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f11bd5a7b5a3fb8f749384216ff79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a51ffdaa71947d7022ef3b0499213e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b796ff9fd807890d820cf43dfa028ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd94c28fb867ceb2c70a65c17f2855631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2da1fd6e00c5deae6510921dcf046632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4901bb9eecae4827f4614bed525ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4f21481b23b6c689b6c8f81a71df4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d783166dd5604ba2203f42af6c246c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b03f81ad24327b0bda9c8fd550bf2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bdd2726749b087d33cbeddd9b9a4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b380259559067ab6787f8044fc4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d90a500dd274a79e70609a3633bdbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee2c28c91ebdb184605af4b2878c20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd171a4583addac7a9f0d1f4418189641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bcdf063cd2e46efd8e3e46927a117642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d86bc2bfa8177af4ff761421f54150643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae495f016b2a48e6318e55d12d94e0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37e8df4d73b4a4de565f4d9f79a144645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a28c609e445c951bd97a1f114223646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878904a8eca13a60a0653822f6958f53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5d12dfe3372b400dc7a4aaabe9a10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb67304cf4237ba11d1059c4257c4ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff44ccad1b86f6f8c7a1ee6132d64c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71567949bb9c9df16756d00f17a85c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792544b31dfc458a80956fd17807d24a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59ed69c190f913ef8662ea88ee3c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414f8f0723eeee9036c1bb2f8626f62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5decef6cbecae0ea00614234186e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260adc7c20c0cf74f6c5a29a43b0d537656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c9456323e82e6ce20098678bc51ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624eade2e52d2e90b7b45634bcf28a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee9534b245b11b969e4ebc64b8a74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c3c79d8bb1e23c8f81044bdee5488660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71429af2a014bd92002ffcc7766b020661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d66686fe7013b23fd5fd574ce134c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025f517c92aa7a3cf66fb480fa31731663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01813316f92fa7f7accb610dd1ea900d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86e6bdf4e5bd89bee5754d4c950aee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399184126ed069cacf1fbc346b7397666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87aa5524aadf8211fd2c28cf1b815a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144eae676ef94daf8a25779492c7276668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9b2985bd8c3023f25499ccbf6610669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4386b3e63269e3bc6a6c8ce589cfa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a745a3bdd8fc4ce143448092dbfc403671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe784ee7cc823b25fc285713c62dc5c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d59081d2d0b709311acad23b42952e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2232f3db4884cb47ed99a032a6b4c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfaac415af778cefa3ae4e03ee920b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b2e31e292c63ba2c84b6801057203676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada43e903e50431d2d1e39f794e8332677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68290913c8c7cae374024332a94559ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddbb3734b4bd3ba29f4aa66b6d2eaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3e94f776c7bc5c679ac3e65982373680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d2997791d7282ae382c46b6d83a7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a692a94fa942a6bf23eb6e20c3efc79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3ed328adb339ba491802d825544d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955be13cce021d151b313a56009bd4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f7a81e6636cc40b0eda8dc159a7d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64f0270100b644f669397d5d6fb520686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da54dc663d49e8ee1855d44a6e87d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf15162b1738e0131e4589451beeea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881b9979f0cacf460fa9ec551336ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dcff391c5ac2a80afebadbc88be99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801641b0cec19ffb6da1c68e8b35be6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d9f81115b860240d21aceaef3988692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f68a2b32eb3a2c8897ae09348ed68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51736f8dfc7b56d61a9ee4cbc4d9738a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4e941d063f50bfe4d140954397ef1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66c648b0956ce221b4c3b9158d9d5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2ef75f4b3ffcddb8efc01bec97349697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e4dc2c3522231a894db6495a65126698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ac0822aeaa636cefe95ac01560419699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be199e48785de6f50beaef57b8f1c18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a064a03bf27aa7fc4ec610677a9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438fd20bec48b0928c4814c75ee5359702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46918dc74258fada5eea12114de0aae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0cf5d98ad1306538c18e59e8f084a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3480f5061e4e534cafd714815a3da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc8703ad40e75680235eb7f254204706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd8b37af1b6e1d711c022e87cb246707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc6048a45648423917a4387ae2998708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a81b51d5da39d10b23636d96b818b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d85fe24175f745f5838bddc83961a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91562f45992d36d568938159b30cfa09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f327597ef79bb78fc1307e5cc974e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db33ab1a5872987d60cebc4b7da6f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b898606d5bfb041cbf2a4b473f60ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886916bf0e1c30da15d3a00ab08c4677715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c93fb7c0ddf6913e39788ee379047f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e81ed17dd855255c2513a38c7cb35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebfcaa6cf1c433d4f55b73d6c4e828718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5119812bbff4a006b2531e33927f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593169ddb110fdcb18b0d2d2906ba40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb39e0b2b876e03e5793810baec0ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93d14443b8482d789c29c236ef74c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78870e131546cd74dbe4e94a3c5393723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53846da51969ebed31444700a895166724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3c900c298780d94591b4174c5dce6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f8bb302289fccbcccfb559621ca22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86702ee5f85922b3f0e3f21e8dc3d10a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba4780194e74e3aaf9c16cd473604728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70f7c3bd318c63beaf86eaf58e83ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b6f96d1757bb6830c20aaf36ac493730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed85884bad2e1165edef830008d13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859abf4ae0827c1bf165ff316007712732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0611f6fe4161c13d01a1781ea9be8a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae04e8e9bb310ffc8ef671df41a05c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68992e4ff42b586bcdebfa029f3516735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e7a857ad3c03fd95a1f597de1a973736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749d64c86e33898e1fd38348cbb4dd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f18f5afcd521116106c91ba60110e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb829105cae62194fdcb3c167051b18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb6f425532c1e4efed583368cff19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cb3a6316441dd183ce58a464b80d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01069185a2eece8579ccb97369d58e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7912968b886cbdb11642dbb1820c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a2e30415fa7b5c03805a4d10996f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab6e09951fb4410e000aa06d7c1a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d2eaeb56a9019e6f770dbb099a4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8296960973f26c0e1bb56ed7bdcc00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e523c0f05eb77e2d8d2e30e3904d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95406a7f790e4cbe115799cc7550f095749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb3a703e399a7ce9834185ad5c230750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aabb6b87acf3b4de6ce7e55c46530d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35c668caf66c485b8323ee02f9a1db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee26393f6a7368170e5ef76f94e235a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae62bb565a37fac4b6de6b03db13df5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f72360e1305bb8b8c290f48f0bb5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0e83d835e4101021ad7c8e088f41a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c6426fc66bf81daf1304ba13a8c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989eeaa6df7f89aaac7829eed8c37d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476980142a2d750842863e89ed19db759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac9a98e5f1117a30a6482ea86434c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c61a1bc17fb5bbd2ee2506ced3e022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861b9033d7b268724e605e071d955c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e2fc3218c3200a7417c9910f39e1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967deae12fd6e4c837b242fe95dbf7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03097e27863063f84fb872108ede436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1bde12bb9c43f8b8bd1f63564e9327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf265650c8053b51966ad2ba6d9018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b72854bbe1e06738e9d4cc5f3d3bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb932b6552361f6e3491bd0e1d384510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518492f4e955ef410f6624f18fb03d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592832b97c24af40d6fbe0af935c22512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdad052310d01cd5fbcc1f58cf3272a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01289fc6738987a20e90dd9616f35a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b42e0f2fa85a051b4d2020d2b531b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c9b3904b02f6dba86494c6800b6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a84a92e9e4d3e4b16196cff554170c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e1d7cac61a3e9c6c8788f33209eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b669b03444bea340d5341d45f10719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f3e37611871887b78828f810de81620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c606c188fd7c6ab697b85a4c535a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d89479c66082cebf33e6ba7116e2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d745161414d55e2e5051b97462bab123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d1350a0d8911b32a1c895d459c5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc674d90d17ee0b8c1a45242df298d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0f7275f9d26868f12816eb34998ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c49de34fe7c6b991655d6cf6a25fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8133924c53889dd90c5ea491bdf1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f1c9ecb3f490a0128ae9b1fb8a3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81669127a33a455f23bee3d325dfd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191e7a3b4b1075b0546460883d506531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4512d9bb7f20c95645f79ffabd6b8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa30597c485f30eea1ec525e77561033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd8b4226915dae9152a8c11d23d19d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd035751fcfae6f99a52bbfb3c791d7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329135532ec4e6d8977c95dfee1f98b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac046e8ca7e28f5047710a4c76e96437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aa043d7b7bfc48e0e485ad990c65738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e2b1da1760328246950fac821747d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bb2b1ca6c1eeb1f072e91b3d18c6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0481ec006403bbf5fc27761582c04d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a548ed0666e9124dd15fc9885a8caa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264efb97e517e8ade5214e6aa4fc07a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a10ebb38a06892cb92dab9fcce21844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95da83900bed74493282500586707845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f92971a48c63ddf9256e27b3511b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28785b8999f5d072f82ec8371fa46bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69178af80ecc5a9ad288317e005ba8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c30088a22ae0d10108d559913d10e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d253fa7b2793c4a9b86fc826ceedb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c55dba5be8b53f2b9bf1e63cb32e9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f193fcf44d85d2564812e004eb0eeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6601e7a9f2319c85a1e6be54abcb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9d92c7c316b819c3eef49adc2b86154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49a8373715e7297fe19b8b5f6fbb9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90030e166948060e202cebba0dd8a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf21111dbd3175e6964b84c223e83b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431e87c97c073834e65be55525acbe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306018750ede7176e42de54c922737b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda93e65023f01fb3d443ce93a033c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd290fe416a588f7eb61e1d71d343961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aeb1a43349d78c36f2246af259c1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5586fbacfe0d136c56f7dce00aa1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c88b17d5ec0e3d14fb1f552ccf9a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b61b9d9c39045bd1dd953f3956d26a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d134bcd2b4033b6fb0b8649c56773666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c794c7d3058f919a390e49d6132567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cb343a0cbbc97db87229f9d06ae1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec6becf91743f686d52aac8bfe18b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a47e9a4e1b58542046c32bcd06c46570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfafebd75027363b6ae42444c9ca78571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba267dd2cc17e7c9f2663b58b36fa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12352aeee8b0486742581d1ec04f7ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a91bb90072e6adebf102c4c696368174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0eb9a49bb5ddd7569a2580d2c0b6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66297384b6b7197045cf60ae4d82904076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021a5885852c4a6b5c1c20967c9eebc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2662a0dc3532b6e9df0e2b354b8628878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2590e6f1f210ac17ca80dc4d040e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393f8d24d9667d4754da1d431f8ab8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602b22f8af5eabdddd7faf38b3608881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993c52f04e523810cfeaeb334cf889482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04252866cad903d2a4d568e15e76ad1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b341d1a5ba813c4cc5a29c702c08484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076c945e1a27538421858a4116b62c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70143ba35ff750ef3da527fab9e76686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97806c4a416ed55d86bc558c41c432b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e95e2bcef579bbc9bb153bb50d0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c8cbc9cf3690cce6b4b27f4446d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52e9dbdd976a284e8e544998f156390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd5fdbecb04b2c3ec8655dcbcbf84991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a710d1b297756ce7ac182059a9be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c76fd5d1037bfe2a830be3b6ba76193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c390e6915293c7fe3aef59ef57997694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f37334c009204366587f0da97927f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edce696c6cf33a574e3ca32543cdb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc33d864b4bae2667a2fe43493dc3ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45c5ebbe8b99b0f1f1c605730d8af698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2111cc8c79b258e27a678ec972d7a2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9164a3e0c0c156d712e2088cd4975100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb4bbaa1d6deb1eb497bb52d8a220a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df50b6cf32201c75b5409a84ba5608102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92880cfc5208fd297340a2e5e2e9ca24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498deecf59d8055609cf336a98c6d4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7101a97ab5a00c67cddf6ce1f9ea16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ec41aa6d23cf5f260c7721eaa67a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b84384897ed3ed064c818592a40a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c767c62f89b8deb5fae15d169c3de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0563eaa435dff0ea926d4c7a9c631109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca80e31202389e6aa625c9ee414a4d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb709535939215013d0192c13ce0d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f3f65b0ef30d737d326f86a52d4b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3005a62aac296d7112fa1ea00781113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c6398c2d804be1342b3419d29674a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b6525bc50f428903e4a5e4cf0f8a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af715ab0f5565453410169a5de9e0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45aecba73dff43b42dd98c5617ef37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72bce1294d9284ba63fdb795b7ce48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b3fc8aa87cb8bfe6bc3f9e6dbd1ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d21d43b8ff281796e484337a6bf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a224c0d26792f1de037c8eb8b2f7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bd632cc7cf52ee0eeb4fd2dc37dcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c845ec750c9e607cae0e23be272b89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c6b27a4e32aad1b98d30d2b49312b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c63d2c56e6cadb493f5c2709c67f0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4477fced5a34e5da1fd1c7b278abb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adc6a0dee4bc1da92b399008657e7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3600605708f6202be16e4969c224dc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d2c73a62fb8de39e7eb601f6c6ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9e6c37860b9e704761e358662bc56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db1aa0f98d58217aa4b98d74b220fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b353eb40a6e39644a2b2d166719ee95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b7e0e8929eb409b12d619fcc39565133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689b1f75022f655fe3c8f193f5c7a52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85701ce24cf2fe0d43334b5a206f14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e69729099ac0b7c19c290466d6da78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f94e5bfe902592d887e51f4089e93d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf32e1a98495bc6112edd3309b168c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0926a1a58757badb2415bc2f7613f8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66837ccd598ac2a3acaa223ae01f5c1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74071e57d0e13c462acc71cf46a87c51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22d0a53ce087d102ff966a3f62259e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46125e404e5e551e835c66e8e8f17f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12358cfa3c3332d9d77ce8596d8fb44c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f90d1fbd6f05001b2895cef808a6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49561172576301deacb231199208f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e0de6c2c6dd0c53f23afa5fca13f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3710cffea8900701fef87166b61383f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28d6277eac4b61c7f47bbea7a79ccc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b403ce307ff7eee7c6da07ba3342cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9c49d92a313e8e5b7ffe5c7aaa824151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b1892af4c51ec515c57ff21711237152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ea1e2356ef8f0b0dca3b1b9bb3f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e22c0d12e1ea606a9cb88386e460c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60c101a476dfcb495897bbf9b4a25f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5102be7c642fc3e90b75467ffcc88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762c59d9b9e3cf7e0539dfca1f605e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bfb81538eb52cee11a65ad35cd6e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341622d5bd17195fdaace608fd20603f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849854f6c3bcb5f3d2e3036385e30402160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0a93512e2f6e16a5b3f1c962caba3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015104707e11e6e10aa704834dd50ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5368623214e1a63490e4e62572b7bb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828f1fba798b40921fb811ab4c106d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f7faf77aee4220170331f8b1e743c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b5b9875c3b6a7edcdfadb622812fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e0b423521a0940cb2a1a7680c5bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6185bba553ade146543fc9f8ddff5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f845d64a1cc40323c9fb31cc30702169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f49436eea37333ad32cbd1b1a87135170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d04f5c273f0b8a661b2aff689461171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6b5baee4664875c0cc8023453be4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ccddba8e0f623973b71066b2c3734173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30354e0df1cde5cd0c0aab2043d487174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae7c90374dbb5b49d83bbec642554175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda3e4721d289dba87ccc98903c588176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe2a0e045276bfe71fc1848d734723177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c8773fcc5bcd0c777398cb753b66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba05850ae867d8aeabb572cf1c8be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb69b90396b3941b83747e1c159211180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a293b2523bece0366ad2000d3eff766181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db8536ce27bbce798acccc1f763812182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ce2f723428fde729af2418f87dfa0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8140c47fa7336f41e0a03ed176fc7eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea6766da8d77fb4323e0a2d092831185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f6dd1ffe48ce678aafeb1b4e2386e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6834f317c40da20b0ce516f6766c884187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9efc703d800827b7611f00ff4148d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146d02a2349bfeed57be5a4f2e4b16c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a199fd42ac40af793318151c78a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa0270d3464f331fdeae9bbcdd318191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218030119df1c44497475b9c56ca63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3389da3682563babab0628b6f439d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa6cb4811aceb93a6a2e91382ffce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8325f100fda64027c71560b68de1c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de38ce1726bbc3877ee0b24638aa416196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3947ffd50313cc18159969d94e9659197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d2932a92375159b6bc63d7d6053ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0551eeb5212b9d3c1e3cd21c0c45d54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a92ffe055ad0672a896ad05b9744a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c590d90dd22240ba9209570ddec01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758af285dc01578041bc1e397b0e48f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c8f5ac6d3cbc22cdae3cde2de1623203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124714c6679069429900de2cc11f275a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf3e44b7553898b7486c19faf529f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407038fe02c0e8c410e7fb17b80f83c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea7963f03acef209ca057a9509439207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2754ef2b76059321a01783da3c0ada208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94dff0bb515383956d79826d8fda43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78920f67f3ca298d07660b8fed0e6ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e51350ef2a0d79081b562d2299973e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ae75c3abc113af11978695c2fef02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1faa148e73bca46babbfea5eb2f68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b008f106d2753e62ad6fec24e59e2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd3a9756477537e41a908a00368bee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa298096dd43cda5d2b6dfb998198206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9812fd5012369b0375d27ce2eff1571217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a70c53800101ebff1dcefb3dda88c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cc0e748ac66d62d50e7c64650c1b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8eb70035c42f221e8967a330c8c19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd42c78539f0aafb582858dec6a0ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b10be40f05cb7f0f2f92fab1525ed7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0008553888119b45c83cf688fbe700223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe118e42d3b67a80ac1a0a79782f6a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dce48d0458e901d6e4493a3259fda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a41b81ec4f010890c8e77562c5c54c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d85fc853c1c13fccc378ba8ea8e25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448aa2abd0f138649ef282209f4efe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f23a7a6c4ce1213257f2277804d2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b82d8df021cf0a514a69e09ec796c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcf1da8a8566a53bef51075405bcfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0998d38ebbb9ecbd2579006a7303bda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda5c40abfa7d9f37e314ad8465db1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cff5ea69a2014b6399369b216e6a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3096b446b37a071aaa1a2f00610d13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061bf690284b7b934448d76487909d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99474e3154ff6fead9e043f0b0deffcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110dfb6b041009f2ce5d15a50354d9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c508bdae40b65424ef0e06ac1bd97f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fa2edf1d2c95d30999a53d324efe9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc814af3c3778e9d6e4aa4399c1ee773241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec103b5377ec625dffe08404b22a23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95255ca42b7107ca3cc7459f329bcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751786e1beed7ff88df6f5e7ebb096d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2bf5ce04ad8a3b7c8ddd0daa6e74d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e70d829d19695f586996170f964dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e73ec3f604140c89ac4127fdee58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b9060b8223fa8969b76663ab45255248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b48456bb330b5501dc5bbdfa6da4f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684af8011d0c17cbef2a77dfef78f7db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d2f0ceda401de6c8e1502cbbc42d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572107f9d4c7eed748017bfdad6a2d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbc0b037c95da8eca3029d50f0ea22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f753732e03009db5aa6bae376ac7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a378cf13858f891f49d61b2c91437d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd17dc5d9a0a63f5a68becc21a8dd64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37159a1508b3372fc5be87a4d5f1cf2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770fdde0611e9ba629318ec1608d44a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9ea1d9e99a134b84d57f731e72a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a6cffb46bf0981b095e424785aff1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697e2b1590851f755a003536482ca9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ddb8d37c9fc33b131dcce2c3ee99a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f805e13c919f7ad686d72fe644110263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58624c5896f3c461a5b0c2cc4bbd8a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb349afe07798bd77c2af79e4ab9655265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1dcaafc5d34d476bbbcbe08282c59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139e62d783bed5b939899d024e6269e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa943f3f9c313f23e2138dfaeba91e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf514e011e42a9c7832db7002549eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ccccd3389e98782b0159ed5b65978270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca8f11448a50efb4d33bd58323e785271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b364c7ad5d5bb865e4a9b0c6194f2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3b910d141e82223b6170f37edbb13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a29e1ea6ce6fe488ef12ced4f230d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094486c7e2d77000f0f65ae303aea95f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bdb221af6b3dd69a048e562fb6996276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd4ae4af06337a78ea616f2f210c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370fc269dee5609b9f1fc76f33cd934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f70b04fc1e8e00d6caed5f0cea401279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac21ff92da4ec7051ddcea6e488f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c2241dae28df84e59e17231623a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c69f31b61f0af49129ad1903149d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9258ca5cd00b52a540d18c988a80d5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89d69e9eb3b6db98830304e989dc1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f49f3ef4fd0ce6eef57fb0496228285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e9714b4cc1c45f4776d65dc10741d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823e7e3141a83a4685b6c19e0583b53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9778fdba6aa2176911bedc1de6274288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8f681c77e9a70969842fc99413003289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628ccaab7a462b7d97ee55cbb71c46c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a3e96d83d7c69ed39fbbdbe2a8992291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153ab9e9502bdee270cd12628deace8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b526765aa0d231847db47f2e95238293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb960d4b211b8f894e0862708945890294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394309b411276e3931c0469723657953295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c866dc9e3ca4372503d34cd53c1fa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f183e932f534314af17c47c1ba00db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df65dbfb522ba9559e5ec6e02b36fcd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8091df631fbbac425faa7a6d41b7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb496a108d115267f4237d30834257300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262acb939e568ddb0db8963c61b44f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be42dacbb471f057f076283edcb03cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7004609c38b2baf6422189c9b10c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0f3598c7245c74e9456e615096720304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b3342cab24d6206f5ad8e12be44af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c56e0b60f5ac728f1bb4fa0fcfaee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9a4cdfc49b05ae7b9cc04a906d07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ccb595ce9085997b760ebf3b90283308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2c7db7a197aab007bbdd992b12df7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5bd1413d06fabdd5c755d4788c1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33479b9b8e16ceef2be3ce2c7ccb95b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1395a10f4903ce4e1228b6754c063eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281bd6b5401cea50584ca2f63e3665b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da1d7544dccbbb5b0d94283ae9b57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea6ce3314a668607ea2c10002e889315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d841c48d3f1bcee4603f974fefdfa6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5348bdbcd8b4fccf663565bc20f5596317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a0f59d0a66d5383b54aea29af9e69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170f5f15876e061e65d322c703bf3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70713ddbe8364ff804c81dc2a0a630320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81adc85023b9ff1fc99b6e319fb8da2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b313041e47b1952fb08fce834e00e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf7511b0dab440810498421594bac9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1ad759e24c178c63a1ca8a53f117324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a26a1f83dccd187b925b2a7884bc06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc231a107238cd468589b059b8e12b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eda2c4f6d82542c9f46581d1ba9ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b8b73cd8c40e3be24e36dd73a6bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18301d027ba6b0c7f86bf258ef4ed5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc69e0c5eaa4850c7e72ccc3ce5250d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9a0055772fb3c44d5f9453062c7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3a370f626263961c5c43136c95f46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617a8506b0b6cf2d56e34e49b3b316333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576210ad664d66b10321938173c2a84a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffafce8156466842784ea801db03d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4e24242ee870163037a16dfc13bb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20941a39e1d2e3c8a25cd158cd315c70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28da4149e3cb93e5ea1a15dbf182d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc4d8cb72e82edff045ff29696e1b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac63dc4780c3f88a6ec2f1f6496c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d33563b21aabb5359f6497d494c70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cff0ead183b866870bf63d3867c69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984933e2b3ea18585ef1abc83bad69a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b47ac1b2127164c670d7113dac2fa6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685cf87d3d3cb1e0cffcc9cb485d4e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa62d7c18fdf66087056cd4250ce3c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efb454f6854aa595952078040016aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c26147f4cf59a71f43ff76f5cbfa82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e122fefdc4d0e2f8b095dccd7045146349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82adf980f17934f985ebe4dd9a034e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab74538a0cb6351637d3663b7f0615351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bbf2e8b682ea1249ede7d507f9398352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453cab3433d5b89f788403eff331d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6817cd787eb19734a134c1671c32b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78315a5c4fec5a622c28d934f4eb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7c8a1da26d95d0fda2675e45645b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d246e8ce15c80228f83af746c1f50a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ffec20076185afb4afd5421d69a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022fae834c0625b19fcace206d8092359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a12234c2b726582a5b2fb970c5e86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c5eeae954a02d1944c7c008de2a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f362380e8854a5f1315d56217ae1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af8b9c4115952dd5b6e29b6ef53e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8466d5e9b5f671a096102d293c54147364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb73d891a7e69015e2bea920b44585365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492dbcd0fd8a04cb02739f9692aff30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905574a4cd4aedf2fa31c59851898313367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33041096e65cbebc123b75fc8da02b82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115b32cb71caa3d2f8a68ac72430d78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c13205bf813ad417f610258f3d48e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35ba045cb7d5b3356b8cd83c2ee2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d13dd3d2cd1d228c0f522e85dc911372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbea83762ae7b2a9a93818b9cad893373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd82ae2d7cb73a856e99bbdd00924374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb738b41076f1d33b2762e22034696375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3c7ee69cf96047ef0f0b4101a0486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77b3f6a6d111958c7cdcfb965a072b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764455ead67afc824d6062a4574069e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9c4fd07833b617b9e6dc6478624fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be572c41e6051ac6440c9db6ec51c26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4198313a9ffaa52e558d2d70841bff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab088fafd9c1d877bc5ffd490d209382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2503c8c0e1c3933f72b569bfe5054383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd796b0d4a04161dee04bc2f4fce31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a488f08fea3914a372a1bc6980c155385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52522f12388f6b5720928982bbc667386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51678483db2aa97c0de45e7643c3ed69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe2ed24b8e5f03c2af253f4539882388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f910a0120a6f732b4c376267d195c71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046f881bc0db7ae364ca170b9f8f79a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1be2b39729e0b116cff750b797eff6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991a6b4c24f40d7e6dbfaca1f6a2840392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242eae334fc495b02d3fc4061e5c1cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86fffc35a7de7ba4498d1254de3288394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78304df0dc578cf4660fa92b191a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3d3c1c1ca69622a21cfad1b42c117396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeffdef941c7c2d8cd50db17cec4942397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85448d3823d987bb250f2b13b8d85ad0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f93b1085f86fea7690be5f0ef333399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633c60e74de5febcd91e89912601e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e8b309fb216580995078edf8b22e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721b0e29b8c3d5301d977a339375d08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eecaeec987da3a9332241c04cbc7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de692e3f1ea86ad520914ea6b0276c87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39320c3d39b01bca96f26b5c44818a7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9e3c62e50bd9747b114a44e175e3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae494c5649eb08f176ad003c38796f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18e084004e257fe4183184d5b5928b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac03acb83ce879fd0149201b3f9d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbac26cc32f2e62d0f8cc4a26463371410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6efc7017ee2ff6dcea895a2ed3570d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe7086037dea15d557f88ebf77c91a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568157be767a3750c33878da25311df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13382090322c7ac391973eccc1632c8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f93eb6844bccebce44228a17b0f05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e316349380cb6741d1023004845ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a400df97bbd2bed4c4288ff36a5b69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741546e626c66d1d8504acb368b55ea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41732a6ee3f07ffe42d5d6c7f13bf84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab4819f84f4d8599cbd837c3647258420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79664a426407ee50c30b4a52c47fc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46455be2a4586977fc7d604777b6cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0ea3e645c115f1e8db8f39c53683423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992bd1bc2f5c6f3d9716925b288a447424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c4e029a779fcdc88a409e7d5bb602425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbefb3c9220b54a37ccfe2f4c242115426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497df7cd7766e5ae4873ec173e0b1dd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218bcd0dc03bf73f867fbe71ae4a2aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdca28ef0df842b305189cd603e26b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bfecebf33464f4a073725e1b751dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ead817157c104a8eddf45289a0e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8d497841abbb0ef45d318f173c9e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d2b4367df29482151bca759b0d0d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14300584b4387cb06bd7d41f623e5b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a28908d032428c515a3c739492b4f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805815fb4e19fa009d0bbd71f83326436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb996d20e121749af1091e4be441ce30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8ac2dd9d163cb92f47b3c8815eae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da3b16d68663c0861e6c917a2fa869439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e393dc01d299890e7e53cac6cc1b98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbe76068d3afba108db6b54e6531db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0b1737af6623f9c8f8927ad74a033442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d09c8e1b3be35b6816b96378cd5845443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c21f818a1ab724c96e7ae3b0439a92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf87e3ce107ac41de371570cd4a9083445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5eab1933db491d227a6268d77c46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ab441841a4f2eda77b39e5adbc52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b6b2b384f025b35e9b20fed09e75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50f85df022223661066ee483396bb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c79523d7461fbd2932b293f6bf8f38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa9ff98973b7d691d5e0fe006d8cd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12391f40104190f7d02509bba2d2f69b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28bf002576ba4a7b57ebd06a0a739a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be814c6f9e18bad686688909104ad4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca38f6bbf6e8572f63a25bb3c1cf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b1d015c696432a37c471a6f0bf559456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e7df423e04f1def84779d6ecf3fef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcde9943b1e0f7571a07e4250ac935458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908e96c6ad601cf13b5f9fd2656652459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bcd2b7c8954b69e6025e3eac2c262460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69208a0b6b176874c13061b5a53b573461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2438ffb217d2076b27f571f9130bce5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c83d837abb0a475e885ce13fa798463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3abf1a8a5fe26ae697e12b32a8332464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610e42c0fa122463112895c1169989465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1550ab72e3f8c7f62699326617f5e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf480ad8eae0a9590135ab71292b9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410cf6fc3221093324a834dc5ad60e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9703c66e83590cc8c6904ebfea8ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161dea68597263a4099beb4e18abf30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788fc9414a8971e7f6b6b62705dca77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000129da826867688738f57805c7717f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1106cc67997776de7d3622edca0b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3992b9605780a4a8ad148f280390ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49762a6c9369b81e9f71731b39999f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d5b0860131d02c1c4a3e8e82f1ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ae8185940d46b5e7c2d692970e370477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580516abefcff6c8f113839e501ebf57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973235783b2a69053e79f5c8eb519d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d40b7c4195d77f8a757764f6090db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7696becadc289f2aa502296beddb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9dbb01a2f0a68e7f644813a1bef49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0247076d049b27b9205af747bbb2a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf537bc172d5b697cd8b6598cce7583a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2cc8141c92a92f2dba182438169b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca59d260acca1b078d735e8a26bfbdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed56124026cd4fd18854d34eb5f855487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63dff8fe68fa4608d1133003dbb335488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ff226acb6379a6b5a4d0ee2166c29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dc8036ba37565f991a07c3e4e9e22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f8efd536dfe5133b90fc8e6da527491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717fe547de397ed7b914e1d747a8068492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c905780044ada6f36af7e6a7fa76a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa7f3d834c1c70107b08ea513da77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddca925095e932f79424604684605a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c74f33bceebdf89edabd2431425f86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d297b39bfcea820d379cc5aa9db06ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9bd0e6c32777eef3fd15ac7e67fab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916df1dd69d4ef02fc915597930e1b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53f50f3d97f91db50ac0701ef30b2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581ab8b70681b44487919b4f938b708501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632ec404e930bd961e28db478881189502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a25e1e470cfef8286f67ea7e19b70a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872934ccb819b12993eb8f5113274680504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d0c537f79eb6eded4ff7f2a27c98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7412724218846ef290b3369a88481506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9131d54522c883712165e14f2c8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21acaa4e85e139f84acbb3df6402928508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4dcbaa3da5c094d4f2001cd81af5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8626f49f3ac76d77c5f3fef662a82a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1b3f7b173afbeccd4909512a1ee16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8846e5b0155dc85f15961cb547ebfa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3107e2d69bfcd05b9b5749e946e3877513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024971c191471e7da8460fd9cfebcff0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343394ef9bbd9ec83090163a934761515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faab0a89b4fac94acbeb4a6d0f83414516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16014ab5b4d62508db94fd71360af2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b7b006ad26e8d6e565c45126759d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3fb567529aa86cdaa38c59a977906519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ad0e071b40771af1e763eefbe567520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747208c9c23f4ecea74d61589fa1d13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b319f5f0864a8e1baf29b7ee2d48d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fc6a1054f3a63ed87c0260ac7eb53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88118034608742693ec1e802287e1cc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7022e40421fd875590e66bad41f0da5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624ff5bcfb13e78edda6e387cbb2fe2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854473a95bd19ae8df88ad2651cafaae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522e92ed6545823df8621d26a73fef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60ae927c527a4281b164dace9de29a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d0b227b427b7d56c461f1a57eaa04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f39fc70a0e241b22c4c0563931bd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7378be2937441184778f53e1024db1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da32f1d7f3d9df2edd085ca3d15756533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523eeae95e20f02946e68221de6e14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d9c31a15046d998e3046a0d585681535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124ddbc5d2bdfbc8761346ddfcd2d3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727d596815213393d2f86d265fc8183537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bff903144e82cf9d3c9801cea4f3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a91ae883bb81b7ef8b57071b2edeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579715033de97c0efde1613d30a8e09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889658e55311d6401c9ad547c180c19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48a51e13e2608305b7a98909196661542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49dd57c942f408db6f9bc791fa9305543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a5bf767fe2d51fb5a1373db98601e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc58c6f575ed9de00ae9404396e94b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef03e109a1085391bfc4d411a42b586546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc094ad54428ae491e0c38e65a83c762547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479d84e10aacbd2c2acf4870453f89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d0fb491c3a682ef0566b3d8c9d61a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8325fb3282937ff1054a0eda50b39d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba76d03403df6d8d83a23bb2876ebb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cee65d3277bd265801afcef2f731b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d969eef6b5cdfcf6172bd7e39c649553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06da8993922a30f3c0f06d3b084f7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c79bf184c0beb01bd61c7bf9fd766555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989d955f0791d4863d7faace4aa75e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37bab689740609cde40cf49a42dc90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f6799d87f680f0cc6d72d2ba575c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766f3b2e0a9fd20bc2f49edce8be7f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f7eda4a2634fc7d7c37845c5f2d20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258dfce9db1a984326f3b9a9acfac80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b0a78afe20cfa44fb3c3a21a08c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891141b58ec6a4699b8da91269d41668563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0999af6017b1b03fc5a53bed4aca2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a010822d6baa74d3f5d9fad1363987b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e16bd560661126ec8419bf7a4859b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170086f528c7bd2708b6f88ae756120567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc48e4829dd30511cc04062b2ccca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411dab7db1b94c3963aacd04f2e3415569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20351f0ff2e72180c87e06b4f6c183e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba8e509726c397a4f8b4a9ff8fb97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c9f408bfa385e113893027acef10b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eceaa1654c1b18ff83c4da7543a339573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9180e4266a6042cb09af3e38b45833574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a2c93070b3dc29ebc94d1406ef32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b7d491c46ba8bb7cfe1a2d08ef397576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80c9e18f9826a54d936223c9c2edd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2be194f4a59876c0e6e78fb22a3c86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881a2cf24188e7392b0b77f4d4de1b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00bcec632663fc01c2699934b5ea83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f643e901d65c70653ef015261581545581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9fed318740679e42b4907506c34d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9ea0d317c66712b0f9e9cd3aa7083583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93f8be0cd9bbf0a76654e5f7c3e143584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb79e75ade75ce5e4df8328f427649585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1573d021292e1de70e275bcc74506f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f04f75d479275238418811502549587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629e87ee58e6b586bacbfb507c7577c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58798ad63812e489e5cfbc210abe6d03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3aa70d65980200fddb80f279e27e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941053bef8f3ba8e1b7339f2d68b8e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceae6770391d1c16b20c008bfe481c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f9834bbf03f0ae6bd1684c4bd4e10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3d7a9e5f2da8d576aec748fa138f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b38f2be58c9b0aae76b065a03b8c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5481cd3208980ff9a16729dc50e9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45794904602baf2c8ee55333ece3de9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe73afec6b9b17dd6882a53b168521598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ed0b7afad69b69627c94ea636423599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219f5500486062f62182498a528aae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060284302fbed2a26ef951a2b2cdff89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bee6dc50f5332fa7997286fb106e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e5e6001824a044ee0006e52c00b49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68023c89cf3a1dc67615697e5feabcb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2902dcaceaa1e595e09718f74a822d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb5883eb9b84743cd74b56168082a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db30bb2980a91d08f28148d8fa636607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168224f0c457dfdd9cd3c116b706d18e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def66b41a05a173d550ea0ffaae7fe5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c16b2212f9823fe35d13c1e79a4484610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fca5e27cd2d5da60695ba3f475708c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e2322655c78d60281c1ca5d13074d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed71beb3041cc0ea5b30750230d6d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83746dc7b09d3884af9f3da0b1ff71f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b88da248acd459bf7a0ba552618a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c2383003dabde9c0b2dc1ab5e8c95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9d26f1fe3ef0395087ff0c88bba6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432d05f272ee3232688454d5ece00ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc226cf8067781ead0650e7275ec46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327f3c2f80f2732fb1aad589ac53e65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe58da51b9ef23c03f7ad2b5f840a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a66c386ba0d2a6e2064817289f569622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef66ac37dc1c828463f48476ed3c065623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b78edfa6c14170253717772959124624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6667245a60c0acaec89412224fbefa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135722e441fddbc491f0a28875e4c86b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263add4d4b04e6f1ef5cb222bf29369627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da651c67dbc8c234d16cd21c558568c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e087be4181bc70b11adfcb992d388629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d1577607bade5dc3e119e1280623f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb956d4bc3f42f4061de555e836d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6f749327972739a7c848647950e7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329f807f4ee7d2a924d6784ad11244e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250bd5d48012a33247c5b11f87521f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b9cee554a4dc679c9a6a512f3ea6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe116344a5d644e00b6f2497673851d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a391c2cb09e0d965a657504c7b3aabe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a074ffc83de3bedbcf7055df00fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1ac8229f6161c2b3ac3e4579d050b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb3cc96aece29d89bb469e6ccc286640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd4e21d79cedb6f4830e2ab5b604f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d759d39d7014881e66c13e1fc6146d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2734c86c18e09a7fad6fbad11b6a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760677aa47902bb2ff73c2e3912ee3a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb42b01af8ad4e7739047c44bdaa03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9ba8821fc3759c78ebe807a9a1ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01399e017e883dbb56a1e2c98d6434647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9241bcdfc41fd09268380b701113b06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e97f8c9d4362d5872a05952f2fb085649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41ffd4650e4096cf7330aa2de5ee73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c0206a495bdaf9950bf32bc98396651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10a58411660b40a427c53051a6576d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad06d2b6eeed82c3a76df01d3161ae1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a431525fc6491977a180571f03a2793654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000a5526235874c64238ebb086be49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449022e0b5c5dae6100e3dc78ae9c2fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010543e4c71b3179a201dfd4c3c6a27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c3fa1968d26d460e880cf131caa27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265217f738022edb7efdf2da8587eedc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747717ea198a4e6a9cd8610ab36d488660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57830d5417c7954c081e4ff9afc1292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c144677d700cf62dffac5f61ae8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37035c2bd31ca066cc9b2b89b3c88af0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127de741372d4626fc616edb5167c02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8d57af1281ab35b7a77c85e6fad41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f9d12c477619056e4fa65d8b5fbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071deec8dd09daa4c8d3cfefcf9b472f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ef987dfd9c63ce2cb03e7aab5dc0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf64f6395d0a4e58b8d06de0e22f6c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52416ba00abad16e8bcba8281dc3a03b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825dd0de4d76904b9b40c88bc92080d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bd2fac3766589340012bfeb3eb9d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd3a6fff4ecc5a40f5d2f19b72f3a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c478e7f6beaa61ab1fa0f612b225674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d534cb9dbb457e4b940a2e8846f2e69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa74c21c64e86e02898fb5f4008b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad8472dcdce24cb495db96901979d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812072f951b7ba564a35b86cd672ebd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb370cccb6874935d113978dd6e0a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209232bdc9daede00322a8af24bb2daf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbabe4cac8a461f1b4e23c382c526c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81879f06ea6e582b12fb2736fd73a40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d14626215b24a4b4c976b8b5248d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada43e18ddac0234dd27924037434eed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556957021baebbc4040c524b757770ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5961ed0053f0ceb4fc84dbd55a0cad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adb6db0a8e66f56bd4db5ff9772687687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629943e4573ed30c3b3b6db4185e6b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6385ffdc789eb520fb2a1154723a49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcbf35925129058be73f5264e7d4aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd96e2848011f5941b27196c4eb6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69cf655111d8329ed828e92f5b5c53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f01767ac8fea7c72137ae2a0b1f896693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7646aba360ab26a3811f8825d92fcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d29ac8ba40ef3bf0092a9c3809903695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea4586bf48c0599eb0303e1e75966696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c922372ce75b0acc8c01a9967cb330d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d24feb9414cdc74488d577a46568c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833b080efecdb285a794c0d03a03829699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022e68739c65bb1f7ca0f403a2d0a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012fd7d7b901c8ecb128fa3144bbfd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c431be2e91a9086168c2b36f880f066702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a6ca6eca5f508ff05b79dbc1bad99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e784a199ce80d97fcaf6bce9f2fcd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867736cb87b2f50dac6ec97dcd51b46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef78acf45bcc44613f95ad591e09071706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8ec3d6816ef4d3ebc779fbb9d13b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806292325f64ef952fad84329dc9bfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb53e92dca46a1668f049597c050e61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcc88ca686bcd1efb8c0f2726829d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13beea06546a5453e39ba8d5aef7387711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce12b47bc1e92697acb170eafe26ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5b928a1bb19ff3eb73b1a9eee860713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06f4012100a03c6dd29316e9a9ad4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c1d685d95f5ecca2a7438e1bb1c34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a83a24bf5628257bab89bd1c9d96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacde5e0773f4f2440686b3df3abd1ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb372ec0e3c4f0e0018cade1cf958fab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca94a739793ac1b4fb2c2310748c20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5a2b1d0c583bd24ec7c22ab7eb5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e4ba559a78fecfd2c02294bbffd0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d83f9ed2f6157afe4ea1afe4aa6d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661455cd7dc8e5a5159ef170c89f1aac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e0549a09cddf0307b8cf53cab1cf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d03f85197e11ccd3458d410c1099e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30176ea57d26d710f3e91010e4b7d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7dc0dbed87b922863b8a7a5fac860727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780831110410f046b00cf16814b33971728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d003e29303b7c22d2d940f4ae27b35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a92544be47f548248829cddf9e7569730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc42853784eeb05127d183259ba1c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad674cfcccf2b2523775c785c984afa4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8391f5d17bc745c4d81d90823681da6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbcadfe86a17c678413173aad73021734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a1efda8401b50b4632d1a3ec85de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187221da3bab7e1890f15ad3f6a4424736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98f80d2fc8b2dbc5dc29332359098737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c44a33d6e5a71c76e48c7a1b53237d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8ebc8daeb3efa18ac11b29d5cace9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfd00f5fdbccec23dbe48020573f5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29d1444bc980ae2a0055a3fbc5a1f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77e61884174512067bd9928777be61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76902db0a2f1d8b1de75168207a21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f9bc74a84a115b06ae1acd1518a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193277573292a51bfd32ae2b6833b6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329071a7bc70e90b6b563de089885c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96480323d1d292740ac74f0cdfaf9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a590f9856b2bd90c98a9ecdd2aeae2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4823965d70eb3863cefeb3fdd6cf7be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db901baf56ea0250a5b95964ff92540750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd35c9a25d4703191939fa8bb43d75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e240eff9f734a61876deb83565c61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f976e24ec24fc3b63ffcadf73314e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09997002b38be3010ee3bbcc48689fba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2151e92213e3784e4a9b987a2951bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c496a2e1b54fb8aae8acd58d0ac444b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e418f5659d61c5888a7cb6675a8ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efa947e27fb37a9016322320c12d47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a622f0107729c5791920b7b9ea08fe3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>