--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d551a309a4b530cf56cd29915ac91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efa8a2d287a73fcdf1d41afa8926192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72302d9d2424a71b40a50149d619b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d88957a289bdb04c256aee91c81344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04e875e5703f805b37d8213cda36ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a437168990bdc0c21e66b1f21de66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77174dad17fe6204de4d5ce4681e4cc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f646033e942e389930c988446c5162c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c85c3c2eb38bef8d3c03a8dc8f099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916cdc84ce5fbd7a0b69dcc7b38f96110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e19e10cf582977d3c66de4bb649b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51f781785fce75eee3eccbbaa3b1ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fa42464efd762e2b046b19f61632613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0de9b52804834d8d0a4fc16c9802d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43da4f9c43c0d81149776f4380a2f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1afd385ebd2f943e967d7f02741816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dec9322f6c44d6f875ed6f3af634f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192be5d194d37436243d13f3c19ac0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b395a39964146cc793075d3d9dc6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f9d091f3dfc66d402840060749a0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd9b24b8df9e04a6e4bcb318dec98421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883795ddeec336465a9f0e1f2f99b8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254e3a176af607e2a77e9c6588926623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bcb1f00cd995a2583179a921d400d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f444ddc421df5c92950fac8ae332ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e36e20fb96513834702455295b37726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f299b3de62982f22f166f6dd1a1ef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d13781e27941a65c8aa96ecc579328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1658e0607293beac9b9279d5f6c5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f6977e5ea6f4fb25791aadbb4e0b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1d09a38a2e714d32971d94e9e74731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0be5d41845bfadcaf4c8efb6a792332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf2d9216dfe0da3fc18588432c05ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe18d6704ca08f29465c62d0dadd98f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38301f5698b44bfb6432f142397aafd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bbe61c7444c2b4acd43b25adef8d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb6b6b54b7d9fa5713664ff048aed837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442444a5c5711d754c9e0543b81d73738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96685528c20e29b4c2ce169c161a7e8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ebef8bcf9de206dc4982cbb6afe9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3565791772886a092213b18e91d6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ac6628b26eebd23379f9e500b223542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f945bb8c24e0ae8c95a80ec6501770943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9ca3857911a6ade47dac71ed48a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b405f7a0cf1c75e41cc39933c15979745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee3f2c71467dbd7782bf6507e329a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba444cecda44c80ee35885b507c1aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330005966d3ba93f527cc0c69f7a69b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a11ef75521f03899f0e30e61fe2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba9403f5843fd2cce1edbb7753538e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03912dc7f1435e10ec013f173910251751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e999c39c3cfcd34de4fdb05d347b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc7db16746559735e837c1ab8fe2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a24ae3a8660b5d85585294e07f2a4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0a03734ccbf9d76b78acb9fa230555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d658d558ff7c25d7a47148d9bdfc5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ef38eff60006f4e8576590dcd2e7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78356203af6067c3e3e27ca0aa4bdef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29320001f1939e7fdae3c0d7cf6975059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73c8711ba12c6b643ee36b01d62da860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b5fb3b831dd356ee3a57f999c8a1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68993474e3607d06276600b94e0650262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3eab83861c6de2a08290a5071c50d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408a2caf48ac6efeb18a3e7c510de7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac99b64f9e792cbe8a48b81ca610765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707df4516da63ce387f26b32c9e80d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e945b779891f4977641b6ecbc9af867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d74e05530c56ebcb99168dcaf680068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974bced09ff3af8a50ddc17eb12b41269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e0e0076eb765099897846a58607a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a983a645f59e8b7f8aab9b9d5a4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abc7f194214679f6fb86fa1585423572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc95e83f6d4a0883d59159405efe77d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3f302c39bc1b95901868315564f3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96a23a8375091aad73210c1b2be36875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c56955961c3fa6f4040ec435bca7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc356cfab70c210b2f2000126f38ae777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae36b6c0c73ca33f5d007107dd50a1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7960e7f3510876cd4b48975a4b8b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b89a074c0dd5fbcf747d19d4efc6e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90bb6ed8a6967a7975bc72b4ae083581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77498b99057a832830b92f7bd5cb7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b195392269cfc05eb13be6611a75183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4336b197b5e91fa5e260dd579d5e9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bac494002c7d9a2b9a982aa025b9ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6140b63029d04510f8a3b0d0134b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c022bdee52e2527d64bd4022e0fd6dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30467c61c9c178d2f082a25c7f7e196688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce096c95e4b63ca2ad3485ff83cd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa407aee73e950dcd5854a1b87c5fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6005fd0d6134d9740bcf10b9b36e48d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f165954e799ef7dd998a2d0a7e782a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7b11ff434c31cc8a625672dea29f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918aff7295cab64ba2ee93de9926bdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0699292321f838a26f873f470cb4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e69ca1af1f7be1005954fa2fecb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fdae578812882eccfa0f5951ed6f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bdf92394ce7d60d9a9442239e371198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021421f5685fce6f08f423d7d3911f1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e2bd12f361a810abe6d6a464ba8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2587930670a0c880efaac18d48fe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9e50302f59fc30feeac1b8dc02e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484f027284c222f265d875011278ee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98a85180b2c2f22bd79f1986be546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe50f9ff10bba614d46ec22691cbe6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014c0e0bdf76dbf790fb000ee1c35e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923b0097a85050d2fa80f75e783237b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ecb1ec719a3f31cafa38b9b81d2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42594e11d22a0e1cd17d52a4e59ad9f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae22e4889c9b5fa6f9adb2a0326768110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f953a61e1c378defba439c9bbe1dee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8068233da0cd52fe3ccb13665c7b35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982bc2fcb22881c1b722121fb736f4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02a7a1bc8981f36dca70a589fd749b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc29e73e87006bf00abe501bb3e7bc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da80bc99df41e8984adb98510f223b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7373b27000cf6c9ad9becdbafb725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab8a8e152f97d58f09c72cb666553b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b109eb0eee3d06e3a7b6558dc9c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82074712d1f488020c919ecbc16344f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef31ecbef16c764d15acee7e8ec41c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efa5a470967e88ad8e3fb1785b1d9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5a2b48d7422812e84c350af800bca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169a846ed528c55fd04f8dea5660b68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811322cf00c2a05b181ff07378c04aa9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa619a0272e566b92b0ce30f16b938126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39330f5374795c21818a71b4d4619e46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0067ba0abc0de1e67782141a54371ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97a7fa2854a672793ffa441878b353129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc2f3d87b3de7fb76ac69af0439390130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641fcdcab5ff6e2115507915a88d4fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f68fe088e9ac18992b3c05d4cb6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb379ed3b8812254d40913bb180b1c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155efdd3dc3b34cf63b39df722fb45bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f2c3079cbd8d4f78b4c802e3fc21e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692836f0dd0a07bc46de000f82763d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434a8647f3fb3a98cd03c9276a9a0e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546602b3edae2f14e5770b40eace4d82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20a6579b240af4e6847c1e4fe5e9a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3648a9515bf34907ea8578704fb199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee440371b8031bf9a92150b846369141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb49ca2382a4c89e9e4099d1fe8e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559340e326dffaed5deec0cf40c61c2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49764b8beff2c3be3fb5e3819d27fdcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbc1628ef910b5c221fc9baa22e519145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce68bae01a285f5393c4a2ef95aec6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1726529d9183c9bb16784fced8de7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515a1f7ce19ddeffcc08a229b8fc0e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f131f2668a960667ffec8a871bd3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4db04aafba766547072d1b8ff73b01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefd10bf58f7160d41ec05de8f1a9ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7b7fa59b51c8e7fc97c0292fa7a74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613bf4a6df1e4c0dfce80a2fdab94fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462f7d230cb01b0b7b19f19e205d884154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17ce60bba7d75a939ddaae08446360155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee0aef84cf9a99e5e986d1766950b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d7cdd397816ad7a9196773e77d48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5cb942c261e347aa9fbc3e0089ae1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f7095ea96f790f15a9eb95e3b5991159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9690b3329f89386dece9d0115f72a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505324770f9d9d2faf7e697bed95ee8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89417896de2dcdfc12bddb079b99fbca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5d06db780df21b5c0cd5c74d5fd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef27101a0a13eaa4058f6e3e825767164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b392124bd606fcfa1e0f0581c41a366165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40e822e336870790c2bf772d6fefc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc405857d35456b420c8989b521382c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f4e8f72059facf7c0703775c408da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38695389038f0a6fb38274b27143e7cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1dde86c1dd67461ca60120ee3582b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583fd992d6fe2de26d15454d21f856b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f1c5b5f15b3ba01dbe031dcfdb73e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573333838292c2895665640e63589e36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaaf7fa46d5be297385838a99e2ede174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f148580591dd46f9a64008fdd6871c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d63d51af1e78a00cb204664047f58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e637ea739fa0f2aca7a2e6629758b5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6f33e6566d95bc45e6c05e718c9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196774971079876b6a41caf76ef3b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfb6e0ee93111e53a36fb44c6cc267180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce6c8a4ba090c469123ed107c2e20c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31798fd64f516c2ba637fd2167f8d5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfed7c21af8dffbe1a23fe745a2ebc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3997f55b5abe283876fe44bba0e5ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedcf7a3400b1867780d7c0edfeaea0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed7bf10486d88dd722ee6ca0bfcb92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965fcc11b766da406df06dd22511f32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd47a2db0629c25a3864b866559566188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa46ed7fc3f8b6a4788432c1773cc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea936ce7adbc981d2b280b774e12ecc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680dad0760699140846142cb201be7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdda7ceed38e6e6ee5b3c1746643d1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc807d595200ac6dc3355cebbd794e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c70ed1cdf133d7b7b968994814278194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9a38aa5bf70778c1c832c0d625841195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd4494fc49a4886f0b5840ac400697196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7edca177ff633a7d452359c89eb75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44497eaa04d244ef969609dd3876a7af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0f3f8c40b4530c2a7e56e826fadf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673366965620cd5d0f11575c617a106200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140129f2b2fc80cd13cad163abd6e16e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8cf6ae32ef8418035687e681536ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27e0ed05f44cacbc79999ce49ac65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9183d972e1ca658a22627d56d3964b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2efa4d155efced7ca3f1b94462f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11779dc2a6106c8840b0ccfce9bdbc22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ec41b97aabbc8f63ba214b44424fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66120bb46a27f51d4ea0908260b1d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443fbd37fef4f5d33de92db586453b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5017994ea66e264317071d24e4d5873210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be41011f1e552cbd16a724f55404df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab58a477757a7c6fdb808bd52c7fbf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20890f03aa576d4891afe021cc14e515213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a32124904d983dc3f90d15793cc34d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c095ce2465d687c394a57504862ef3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf7717a480cf52fc604a343323f6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6332678080e2eb7ff59850e091068b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0e49f6b8e685f337f0a17a74f674218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab6c561c585db23bff41d13945e377219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5fce3098b650d5edd97f875fdc60a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90be1fa0d3890aaab2b55faec0ed6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50453e69d3e51e64ad9e8aa827661ea7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f829515280b47a2d827df2c42c8ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523796d147f34dcddb112f360445387d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458321d13c1704c44882818464c21be6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb84d1c7b2da9ad2630a4dd514ea49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7f08b5718f7efe4d245b6d760817227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3735f9089ef83757dfa00133938887d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f32fc2b5de2809ceae50703adf35f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae68be6213bc8cab331b452a3ef3de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7669c1e1bb6af73f0238575e3c9726231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621779382a7150672b80e2d597787f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6119b0a8728c0e872f343510c004bba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dc84784a3d7e0315562630668cc83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3be2c301732ed75ac083767c613e62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7f350ff87440d88a741f87d9dedf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bcc4e1693dfc88ca5dee182c84c40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b5d9436d2112f68c7f9f94ff1851f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f8dc19944dd55f36feb423bb50bef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb12c9bed3badaf5e103c8ce0eb307240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534c0babe61b9614050290340c7f887241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac7204fdfda1fcf0d4f2e06f599e6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d3d1d691dd2d678ed49dc267508e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e45d51eb1419b704f12f96d52c95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543ae7f05290face6a1ba5eca56bdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619eef7b56a9a3f1fa980f0210a25b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3251b8e75e5406486d4f92db9eb23e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4de46562d7a6fcdba55d140cfb6197248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a1d142df64e31c3020634d19b50ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c46e9e1781a63a76ef6afbd3d4ecd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba1d04dff4e48f1cfd3a0ee92bd5e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e6362f5a9faa39f0cb15244c7cf51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc5acfb218ad79806048ed3fb731c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aafd89e682644a5be7644a912964c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9fdd90e1caeb6becdca797168a239255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688ad90bd490ef1f89fea332b1980b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e01834ad1b4d6c1520797477b349d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a09f7da14b729ed9f9718facb8a71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc006ee182c359b098b7cdad524fde8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b6f0d0acd5e7c0625a0d48e4cd131260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824389fa7e83cbeb653e7be2cee6c16e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3899c35c51bea3f2736d51f266c09c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f660041e0eea7b33a1fc5372163bd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db40f0bf870bff4a0200fefce37c94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859a69176910295a07edea8ccfa2645265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2389b6f324e6c18609364bf7fbb49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363958b37a2ce8e0e80b9b7f47fe767267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e85b2dec2b6b378453e3bbfe9360ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1b7096b30a78a4d2766cdcd2821a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062fb506bd727887d6b16e527d1fb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae40c8b87e404e29a67edadf87c106271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51541bfc13202e9bd2464758d90882272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d05f8988c844e16279add03a66b0a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88391484d3f38ce2279df68bcea4f562274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d95bdef7a32c883904dc2ff84414a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7d0df96160536c53c64badd3fbae3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def010cc4fd3b1aef6273809210f523f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa101d51a29324769f6664006a0118b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f044aee27732905c72d4ac31f7b8d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e649f8865a58c3f98421587718e2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fc475271655149efecce997a500d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb31817454edf7cfd6582b0a7da1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69205687df9a981be58d0e68d64ada283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ce684a8fe1d1bb363f718568e802b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b553f087b88d4d974d05d45ecae7cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9d75c8f8b4897c63c09a131f7413286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdb345eb37d2ae047ae31c9c1e4d48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba10f5bfe2cc398d9580956d85cd74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631d3bfe7bcaf7eef45a4e48113f22b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab51302b3e650afc6f0db21afa464290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92942d4da81eb2ac1b98ce3bbac04c92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9062c23a9548c501e544d843412a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043b49f66c42f02a4f5871269bf568c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e237b63c72452619a0c57faa24c07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949952a7fc7b6ba23535e52d9f692aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f5ccc81c16162c292e8884900115b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81364bb9ffe2514da634cf45f07904d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa27641c987462e3d7493cfe743ae1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf0d56be5b1df85a0427384241a07a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464b986d6b7da8628d6b2b53ef24d7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce12f80986864019303d2df8183174c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c9547abb35893129ea97ed42d313302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6137dd841a8ec8bd28df95cf5ab3b42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07516ce71da70d09aad792eb31b3e4c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d776f8abe921bb3794f85f550b3da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f16c793a42ba24ce9f3b857c8bae8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9032ff1cc81b4865d289e718d8f0a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0096d5aa34304f51a34b0a50359076308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d47781a83b7f96c5eac87c5f2627309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cdb39985c4213d315ca125785d28c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e4250da3a1c6adac046e44ce4a45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1eee6d2db8188832e84df41fd233312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c1f727963fe3751d30cfe419a985b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11677b977bdeaf6957f210630f80a6f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80879f4b1b5d7b90add77c21d76345f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b0a45ff7202fda715e0b00f92703316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20286f982de08f3e555e85f10a57b42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a27fc322985d2154dbde02ec84370d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dfc10b0b6be27f18f7a4114e31e3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda9061de1efc48a8ec601633108ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114bd15887d3d4ab1399c325efc0b3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1482ba19d60d1b1448c2b60e60e2e1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8835a1c5049fe89688c17fade94bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9149bb06dfe3ebcd0aa0c71240dcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff16bde5a3b030a4ff5a785e18b1a35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcbba1f762bbcb2c819d60d8fed186326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1be5de113046b0ca00977af49f2fc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e398a193f8fa6b411fb951a16e34f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd29b5eb664af9e118c1138452e5da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920586e0916cbeec9b5cf946197b589330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b3b70fc39224971ebb201fdfe855b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415eb1a3f812e363e72d556f6e0b90a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0ea25abdd90398cede9de5fc4985333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e3816626da221722532e9005d45d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e939f4cc5ec4984ab58b66a9f64b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dbe46ad117aac42a79baeeb48ad10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6003fc5571de4bb68a37f082fd60f3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f9faa9ea124015647a29735780fea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52735b43e5643660765b0de3743ea2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73e4c5ef82088115b2eaaf7f380a61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d0361777b93492008abf4cb1767bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f28a1ee0521452bf37887c7b8de873342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5441f8a2e9a7a1b891466b5756ec2ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f4afb61672f7f95f4bfd5cc71a9d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6df8ede2d17a8893599130999493d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e88c85b1b47b94b6b16f703ff2a46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266ab65daa8db22b40b14db599236d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a9acb70d97036b3aca848a8e3774348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34bb9fcaf852fb904d0fe6d71abf82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc1d6c7a55c033133065acb39b631350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b0e1706744125ffd8ffb4f62f00e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0278e4929faea65577543dc9cfc645352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e63fc1b2e6e855d571d2cd63839cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25294f20dfa863a62e58895fda00ae4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466e5003f72183101363a614f146e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa24c07d28a35b034ffac78b2734e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abede1e61b2fb00cc757fc17d433c7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac5c5525463a01c5b8b4b034f51de8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885934ef0e7f72447829586ad0f53b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134582025c4a129bafe34260673380360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e428892cbc5fa5ab10db5d1bf6067361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af76be75ba4be1c73dad3be224bc13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc121a59f0df5a1996f05dbecda6b07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86e68c4973c8306706d9c26d99a8b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067e212e7c8357acba426721d7c260365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b828dc0dd0cf623457673dd52bf8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e081bdf42ec2bfe3eb3847ce7ad2aef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f00564cb970f3b143c16ad9e9af462368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662006673a0ec95d8c9220aa4a16385a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e37aef47ad1b0e2f368473ff2e66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149f47f092246dd57e7c6ab10b4f7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab7de78ce91ad4b83c3ee2502b2cc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60870c962d154b76a322c796e59a27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117a4781fad5996f33da92c4d11daee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df279457626f7484b7feafe554cd2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430ed426de2899c41ac665300b4d37f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa72379dab585c41ef9409df4a116e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d631a875a22de4f163803438c1abc7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993672dba237c97a4389d332243849cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbe073f752b065a709ccdcbb885dfe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b5370c74785a0381963d854d1591381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046dcaa2c6e9509f68e91ad4e247172382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc6b5934d0b4ec5ff710eecad7721c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9846e2b07dc7932b0100febe9e610384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afece5a854a24e889448dbda5ede76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a972fb3d5dcbaae0266a93beccd4cd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54355b2a10d6e1f110529fb099cc40c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108df79016709fae0010ea9533e503d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba45f915efce446bfa6c78452de1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bf33fa62a1b13247065ae4024441a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a33c4322bb21ed291328e0a68101391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee757b5c5d4d8ed4c3e3050b16b3e23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc0996d380b148b144c4b9a3598484393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29f90da7de2ccb50246b10342c42b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb8309dd2d52c70a6fb7cde1cbdcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36d1e6aa6e2fd26d53fa5831d02ead396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f25a62d7b8745d8dc4e6d8dc36a885397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaf6967167815a363db17a289550c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650be63a4c799f215a6228d7d357d52a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54391e45be6177c0a14e9d73d37821f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5620222f07f150240e387d6a835fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9164bedf49fb43bf175d9e37e39e2f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914876a2489676f81b934ce83e8a0693403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fcbaaaf42d0d78879011deb800d87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76b73cafe6cbe8b1cb75a5c7811c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20cf2ecdc8de2649e18f0211a60e6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd42ce4e7cd9a0d6f97e7c1f577b75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeea9c51774d92932446a158a3754ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f503f19dfc4ca23be2bb1fb83fabce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832517dc5582236c6be85e138f8bdf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fa9f8023fd4a7dc15a0c18f6528aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543592a7063a5a26ae24f9175062df0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e5e60a7262155bd1908ad04e0ee7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca48648419d7e7d89d1a098f31da5e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eab7878f1d49f28db4aca68232bd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f66d9cf4fd95a9c7b0db2904b5c8b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79095f5f9e940392963ede1e5202bdcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc192773df15651dcf60a40b66f51b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359c90093cc826f8a3794f3cf76fccf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc400be583884520441e44488bc20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716e30c8c6a7c79391d5eb8bc2e3c24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588489a99b8f238dd765ae84cd0bf05d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f0352d35835afc03630bb104806bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee674484a090a3a951d9b7bdb097a40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896bd15c581212d08000ea2749fadb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d51c39e51d9b1b6c2e9a6a249555426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864a3aba2eb0e85628bfa4117217aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e1a4eb98f4fa4deb5fd32ac8a8f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b3a70d15b500b6615e6139b66dc43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969027b84a14fb4e7ec766eda934af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71798cfb4bc818b5da16aefef5b5a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dfe3cf80fc7a679608737517aa228432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084567a86d340db06c6bc58195a3aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5c808f44d657d635f31df848a972c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa24b598340c8bc069bc1b14ee12b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf42aa6925bbe0f89b9f07ca4790d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1c817b41515ab5bdafbe6323bede3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff12785eec1c1421423d244ab5e0176438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d9b9b19d1bc3f856ab930de8c681439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256529030e308115244a45c86433a446440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e9037468de36f96c9136abbcf3fe0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19c669d81b223f89b274fcc56ccc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19775df275f867d3172bbdb6bef1bb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f85a40e49528e645ccd9a4ca58550444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfb1d10cb61ed27a78e4f3a32c6c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd9397c580a07006bce034aed8d9f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e37a7c50ace9ef43903623ae29fee7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67ec503da1f0e2644b84dc4d97db40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6099b0a893e8e3c5c906829d19a089b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eabad4f15591da5c93a2b4960e4a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c34ec70a259b6253ab3dc6bb60a65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c30a0884140e288c7e61f9a17f47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace055caf8c2ba4003e3247610db061453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ca927c6bb796f2a5a788c6c97a6d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccd3d8e2d50707c014f410396d5a8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd343761752eb93d2d5e74f3b1b84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f047b827628ce07aac519751e8109c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6400b49269412d51c0a89cc1360f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1264a5738c4a5755e414914e90a6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c52648a0d692cbddb19c3cd02881460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212408c5d24da34f49d73604e0c866f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305cdb2fd412d1c867df8988fb743ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4be452c5ac62706353d2d604ccf36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a530ffded23e3e35845d0b801b7f6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7de5ff57200f182ccbd2b3df85e05e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e297ae6e5c7812e1e6b94f9b144fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f0e931ef01d2463fba9193a8a3d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093a76b07403d21569679b121760714468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d7bd69da57acb7daa1b0277f631a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dd56c442ce95e6c99be44e7d96c49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cb8ad62efb7745b695ca9ab9d930d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef4f8f67b5838263445b486b4bf38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a33c8388b8c37bd636730bbd7250e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7e0d83106be42d7fbe5806339af37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc8780a2f5f7dd1d5a6419d727077475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1886b6eedc2e45effc3b6fd3d0cb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feab46d2e4c6bb58551e0f995e3b3a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735aa853ec26a2cdac56ca4a9242439478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c774dc9bc0cf896653cfb8c2f488433479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814953e573017f6d94cd0e10b1db070480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca32da41b9ddf6b84f2c60ff9c54bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b56c1ab5605f4232a43f655ce94f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a17ecfcebd960f1d8714cc5f80dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcce39ebbcc380b3bf1778fadabb3b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e668cfb0448a0493876d4b1b0558bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4250146f9559f26cd7b197eaa4408e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c411ce1dc22192654885dc4b073e03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f605e1f1b58dd3506ebf2124f95a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d3f8a34a8dd52ea64b5871922b7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1027228a6829a9e769b948271a881a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5987df30582a1cbef2e5aabfc9d28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64853e5e84d1f5052d9a8225cae083492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf04dbe05b03c6426b2f958ff02d676493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e98ff6e640ae4e06a36500c7a8902b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac6027e41d30166a5995435d1f4d14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2942476db84f3b82c62c081e8b7a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fead662c721476d0148950f75b4b8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97081fc7017c21454e8bfb9087d9390d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef78fa1394099e1c76e1d880586b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53860d83263cfb112e16ab343caf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb2cd0f5bec4c2c61cf40db5ef83c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6a09b13be1cf23accc0d1a0d1845e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c55e28c148a10412c12bc7f9fac48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa806395faaa60f59755837455e3efd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f29b66eb0fb7f7b40f693eb430483505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0aa5a28a5df2fe023c61a36a1e2bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035cfa2cbe2aecf6f376b3d597ef702507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a38a34589984cd3a03f396ddb463f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b9c82a59e57c23e09995df301926509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e4a6bfe5ab5820fc2446102fc24e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f420b124839e8119f95905e570d68d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b36cbfa1200711471581bd194e22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269f6b161ef5b1e8c77d6c8658f67c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9c85c5bbd00b33a70bf6c0d14618a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f3ef6593f8b32996953b9f5ffdbbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231907b2b2790aad9c521bc7884c7998516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1413b134c02add6f7162733250971d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964279eeabcda84759944cdef4c538d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8940b204efb35656b5a6fd83b79d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d04f3608318b419e64ceb0c36c728520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac4a21d81942d6ff7aeb402d9ae755521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5a56a92cd3aa3f8819770319435c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b08fd9c40ffff44d4d3d71e54dc4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964af73fd6a6dcad34a151b8fc5e1de0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7af106e8479cb60222ddb174253e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d086caaf2f24ba891fc02207d674f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf4d5e0de6ff6aa920f5a24afe6a38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04389724c8d4010646ddf51109f1443528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4566eb53583bc793d258f8a4108507529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3103d6c187614d6644d92eccd7fd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ddbaec0129d42ed223c965093700531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8957fab6188248d2f20d3ba8f7823532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77654ae7493a46ab3c78ba3a4b854d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8360964fac76143ae39735d6a075a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f63d4c889ec944571a3a5af7334435535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102968d177da1415a363659174a3bf02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963db446e2cf270462d811b5348fc209537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a610a36fc73e822531ecc79c82531ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21de88867d61baad39cae994756e01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b94589a0d73e25a0fad6dbf5597c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe9e60ca9e1babf518ec457b6fc417541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927149fd8cda5c9a7db9492074c59b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc77cfb4a5aac5a45e1ce8db12a0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea91e2eba332ae8ee10e8d3fa9a721e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f5dc1005f2368ee3cd2f72cf58971545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb4bf08fc205a491b64267f80b5040546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c72ee0ef91634286f8cb261a31cb71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f41cc1cfc2dba2777a8a4ac5230289548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9baaef2010bbead2e565c2e32b15a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679375f3a8b1dcf93fdaa2ae85e11c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e31b0e62f02781964c29fa411bc23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd00e4a08b03fd0efae0b2057ea07f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d273c4409f96011aa5385bf58b6b0f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4050898c519dba570f163be9ec2d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd080f47c031bdcbb0f37c43c2ed074555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fb773857a1f9816ddd5d70c1bbcc8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015f7e1fbf391aae9d39345cdd6c38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb672ad1039ce222b7c5af306b5c7a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e77a1abbf97d9fa2978742bbbf589b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029118c5cbc3d05cac8272c9b91b2d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d05e468d3f53b829697d660eff8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9cc3d1ca56a9d0d3f0afd69046f94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3170fff6c23119c8ec71123bf509ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754ec0570046f96bf67b3d51c4d57e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137db1fadf2eb648d281f14c7373c43f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce2c41783625d2edf2495c84dcaf57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892274c7ad540b91d432fd45e46f8ec5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c75e94029a4e14590aba806c0e7060568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12820eebdf6d5394ce36be58dfb33b7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a03ffca2fe6c12657e9c570b89fe0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ddb3df91563cb9916085b37a3e0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28547e2ae5f2cdc5d2e5b877e28267a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1ca586a62861ac4d362c3ca440199573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c400dfca4562aba1a84c90941844d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8830ef8920422d30cbd3dc0d38a586575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec04b0a8e15e80aaaf9a67d2d46c36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878126e78c808a873b9bf961d2047428577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b97e3eda3d4b2af3639816d3d48976578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d58c12b53be87cc05a3f4a41d18701579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1e1c75aa337d4dbe7c02aca780527580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f035e6c6356049e8a9f32b753ae3cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb89e8ed776ab6a8794181157a10e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525ccc8ebf12e67ea01b44a85474cf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2ca93209617d58b5e343edc813ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d854865ac1da1c28077eb7bd4012477585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534be382644a8764f06eb749c74d4f3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7a2e968cdf10bd5d4fc7a34c8dda8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fed95323b41ff42b8f70c18900c2e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbe9797a12cbf60937fb8a3ee9871e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4d0d87c1d22be8f9d7ea1e81e6acd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93dbfd9f0dbdbbbe6d567a7f023c72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8914e381b5b2d50e8647e7fe45f25f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6162f0baaa847177fcc8c53a08220593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ec38d6de3bcd3362d365e9813b4d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5637041fde4131cccea89d1897786595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46e88cb8fa4ab4c16adadb2ada8f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d23fea7e5446927cd7c6afc123d411597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb52d81d0e87c280934ef0fb0c33b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956fa88bc624c3602b7ade6cda1ad3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fee789c3511220ccd81dd2576cfd43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faac4e0b3b7ffca8767fcdeb84e5612601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9342cae01d1094aa8fa7b69da34ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d889ff6fd79fc293e4769bdd056fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b7d6ed4b47ca89a95b4380311a5c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33db2bda16a1bec57e6ff881fe6a88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aafc9392b7bfeb17783b868375ecbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c99969b971d718a7a94c248baf7c9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194155384a4017a5acf89e734a43ee0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9c6d22ac1be1a135e95f8ee304c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254494e191c4ad87575c263724faa09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce44dd8cf6020f73f7af208b6d8751611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a96d1d7e44d777a5fb347a31f554c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af49d1baaff5912e8afa2475e9c8e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f3e184371088d3921a86779f3f24c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd84d3b336fdeabff7101e22735d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eea4019cfce50c83815079d5a0a5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6645f1038d36b8d7dc3b910d5d3768617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932c8db21661dfbc59dfbd8b9eaccfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c760155b0838e9a83f8beb780c4b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e31fb62ecf78e443d8f669c1e2a755620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc052e26b63f24816b7e62dac74c873d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fccdb01ab9339b7093024ed3ba73ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3c132fe5186a50a912304099e6947623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91dc0c145d702a6c9e8f26dbf84792624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719160746c3d6518c3f0ec4aa02ee89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aef8e56c2c5c36cccaa996342f2aa0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f30636c76857eaaf3e15545eb60fda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb2614fa2cd23e730830c4fee3ad5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b2bd478a2a0129e8fb12d2f240de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbad6319d6038db3c4b6f34fd192d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e4dfba3ef2130857229e1c7bfe6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f59586f7b290b861fa0d973a1a71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59e0bd78d5b420a811e8918b7dc9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd469b8e07749f13c8f273ccb628a59c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09d46be047305e38629bb003a38ee8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9537faa8e277ee7f65642591e8c1f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d61caae98526c30290cac0ddf4af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b11bb9275a9b027b9674c1136504c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba65c72b6ebb539b4634a5abe3e9c0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000e9695fac57171233b6b8000f65c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c2466f57b6f5322ed5e3e8cc871a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866e6acf9fee630e152cbdec31a238642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a3fcbc0e97ea22652b84528065f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3092f7b356b68c11bd283427e88f86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec918154ab387ff397bd0aa2e24fe0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb88a4bf84a3f02263abea04f5b0a84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeee5e71f1fb5ee58f302592e86100647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934e2bfb74a5694226e3c153cb7b58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fdd023ebef1950053d1cfaa296432649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11aec5c05129d530bdf6377baaf8da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa1923208ed9f5248d2c15dd04811651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e42ec03534330f20f4e57910bce2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78c01c9b965fcbd0ef5df7dad853b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508208e6e069fc69c1964a57ea8b759c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eb327aad421cd88e1eca387c4c652655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c8eaa16c55587ab0ba4e6429a877b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec282ef3146daad19eefc07574134f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8402847881efdecdcf55cd6d4eb41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20220328a6331a71982a6addac0f7a28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846683367b4a736abce1836562d64161660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561f456f34d79fb36ff22155b18b27b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73651ee5aed0284264dae318abf7ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f4760744c774dd0786b08c95401e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d3a6f13ee1db5cd6792cd9aeeb951664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a57b82f3ff1d2a357788c33d27a70f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95577f4d99b753c14771556ed8b60f0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6349589d6a1d9ded09689d9577e59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482939e157ea5f765b0a531c9ff2a548668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e479b5fb53d875363d98a17e35cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6e8dec5449fc391d3d07fafa5a004670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad40bb96ccee71574f04dfe823437bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b5eff58b9e8703e46e6014d9d8c39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b49b74e70d557403dc832283916e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b10d733734a4ae398a58e76c5134a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d5a28ef5f07ff424ccda36f638ad5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f51c5dd93cc8bfa422249781b0e0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec0fc622d8c7dd0d25b111f85b2739677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a7f837f4209770d6a56e0347aba17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ffecf7cdd78fd121441784146c8d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9175a9bf8ddfd691d1dfd5214fa47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe04b53257c089d5ac6f18d76e68bd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb308ef8e64e6e1ffae7a8a57179ad1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df35cf146c02fda6ae5e91143f772ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a836ecf6c7467519f680fed2366a248684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7758937f0f4647ba5a4281aac820b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797cc63f9fa6777380b0cdc4089d74e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fa5aa56ad34a8faec25d76618cf9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5615d22e3a3676336390c366cea7f43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e954faeadf54ff0a83d30cc760c57e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c72d5884bd8c0ab3107d9a7c6558690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62bcd41ce75cb2a2b705e329057400691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf652f0353996b85908f49528e3f49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a745ce61d672927f7b33f66af25712693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17922b6e7f6815f7b4c0defbcdded0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c1469ab0b5cbe829efd9aef37fbce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51678f8f5ae0b0d222315875ca69f8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ef4158d664d52d4f93bfe30c78442697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf842fd2fa85a0a1758f60bf7334755698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f312a4d1c7f210ed0231c04b418e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2594db0a2eb77ed49a7765aadfa68c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d026d7c48007af3797d65c5adf655dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf3229f21b85451b16b2abb3eeebd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c393d68190764564d00f00d9ff5d738703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5d69c10a8f86a887d4bb94d2a533e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ff123a8d2e554c92abf20f32635e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f16d6da6602328bb0b066dce6588f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a6e25f58af388334cad1424104862707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f09afdf1effc2fee0f80c7cd2a55a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5036428d5dafd984fb1736f355c615c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306290a1f53ca7033f96d43031d4298710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47c6ab2d9a1603c0a0a628bcfe901711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4624f461a23a36ecd0b3786b21e45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f04bfab18b7b96b7db01c9339989a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482b4a8a6b28ace74fc6f08b223eb15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda175149539430cb26b90f601abfed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8848ae319e36e4e81acae860d24f5d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed121de91f82651ca92c359988ce8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a09a6eaeceaef82cff2768d78585ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dad04de8d3b774db75a4bbdcb456e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63899c342543a19922e3dae5b8eb8ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1211f323bd3b16c98cc62f35cc51ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321d14f7f9b1cb931b4fa6ce71f4476722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f8766699891fc0e05ebeab4482707723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28771ca21443f05bddb75bb56d99bea5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b021bfb806adc04732d7e8c2ec304725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8e50264f02a0eef71fa5b7c9b08b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9e0d9b0c2e130c17b25cf607dcb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e53038f1be861bff82421e8bc86c72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefe17a57e39aca4b161d69154d91ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553c9a54d882b1367e82abeb1a80c6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf9b3c4aef62f69f4e29eee54b0d5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dfc1a43c506a45d5eb0a3faa5b18d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b923afc193a62ed9a26c5a677797a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863bb680775970b1c78a4f48ce8c29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01111dffdb7cda0536eaed6a03abf39e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b11df18209aa3293b80f0a1a14dfe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43731953f1265689c70560dbdbc487ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211495f98b3f9d68015ce0da7f7012b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7e2d9afaadc7175094bf3c46fb703739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e408b20a767ad8b983cc3b1eb5b92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639513aaa36189d7eef9ac83a5e7991741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5582a11d325eb351f05f02b1728cff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb9fc7f191aefa3b306341a2763a9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94248f531fd692c25a485c001825dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b04d71bb8b9110a2841a0aadda0fe7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66d620ca59ea78233df0bfdee9f276746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d1b5e314f29623a521317fed2774747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d728cd165027ff787528fa030414865748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52744f2b1503f2630a5efd8b8b0277f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4893b6fc54e5fe335f8218faf252e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5359bc8bd1854a1ed6aaaefdea366ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6984faa81626875dc496686bdcb36a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4301a0f494693299779824c5fad7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef1528603010de0f13711f23a4a8de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eb8b2998ad6ce868c5f76d5566c11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26f338d022e801b8cb08b7694ba5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a0d62578e2afb89e8673373b285b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ce45efb61f1d8c8c645576cb4860758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c55ecfc7e5606c7ee1a59b8f49cdb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bd7741f62d307ba751286a0cc4d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d5c9be4df7f9a185d6d406fac66ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec12c8dba05c934e7a48a7c53922f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff0093cf96a5f01267eaab08b3f4e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eb81ee7313f9eb59721efe2e999de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461a6e653a7bf1c78e4ba1da2977f696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe58a3da79704b750a46a319e0fda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da3712bd91af0296730c75e04ee0618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91f5c72629b71892bb4ccd0956c2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc819dc9a4de9a939516b43b350fa1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98107c933714a9080f03af63ac2d47211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778887a9c8fe32ccc27adf797fd44d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b350a73ab4d97c9f27c996e6f029a8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b4f1dec189f7705831d3a6818f3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06970cf9592acd20d1a34ad8ad1ed68715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a0f7fad1819e5df94d2aa14a750616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353fd4dfc4a2405d4743a49054286b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651724a85f1101400a3ab6bd6f46166d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d288828a8470d52036accc28059fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191e9307d5e88810652832d8a877eb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4019636da54689f8a55113e5971e0c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc8915765a4f15b41d362f030a9bfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640ffdfe2be94cefed08cb70327d2cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bff70a978023c6485d4520fcd0eb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053336ea1d3b0bdfaa9a8d1873f583425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd832359b7e5dfddb9193f2855813f2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18413d4eb05fdbb107811c6705814f6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79871d50f37d7499824262843d40df8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84d831b2aaab1dd7f4eb540d5147929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f148795f98c5c43c893cc7c95e9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5abe93892296fb71df8ccbbd015ea131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08bf44253be8ea5856044a8e5a323532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695858bfc0d0d58191404b771b621b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bce2bf1b5284d7a88906df9781602734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52663db05c82ef14ad4498c62391eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c70317dfca6b5e87fad07e66d1657d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7f6572511dcde452970acc92df58d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3dc42d016a5bde374bd32735666338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc222277ab059a4cd84e884a6603ac939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede6995ac3de4b0f85253b4715793240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65170b0852b65d000bce1d8e93915c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5aceead45f547d8ea977f1325524342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d4785b41a2ce486725dfc5ae88ae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01587c010272b9b1f812d98fe457f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa11df5107f2ee553e1475d80dd6ed345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31781a99832c0de01d08d68e9756891c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2cae702dc8295d9d23905c6feb8d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229bcc76229877df57962a0c88e25048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a413d62f24e33c1fbced1ce95c4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc123e3a37e455541e398263fee1af3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e58d23b111a6164e3e15fd06ae19b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a462c61d51b9177bb82c6ec64736a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f110e6fc2911054d4518ca666ae6ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5fda2a7b19d4c7866254f5c1ab45154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f67f9d9961c2c6c81c34d8f54600d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6094ef3a678ad77eff791c873f664f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a17cb6c87dd66fd88eb39d60c995b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531123d131c28ecabf1bf533c8b19ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b51ff9a574a942c9d54cbe5666108a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51e59e299b327b6e27db9dc6f0c7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d35f39a2e01ce4631f9721efe638a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26782dbc212980e7cf34db41b88c044d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea52d74ca78b0be5a7f33127d44cb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e969c38e24784c153e395556c39db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dec349b5e93c83e889e4079f2e8e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f541bee1da9bdd7b379ee9b69ddfb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818117dfc26123183c9330e32a87d4a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe318fc30c4f5ae3c49019d06ef200568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbb217a8f83dc6fca1555c851e59c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e549ff2eea3ecd7eb5f4f088703c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda5b8b54ac14cc2928234800f9384971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef689cca7ebbe962e86ceaecf91d1dba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5641aeff414e9f627cf0183d75e6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2308ba848e063d9383dec583b047c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192cac6fda7ab9e96489970bf2b9e2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f0e0b135d779a9a0abaac9a5437e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0332a98d4d13f6daeb4221c05d41177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ec5dc66cac5b6656556063964f0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbc16224bd575694a5241055bccf6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c0a6d883c08975c3cd4e8a347024980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d19de827f84fa4f9a687cf82e76fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78489df72eb1a977aa932c1cd9a9bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582aac51d67eb3c06a1723db0a13ad783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31c3406f81b244bb0fa38c49270b4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77e6d733361a891dbcf1cf10faf5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64be46e07f05ceb5eb0a58dbefdbf2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213992aa3f96cd41b2b309f591868ac887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260e4d527ac1286ffbc24609e73929788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e0a2478c24252bb57b18f2ad053e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db5602913b4465aef8268b4d36fcaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e8fb5ba3bc63f121b90dae28ac25c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d3bcf40caa3cea72cf0217a55d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ddcc2e5dfd178f19bdb6e35126b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e3bd4bb9307a9c6b74f25685399b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d533e448955145a7f44d74d2ee13795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bac396eab8e2e4b13071b7a43570a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddede20832fa17ee011408067fe99f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ab6deca92a2da9221f427b5dd837898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5056c6ff5a7bfb490de16c7a0705d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f5e93a4b3c49d52bc85e168ec365100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a394995f242441e39717de39ab574101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9a55f7394eeae490a0952604177d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70dee54c0ddea229a031469ce6841c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06bf91a7caf7b7e687eb7d1e5884e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843cc03c84878f7700b51aa6fc8a4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04202825b39c5f20429eeb7bff7d68f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77cac8fb86a5ecd88663668a286b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502afaf438265eb5ac5dac112587022f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f553ea59428b98ddc7ecd585f506ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89820b007f2e82e23e1f39730593089d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945b93782c18be157b74df03b7111c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928f4a78a7f6bafb416c33cef81fe1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beda289b05d45beaa9d57575f6e7a35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504b46b83e13d53c2faa06e80459013114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc7a7d948c8615b14673d460311702115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc4a56123dd74e2a2b881186e7ccf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ac8edde95692024d495482e2081d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e249193e878f8a9478c2635304e38c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e79b2db1c11479ee95d0ef5f14719119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910bd8e3aa9453b5421a5733dd4a30c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71383236d1dd100615788e9be0716257121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebead1e1052b237483253267b849fe18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85933fa0247baccb24af7150dbd5ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e8d149b77b4027c32c1a0769a925b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849400ed9500c80668774aaec5c8366125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd27eb4e7480780410db4ffc09392bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0cc86d12785d688b481f268000d90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad446bb669b68f4889b403adbd4d3cba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a768ac8e73fae47cb11beea4394c2ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3735bc74d8bcfb524732a152f5f9bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c69c6ca7bfa26a0a9c1fedb5a6c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f9e455c8290aa3ac7a442ab55516132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc766351ff5b8b91fd7509f1b573bba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fda1ccbcdb9a905cdd145f625c009134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b95393316b8c098b7976c3141272135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1901f8a94da670c5dc5c7fc83b7d429136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ddd453bee78bc31bd24dd43ba1b58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61263c84282418efd85186b26541eb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843c60ef3fcac865e8d52e46c78d4a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a20e5b8d3989aa845c6debcae3d007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb11084620aa3d57b219d8517bf7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742d2e413fdd6bbe4e1b6c01e1de6e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e3ad03689ce9ff431818021b4beb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d8d3eba395792d17cd58246070e6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2beb65d70e0578798c2e432c6a39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eab8cb54c1445431a2938da9b0207146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a85d2bd01f952a458195543e0e14d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8698f47b69300cb29191eca449d015f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc7d622fc692af419cf20921d7dd05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431378fb3def6b4077dae66615989723150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a715b7ceee1dcf49b0390752cdf70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166056b99c3ef66be9bf5e153ff953152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1319414020d6264445cd00c38adb2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338080ef14baf57221643ca25af65dd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a201e6696a8275144801dc1e496c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c656fe8b197caf47500241ce635787d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0be0991395a4280890f0718fb3a8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386212d0ed88f3348ae556c675371a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41674ef413b24fb2902d6856194a4f95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c2154853c5181e1362c6855ae6f86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf66edc8094aba637a704e1c85d515161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36e7bec82fbd752975c6aca8494bb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfc5b308dc2b686c6af8960c2fefdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622faa0b48e6c9078064b7f997e2bda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a679b5122b642881eb176cf7fa2ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571852b1714502a2a3878ab31dff945a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f08167b0c5b8868334a9fce812505167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315c5188310690991efa558aaae6937168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef1abd751671904dbde2e006334b98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd983dda5930968edebbf992a6c1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c2316e04bf1eeb3a20d82a71164e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ead80622e9c3d0fb31ede2393f2c54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a30a0a26314073b8ed00e9d62baa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae35c467858258ff399a980a80b173d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be9581f69c80152c37db547358376175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f33b77fdc1ccb95bbf5d1740b0eaa1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507fab4d35a61b0e1e6c2fb40514d88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465097c2526246c82be30fe3e235e37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826caf771432e54eafd63df0bd604ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01b45dd993bd8f3ee817632aa20eaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485624db36b21a1335dc3f2ee729ab2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fee218145fea4afdd6efae3631517182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d95c606ea12ce8b9c6d2703d8cbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03192e921fa563783b2914965a0b426e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a255aa7923f32d79216aa231a228b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146242afd41ae83aa3dd1632dd8fc0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3fec8a708fbcac08733028755df7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f0b0f6ddf3295d4dc0d1138d1f872188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097537c38246335acb32364865036eca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789542ac98412dfbdc7593fe62e4c92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba3c8d002c76698f2b1db5d13578b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e6e0ab1ff33c084bd0e76ca7118d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c9f68235224bd846e621d61eee0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e3107139ec5548b71b22d37fdd70a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f16d89801aac52daebc51bc841e3a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c291e2589a4ce9ae96a28cadb2038cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337b6d69e1be62032a815f00ade4c8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8594bc60734138c712b7abf757605198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3034a00f41bda65895e80a7ac6177b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d4d630b291cfc5ec8e51006617fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cf1dc8d7607730024bd0fc5fb58c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc2ee8a1928f6227bf8ad8583d711202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa92f162714e46c1a0fde43212d290203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c7a75239f52145637259735ae90de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9162479eacc508d6d8464c13a38d9e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8c0eb0aee6fbf236681fbfae04877206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e70b5cacbefed8974df6b8f5c70f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03003b647c3cd03f8737943070cacb3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfcb12d442847d6ba18e40cfc3c198209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a80d50ea3a1d4dc0b18660f160df3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161be186e0ef6a04904402f9ae75a326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f02058c1a496f022d1267f6ebfa7bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeafac61d69004e021b69db4c6d2046213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87cdbe24da38ee8a506501b957343b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad801c58332f7ba60731b117180082215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6b83f133f2be5744632c5ce28b75f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d3b814d9fd2ba381fef270cb2ede217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41566589ba991f20de4d0b91bfb664f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf0a3f04ba99e72605ec463581fe58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22229293502491a90a08d0e2aa5a8f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77a078304fa6f7a3ac4f6cf8360fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79649f0a4824ad10d3153a303a1c06c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61894f85d0e93dc150be2fc46f657936223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f792cdea2788e2f5a98e21c20494f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf1453929ef858664f5c93bcc82cab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9073dbc7041394a99f1a560459f3e0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c01bb27a128c1acb66ba06eac659bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1170bca3b9078004e98a876c173327228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656882b066dd924d0dcf3f5090c456d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac16c7df50f59466a3dcda11a8c408230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7d995a6d95bd8af5d896d0435678b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7bf182020e26ebea8708e9830c574232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51099bfb983910d72beae9ecd58e6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e982ddc6586d3dd939c983d4ff08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c2759d6420167992853376dd4dce9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c102790c11ec8734790be4f0ea82374236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ababcebc56536181bc3c69d5b82d253237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c71d9413ca6478109075157735ac7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee3a15d18cb32cb6ddf892a9c1e9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5cabb805115c8f78931bd11a268d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6aafadc00202a624796fb61908e45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff22b810d064f5d45525cc6f7f8139b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ecbcb376fe6f7e121751258fd1b07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530233d0bae0b139ed1b8b24138069dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72363af8c5d808cbf33fca9507978447245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7831005d93d52cb53ccd63f510740b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28911bcc630c6236d80afe1182a736a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35043250f3e41ab98422f9674e94b48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d736cc2e780507a8f8421e11508af1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e748de842c4adc0bd48fefd7213c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e67066d383caf7a1aa468ca516fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa30a153faa0d3205536588c4d76c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e4b3714b6b8e6c481d3d835c68c3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44194391f539967a1d8f2352e77247b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dbedea99338a8a90333e9b0949b07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815865a8e507418b5493c2a9f9c0283256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb207863c778b51beaf1ec8f63e26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccfa77c8c551594683c0877d3fd0f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4b1b40a68929e2878797a670261d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5028a07b4dd1cc8d80fd612cfb9ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9e0c6f40158f264f05763334a718f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e2e073e77eb7486e91e73cec9d5f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cdd740e0d33c9e528b5195a5df5f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e1633ab1efce421ef341f900cff6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118c8f646d3e0a16c3e291f7eff4db7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcf46295f6ac471e2e7127147ff01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20319d1908e4e27bbb2b2fb1c450ec3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7ffeba31c81f09fa03a3baa0d1d96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910014d13db969369526398034acc64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5f342940d2feae31e17ef67dfc93e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c7b3625d834eb83e96be63c25fd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecb5d40eced0041dbf18198a1bb13e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70c0782a72e7096edc008e0b4631f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbb188bdcba626aaa2262bd2fb5a28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b411c59d9fec65c5bb224630bd9b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0531dfa3b17850767bb5283323031d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409518f8de8ef90f040854bf203b4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9123e82684bcbe7078fe181e67e18c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482a8c0a0d6b62ad280664d80bfe3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2f21af1ca55d17760b8d2523711e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba9f9eb2bef599658d69347f4fb9d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ea294d270213517e6194f315bf850282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa23dbfca7d4e73bf5eebc39f788754283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0ab80a6d8c59ef32e651190ba868f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48307fad815207a3ed37ee9c239c4a92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ec732c2e4b344364cfa8901ec555a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d73ec19ddf00614c5cd13f32ab62ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a81b6a2017b2aef5ff9e17b805265288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9170f1d1b1319bf0ad13970f531255d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2132ffa54283cd5b07a50bb0606286290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7ec06b0662a3b17fc9d377f56bb4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b14a321d78f7cbd3d1f18a5a4b5988292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a5f53ab22df2fbfee3b392e04eeef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cb59e030146b9105e426c58a4536b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39e1b029f003f39149a181c8cfc9f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff82e4a319f13872b3d06733afce01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a827c3d41334e029a99680f19d0cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47729f3b85e51d4b343962291eac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec68bc6013c16cff0243e78e8d136c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290767fcba52a3ebe6d71e40f42108a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a14c4cd743396d5777dc9b3c4e7328301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a007ce46a27a0eb30b6baeaf2d2b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f08fb2d2117913cf6f5ad53dbf8984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8d0af51d022bdfe7d737c68edcb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2432738158913cac7a5a8ce139010305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5d1f309d9bc42ab5294d3ad7133f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673bfae8e11441551bd2d7a3e4a608f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411675612a694390eca023ad8b04c4a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926e41433870ac540196b971d3e1648309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ccd458450f1596da51bc3f653941310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8784d12025aa5c738ee0e20f7f302f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eca6a8488bd0ee0a05077aa0f4b176312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766b16e8f55b3737089e361d6a41821313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494235a626b77de0db2f3116aaa7101b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214adaa64247cba3297311cb3a91b153315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3482f2ad3052080b7440083135f23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c4b6bf2e6764f1d4fe83922470ea5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4976916cc9b5c0326dcc1f780e8bb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbdca8b752d99f7630ee9a184a61b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc91623e1d360325a09428fb677615320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13410a38ff88c00a97ad4537a009d192321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae057f8b9ac593a96afc945b73c726c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529dc02aeece47287c56722a6b355e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d103e7b023a5fd290b5348a286509324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c6861b0b2d30f206fadface0712d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7f3ebb24003592ae0d9975857e448326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558c2ebb4e160cbf92b07510c7c5a6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df408f3419b28f2724c2d48099b3148328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f445bb666ac2efbf90f91463c07a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab104ad207871fd71cacbe45b2b08c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee322f96bf95f46874b735870c76e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abba6f09b0980fe33bcfe250e0a3cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1efcbe4f1119040ea2214a10519d62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bbd7569912edeab83d404f5400925334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861593394c1d62aabeb0dd96e012915335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d917d3752f3073becda234ec07310336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0382c333e8ae7c47204e83d231ee3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58d7e0cfd4e762d7381062574368d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a155f2bb94a61bd0a4c05bf9478116339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e6464059cf0a6318e5ddc474cbfbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe9ce612f9b5c4ab8945fb9199ccd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bec093d49bbb8ad3b9b92ddaa37e64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e0797a6c37f22ec753966f439ca95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa27e1bc235e17cdbafc92d1726f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb02ce694aa152bc2d853be0d9c3f59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b6c52686764a2f1b23d7ff0c5c52e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea455044ccce7e4d049a988120dd571347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86064d0f0f34091d43392fcdc1870b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38918c16145b9d9b06f4897919fa3fad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce8ada597cf0157f3a5b64e61781f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2366e34c21793c372b1af2f6dafe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31621069ea36343d4a6ff3d7bce97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03529e6a504332f72080eeb79c1868e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9388e0baf52d353bab5401c94583f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de926a81305ec80a039ba55b5b1814e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711696fd58e00b926dbf80658dd6c859356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38050711554307fd09af562a5cb792357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdaba36abe687936034422ee9be1e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6c1821237d1d2c5d90c7d539cf238359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5bd6d25401d64a8fa3225ad6ea055360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f4a583722211be6e84ebb5876fe6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edaaff47d8df3476dd4ece1ebffb89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4698c3e38c786b2e9f590009d6b4cb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baab11e7f3e899ed6c31c089af824d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa96bc1b9cd23ec5e178fb5c29df7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831c505513c0d226fa50e2d24737b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20323d0b72d31a48003e55c5f5cbe69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e5f2d3ac379861f2787df4ce7b8d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c469453433ad0149d9bb86769d08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55911e85fb4d1bb1838e93d321001b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01d5ff53df1ba65bf2b0f45938bdc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4367c909e0eee0b5d82135eb7a5dde9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33024ccc2d6145a7624a9d25a5ec2e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3491b6dcb22dadc65f97c6d1da9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3124de9bc1df489636ee1f06d12f28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dae43e557d67fd91e84c87db8cff5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6ff150286c8379b8f7cdcc83a4bfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99e7643518ea17b4a38a03f2e84859378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea77c84d1e83fd407bf50b1271768a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fabd33a09a90f08f05ad31a8f299b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fe83ff4ce78004f5c34eda77fff7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1530c42fa356714b075fc029bdc78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e0e4ea35e5699e79c8642799ef809383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac0fcae08860132b37ebe59a6d4ca5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a001a5b626b1873642ed00646e20526385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae5bc57263ae9558296513d40779d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ad54e5df093b6a96fae03b531a706387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4ea1f727bae702d350eb67d319c51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54181a2a17edbf55fbe37771636c3c0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5563ecc09ff778ee06cc5fca856c1fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9846845e9a32d80bbbe7063148909391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13d97e876c77ca90af408447d8d7fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4854e78735e899886ce7e2c499ea1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365806184e5fc6acdc09d162c57a6e51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e2bf36eb942076698237597fab33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85c95a8e1a91a7f91ae33a787eba2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360fef8bda3fdeb64bf5e13bffaa9fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c79a000df981e59b1669c57d5a87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d415546e2ed0ad9e656a649d484c367399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4461a3762e8ff00997ea488de00d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a0a8d39a2389c80bb5c066339ffe6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f02470060b06f3e0ef38cc3b3f6de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a95d05751be7a383403413808c43c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e9fa09963e0e2652f060c9d52ca11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a783ca279b836b637e92e1e02072f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7729e69d69c6e93c5347f783ea473406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e0bb1dbae6d149b53071c8743167407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c4c9e2b56a69a05832b4b8ac4ba53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157969fca2a963581d8cc9cd39c5d4d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f320fad2806d838b4f8f5c02becb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccc4c6a823c430718d44f9f32b9e0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920fc0150c4ab66101b6ff85568232e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778f488fe3b35576addad957e68048413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7d4151cbb357459407331de4a1c39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddb450fecbd3e44921b9ae1f33e062415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4177fcce9136a67e12d4ffee4b35e1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563284abcbb09711fc25743610dc504417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b140bdaeb2de2b09e2751013665b87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e46002e9477b0516664e258807d3e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c21ca1ceef9844638ceb29231c061420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b9a47e7733ccd6f5ccd21fa3c2f64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd885c570c24f4db25a6d9faaa705c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69538d4def9589d72aca3fbef7b7c58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005a8fc4700c60666f127ae2f79aecb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076037fd6e85494548fa6fa30e4c22b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd7e1652f847dcd15f838dd2c2d277426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0161ac00ddf96e2755fdc8dd637afb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec28d3ad57ccdab1133d3047b15fc03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e3bc8d508796f7cf6006667d4da34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ac9cf23a1090dad72609c3d19ec90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55f777ce82b831add153940cf5f158431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cf3854031d680569c27a81a341ba9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55968d81a7a2608c42b95e9b99ab5b48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f6f01f65e9a53edfa3d6cd2ca759b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935c1d039762918d18446316af48648435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747ff6ee1427aa45056907912ed80ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aad4cd5faae1af0e91538ae3a6fa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07703844ff0c633221e2aae1906d6de4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca14bee40b4b42747745df9333b70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caddd989aa7106ea25d9ba5819e8e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d319752e9ca7d0695b22fbc7ab56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339424d7ade7d91aa781da165c5a5f48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde82dcf34654e7d2fe67fb01112551443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a9c796a4a2f27898b9ef812d803f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe444570f1d1e963069b85cfd98e7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed848efdfba5f6b63cfca1da4f9efae0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7c7a0b879e2e42263d7ec482d50dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb434fa980609775184bedbfda801448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d8c6121103e076befe4da897607e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5480eb950b265e3b3e3411aa513608450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de04a9fbf903597fce716099278d13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee0a5600d9ffbde13598e490a117c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390aa3df966da3364423b9f98b6cd1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff413ba35a06b7b626ee9c0a53ac875454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6425c859ab9e3edc087ce8424e49d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ad7df5cf6d1e3b0370325e0497b98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e9e8a67877248004f01193824b1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf4ae501aacfaec8ec78aafeacd7d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556e4ee6b1c139b151950f2fd1748ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4fa3e7f0a214ec8ef36505338689f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506298f1faf8fa868a1fe4faa7e796461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7fc34ffce4822e9f2681cbbfe69ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad80ab30a2d1ca7856532b04263e966463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843216a41fb38be6c28ac3a56a50b544464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddb1e440332b578e8d702134e17019465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584b142ae65211e8548bc1fca2850e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29458c53a33239af1074c64fc051a104467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76bf2be6e5ac1eeb15735d3f2f8876468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da81834c1b9d1537a72b31224bc0408469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832edbded2cf7408ba48bd8abdf6080470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac463da213f0f809a5e9d68276a0cce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3aff87eff2f0141a4d04242fb7e28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864431175b298cf813800201645f0c93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956ac087a86b4c3046f18800f1a7f65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55e377cb5cc76b7dd3ed4beb8bcab0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7780edefaad79893e2eb35b109c601476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ebddf8df7a755461a4ba6bb661d03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f07604571ae7f74bd16699c79f21b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff47a33e0d518f53ff8c056403d868a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ef899235f47d15f7b7ae66c356d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9d88383e19cbea0f74194cca9a94c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac446c563a43ad4efb98d9c54ce8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606547a91741efd8d676f152b64612f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4f6f7eaab26a04a98fdb496444c53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775cba1a1b2eaec199e6d0247f7a10f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe206233438f1e6c7d4afba082628dea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37ad8db00585d1c660d9ff6ede4da6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e43225b737be32aef614e9e889dff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451991e394f59e4359ea8ce30e8dc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cc6b5c7f742e3ad86ee0d1803eb7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1efb6df45cc93c113880f4c5b4bc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1493f92b61c8c51c13d68abcc36192492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badb038b697456d05ccdf35685d6a36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a73ac44eccf2bd3ee86a0303bde7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9596e001169b2a3d4175e80587199495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0313868d68a072abc3b7bfaa702e7d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b7f423f533aa4b4c0ab0e1fc03947497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c192f74ef7e26352d564698f80895c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d8e3fdcfc3d2ebc1cc2050c64407d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19676cd523e56246d61a7d8aed0079500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8088326927fa3c100ce1d50ff557e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a216bb436a946baa8932bd5f42f0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fee24d01253fa7259fa5476e276d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce86d622752b75f269fbbe3c82f810504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534a38c59328b792f4325c4a9e0bd06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83468c0a8c8110851cf9a498bfd9ed2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b664b819ef3d454b4c18c287bb25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e2ee9d3bfcdc0364a985ef05a2fa9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbbcdf7de8271ff0a0090700ee5185509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f146b79d86c7ee98abbd06ce430ffb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115655778c8ed9819146886b3c3ee89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6eb7f7b786e0c28b04adb962529f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de6695b7250303b5503ded3aa635b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d93fe03e2daf694ad13f5e2154def514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ed1e57939425926ff6a67db45500515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cd19ec219430d381818d4ddc6e6e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fbc421bb0bb929a91af086ca4cb26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd3b05288b0ea6b35ebbd5c0ee40a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359844e7a2610a6861d4093c988ea876519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b039503d2370328e8b139c9ca2c1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8693f18296812c7d7598654f2fe73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d792ac21f40a951e24a0423424f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1c45c17806275b3677031f5542230523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ff58c05ac3cab858bcce793ffb21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc2c17bbc62ba96b8f948ea6cf50cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b6b0d667b9d7c23417f55385ddef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535398b36bb06108c18be53feafe43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b176fd79dc0582cd97ca700f7efdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07a31c2bb88f43aecffcd75723c8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266030ad4b8c0fa6f5a5a2f2daae4fcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13691073fe96ef57ad23e514dc0592e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6caa01a826a7cd02c92130a51041fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301651bc6aed3064638c6533cb2c277533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1ef2b5ae3ce96b6466492d6a4a7b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d77eba5050d3df08ff289a78828f91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf78a957bb8e99a27e12db81bb8b09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b70959135c1e4878e58550c07984da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f20017d5a05561e9454a87e88e0fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02eea6f1f21ef02ba7b24441bd7865539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9d9e71e819b67673b3e07cfbfec3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd227a8b03f0841ce86d9dabae73b6da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b236237b94103c7862c655d9186bff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0f7c594d5ef2c3fc187651227fc28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d890ee2cd33c8bc2f999f0e5dc4ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253901e1ea4dcc56236f0338b0cc7cf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385924f18339903ed4c11fd819a73629546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85374621984843292ab3ccdf9b88df6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587376e8c7392f71416ac4183626367548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739fddc90c312fcfe05e9d1fa5db710549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18327514d1337cb721144c022e01ef9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56b1ad1a5295e818034740ef6a7714551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63fede37cd8249d45608e19bc3d747552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dbeebfd2956ea4c039b484b1e20e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c4499a10ce11f4ee05dfe8e9e2d57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c111aae726dca6f51719d3dea67af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3faa778c547af4f996fafa6f2aa1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c22efbc7bd3dfe47723ee303d154c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fc306d0e6897580cdcd059c4fe682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f07a8e27128550e136bc58c699a50a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107336972e7ffdfee523e62e7467c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bfc314943b33b4170e274c9db6638561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2190b05328a77be2bb94963b36b97d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a129c3d40c890dd51fa151d8d24de4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00590c62d6fd683261835859fa879a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a965c9cdfd6120270a4d5fea10156a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82baaf9fe56a6453906c0b8e1df67a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5135c738cc564421cc54c61b124060b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a13daf336c395be14328a6edc50d10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e1f2e2d7f706843e627c27757ea46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace335489a8b5b576a336410fe21057570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2c73fda9a725a75f02e6a4570c386571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da769120d37b0ffe9867c346ad577e10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18672a048fd66c2fd8b877d80e06404573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ab4c69bd552713664eb505a5d01af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94016d04cf90201f5839e7adbe8bec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f6b2d20c749cf85eeb6d67a05f9f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da523e515b7e7d48d7ec399e21c159c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011caf181078cc462efb929c4455f44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be5b42518cff4c06d50d483bbbf4e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b77a97390b73e14b3f9c672358e3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c1dc873d631bd03c3035aa4ac296f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4373796ed8ecbe7885aafe5919d2e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209560e105e2b3722f354ead00a8429583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b7b5b246037e7d72a9b0bcfd65e0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e76d4aa61c029d9af9a1a8addd6a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4bd682c9e85030b687642a2081c03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1cf08e2bed6094a418c13af2d4d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2d614b8096d51c952c359c61a04f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5cf44afbca7e627ae7eac1f18a6f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88da39403dc98eef7bb568ea0d2fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb305bee8163a5bcf6230a1a5f704e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666c4f13f1a4e113d6d90361d68d115592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b2247134b887e4ee18cce793ffc40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9147cc1208bbbb8e6502aacbed610ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870daa87aa1aaa66c19493c75007bf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c3a4123712ff9598fd54cb2cf85b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e8cdd26a0b94d1f134ed9a706734b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b99f2b0dce2e29dd6e400154405d25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f4d683fdf50b65e21b9ba52899548599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe856c97434b901e43a02822c19bea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258a29cd7fe275698a3784d23a1b7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4149710656f159ef0bdd05a61131307602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f590cf4dadb4f910df35533b531a80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf85c434ecb639b9bb9dd04bc0c9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87c2655a50dee7ba667f1a99c13437605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76227da22e47e2e928853f52c70e8c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57345d0cc77a3cb1c5ef5db69d971b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec599a7b642723de7c7550179d4b72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876f77f22dbb41b4d678b580301c44b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70450ab9599cbc837aecc38950efdeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c968e97159ba9195b0d897a8f75d32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517df17f24f6f2e647c6750f6dddae56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d998a3a0b8d7a60aba523bfabc4bee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86a78c03e32e29543f0475b621bfb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f8e689620cb6d8ce1b6b1d3f31230615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f24243ed490c088c60e04adf67939d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b66b0e89e0f8383dcce8ee507822e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f41e9eb3b6f081184172d4e01dc0fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde290e3efb6aff0880510a6113caf59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f483e1d76931e689d3612e68353502620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074741568033e86587d501622b3cd8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca34fe89b25fb5d3814a12ae14ad51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0907e41f760149f1c60549d933ae450623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c0d2939acfcf842c88351181ecbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca587f527d79c3029072dbbaca253a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f749b05116c9192051a81f701bcf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216d249da68acfced40d2b06adf5fe3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122bee1bb2f2dc20b19938895fca6f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97d74bcff57b875365c871dc38778629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94e5f470cb4568b192476bb9e7c80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04b379371e9d3bd3d5b7d426a5be62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b208e1a26d56878bc7e23ef698612c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f49aab4f007491157a93e35341a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556bf2c546ff63904114a9a9b53d0a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a4530f7ea76da8b030d256ea2a54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc392585c0d025c636d3f3643205e58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1d2bf0e2e120fe850e271a1f39358637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5a9f9501a4a5c8350a72e3436cbeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa50308d9bb013306eac059d773928639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c71daa5e914b9d9e0e8293c439ccd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a3f0a873833b93dfe522d5741ed45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da6fcb495d0534312985a1bd250c2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f4e9c8c39a5c2320904ef17dda3c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645780a3a8d26bb4169b8a8904a5a2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98831a88e0a5b0f5629e984ee57a31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c792fa9104e161802d86df71c75af1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e1f44f4c482423bb21b811ba636e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b79ea035132da8a405e82d7ff0638648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d306697d9959bf8cca5c5459b3bf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22a9c87fff4261ec039a4bf77affc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf13ee2c1e0894c1dbde510eb6080e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd2923d799adfdf07ad1d72f1df2e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a706b1754ace1451f79a93a17dba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac2b40e7b5bfd8b5f1b66d4bb72a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdede7fd78f3b2508e284ffcb6795f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f868592952b11f7380e4f97893d30c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7d6c835d3ab9c8bd03d097048811a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e3246439f1d555422b3a8e313e4ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ab052822d6030acde67d45ce3eda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccafb9c3a88c0a1b142dd2c73489d02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e585259955865473289761c1ffe45b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cf223d81864652062f76de55a1023662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aedca2b938a7caacd2c8ee5e44f9e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1df2c424bf2c051a449339151fb092664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb9a1a7978c3ba80d83ee5ed5c96d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e6eff49ff97cf34aaa3a74c76ce75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f2ff707b9c5328a57908170715af2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f4f3bc4a05c1ad0b9a36de88e232668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53839ac8e742b0a2a57546b6497865669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7ec296896dbcb4c770f85d454986c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089562b1c7675e6763331ea28c2308a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5dbce4ce8034f1528de4d46949c14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d761027374afe57e6161e6af5076e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236201f9b4206f595a9772626a05d2d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14330dbf7677e9573fe2994dc5e3f4d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de2744679d88a1168e494f76fbae1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf4aa8beb1d0f3c0c122165f42e6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674ef234ae9c31d3281dcb446365a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e396534d844316f82fcfd1065b30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e57d4bebd49040bfb2ee2288becabb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ae94c9203b1cdb3c7fddf52f3b284681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f264689a634a33c16f70f6a27328443682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da82fc7db457564a1cba51c1e53d10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c3219e112a19b13c9d59c3de472f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddc252f0ea00325ae85bf0506359a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c40ecf2d28d665dabc27599d14e7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56862d47b0490c7a73940b2be073e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5d8a722d9f064d26f5aaaf0b2365688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942150f1ab5cefb79f43a9daaf5e9203689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6910c2bcb5ed11e5bd01e7822a89c26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99009a9d71507cafd1257c40944535d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee82d9ab635f3ed16ee133a3d02dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3b1b73d9f88d049dd1d3bbd2b863f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39bafe4c8d28573c577fe0cde29bb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc0fb8acd0d958b5a13be903452c90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe7e32195750472ca28349288ba20d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddf9372bd66be05c43c498d01c5465697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e79161a075ae7cc4404473b012066698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25376876b1e931b06ff29386a311b124699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41b70288382afc3749fa4b88714e00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02300ec68cfad975776cab8c936777cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a393d0a1249faee1ab28b7e4b0b02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e5c5db506c311055b3f808b2ae5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653d8c835ec80937ad5d7c9bc2f1a03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7bb1bbc0f747cbc35145f401e472705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f24daa97723786b040bd411c10423706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432b0142f4d27850e411e7f271634ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a336c5065cd1904174b061c6d4fea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e8f9c63d4cede72aa89856f43619e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085754115e4233e39415b3df65d4b9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86f2c8c459afe47a5c4dc7ede009a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69825f38cb1f7f6a16617e81d342c57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d353b047731e6cf6035ddf5fd378f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba778948c55871ee99e35591196599a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d41550e310e5f1214dc65ccf32b0a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df523f2ff03a0c2092b49fe005247fae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d74a0479b867131ff8de40af456f5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f62fda0692caeef0ae0bf83fe5bf12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0c113a2a05e0db433207a768f408719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60926d8dfd60ed07df7fbb0a2abfefee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830985912e9fe840ecf2ec2704d0049d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd451b2fe0fd89d3d8a11bd412dedb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddaa96f159b39c61681594bcbabb7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4b0e72b08309fc79afbc284bcf078724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bcd1d295c3b498a71454b189fda2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0a3c6b867ae9e4c7a6253c34d80d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fb252caa4409cb5e397352601bded727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42c36959bb7f40a2ef6dd1c109640d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa37fbfd82b6e09ac793d19b674661729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f56a9adb4f809028528a20e84c6d6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57267c2be56b31a9fcfb554992535f00731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2de772c7dc1511bcee279b1b88e5d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d56986834fa490d1f6796118c28966733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361bf1ac3e3a2d1a967916fed590c3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15679ffba375c16a1331a30ac15e6529735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0bc33c4b9d1d003f59e94c7a7626c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c8fbdbc5eb9af1ff9e7056d6ca49b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceaa9f2635eb6298dfed7969ed4ee1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a78301113e595a8e1237f953d93ddd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251639448810d079109507a3670dd9d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd230d7f1c8902f8efca43a79c06f33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0411e5416461bc5ce0112f3fe87fd2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d9068663a1436322c2bbc8f7af63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98665b6d25afb971dbd81afda6ba818a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260e8ec1fb8a9380ce4cec004d86441745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091a3c901377d634db66c36c5e7e739746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48faad9e0f9560ba7254131ac385152747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599767933e3e5c1e7c006b9723b2529748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed2fae5fabc296ab7579528aafbdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b1433ece50c872e31dbce8def261750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec0e81e65fa98b17edcc500ac125a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970594169e394d530a39347b462d253752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730866ad2709db1b235f53b29eb05b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcbe05edd1170168b020834568df62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e251fbe6b6bb884249572514fb6eb77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a630b4ddbc9f2e145d2d2577c5fba0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3395db7de248340f56b38098b2fbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df0d8f3739c79da35e54b105618e81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b8751ae9d13bc6632b8754e288415759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>