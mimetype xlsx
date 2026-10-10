--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d030b3f11d2af9657a97453388531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010ec52f3e1aa855ea394135ba321f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c5b2ee15d856993e5f36500b3ac43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3280e021c9f24d556d91736647487e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855574ce8613d7fadd1ce2cf9c41304d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874de2e92d9fb3c83e66303c98ad5426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b968bc014c2b5d14c07e45153c36c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb034d38b2f5ddacce9c80c4046ff88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf240bfb12319197f9026d283667f5569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1ec0f94497e4946c10adcbb4842710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14874a6897954b11dd22d30e1268b52611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8be783b9a9f1fab7547be884d7e7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392821d333112eba30e4ac04ffd3d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4856337fc4567d2d983c1301ad2181714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039dd0699f6c9229834ff1da3a98fd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bad9a484924c41d4ff88fad70a1fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28408a987f14230718f537eec028911a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c86df6534620a23414433a4a0b8fe318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60054f4412071d9afcad76b8d1f8fbc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a25312c1c50008ac50bfc2cda5c2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d86542e808a0ba431c5199a642dc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711556d9346023da87ef240813a60c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42305206095d2f86a4efd6416c3c93423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbe54b7882aaa1ea6a8aa39b1516a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179eefc3bba0645f8fedbccaf8c096025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a8b8dce4fc956692eaf6a73deebf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a456eb3f2bb91bf5bd0dfbfa84ae0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e7d4f09076d681b83fa24da9504828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ff3d64d2a110cba778c7454fddccd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa81c7ef923b91cff85b881629815fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeabc940247b9eb3e1a6b372973a74d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f0234b8d10f2898158170878386c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25193024388ff96a90e9996be67b8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1de0770bc5cefae0f520db2091fb4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2842c570ffa1bc8636c4afe597594b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a9102891fed46941edc89145a28436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a1c14ebc898d7b878c6dc863263b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f954f2feb11dacdbf86faa001c0b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62945460014c135e80c228900b701039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15600c72fb347982c5da3811fe427e1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5115a61ccb7e6d42d3163eaf17c49841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5573a5629c216896195dfecec6a889842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d592a8f5b22ae9d693a5f8dcd89943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4359365db1e53488c317a721d9e4b6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19750a8229eb471b6e603abdf84a077b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94a042ec85de453fe6e3203d33d4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0fb88264d791f26cef8f56f89641347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326b53a39c1eb334b5a28b61850d44b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205784ffd75bc668481d09fa282ba3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b08d704310b2508bdb4903abee3d9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779037bbb2179be47138f3f1175cc0bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469a3381f4d4a47706cb9763f0c27d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dedfdabd981e6d6330f70dd19ffd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5066c1eb459b5a8210c4e4e54341b9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c452c16495a12daa43cf39be488502155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed889b065294cc089eb90be2b544706156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406337ded85e990618ab186cf3f1ff3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d7cc1a12e014383d8d34637267cc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c7fe1e3fc987489d8ac337e5205159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cadda7d783ac07d2d17a29e7e5604b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19301987cc153d51e8cc79d2fd6daaa661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ab71f8cfc8d71458b9ba8397d7f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b24ed0a51c120c5eea56e8df4e158d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eacbf89478b25aba9fcfa325022f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424f825eac2f4783719fa38740691f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5465b8d5be79a4d719c0805c9b4a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66606dbd902fa81ccbdb30fc411af867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f81de5dcc61c18d72bbabb3236ec268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7db437d2c54a1301891aaa14cf1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993275f6f3827c384d111758a3f187a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea652d5980f094653b9e98e98eaa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf66bfd1fd8784faceaa5cd131d466c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde2f3f0477dc4a21b31909b251f66f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca46e53962b14e32fe7310875f53be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da56a5cbe6b3a51de0e192ea3e98675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b51418c2b65fd6991fd1a0086ec3ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c8e100ac93bde209cd23505cfed1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3782a3e7dcace6eb6961347c0a973578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d10e709cd1fdf7c4989195a72f71979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b179e2402895c7ec4d4035ee069ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116105de68ca55c9efc07fd1efa185b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700797b5e82333a32d1bc54662bd0b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836e0f8c5656ddb75871e5afdffbc7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a1db39df7c16280c8640aa0309a7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab917767cfbc6aa61f96ee03a5c0bf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2864027e1bcdb01d4a7c96b1f21e3a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b814a93fcb7bc317aab1975d44af287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e7eea09c09fc6265a73f83d6058b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947c5aaa6e27ff6627d0fbe9591ab789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77183d54d659ada94a719b972c86f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e421c128f7ebee1d7039695fde29ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310fa9a72f4a5acf44cf3812de7d24c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fea8c3713391c88b5df70d36da5af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867df9ffbb73006b09c736e96f2e686a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f2e40c681ed3927779e42b8da33f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943336d294d6c39f3434423f1a5ae34d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97560befb6c6c109245ee4b7f3186297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a32844dae0e21db885f789c1799eac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0900d8b47de688d41899842593dab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e1ba3414e8e29c31cf8926519763a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d10cdecd75ed7cc31ecd056892ff0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c39f95364cc55cf4609de279d0a3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f10d7e0e44e93bbbac46444293ea52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f9d18ab69c15ac24011e2b40005b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07a023faaaa8f2e0625782774a8730105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc9e38dab72976bcf6e685627f1fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa38115281bcaa6d24d2b950f5994f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e2f03ab942ab20762c2d7882e3bf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603e0a74aecda1caf801eb0ac50a70e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a5c3f717b5a610855ee8fc0846d17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2e97c925cefc0aafd0464ef4cf2a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21533d5d73a5233ec2ed9c0e6386608112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd12d95bca7188aaeb4eb1e0dc38f27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397781514e01f324db5801a67fc6a9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ac97d579a3da97115379454b4383115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27caf3737827dcbd984839fee768440116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48227280d10f017203e50e46c89646a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d8898220c79150e2aef68b627ac32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d9f1060d2f3236337743bb19ae0a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f8014f9a6c621ce9b42bfe49d06cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d8c06e2c6f11d14709352d8bc4675121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9745b7f819715d99a9002127420f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75cd9bcdeebe8ead7c7bbbc1049faa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52d0ff39b360373dfeebc3a28d8b14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1be2d0e2a805089711077c66d7a373125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4310ebdfac5b1c2a1c0df5ecdbbc5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f32f55b6e0ec7985c18b99d59c288127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397f8e62c77a9fda65f1a07f9f66088128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10098b1be89d289e141a204604a10e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bc2edf8d15362ac1dcbeb83e96df9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f4500273fcf7806d978eab0d80dec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a5f90c4d1407c6bbd14d1d5c7445132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223189ec3e90d58aba4697976690606133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc554af9c7b23c91ff0047762627114e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2732b5baad1bfdea5000760f9915135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc37c9257fbab6c49a759c17dc701136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdece780d259d3e45ec4dd9262c81f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865497e2f883c2ec4205d0a6d1a05ee7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bababd864c8f60585a5fbea51576d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58cdfc2cabac496591e25055a8997140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4fe0ce504c18aed206baca5a5c998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbe7c6a6490f8a21ff50af9d903be9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f746ead26ced2eb6e289a5355a38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0939031a781d84d62941ec08a1b369144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c506435e004f8bc4ef277b42cabf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536323736819366dc139466ea690dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393534cb49bb0f831b0eac4e54675d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2165abb7b5abb985cd697b872b9006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7a1938669a77fa09bd5e5352d5eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe9ef5aaef0cb7eaebea3767f97770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdec3c051837a1bb835a140113c201a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0bde3d5e5b8c3962e8755a3ea10ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b549046d73da69059c567e0a2d8a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a246fca7f8b8dbbb25c46fe21c300154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8de68abab13f36ad6e12ace76aa59a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3fd4c36e3ceedeb20f95a598b621a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588437a754897b7dac5c2fd648b04bab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76d89f8a388d86f4aba83dda3b84f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1466628d10605803151dd48f82891159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047639fd419faf94030b8d4c95316d5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce464cf41e788010869d47680c8b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dad94ef9c0bbe25054678114117aef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bc684c3017808555f8fbb17678e30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8b831fa71648d0e27d2b448a6d3b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b2d5465e043f9402a3d16d163381165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c98699e8a882ddbf682f09af0dae15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57a7a8577411199a96120821ff4439167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27ae027532f483dbe4f6db1af0a029168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124a50bb24c536e2245f71d7072075d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9148374f27c872a5c54b84d090ddf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa2539c2d0bbc4712e841643bcc5b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c2d9efd58ea79b091661c1b2f72d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6ea1522df5dea8fc83b93eb9c860e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f67ea4fe6526b7e86691972c3ff72f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d0cc1675660c8dfff1b9404cf3300175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d952220ead2e2e4cd2eac90321c91d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968ed4b1f57b02f06f7c09f2c0678f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e07719f12b57483326a5be505c494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdbd9ae25216f26bc75281cf57d216179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32074632b4f73e14b78f68b81515bee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798de243e52d352b2afa47781f0c5a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2d261c50c95019fe7de6392f2e56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a32e0a7f7452666ab156c4bf22b675183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dcbc2522602cc8c17a6ca7915400b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce6200ef4d3efc17ecdb0c59b0a37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f346879f21c1fce2d03a2804188e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c354c3b4779f7575fa9a6f2ae671a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a176990230f9428036ceaaf55d31fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7a731a68a6d977f187e8744f9ad15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf9e6a18c2411157c474ee78d612d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4610338ed1590560c8d891ce889f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f95bd484da2a139edcdfbc64de3b6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c533854b6e348adf4da68307c01f3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ae48a6e4f9b30049984f07bb9bb00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed401dcfcb302d0c4139fbf9bf8c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bd679570f1372f302b72f9c54331196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e65d354e6ab78b6ae6b847ae62131197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0760584f04360e5bac87ad5c4058f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a46bb5cb22863202133099aaaecec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb665794560dcce4ad36bdd5ab52be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf549fe42518999117b650a4de9c6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90f7629a98f60b3bc9bcdec33c9c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276d104853d8a164536a55c7ac68e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6229cfd10ce89a093dd86050b20b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11551fb2dbb2696e769e1e73c633f5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f4b6c168dbaf9e499b0c5593ce6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac668c6137b80378b5053d45db9c4b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7913349f37edf9e39537459466a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a68068a87dfea8dbbc560c4fcf735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83730c876ee015211ae10994fe639f2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c0cd22999b0488cc19d10d701a80b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc76ce38206411b41f6aa4396d563a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ca107a3e980188add6f3a4e2754c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92207caae28047f108707ce9a8454ab2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673edc18e584027b597d4d9be0947e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe7c9c8225f1ec791d8b064ad7b9af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c334b437a1b943ef001e46ab712bdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935372a3ce773eaaea1f07714e40d19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99887f340f836f4aab943d71d7604041219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89102a16b671a81cd705d5b0ad46c57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49a393a6a9cf2ad0f682088f1e984221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ff28c0a8c91e1a6b4f73b72fc2d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba128e030383c192b5d7feae763ceeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e6b4e43b7486ba909988e1e8072dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09cb95fad3bb85a71f1d01a89c17ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44ef20bc48d90852b1a01c55b09cba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d809e506e4c01a95a8eddb9628e5707227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e484a9feb119d852a5ccba371f15b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbbb488b0d55dc4d82eeaa56b33716229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9361712fd72c8658e32ce5ecb647a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9797f6acceb7d4e3759da154942b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7eb74dcd3595052edbbd3fb2baafa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c6494f02f63cca531d9c6cab8752233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a422a6af19e7fc2d24835f5fac7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca6ca3bafdad8828a499a16c2b9da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2efe4cfc539586f8b2bca596d94c94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ecbcfe8d721c90129dcd8781cc8c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e4bed68903b1367f550818fecd29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd23a1891eb661a0a346c3f18c43e35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b1e60c6930da082d49dc12a3c8ddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b34c1c18e101726ee064121ed9ecd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb8652dbb732be8c22918b189a240f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce196510f81a1162cfd0ef95302d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3824d4d742a5db184c4c7ab8e57d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e737e252466594bf87d439f3108dfce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb88ba9ab3c930e32f665ec8c407bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30bd230ff27e355ceacb662bb6635e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43e4a08d23dc4a87d64e74aa074fed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dd4042558c57c4ed05fe06a345950249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e62ad557ff0f87c6e93dcca6c2de17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc5e120cd9ef9d6a43704c975455ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f08cd99d7c63b0f999bef1701e10b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d223034d42bb839c848ad201ee9f5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98b7546ba5ac2c40e1cdd0cb07f1a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69278d4a21e83a9b8df324536d8959e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e03cc6a419f93d268dc7b87800b110256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64dd5c35b39bf6fe9910c93b89502a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c5175325197ce9383f39a4a0314b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0ab7f9ccf446785209f7a796ae477259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad345158698f7167c8cffef6c46fb75a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f383d5bdfb954afde802db4c9e72b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efcc94212853192adf0452f6369d97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619867689ef0f3e354956685ceb1e821263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5fc26aea2fe06ae2a8ffd7850b9fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195bb93556a511d3ec9f413df8a1281265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927589160a591eaff6d262fe8e32cca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ebba4badd7aecde83c738b26e465267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8acd0f20fe680a75d1c2eb912bdb62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557cf186fd810f041112a6c24b94f93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a513fd3c13212d5b756753fb203c28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89da9df6a773cfb5d14d214f7cd9972271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4231dbc1148781c5ad82c80877ce533272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043492aae88317cb1bf2929a61febfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb05ac71bd7df27ccdbbfa846c61588274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8335f1d26de19d73197c6972435916275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2b07454ea801206fcd5493a4cbb5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b33b0e4dcc33ca081528bfa9d1292277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead83616980651efd3e080b84cb40bb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c8271dd124839b3ed39e80dea3d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b4233e5c9968e6c4f00d73691b59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9785118ca9553568182a5c8e34e9367281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd634dbef35fb00c4c6e30afcfd4a0c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7744c7841ee9dce803ee62c406dd614283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88710d7d7422c70eee2ab2d36ae4e0a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c01b0080cda5c36fcd93cdc987d11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383df10e33f407f87c688f22247cdcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aafff6e0510a2698bc3ef8a890e56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962078444e4394d10c38474dc4bb5ed9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c35f0f9107fc30ae02fc09c7f3e160289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917585533852bd5ac25ea2c5d5e5f06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8576583a7fda3e3b29b25b454b944b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9037acb2a4c2052196174accb619fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed401a6d4de6cc3b04a179f36a7646293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7ec8c7f851c687e3ad75be649306b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782a6ac330c39ace7c00fcc61ce8e55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beb6e56f6bcc2a2a6734ae62ae6048296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224afe8e56680f147dbb4bd4c9c7333297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4f011dc75e06ca572523a2fdd0c5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552195dafceee226343b9070eebfc03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ee71305d91b42247f011eb36a9d67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cd0e5f501acc91678f54ea587c545301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af3ed3736240acd3e8e0eb8b2c1092302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e91b4ce25c0474ae695364617295a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146b73f58cb40650a6d01727768b8c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605beea75f8e2f53a0fbce4a2909d58f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9e194bb52c8c6c8a954f9dc9ede91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17bed5b90f6305d7cbdc1da5e75d80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bff7f5cd33ac140af42f2ba6c2ffa4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ce1ee2c78bd9c1a4f90bdcbc9505309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89058e92b16b6244de3fc2c012271c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec861006e573e17191b100d4d18d95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072d608a46e4e934b547f6cf07562e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e1894a050a6603d794cc82ee42a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb2bad2260fa1df794aa5d948026fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122294692b86b7c1ff7307f28f299df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f25145259554be162f5e6c5a970e2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92876ee4b515e08a116617a445eed80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72474cba9a0056ce7dfa6a47d806eac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804938b0bc945101bcd530e6ecf45927319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48237d5f9aee868eaa3d6c1838b679f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ee5a27d8b745512ce806ddde92aaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e153978a62356775a3598f3c3a0fb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7d4199ac15214b4387fd2dca4976d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe54e5a815cc1c1d78ce2d13f7e91d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66e5eba33bcdbfedfd4a6157a0e100325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9a9ecfb724093bee272822d1a609e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe61af753da9182d98904d46645830327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2efc28996be7ac44affb398c80969328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13791eb870d05e0caa124c4d4c1dc891329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0517c2e96069b2d49a2c1f603e900330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82578b40294b072b968a945c74511af5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844ed13d0008e65f35602470edd503c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f921aadf6de7a9e04a02bc8521dbd57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8ec52ebd39aa0d0d1fb4a4b78033334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af235309b21e4adf5f07a1307e6995335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b4b3e00eac55ddf63279a186f8c48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e98fda62080f0cedab4b94723406b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55cb0296128eee793329efdf38ebd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa0cb7c08ae4fcb164aa4008f004db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5876fdbd28eb2ac38846b808bd2d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a29e8ee678c10951b9d632cb73110341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d48626a80ffe2486fa23dc66a0d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc1be4d90f1de134eb8f413c7b71d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a098ca85eb3d009768f3b0e6d7b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4d5923fd805fb9ec8da0846da5010345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fc017ca3411119ca0656fbb47b8ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2236d84b137842bf998a0f9f2fbca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280f3dde266bdf8f5eb9c79a58ed19f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2739e5839f5d522adebaff4245879349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b37b420f8645da8a36d1f272c7524e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d0d4af034a717e636d6d774cd37b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ae19316eae51e6492d476833a918352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b593b8742aa02399a1c7a1762b26ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ae77954b115205f34a3486cd6488354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d402ed4b1a3f8c7b6c04083414d4ad3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e64f87b85516230f7866c3b98eebe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f80aed0370f43b79aba191c4e4988f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd8e9cd8cd5205b607364077aafcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9f98b387b8b917c67ef31a59f577359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84589a93df9d066ab2c8a208926bc88d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b90902c68684993058ada9994bd954361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592663c0a63919ad1e8ac4d7d7c82e9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd7ed3746d1d424a22c11ba45cda58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb86b47c065287a5322a6da4cf7adb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56862a0d66b47f90de05375757b0da06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8a38c0a1eec12e68a6fa640fe47fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b287e3f51793f6ff8d9d7c83b7c601b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e165646fddc72717d27be586eeb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f28cee72dd458566cb897c22af36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd83ea55a8b12a2622cf2af01a0d1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d794d34e65170db63c09f0e5266509d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a73a588d670dcf2ea11996b1a5675372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25518781bd91e9398857a39d4be9411373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897075fb37883db50f677925cd2e904374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f8a6b96293af4b926f74a48581927375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c5e38fb652e2b6c71deabcf9715c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08369c5944bbb8b70d7e65ab7b55c06a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1b142b5cc9fbf67a088cdba0a823378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241c21f1571fee42bb1373dabd8015b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db5cb807289cfe71c3e855269e83b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb092c3087348bb9f9195bd3abe293381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3827411c04114b0f24ca10f341fc25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fcbe21ada2bf048bc4b86a7ced72b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f78510bceafc9e481d64c67a170fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c427ddfcf81fa8a740424af730f12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ddf27278a9e25a50ac3a2c88b77c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2dde50013e5139462755b1d1b6ebe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222595edc3b8ab587c5b5d1d7c1b7f0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca0a4baa98810e380745550a556320389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4a3f118851ed24dc4a3d32758c52d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb90ca8b4426bad4289d5d39533dbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ceb80594c89c45479e72d3db4f1fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11adac498cdb6b7ca6918189c181531393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f54aea07736e2c2eb3d57c12711d9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0cad27e635210344d9c50e04501eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7efbf0336e42ceb0b48ae465b6d64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e4cb0a9d9cfeca934cc2cf378b819397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d082093c934b7ab536706a575424f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858a6f97501040a6799845005187fbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aeee959ed530828b81913719d0cc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa07efb11e0d2a141b824b50b4e505401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8665826d3d6558a1d35bdcbf619ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbdd90f8a91cc518fb4947925df08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383abfefb3c3a1a2e8889b5ed00aaa9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec8a0f9f5b6a32b26240d7a11e10f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ba825a698c5d41ea255bd59df53bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc052fa8dd5581e1e961d7ebee192a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839e6cd4f4bcc96d52a6725d136797b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069868d4ece4034745bf31db03177b3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b780075a658cad0740a5eae6283eb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf577d6558075beabf523ff995962765411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f03d17dd928ad16844f680e6661237412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a8f2a138f63fe11d3e2b932db9aa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177d6ff118c479432cedfabe8d068be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9770f2f350121e2590f5aa4aa78cc0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23423fdc696e343b757d8d711fd55598416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2abc159ce5c3a67d8e73fe2d0c956417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177681e90e5c06ddbfdd3f9bda94d8b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e09b77957c51b79dd1c72d0695ccd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8b01288dd455256e819263bbce4fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c7101bfe3958c7350006debbb4018421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dfca4861f461d37ac721091d108b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831b5f819fc085a151ccf2f09273c2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014ecaa0eb7065065d009572e335205424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d65e434e1c7153090bc1fcd223830425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01fd167df8e95e6e2a012f2a5c4064426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10945fb3fc05411264ddc29caed0ffcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334fb15ef4673d07430a3fbbd022bfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480c5a3b9c8d212cb00a23e249cf301429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f8dc17287622a8bb951eb37a6b7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8f6294fa4cc73c2ea14d5fe3a5b85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e99ce5dac29ffd365416d626b95cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765f0f3b26b1cadeba7f3cd6b88926433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0142bdb0dfa1297dfc155307b373b05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704fe0700ec89471fb95d8c7ae2cbbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd15009e6a33dfc7129c5d2fac85f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01940309b5bfdb71e64948bd0e20004f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028097eb3635702422ee7471f77f3c5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6edb9688829031c1b955318a3f3fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5c8159b926f1e81239175f2afee02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb6dcf3b5c2d1b3c530c7aa4f84a62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925efc852281558ae8191246971a6d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751445cf912251e5cd09fe849697f81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2fe3ca894fd2979d1fce5861a5838444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1e54dd75ad66fd3e618391a270169445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b37bfcdbc6e9b250a362f0c0ef160446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70722a0d90760c1503bf23ab352e1ce0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883da98f8682b10e3a748018fb485b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939653440c44ff898ff0bfdb443c705449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b50140c2c8d422c0ab8e8cec326b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793375277c17278523ef26da91c46bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd901204c1d305bb5189780924cdb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70476bffd8c730296db3e6eab0e04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f3193822e55e229dc38fc6e162927454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c3685feab02f63868430278f587b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1c704a2959657c25065ff851c228a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30726603f4fbae2e343753aa59cac1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d103b6ff359bc00917ba619387afc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6023ea0f4b05e33c4daac6d4410d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37a06d8b50a511fb575b220cc907cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2d1e2431e959529d0c2262f3d1513461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bcdd210306925b2b092ce74ffb4e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65f0ed1c4ea9efc687a437871bcfa5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa164cb4f9cd03c3444b037ed53f11e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a99e9c275acf0b5ffec0a0b623c33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e99f312c66ae9e83cebf1cb211c8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565739d0792adbf1aa6553edf541032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa513d87cef4a18b7b1fd533d1bde3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e56a0c50a95eee33ac31d13eb0e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8925e822b57c81ff62d65ca9dfb0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853bd48312b004981534e84a1cdbd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fcdbcc50ab617f6c812400bc87321472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0d6ade1e90bf4c4b87a20bd497001473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb69832b10461e8138a677b07b1304c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797fb21d6d6a0ae858ad7ba9fe87d0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d555e57de34dbd33c518cd033648cf8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b801e5f667affa630b002fc9d3cb99f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84529deeea4fa77a16bef78012a322b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aaad12f9db2b4cc02cb54ff8df7ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9cd7c55ff3a24d6a54425a171f2f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c52291605e302fe920f71db30ed349481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d58150b8429059441b5016f1c50b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a49581db43ffeaf327e62d5805f48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19356c29c169d2103f57c280a2186467484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7cae98e59cc5b5208c44560f414a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd54e1757322eab08d636af48b92c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb077a451fcbe9bfbbb5b11626cfb657487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d89266c988d1f999c7422016f0033488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff07d24a93511362514f0973c50d70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4657424c0cac44b7ad7b42652251fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecce5d67450748221741f671ec474b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1612b2eb64e02476348cdd4302273492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad58824a676c017c00bc7e8c92ec506493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9248a4f373db564d24f121ea31d10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50a8cd43e945ca9017a1248d649e07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316e1188617e29add7823e5a023da8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0765bdcb81e30c12aac168a34209bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9180297c1cb266b6d4d4bea991f43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe88304b0b2ccf812f1acdf045ef7bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd101e84a43c74a4c2b9a4f3b414e7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1557aa29164f5bf0de16051e57b3b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7cc8836940a190534c0d44663408b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f366b55960913157706c044ff8273503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1471f47f43e09524a64814adbadbd8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f862c52c31fe20fe33dc43dc1abc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758193355c0020b7802f8df9d09f7aa8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cdc2cb59329595d246242c1c59af0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb2c1d0f7debeeed93556e813f46d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903469f7cbed078f93a92c3b0aef1266509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab2d39463772125cf5eed9e23ec86c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e575b12f768ac8b83bb1fe03f85d10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599466f913c4afd465dc57961b438aba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37419c0a8b1483b329b49c47929726513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feee4fd5878bcdf8a786a2e79d8cb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503c28879f4c1a6fe288f22c488956515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a018e1823d067c85d91835f3000da1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d942a114f9ee5eee0782188d1a5fd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35475dbdbea99010d499057dc30efa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8956bf3f4a58488326000b9c05e868d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfba6d3a89375d10b091a3b979091a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea127c74edb730f71ebf816f8ee82f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3ad73eca8c2ec0f0a399c4d59457b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5482b6bbec722ff4e5839727b56f82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce07ad846fbd4eee560b4363db86a74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146370156f371e19b27d1506a0f9079525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c4e625e214cbae0aaf340d0a17696526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051be2e1919c0bf429645991581c6e5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e3b06781598bad7ce5a5cbfead0c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8d18b929a57c17bb736dc1ad07b26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d96085617224d9ec9ebc741dca40f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaa517ce2f640b1478c045c32419ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f0ad01d2ab4f86eda9c3bac86344e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a98e75694367c053690d2fdc509fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959b15cba1c2c9a2bb935bffc629278534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9111a3cd63e769f606988b00cc968535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6315cdeed5c2c593d18a6e3206713536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd353146f586276c850ee022581bb0f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fb32db992a39cd909b7365e794f7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcf10dd66dc7c18d44827485dae120539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce816516b5367ab2aa41797313cdb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd4a952c4e7dfca3d668a66c612b72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b162977f6ab63d9b276b485a151c28c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e03c77399c29d099769ea474fb9b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ab8d51fd72153d045c0ea1b312ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89353cdf3047ef17b9d318ad41631be8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e246de977e2ba6d9b874a371ec8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44ba8330d145edb196dcfc476567a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c49f28fe066f973b89b80c4c05256548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34e8aa5d3b1c71061be61642746274549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d9b2932b5d02876315b2ede07996f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b872d87aa149a6f1219d61dc4fe92d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e1fd77faa671097fbbb207a429d7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457166bca6c94a88c970427a201bcfcc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aefc343318d0f3b9f6da1bfb25f0c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25080b06f1ec7ecf331a61851eb1dd1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0832e70b8f8682091139619f37b137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ede5bc127d0960185f6811dc4d675557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f45b12857783edab21f9e7207e1b9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14409f14df089cd40a7bb731d00108559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af52c09dbffa141d7fdd9b509332ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e801cc16f3ef78b8cae1601a3b75c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9993f6e7d83f33990981123315ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37257ee467808cae8da025aec9d257f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d6868cf2a09312f19745ec8b41b9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc81e104d08c6ca0fe8d0cc2767870565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1512308771c2b2085d56d4881e9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a86051a056d93429d980d56a8666bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c32a746072985daf6c0fdc79282f06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7cbec2553f32aa89e41dd5c88fa5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e21a1ca466aabddde10d6ae9d7cb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166e43d3380e9a213bf5181f3192915571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7dd3c267dc472627afcc0d32b8c53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74db7e2710400fb0d6c4bf72d5b966573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e4c160054c58745adf7d626b16c4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81766d02336bc9586bb20c61cb18ca38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aba6ea8310527c90abb4c39e7171d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0be2db37c087b9b607f582011e4db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af20a12e029cf8a2b3f418fd6252d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374926de968e938c02d6c60a2789cda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1b41c4048f8cb58359ba6ef4e269d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498df2bd4be4a1921ad749d45225163581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb531745fa5f847d2c005675007cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414b1d27709f590c3d4884fd602c872583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c21dc04582154c3c07143b21ca3eba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6329d6690443c12869facec003c6eea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5d776f46b5150ad78be793d84d8a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92cd3180ece6750006dd281307ecb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d47fe60d053bb0688cd7024efa66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf72e1a0ce2b03f066d8c45288dd2e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881fe03226419757387883d350d7ea8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14d7502c4ccb810f88c0520bd785aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31babb3178aa0351a793cf80a7926e82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74d20092a3a5c967a86ad68362878593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f9b8b5c6596f8cb1389cf5e54b57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ba9d09d587a602a3e861753f72a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92f6277ae740abbbfd333bf1bd3034596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567d4a038423bf2a8d8f593b8b56514597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8855ed54604e1c88b253a21299ba6af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fa78175b30d7cbd8eff8ac8536268599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ba362e3af8b697080c4078a5342b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98752965b509d63bb1779acbf041cc15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c8c6cc361ed87a9bf70ab2768386602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc3201f8f1107ad496a5b0c34cdea8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54821f2acfbc8590863788e00ac6ade0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbfce704b6c5610a309dd584e985a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3bbfec68402f3242baab31ce6aa71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049bb7baf6cc2fb22183c46007fd1b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca25126188b5fe09b1016bfe0a2ad6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ffa192065231c8fa286fd8c71d0f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085808258599213c20854fbec7dbd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff517cde2698c898b7f5d0276b766611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e3436b11f95456d5636748cf275eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a74501ecb1bfac3a6f98c7cc8e6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613704cc92142a2ff8c5f3003407880614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb5542efb5c564d6e32688ce35060615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705b4f3e6a4d087b3252839c37e057616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beed81f9e55a469330ef0714752f6ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa603acb4b4dbb6d9005871c6b635c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e3f156614b55a2bb1c8b5809defac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baedb989a0b05ad473e2900b299091620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a112bde137afddbfe41a8a7b2825fdc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e83b5c373f7d0fcfe691e1ce38825622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a2f59201973e52755ad22f37052f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5241b566b77f86c5cd7ac01ace0521624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6463f4af96dbe0b96fc5dcc0c6157625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143176c578a7659905254163c8694a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad162662fd723873d4584c13a014271a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88886d6ce71653f9dba229cb2d0f6676628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609fbaf9757a8462cbfebae063ca0df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d08d9c9cf8f523895bb78b0450400630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ce96cee0672abf1f73cba500770d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499698742ad92b286983c507a6da319632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1605ea0960f807e6e5648e81811d44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e121ae4977889347934f998a68fdbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413b4f0a50763b21778a0c9d7e2384f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b218a505715145d893fe7a1103ce21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc4962e29c2c09874e2959fe69ba3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca60bd3b3b0b7976de756c225d72c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7829fc72c3787ec8380f75e30c2157639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e6ac461204b031b9902733ae62c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df24f9aa2f22af9f076cc6edb921f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af906a34072e3125a759bb6da7e27db8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21492e27301430e5611b1110383efe8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e58bedf552b6261c7dadde6b6f747644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253574a04ad5dc95ad4de29a47f541bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b450f762d7793dd7ca1f78005540b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ffa5c87795e2236e4551f771afab4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2565afb8e29e0e84fbe8f269021c04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63f4f12a90f8f6ddcbd5e3aafcc29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988abc7b09190f561113f128931c05ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f140eae0d991d0ef20b22e26df3b498651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda87c52a0a69d4441a21a86102de673652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdded6510ca3d13a66e923470b21a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60028c90c5a4eb5e0a82e3d15fc1ff79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7c871e959bb43c4ea7cf003dcdd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01d0afa8a098dfe16d0f32e27cce28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853034a75ec2ac07bfcb146b091e67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d34a2243db4fe97bbdcd4c2771bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591af1cd5d6f410ebaa5150857243dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af09d47fee4c7a1f520a7cf2b91f0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384553313dccc4def6d092c1b46608661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c9551d33acbf5fdf7c6dc73e318c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80558f6e1579cff636091b025b3772b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c26f1256aab542a0c09704a6524f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8d3f6f1a4162643733965de3eb785665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747080b563024aba74bde8b6f973dc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaa9aa413d359677cac26df03e4d46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dde81c4e775f14f2d0de25f8c18fb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febcbad6fbbb8433ae14120988968c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d09b48aca866cca3a7c3f8aca7c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ec7b0f70a0039b40c8b01a5b6787671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfa93d14237e09454beb15c87d7d53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30c2356e2bf5e5978043137c8890fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192388c9f70590ec100254fc98819fbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288ad0ca324f327a198818fb297c238675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515f0856a46664bb3792d851a376483676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af921c92360785e1cb4cdc6d5558c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757af55f23c1b1f5685c9907ff3b5d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ee6f9d1279dd62926c2edcf158709679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e706133d5464cc8aa009c7e9c8a33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a582cd813adde2fb48ba4c50129292681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b29d9b676bf16443fde6757b5c79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddccd0f13365e25d07b9d948fff923683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55e4f4381d72952f0c0a3c0be7bab3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd2ecff3526b3b1098a722d5cbff72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563088ef8f22450e15b4c505503a84f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd046b2844a0b5a180f7e8b20eb0d5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5342d29471477300b7315046d79ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07527c370c3202fe51bd029cb7031d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0c9d10c6e6b7d856b853889d165cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb707f75af572f989df4baa9b43a7893691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4472349e3835ba467e796d8e1a669692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c26c8a284e0c87130d1614b7f24e7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457c40fc3c455b4c72ab13ea40d637694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87560aef7f97b414b4b3833e0d9637695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e11e6303f6a87559bb746445374ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a3462ff1081ffe865272e06d6de60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be0749adec7894a01206651da3d1f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0363ebbf4ec951e57a5a5f38d4c1b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66593a36e2f480888ccf65440722371d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d95bcd1c37a73666086abe7dd84c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b084b99d76cf0947c4b4eb7d33cd7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c5bf248dc9a1df204aad19cbceff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8025de73cbc18489227b1f0a3df91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a19e58dd5504228855ef86ba49a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e6f3fe7d5cd845f0ee2b6d67a279706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4a9e447d0b900c5d5ea61e21ebe29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeddf6c531b85dc2a3076e39b6f40e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f78a4a4db1e9ff6ccfe62ef8d10b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3549b656ea7a6535d3873b6fd28b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299445974cf0bf5edf4cac793e23e4e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d1cba408793c807f6385a0e388ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5cc79df5d2c03cd44bdf3e33762ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df64725a0a3a663768fcaa9a42a6d1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b96abcee8b6548e3a8a82a41c7b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3db19aabcb7065520755f929c52ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32506fb436dac62b0fcf0f4013d5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c70da1a09aa337594a56bb7443da6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e76334e9706ed6d789bc5d29ea40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaa173331b562261ff668fa5b2596e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dc6a0c4f3531f8e4657eda7b4fc8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f3532fb57b511e832484c890f4ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776e6c8bcd806f4edf75dab20e98d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe97217411821790a3bf320fbd9f85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de783dae4e7c59a42ea1169270bcff33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d9c03f9e383924f208f0d1b21e855726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac5f74a9f7f1b8bc2b82a3817bbcf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f91e1d617d2618c56857c36f6f9eb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a19d74040ccc11fb344692f5398efb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1baf983c548bd38dd2d0b7b4bae04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd453b99fc6873c2bf7741d36d10686b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da6fc816cf63ef54ea874d8c99dce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbe7d1bb34a54d23bed6b8ef7e3fef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df188c04f1f23d905b389c4660a5089734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a9da953852a481f47066d62a1cdd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542286d559f66b0dbf0029e1138660d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e70f46c2408ca574f802b51cb5e2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99a6442b87325d587ddc37a3429736738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c9d07e08c81f915fa609caa33286f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff3d9bfde07bcf92ab9346082761b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b534357cdc104a3e1d07bcdaa98e6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193e5efcb37fa2a4731eed10e66bd0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da546b3dd83085b5c1123cf145d0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068ee8cec885e782da6966b6a229623744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eba3f06398eb5b1e1ff6f5d5aae57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5684d70aa41c1a6de715a24d1a37306746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eb8496bb56028d9018e37d5ad8565747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be32dee93512e79590642dac07d2723748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f5a804496ff69dcc3753b42084fc4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf15bb65e208b98aa29890471263fc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd33b7365cf0f05a671adeac22c313751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8a4028534d9de6cba935f660e0de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef1fd34d9631783f5b70b189bfd747753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801b58c9315549dda620c108b139cf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02118a32587c27214bda45e3aa8dc732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e6cac1477d94eb7703057cb03649c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0828ffe146f62bd8490533dd89ef3b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef97a381ecdd0aef29fd83c6ad21e045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57355ccbd3d6afc99fe0de3beb597b756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1be6f99e3b2587ec9ff91e781533e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7f86f40abf142e2a2e5c0c6d7a35b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc6e0db64144bd9bce5587ff6305179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb617e3428a13ae42f6906b9442f7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3a9ec073d0dcb247b435570817a7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545601401aca8521af0c7b016f27fab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733216b07a9d418ee9ee898a47fdc5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e25a5d1849ee1f46717082eab223214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84383161cf106e302bd9ad026b988b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41a3dc5b6a6fb1817347a7aed211e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf77a9059d65c6cd5fa3ee75f445d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d2d028d7ee5c9da8511f5ad610e6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac76099fc1447888214862c26812b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f2c2133dd3164f35b0ea5ad8baa4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986e622b857072344290c44e16632e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac26aa339f4e89e3dffb7e3f593a8d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e5759e40f57315ac3a1dde2f481c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9ef4b53c86b64797ba44b07555ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c373718e5cb3f4def6d97ff4cabb7aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f64b23cb269ed630f41514a7fe4e3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa686d7e6df3747e430f6bba4b96727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cebb8f368fc683a9275291d1910ebe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614bc437722ddf10cacc87c88239d2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6bec8083e562a47273314b9b7a36d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b24407c7d8bac0432335532cfe36a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a444baa1f01ac92832709114cfb0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a92b78d607888a7a8e818e90952f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea4a0bb40134abf8ef820b5b573d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80af84165e1b33e07b2762c506b97c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84fff9b1f727811396afbc703ca23436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a5f7fb722b917924e1e552d04744d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313626b2c93e1888291ee42cb08acb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4fb440b96e9081fbd2d0a6222dd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed267365ba720445c682beb31ddfdcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd9d9e42784b546b8d75a26406314641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab36b0e450feaf134f78b3f73f717d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e01b66766072cb5ccb708c945a6d0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778f53ab974b9975d8d70f9f575ff7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3e4a494040bb2036baf0a6aca7f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7928e8bf88c6990535b85ebd7848e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fcb101ebdb13d0dd573b64f9594ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54079e24dc4563afec82205f4c83191948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71b7715bfe55ecd262d57e5df8eb9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e154c3f26956ab5d9847fd68ca5c1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b6005f3f62ecdc312a3856e61941051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a96c4bd5b2986892072a66b4addea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c4f91ccd59698413ebca11e9b08453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c298743197eb81f5259fc3c14f691ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b5424ac177b428ffba6ffd0e68b3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea2c5b0b125c492fc79f943b8a993a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a72f09bd8de850406f3350567afd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a691f6240bc0e2bfbaadcc86e48758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872785ad8c4bc0c713262b1726c65c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d955966206b2f42ad07e5959495f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855330f42ea4bc1b749cb78a097a1f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1be9b904c9d1461ccabedf84cf19362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940200a76ffde40e2c12b5193b92fa0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda13e648f52474382e47abff5de386f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98563acc9b9d4ad77e6d5563959874765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d04b40f7eacd73c1902cc4cc38f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f3ef9cbd49e7f453479d1fc87c15367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f22ea2fa7c21f6bf1eab201be02eba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6350a029558045f5e46cf552c9555169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3440c60a3ae5f2e8487303feb75370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a382e62f9eef4b27a1ca80ad337c5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982578d70b55987b30c32b83275785372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82e7908d1aec91a477833da61564ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de80bd32a8f8ba0cccc625ae05ee8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a0cff5a7d856cca6a453e0e971b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3d1857746412f71dc546815fde5ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fda9fe423f35173aa33bb1a08dd46277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772398a4fcf158937acce9bc14389e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f81ffa5e85aaf45a02e3dfc91a15e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e36a32d96e98613a599a6621ed208280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a276973d306d804bf95695100a435c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bbeeae3010cfdc0b8d4cdc4c5fa7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5ece469e334b98b870d6557de7b9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47071e80bfcb556a9a196d93da3af57784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39593095eef776dfd427bc201163e80785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a38f307447b7250b220afd1e858db586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422bde1d13b419002ef084ec138ac8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf93a3bb8c5eb4c9238eb9325dadd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5790f291263ff1403ecab743a3466a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e8bb41e6edd2bb5330b70cfe95a2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3613674085f607a58f16772ffa8293d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1506778985d281a79267491d42fad8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983fba7e7c59c96a82c813b0ef741d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574ee4c3737612e9232a759758a8bc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf440c2b5a556300a01479e4d822b6d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2d3238812d7a49d37b698548b532e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d561a2a7d237256717de5c91469e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eda904f028bc94d32bb75546df85398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15feddc124c52ff98aabfe372d0c89099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8e095d50954344fcf0c34786da45e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b11102ee906491a63e389eb3102f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbb2300248b6f8fa84969d554b02f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db412635ab7e5aff341e7760f01c514103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c3e9f935475570861fe20c61ccf89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2039da8b19956de705343fe089766ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190594bd32141b14461ce70cf715d5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82836d718fc7a29235335e417ad53aca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b0d0ba839a8696f3955d87536cefb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f8b5ca8d8c9f50406169beefab93e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf36a1e5685b3316c55c9fca9e3cab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2868f7ea8b3ecf1b49b241e0b454d15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b980b5ffbd250d22eba641bcea5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456e237cb0ea6a4e850278718dea4d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373d690eea3fb9671268729d0ba8d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b371c697d69e3419a7e9f0a0fdcdb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb90b6b21e4e021b6213c3c005de99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ad7e7570ca191068158a8ee56af61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed3087f8fa7319a5347723054e175b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ef9dbfed1b9ac92992ff70228c19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155fc7b89839defc01b9f7b2dd40dea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa597e9a30ffc9bc8d87b1d82d654121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b85d22a78ce47f76eb889e3582cec7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d0c9752ce341f9182300cb87f320123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1fc47dee97df06825648c20f094ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3952be72aa3f5ca5eb02f681eb9cf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000ffe48ecfbabe0c4482d8588aa60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad024e64ca28d3e2a1c18c293022164c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7b47ba21a0b524327bf531b487e3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b92e410ce39f3033f2a04fdb13905129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223ad03a4f52e4b412d781836506522130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568bf345b230dd6e3e68b85d102742131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d7167f820b1ece57fc41b26bebb15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b2e5b9bc29f6dfbf9ae656e9c834e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcd5a3f7fad2318b91581755bfe3db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a04719219dca4a3e0442bb9e4c974135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8a4a8d5ef1dadc405503f34d6e196136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324ee3ff22d0db7eeb80c23bdf9bfcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015bec24344743f024f93ef72a0206138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ca7b43461ee621d4a8c5ac475bbca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d93cd71c18524ebf5c857cb6ff3c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8496cc7b1ab51661caa830a5727b357141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5c9b0f163c6e6719c3d183374de19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bfce798f607922257d443ddb73009143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b299d40422bb8027adf3b9b01c778144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62513df1205d7d510328b4c3b4550a94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6f7e4321c6b532f24fbfbc070a1fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af074b506f6f253f6b131530e67341ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74bcd84df8a1d8a57ce33d1923047148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc944bfff2f4c953c3198932557ed85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17366bc0fd2d6d3616f7ec8e286d2015150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcada490aa37db66553fe3464cdbcd86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9c4da78d32d977103e40474f6e04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc246be86075d92582d50d5b1aed3ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ebe91329e57f81936e5c290a74fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8261b5600b3d0665c958c2b6fb24715155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed281ef795faad9ef0171072c6e0cc53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe706a0cc38e836e33002d6f9fe33a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397559c4ea035da5cf76edb232d08b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003447710e4f23355a2df9969b26a9af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bdee6a965973edc470651e2f412c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee1e14cafea8ce1f9fb5570a0fc5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607dbd605ddf2121ee8ec9cbf5ebd06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee23cab10cd385ea110af30f0844a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f1d0560fe8d42764caebe0c515399164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b76cdb043ff3c8276bbdf4617d9a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71135c16833253fff87900992fafd2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53eef1c77b950262b8edc19d73680d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6027e5a4d25e5821c4b6ee4948d58e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157792625656c4f70b87974d43604a1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dc07546c8e995f240ae149eabc2a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b353fa7f736119422553501c936db5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883ca2354cc5f4ee7d398c5a99821f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bd7649250537c7c3aef65f5c907de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d306c830c87c047e99247bcca6eb5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a331d9daa69d51190125ecc1ecdc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc53308f2454b44f3f6876fa22f2c40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874dfe7bd25f2b4e14be2f37ff70a0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90dc7cb43e8ccef19841085ed72e36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a10cfa8f34b6d8e00858025a5ff3dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2fd930bd674e94294c9c000b5b19f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfe45470a98b26b63bbc66740292a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2b2bcb38a5089f50e759f00cd41b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568f2ae29118fd3d8d0afbbc59bb5c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13493821c824dd6fbf962b5bf1a76bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102071c8f677ee1b676caf5d7ecebd5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d9b6c3741be23814c33dbe21fdc40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31e98fb3627b50765f0afea404d166187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579adde5a1722585f83d67e0e7a3b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aea094ce035c95b3729aaf3d26e7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b901c7e42af68b2d925324a37c874c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d913644dd0b23dad08476b344baca53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0879640ac6e99f1876cdddecf24e6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6b14684bd9399eb24c7f4cb579e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3610aa812b1eb2f530cd58a96dd68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06139b81ee744e7ca251fcae232e87e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19d1659d526e06f3e1b6ef96bf577c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4b08d0c4cedcd01c4c5c4615e0b47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f90573e7c1012d093197e169ba6a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d66492d4ea31981a19a264ff02e784199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b85d177f7aa51fe9086e52799fd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd466938da0a8297ceb5c83bfaad9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602edef002070881e8cd05d94b31ac5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50099cab43cab5d6958b1c7025f12a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deeb2354f8299f18407ca6f379a033204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca521fd5269760cdacb24c9ab8f7914205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1c352e40f68e5b9905569cb6e30a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb93cfa60cdcaaa5617b8a247de8e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316d9d5809df1236437d63806ef7645208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69604ed9aaab7ccb4e7e64fc12ab3b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc2a1473be88976ca29bd07ca51e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41049f9a13eb5460428026b63a224211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e696842d4848eed617dd7ddb5e73b14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f48f2ca9bba326e6b522018b26bde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b4001ebcbc17ea17338fecc2e3d93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5edc6130421fd475504fdf6b438ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6ec5424f61a2bede7d013a87ceb61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed813cb0176f2ba296bd292362603217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea36b562020341c9fdb5d9a74424d16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591798d53ff6c03cd8e751a8d837709d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211abeda29aa239e0a551c82fe6dca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b358f0c18108d033e73f454c9ef0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb95b2112f451b910c956aeabf52831222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f53317c15b2be381b70f1c8beadb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0359e72d880017a3f94548c2af22b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ce3cd95fd3dae1e62285e84bfcfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4351f5f4ec7d4e468edce3cca55bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c4cb6187a9e587ba9649e68f51752227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c84d397e71be8b8683e61776f2a9de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618d405fd382ed9078f218b91d6695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28c2930f8500b1ee34cdeca131ef50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd6f109701be79e42ede0ce7a61752231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a09447068569d86d4bb47efb72f22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04fb051be28c52f39da031380d60f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80990c63e12bc7bff09882c20736fad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f48b9f3b57a11ec0b28e49099b8027235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ba2b5af654eeec92d6d2ce633b8c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2900cb12a49bbd3772a7bfae233ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73219e473bfdbb17ad66cee277f577e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220c51a043f3405ecbfb482b995c77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade03fa82ad7a018d135b40bad87c1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4bc7a9879e335a98c19d5810b5d73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf7063b79270673d8be5fe6f68f6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd15932313de10b92c9bbea3684121243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd47fd132263fe70b57f2eeb6c199a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d2bb90f3060ca27f119c71d0a3e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ba18e68fb116c96408c21938735fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac157b172d56b431d907fce705607e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287d3612b365c9176b1080fe5f95c15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d55270b47871c42c20cace9c90ea36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46353abc010672587fdc63b3c406b715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a485124cb6b5645d9d55de6a76adb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7adec60eed9a37f8a85144d75746c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693a7a5920e280aa7b16c03de70016253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128b84faebbdf9cd3f0646e877cc92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ae5d28e853d428b0b46abe64a7179255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf7bfb8a77dd223fd170f074c673bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c80dc261f906d21ecf0dac8abf3ae4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798edd86ed5cf2328d16addf5266b9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4520d74c679ea7fa6970b4db8ba31c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bbf2136eafb6a95893ed7f7f83743260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f572827728094d223b90378620816c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe53a41cc3376ff03181488bf45d8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fe61db0b6e67d8dbda9ee4cbc52e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff28f1afe94e730da28d8b3396be6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e754018025e82c62a110c4db2041df7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c34e389b5c4ad011e116db95248c08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c411ae6acdcc180f2e7f4298e2c7be4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf62c19f613194802242ba33393b4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4221cdc2c860198e8ca8a1a3b592721269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80450ae1cddec58323503d9e413279c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45fc26c066c84b0199ba108e8dbe34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472273aad877cb3c8db03225f1e7d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2c530c1a56fa7ffc8c61df60ef7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186165b7edda24d1ce0f9ddf84ef4728274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149653e68abadb59bcfe305aaa466f38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4610305a393643d34d76e00451abe2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e45a36716115549703b62501564a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fa691bd12ecbb734f72a921f291b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7998060d9ff839c917f89b15c4d7dc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580a67e97b241f3e58fade76680d712280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf4c7cb6aabb57b1db2856ddfcd6a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea46a94f5243544d3121733991390282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f29fba5c9cf1e54e53e2a2c748ff80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a72912bae5f0310d2e497bbd61409284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365defe13473f8a66ef59def163cb2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8198acd76a9a00b21dd90c0ae850f44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b2a7e023272b5a0927670bf649145287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302ae640b74034c2c7281602a5f7b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818478baf40431b90464cb2c698ee4fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc85a9dd5cbc2c0009d5d9a12972c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16783d8c3333cc460801926178f5ac4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb15b92fa50646f15555f35899334a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5905d15f37effc5537fd75c49c02e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342180a483a78913298e3a324da076294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71803b719d63c72bb592b5987024be91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3d3f8c8dcc94d115b4064d1e4cb84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184112f4e4300023eb15c2e6787c661297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8934da116e7bbe671cb4f281e7813a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e37146a1e43249cd857a49e532a0a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc342c4e712ae946f6d1b86090cb96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b91371c76ccc61e8f157057c8320d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9d6a3f5cf6f9a7c26c990becc994302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e81e01c0ed3036c6a92f9baeb88d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264f8f6ae9d3b6540de20443c81119304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855922f6095b56b1dc1f27750338c143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed52aade921964aaaf0a26ca08b52b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4590e91e15a78716418feed810ab9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73005dd9d2ceae7ba495aeedfb2c3f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9df6a64c7eeeedbdd84aac6b32068309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352e9a2a51f444fe86279c8faa7858310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffff5f82f39b8e7d68263dac8d0e4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d80265627643b1ddd15905636b404312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e9f632037baed5d216aa7ca5907b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a2fe0a4c85852d09aba16945b3acb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735e7b8165c5e4f24df98a98fff0410315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe524b0e102f6e2aff86be3a75fc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f6f14daf5cd7df47a75ed737ecc02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc215034a782688e3a60155fcb6326b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769e68a1bde61b18f7a459ec627503319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb6f2b53ca653b214c48de58402f22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba154ae6b2ca8e8f58c2aad8a0b2cb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e503d6753c0aa5d38a2d1a48292a795322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a98d6ff04de0b5ba1e3eea721e4e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b18d20ce3daf146f902ab9ccb6979d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509abce20988c11d54c8f3dd419fbbd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12230d5786c1d8b7f485090884211d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e1a876c036fb0376f56a11d207990327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28ebeb9deeee3d9a175ad09c28992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c2ae339da70cc3198e1dd0d653fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5f1abdc60b4f394285baae9f070e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8ed3a8b357a03dd1e1d4b84688a1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779651ae6dd47921db8bc0073e3795e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b1c6a2ff615382c1e272309204079333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1de2f027a68eb72be950092a998844334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fb85f0fcc56c95fe8ad404eee55de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e99cbeb8b700519c9f3d9aa40eef65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ffeeea22a201b2cd63fc41de1e9de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628eaab426ff6c8f9bc3f63cd698799338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e135d337dceee07bb4eb9ba05f0a4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a9409b6091fc5b4d0d81eecc6425e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b10d97371203b4a172f1b46d59f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afbab7db6f2dba70ef8da1576d20f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf038ce507e73c35a4d3b70e11be4e30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ffa463b371539d0184467055c90f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410ed78362375b100dd535464a24f1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc189067e71a8e5e9d9e522bbacdf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8a4be1edd2a4daf661282cf060df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338de4651efaaf7d8c228fa18be8933348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed7d956880498c231a34308c0c984a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea56046624d6d2ffd88cfb36af72df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ea5ce7d071070c2cd4146e684079351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb3619cd29ac36119fceb8ea7adae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33ada3b3c47a2fa07bf68ac566c563353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78713663c5dfbb908f07991a5e7550354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664fce981429bc8dc9328c4309b45eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14275de8fa04af8692bee50f147c652b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197f401e45839fea74aacadaa3a01cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260acca9b004d305a8f77936ea6f2053358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c28434c81c1a4da1f751f6411a9660359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f853bb99f8f2f072feb344d8da77d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365dc7101eb8a0846575248c9cd1654361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced14771429b6113be13639341f288f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8de1f5c64a5ba1b378b70a672c809363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5258c9f186d0b78a8d1c28ea9e50a9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bb9c9c3dc40b13864f6895f8b4808365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb352a20cb83e531cf6de0afbe0bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822819775a86dc01137d889252b6c8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97625371223e2bf01295597ab63df989368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80d2203c5694e474510ce1971468f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75362ead56f846b2b6d4006b0d9fd64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733244d7b1a9e06982f34fc819a2063d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a225584fd79cb4ed1838b34fc89bb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99750ef1cdba68830f23c32672a5be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e7fb161ab86b72961358b1bbd4f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdac56c5ba153a828792bee7f036b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2113c7f899ed7be4150f67303ad19fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969240230ca372c875f728206aed138d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e4bb228188a7b84fd1b1a48de6e54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc68fda675f5c9a58c69e22965e14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe76e3752f8282c1aac096a8a01a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e35003f6cee290bd00595a598980e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082af70bff96116ebbdcbdb3dbe786f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4e554b97667f0c1406761f7e7adaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31454fdde4273e92fb741696fb24b730384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b8ca6ea1ba9e5dea698760166ccba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ade121f4bff6b852b8db177e7b799386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b46b878a77c933fd2588a313dc773387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722beb7365540cb2d532ce55060bfe8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74821c0a3cb325ad26a4cd30fd745b17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75953c7013fd35b1414fb9bcd609ea45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9676d13a176e076b35f7770d1453a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df80f354d78f48ea5466782f148c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c54351ce55a8a130118af94154fa7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b046ea7cd4057a9acbd739544b6c5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636bad1751f44bae9936d0041a23865395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b04bacd74e3448a43a9088ac22fe9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaa89e41c065746cb6f8151c9fc61b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ec344c7bd5fac693e9c7139038423398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b982a01100658066c892629c8faf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babc0c6a9e8b2836920667049c85f06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fec891825cae12030a63e278ccad4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daed5498293c66c9a4f633275f598f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c14e9232b594061994b0797f9dd99f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a32aad9cd3985c45d1ca0c8842e2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2212cc59e1bac58c5ab6d8e5cbf64c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700cbf6834a7c47b6d2aa76c137ba0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35946ca1130c8a2db3e70f3aae733fce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d66baac592be5ba47a4e7970d1a8f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb212311f5a8e31640af48859ac01ed2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1d6126d7d1337bfeb750cb86c2a1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2abc9cec3dc75fef88dea0ac274a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0e271569fed17d1e2b72cc75d09e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f5c75aca530977f9783dc15a75a5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fc6d956294a0cc70f6186dcb33683414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db531e6ae0c0e6d394700129ad90a79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0545efcc6ddfdf505a5d91cede7895416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b00bc5b4c8ee3832fedb21111612417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733af40c68980d22fee1808e4cc6d86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76989c9757e7a70a6697a98f68b7d338419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d641d650547a8f1e9da94ab282303420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4fdd84578699d107e2e51e215b9c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3eec6ada59cb23846941e57efef7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc6b6457a5925d89e72520b185251423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db797893b8585d0003ec4f8d5bb0ac1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f84a791ee21d5e35aa59921ef84d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd0eb6d40f8bea3ba18918203b89f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23577ab7db431759e002c6e8317657427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29157b1f152ac557ea97afb546fb6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6b86b628763bde017737ab0483c5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17789625fa51a646922df35df130f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330977164d33ecefb79471e74e29268f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926c06242495a4a4574515d14ccc042432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82340390fd1911022ddb41c1118e48c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6eab05bf16058d16ffb2795ef4ea3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4887e71f4d407c79b7c0790ea19a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23afaeeee44ad2ec0d0ec8b399658cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6782a1bc6d0dcb2518589adb1b9f32d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e5b350e72738688610a297b8b4ea2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85885b7e7049f8f80e065ee685e0f4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e742744f3794dcbf2477ceaad46dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e85d8a89b7ca0348610449218aa0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf626ae692ea498949aec737d363769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566e2ef7f2a5f458e179e69b0f266ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943b91b5ae14b8f283f00582c5b408444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7fac8308760594e3ae04eebd681a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8de302b403fc6f1793568cf3c521b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e266f1be088853c9acead77ef38512447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e89a3d126120a2d07ce42a296e2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cbcf954c1a7fd0e8475d899ff749c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d1a51c58a729b12c1049102cf2a8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22613cb081b1790a7cd79e377cc9e507451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba534262bd74ddb26b061c16390ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09549414d5013f6d5964a68b76622238453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7ef5b893eba725111c7c05d1284d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e327d79bc2009697579b89b3ff5ee57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17f40ab5bf15f6ffa59c872af6ef95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f183940cb09628a663e7739fc9fc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058783a767a19351dd27fb61f03e1b47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3ba203cdacadb4cff31eb76f99db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce46aed20e486cb0a90836092b7e73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43832af6b75bf3852afa896d71c35d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa8272874ba22f422f350cfd1e49a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fafdb1974f1cf90e9ae80bc751b2bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a72ba8066c498820afe03d22007e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4772e0d20beb262282d3a66c72e1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22264ab52901c183508fff4f75895466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eee745e717ae18d1101d5b92d2be7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d43ae1ebfef64dd236be72e39e90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978075652ec76ec7891b39cc798c1b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c151030c6775f12624de0eba39413e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6460e38876631aa52e741f37ba1e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac29014b4c7dd6edd128364cb4fac5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f20bd77abe4ba2ffa73e7456afb88c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b84173c8c2cc67a1ee13008689b6d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511adeadf050cf576f68788256917f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb726e3f39a03ce597edafb85e667d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e7eeef3bfc056f0b8c61a310da476477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402402ded1facec64c6d726d58863428478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089022ab3ef555240e286cc6d19a963f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908510a3e483b0fa9371bbee804ea59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915586cf732dd4a5e0571cfa13ef03c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e3dc2d4449027ec251eb12cc27b0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7621c61fe44cd0abaa9b20040ea5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982541fdee029f3897c25cf306c34b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72e9c9043e0fdb253807ea197929ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6588cf7ffba51148b92d19a5ad0ac3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950ed7a63475fe5eedbef9e59e2d5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9304a82b90599e70fce5bcacf6e61c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eedd4f8b8545f38117211097a65c64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc7bcfc8747a32d896c9d52230465a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a4fd2a2637a73c0128937b84695d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860dbabfd852b713d3c4e793244b7a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7072508ee54dd1ad61019013ca91c7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56c3a77885c7b5f6c32e2588c0b45a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c91f7dcce39e5f45343be3a878a06d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded3bfda6678f0dba26bb51207cd487496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d484ba6a6acd42568f8318c53ef8c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24901a07f922677b71d0c95704709d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd3541cda27c5ca8d8307160f7eaea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91b1e7afb69cd64049af3dc40a075500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b0d8d16b3288664db97a6479c0ef9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07284a8fb60a40e45751721af85f6d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5f124dc57f34c4dd4a228e66e8a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ad5f313ea40485a211f1582c6cc5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4081d9ff34cd414f07045de6f223b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5a36c9d104c56e57bb4cd1dd663f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c12613e43df14ba2a3c9f4abd913b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984da9d7c6d1256b0906c8536266e669508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639ee6becf23787452bffd3b84a23ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c28e44a5cfbfdacdf1705b4fd937e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09e59ce37f0076305f86a30f9d04b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee31e8af54e204844e8f4d92dc4cc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd47cdae9e8e8ba6d91e810ef86c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de0a98d06a1d5d2a626d7b8949a8e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df6fc2c56ab3b838184085e1c16e7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20a8283f1d140443a9b62596ab6d74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53745563cbe05adcdecefe9a98d159b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5a3dbc564cc2fb19e391fc58b7a8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094102d0b00bce7261955013d68f999519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52135a01f47a99b114fc79f1a721c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08624699eba4e52c9ebb1fb5746b95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99e81f3e4719a34580ba6627f3696e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690221f690a4719f4e36a047ecf3e715523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790eabeefa026a20f13d48d5f30a084524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159078a496e4f69e79da56664a14f80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096034023f104d0700db0db05564ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7a22af7efb47ce5942d0639dea3cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b970766375524822a2d9d3f4f62a61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee287c82170d46a37783a287072f0363529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb82d40f73fc85e909d81ed5303f6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7b77a47b50f75ea9d593ca9e483e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d0ce1e717175727a43d2bc6870a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be9c983e7b1643f13beb64060eaeef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049dfd465bc9dffdfc4ff08686abb57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d428a6dacfad2d25efc11c416aa4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3196110ca93e290b004a5b66f85f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395a97bd6cbc07bc1ba5d64e2f568cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aae1324c1720a553a43c7aaa5fa77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a1bd617666afae2b565751397b6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73565401b610c7d0600193a63e58944f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b7216517231e744d92bf9ac993a4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdad27fc2de772548a776fb9c23bf0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b7fb2e4150a0153f02b61c58f4fe5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bcbd55ee2bb8cedb49b80f1a626ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97a9e0a607819fa1d90582e1205928545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ac24ce27f51f1a96e603f1363fd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8a308355324f9be1b8ddc9e74022547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e23cc53f565ae4af41f08b8b2f49d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bd99ec79cf835a9bc054abda46d2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf2272472838b8fd630cac8e745588550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07f46ad003293e9761fbd672bd31a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e80dace4d0d17ba8b971919542b481552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607cc1c2298e4ce4750b42a9ef5680a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9405182a1e73e5ee67ea379d81cbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ee777d1803bd3386451447ed9c89f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de019cad4c4e0a10f8abdb23278e5921556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d0136dd96b8ff1f1cbaba5d652dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84df9e76ef3a9b33e42e41bee4cf1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dacd46f44f94522268c1f2465f4c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aa9c1c37caa959151e4b1433ff06f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de62360461710c4c578257900edbf98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638fd34c1f1f051828a4a4a6c3a39af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ffd43024e40c4649a04c70cc175a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823a86f1415649c703ccfa43df54212564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e97232ef9a6485407f09d2be36e3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26b9cbc17677fc55877aed5ab73ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0b5d1ed63da2d128b22c0715d2ac8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8365e62187f5818a8463ddf4d3697568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f4a58e5deddd766224b8f65b7b5f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719ffdcbcb13c19d354fed88e64bf4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595b96305eb82b82f6431eec7ed52ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4cea3b1be05291d2264f3ad1e4b9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930ac037f5627b6b2f202c91ae2effa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81ef5af21a3ab763a61b5e4bb046a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937dceb08999109c78acd6920d39f76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae189710eb4201a93e93873a37c66a27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea81a7397d4bab9237cd022a2f2cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dd30195a49354ea991d39f2d50574578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc780c64ddf4ea2e88b043f96a2400c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0f0954734f1a0c33a41f698645f62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b385e8e8e7752dc46241d08c52b33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d965dfa3f705e563ebdeaa274ac078582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb4de4661c7d50ca030a070b03644d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7dfc6d5193de8df2680fd56a1b4d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437eb5009215863e2752befb84aac54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f7c205d6746f88b557325a466d3b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f50991d6e6b7cbfe8906305febd27a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d456128a3b7ccaecb32f12a55596cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba199faca8955caeedcca0ae0c8f2a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a81a2695a81e7e27ac6810dc3ad68e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23e9e93065d4d610eeb0c5cdfa1b01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca64afefa5a20b41d5de38340e9d052592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a618cc824f8307e412b333b37f198593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f137136975206e4785664dad454c74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c570d892ea31ce836622b023fc6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444ec1e821f8f98e6de4699e8b9d3ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62ed193bdc1808961c8fa971c65a93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd94de615b4a04959bf1902f9951d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3019dafc61a109018f4647e0bd8f98b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ba5f937b05e7e9407043b83266dc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84ac1b1265e9c1182d441b80893cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06ad735a9f37fbbc5401737f046e5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602414fc58dd0a64a9be0f20f7e8fdd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd85a6168b7c97ed54eea6e9273ae2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e76314766f37b3bea6d46d822e775605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30e3a2702baf945d83a05ee6a10de4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569f1bd285d15e2cc28751f2fd497db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b40d58541ca0168d82c8b32fb98f8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c70e5929c0c71da2a780cc007fca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae514ffdd0cd6c672aa1ecd43dd51b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e7ebd9217a413aba2fe3a6fcd3937611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e01d102b27c46c99ae7081843b502612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678502432140769c5be5ad8c3913a41c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844099062c70aa7742fb3bed8ff5bf73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24e8c87c09954de0ffdccc8dbfa0d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3510815c8c935f8e7c5e33178ea4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393a98e389709a95c224805cea5fbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96987bfc656016b329eb45bf77a72195618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed520ceae78c581ceb885433e688ff2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f410adf31db795d9d74b55b79cc0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8e9d50d0846dece915d9101932b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83466309c16defdff45259bfb623480622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04528b6e584e7075d39d071bf5545c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f206153ae0eb1928d6284604fed7c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dde623e495c28ff72ca3cf1f8a444625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8407183900c368af26e78adaa97dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982b6c6a3028d4aec9312b25f9d6f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720111067863a2cdc0f9ab2d3c7b8eeb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189775255806557bc620fea16325bab5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d8d3f2038eaf60e90d1cd718892f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bfcd6b23e0148cbbd9041a5e66a53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdc0c5e3b3861aa7116e00fe7f7b2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a534268c8f3b39f7bed8dc9168afb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31695e4596d1ffd49a0f9820ead47f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187bfb28d5e91f2e3b4f37767765f6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170c1cdba544cd5aaa028eb72d7dd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89cb56d8009a927576431cc58ff753637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba493f16bccf2c000d4bb096a426f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000fbf9bda9eb45b3e8695d003384d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab472afbf03c2c1e3c1d0e93abc6d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0789591ca0ed01f44074cf6b77d86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f15422a1c9af3bab8449217bca3d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c19a13f5eff57db71dad6d875d4063643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66302092382ee7875700a76fb57c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2fb861ac0cf75d3ab31acc2ab147645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74ab49ba1f81a276466f6d834ae0b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed892a326ce1b4a80916f602a077052647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06a7c38f611efcd5be28adbb8de35d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d81e926cdee6a77abceca05a072268649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b577ed1d7b51e1a0a50c3def4c264650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd362c3acc8ebed140c7792ac5ea3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa12b45b2ad75206320d74ad761c7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3d12b620bb6fdf7eaafc158680d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab84fa16e3a92f72283c13d839e3bfb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f2ee3ef42294b9592c48b91ec0eb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7df4f7d3b979a4188447d3d9082500656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5191b01303163efb72d6c8740b371657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4ba1a8ee6320440ca80b1a5f14dd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623318986cd9949e35d1c68ffa828de0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c82927ec11ead26af3128bc039fbf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97892018e91300c408208ff4eaf942fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3ba57520ce857384b609050df410c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cc2121e9cb2056c86216266825673663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c76a3d4f98d9645ffce27d5ba16df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9614c16252f50104508e4c253c476a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a7a4221d6cdee09e1d122caab7bd5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c288048671388f2e5ccd8e950dc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4812edf7fee0bdd7521f651391d8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d04dfe4abd55382a332cfc1b25b55b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf07b92945646b84dceccedd9743377670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf466fc33e3d9b4f00114619800fc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f82dfe94f8fc8f04a50054b56f0b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6210f69099d85cfeff220330bab159673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aae6ae4fdaa8f0225c6c32d9686ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273acda448a4515a3289ca013e3fbcd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b2ca4d9e125418ed0f7af26903019676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b62c9fef30df0a663e9c41d0394ca8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43888c9c5f9310c561c257c8662d7c16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f4c08d07bed2ec5dd4bea111c29ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da0ee710cf5f5562a0cf4671ceacba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ee25bd489b7e21a3ea78a817eed00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8881f81a1231f02dcbaadd525756b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20286b085dbf619e041152aaa9d9c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd46b7eae3c167f1b8973abf3b897684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30235cba1edd240e9142bc672507d2e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722021b964e582cb94fdd1589c8c700686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bc57753924cd239c2a1eb3a8c171e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e6f2bece93a58c9a810fff8f49d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537df9bc0cb288ecc2b3869fa0728c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5298b7f6e0dc908b3e981ea1b6448690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b952585fa4a6e65d075b78023626b7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e9d750c691c6287fc42e27c2251db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a365bbac2cee6c66a2ca9138343d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec62458367fb09663658579e9d5c32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9300ff70be4f88bcf704684ab288d23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec04d6416683c1b169a1c99d7ca471696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75186b22cb86c177f09c457762b55c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a15c7292eb7f457d96c13a22f86ab5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3222c432c18ec9f8990f7bce0083f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a87e2b042c115305cad7c17e89b3cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b3ce3548605d3d8a5292ef4d687c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89dcb9a4972e41b77ddd6f14ab9b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6072970f30f6b3d3885cb93f59b12b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5bb943554889a22aa7c5295921f93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053fad1eaded4cda371f40ae1835cae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec01ee7217e07d145853d79d121f81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36529d66c1373c11b493915816b38064707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e530c8515093e20a38f2a1273663fe4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9982dead8ad9b938e24152b32505797709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d53fc71208a5967e9525c425da14b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeecc38cb806ef92dca6bd06107056711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ce861d671986f47040d1afc283ee2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b2ecda90cb1a5eba39da569d7a59d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3176320708de1675582b4edbba3d9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d783e57778cafe026be0cdcaf95475715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc950decf02845ffcb30257e337d0275716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd774f7fd364c15a97ee4350adc4dec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242d4d5120db04516f968d9cb37610718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88e4d39288e497ab6caf615ed40501719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15502f400129d0534a2f40358886329720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ee06d6fc8295f34653ab8cd85040721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae19fe9cedc2085438214c7a73fd13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f8ea6bf76b2ae4dfc57928b6564e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab9ee8c458b715654f960cb7e9e0bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e154df59d8459cbb5b6e647c9db2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a99e925bdbd7f55569a65803ccadf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bacf13c8feafda58623ac36ded8298727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d7d60c9d85df38924bce777a8ed7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d97453d5bbfbd05d14db11652a76d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213799868f673f62be264c1e2631ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bf421ad32f9eb25a600459fe3faaf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79484c023598e80cd786779b70c712c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65c67f5e31ff3dd0339b1918e3f3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38dfa6eab496fc7b986dc4c66521db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32103c9962a33d2413b06852e9b3ce42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd811523297a62680509801ebf405b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bcfbf9e4e9104cf7e093ebfd2007f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acdcc789dac432a4ba92dc631cfc56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ac68088c830498e74d6ec0539b654739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd100e5168fae5282bc8bc8e5385de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19728effc26cffdc3b842839dc86e8b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cb8980676fdd6f78930bb0e95ca60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab981824b2626c6bf224efc6d1e803743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80516fa84c354cec866716413fd33d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec490d51e928ac8b297a1b7f7104b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd862f983181e3ac22e688e13c1e1d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2195f9794457996658d7ccf95bd6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d713a3e198d04dd0fd7360ab61ba24b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc0aa5da476b11b6f2ecba641b43d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9bcdeb88d17ace3c379d5d9c51bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14928fa3675f99de22932ceb999b6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189d223d9f83677b92e47f24419322752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa59ff1470e78f5cca67f1ad9a40800753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>