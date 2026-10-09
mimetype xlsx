--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22911fac0dc7c7f50516c481207e6f5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d371558c8a2702a834353647fe3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6853509d74921147e05fe3a164e17a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefad26bce81748547651bf5033c4f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf1d815947a09f938562f23924ab535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef32484a1c87ee179d11829de05fcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ca8b978ad9201ac0fbe4359f289ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3b8a90849388d8f47da2b0ca037e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939121879bb8bb302ed014d046047e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d65d1ba94ee057fdbf947cf671f4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb49d1d9e1d196605902c4a59f092211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f1e153214e6f018943c213206e2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e122e9777896446455f26dbea040b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6787dc3bf47fbfcab456cdc74a09d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805735d9fc74af7fdfef5a65f09788db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146652a1517f5c3c9c137546fb91914e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228886248f08bdfdd9d5222137351c5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f8523a5f4e01ebb87280b20f386df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f695f2566e4ef105d467173455aeb0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c65a66c8ebe9256254e52c36204eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7548525813a22d4beb718b136ee98321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59110fbc0aecd6838b5472c0101c0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c87b892de7c07a9121aeb98568d8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1260b00f5b036bda980904fc91d21f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586d31214f1dad877b2613cdf3306cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28379c20aad034a078ae008c79850126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d41a0ff301a2ba3d10d4fff27375327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78673965960ad15db1de9def2f92b92428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e71cceba4ebd6c258605925f63294229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc89edd7e1ee0233ca20b4eb9a166030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb8b2f78864317f1db6c2130febec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcaa137fee3de97a5aeeaa6946743b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc42498f581962731152e845ee80b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b236bd27976925ca69bf64278fecd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd530bc4d02351e43707b6d7bcf38035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f39362ad8e7b9624169737a59f03e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a493d22ed07cb4f3555977281002637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1b4bb6943c7783aa2afe14549988438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b61406fdd653602e5b2b9b24bef0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794596213dc16ad0e943c5277b56175140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a27b035f49d874b007bb3ffcef3f5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363e8b521a6195f48f22e1d2a79bdf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08910e47f95a7afb983bf253f24521c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebbe443b305afac8ca1eb2f4c5c6aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f7e02600be516548fd4a4636870545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d43afa6fc7c765b4e14f85a8bebea546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa2acb406e86b8bc8b9f24e023c17247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b23ee1f0989b9be4e83529bdb9acd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244734780812f1b18e062db1493e06f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f77405b30b336a34751a25580a991f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed120613759f6c6d74e57f582b63509251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3fc8d46adf329b4448fdcfe4b39e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2066ee437100f8cf1bf533b7f442c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1515a992ad287e7b1c204bef67c0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450c5729ad6aca0b57d9a3945aa4e9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c402ce265b3ff265bc433eaae0d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2308e3833ca439d8709801ec7d296957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e0bef6045ea1c096770b796d683aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d662909dfcac00f28e26c2fb46e29159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c662bcd89b7e7bbacffcf9fc94d85060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0203a85b35fe970c7a15b2b9f4c452361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda4c0d21ade15268ef2474e038ad4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0225eea132178fc3b5bdf401bc85063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5c95583c31164bbcfa2dca1f7435764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f923f166d7b9fe70c0f98408ba1328c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a483fd87cac4f49294687bd962eac566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310a50e19053a7bb44cac474c6b47bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c74408cf9bddfe797f08c33ad1c9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b2eee30483bb906840a464f7687b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0eefd002b186e82c1c867499b59770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11717de8b052d3d89fe12566c2f1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fb1d01c552902d0a092ae280c43a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0866716eee4204298f3432ce69b7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098ba7478aa544c5a2016050c16d13874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dce48588b2c05bb32cebcb8d386eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab4a0d9d3e2ab85508c05bbcf90ad476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3f430bca5de6f7a67ed42123590f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e3edf3b202e82ae6d79b90036d1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b93625b3a20db1eca90091528eb6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692856527eaaf848d358fb640adc7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37109325d997ea1c1eecaefce851321881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efab5b656371daa300fd5637425cd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91687f23d4fd5bb71090f3783c154583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c163bf7bffb8a5e8b14ae74aa1c6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0070b3d794c47ff6bf454c56c52152385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4bea9c50e100cf13de96fcae985886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923d7ec6228f48535747bc12706b1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443d91bff3d034bc10d363bc41dbf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0afa593aa21042bad082bb3d4305be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652dffc8c186c60b6fddbd223aad8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e289ecd5773ff3384b9c87c597581291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a31f655fb02a94b32751281c628ccb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f13f4fba0d2d37587b68168a8b9a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806dbc56591facc41762d0f2933fe4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b84908877660a2358a7ac23e16e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1503bc749740982b431d6d0c4638d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417b15b11d92c49e7fc7a096ac2793997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3dfb30e377b98202bc73ec053d41a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225c2c8109cd3ee5f314fd985a8b51399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c50ed7569bcd78bf6c7744ad95fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c32c70007dc568d6c84ebce3548cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ed1367cba2dbaa1e64d191e1d4ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4447dc7d5ee71b54081a954eb930db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc456866a86e6097e000e95b15d7f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1406d217af35aed4c9cf34b2f07e943105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c779ce6ebb81710f1e5c3b51dc6d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87910fe1e2587b805b06682d89ce8f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929f7140489de977d4a799c47248244108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e528b2e0402186d901c68ed59da57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e72c35659c134954ee6e4e4776715c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670f5ad1a4d279a40b9bed4fdadd966111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870658359192aa3ad80e2328fe28dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb4b69cc723a6e9d8428a63a1c4847113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7686e52ab4c0600b365c8b8f4f849c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07169a0ea4a6d6657ba002050e918e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1a66c6014aff9ba7e38af945bb393116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc63156530d054d4b110e35b2aa945117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb260334a90c17c686322300ec79743a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279254c5db9170a09e46b7be4722ddbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013ccf0f1e2726bdfe9b54043e4813f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0251376d157af94d9f7f6ef414f7993121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebe2dee8b23eaa6cffd9bee2255bc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7999c60474dbc13d9d1e8f4b5d858123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d569dac2691f8a68f8e0e49f750049124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9cccb1dfe690328045c164eefb120125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244a0f23e795a3813378f73ad303ee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f483984146bca001c1509562314843127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff5799b29a50396f00d4e8053cb096128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0570b62df3ec698c4cb2b34bf6391f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c60e7789d9937746a02418bab5b70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50841ba91679d30875fb08d688925955131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7b2fce8d4f5ea17a8f38bc6102d6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fad49bdcf9c2e9e9f73ed3145a8d2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a235eaa4dc992314974565b7e610134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e4025136536b226fc557ac9b3774c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e6a2177f1fa282e3de3704d1ba95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4920d921369e444c8fb1ac0ff3d456137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5fbc92b3f2212cbcc926af8aaa628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3785332576de36247365bb9e967941139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086a6fb49709b51e9cc8733cb845342140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a47867f72d12c2716d62875529038141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f985fff2a4617cc82aab62ff3884028142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399039a6fbe88293c78a15b4e8d812b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aedb85f1479adbca6e2e3cd70744d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad49171e0ef75c38534b9338414b6c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e4be42d58d7d0d1a49fb0a18523bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52a940fa3379a39419eb028728d6e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888097ea89add5cce53aa2ef0dd6444148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6695341c945170d9ed020bdf576b3f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9f7b4ef065bb2e594b2cd7720a284150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41888d1fb2dbc6ea13fef925c010af5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b6ab8ddb9a66b3f5153089119a59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c3ca84c137976f166436d55839fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ba49524e889ec154d7b2389768c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7333544a349f2befcb12ccce900c05c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffbd59f82fd0f6ba9409b3d2e03f6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd448c087c308c4c84a6b6deb390379157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd157ff6ef3175d266ae1d2473985d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5c9c55a10a4e279eace4eedb9c091159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2f6689f353f149a282de702a3dd82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa0464c0b1bab99cb2979ad6c458c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb780ec8c7f5cf12420c53cbe28a1dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5a7bab896a93bf8fb6ecb5ad7d079163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60686836927413a433da8aaf937479164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f61a9bcf69d95c5b7e28c19cf7a1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bbe88684845d998221a2fb73a8701166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278e097c0bf40d45975839676147906167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28fbd60dff8421f29faa316af1a9b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0bbf6244f657f55c92b7b2edd7edc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b8097231ad6d99922e6bb1e7b89c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ebfe38c2045781f0330ad71daedc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee08339e52fca4000e3bcf497bb5b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aa40ea724bd9df16fac1d09ec15da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba3002f863917d5040828e01fde9b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539e088a1baf0047ed17e29bbfb0f39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c18e2d3239a680f8555fed02abd1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ffd58b30d2677ef7c35e25946061177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ea0e8b765dbcb8175459f7b475055178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2b42365d5ad2ee5a28affa2c42026179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdbfbb539a6ba07d28f33909841388180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca3a36f783a7f235b7b25e6598c656181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e2585722d6365edd63c2f36c86aa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2e301f7a146ae8700ee984ff21ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c241a1ac29da374d2a05c521549e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456169b4f3f68b86a98b4fa50719107185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7f61a88990cf5a3dc85cc5c6cdbf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ca7ddb18a398f8346f9e9890c2f04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c93dd0727c7a4ff4fbd15873d28a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c44a5f57abf926d8b50dce0ec97a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ecbf3cc0093542a5e94195614195190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccb427d5ac3510ac54d08bcaeed6b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde559a49b02b1bc8ade9d1ee0628d0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665cbe8963b992a8aa06ebe0716aa47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df37b85f19cb26c70c0ef5c98a7ac2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae8c4c47d5e712d6671c4ebf7f751d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef46811c5a32b1edf03f4f31c261e8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843201a5432752c16447e861de117b3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169b5ed06ae891a5784991a094391d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc102dd582f1d20cef21a813d87c1c8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ae08a328434197877f08800d512d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522063be8d0440bd94e7b230e988be43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fde554d1b74db7a924b4f892ae3f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ace12ce1236981b2ff71f39e2536d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bda3dc9ab02de6320de5172b0bc39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df55d5ff567e7e2d98a53917eafff97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dc8cddafe20d261d49764fac4b640206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0beb52c784b3cb9fb586afd7989a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879113fae4e1091768663f61d0597157208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d799eb621a7cc3a26a1e7fa17e90ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09681765e63f73ca37f6711a3d40b961210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ac888cc46a4cbfd423234e739739211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1209a52c4a55ea592df8c120fa4380212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5419634c5df401027dd7e0679262968213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45f001bf44e063e2be048a301020c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925ed824cfe6a42d4c1bfb3b8ec7ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e37615f4ae6e267966a46360f372216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8efb80e32a63b740cab40368d3cd3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e860e14bdc201fb8b9fc232f8a2a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7157dee0241a499fc7e76f7c8c554c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aa089a8130e65f875a4f34502d948220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b90890f1a5525e595a81b0f9aadd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ffc231dbb1be50f323474c5be805c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123dd3779d4cb384389f2dba1bd3f0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bced355922a226a0e9cc61ddef4e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c103d8a32ccde3e01ae21c6744d69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5cb808ed49400fc5873a29cbf33b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d01ff6e0fa9f64e5937685a37e73b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097235c692e2aa40dddf74af9f1b5a2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf01115ae5363a0cb9de88e95ef200229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e29e9ea89d8d06c17d60b4eaf1823230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31e33f3fb7132ccae588757137afaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b32b4938ce648c134b00d2ac11ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51c68a53e5fb3e0f6583b3e5dd0da2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90310ebdaa13147ad368b696c0b4e16c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6613c60e23bd33f6471b4f9285bcc10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203d37e6a7ebf7eb1f6cbca742d2472236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d1ab3f913d35b7ecdaada054445dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4d91155d4daa58946eb94936465ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bd4cbae7610794c7dd5a27f98a8bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed328240b8edafd619b758f9d87f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2a8604dea08a0d192face146802a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dacb390bb4f0438c1780297266117242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18480a0871f296e3c53afa3ff570d4cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82a050e09b52a662c29317694c4304244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f13c5f7f8b756fc409d5bf9729c82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbbab318f764cdfe75840920ee24d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bdc2ba8e134d345a25fab4195f2b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca29308b528405af27383f14fdd8130248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24025d6f52fa171f127d45b2fdb4c180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f643265db8d43be6087944d5489121250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409708eab5db37f7c89f8e49b51071a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222646dff22290d5996bfcb912f37cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0720551441b9d3047b968bc3ade1880253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de9a4d93e41d24c74cbb63e3024d47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acfb289a700c9fb18eaa25962d9aa8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df937585e18c5a53ba84a7007aee2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227de8d8913be2ffbc94e3586488e82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c27529037cdafc408e3457e89eade258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1a003f68104f9df66ea038ddf886a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede8ca7de6c89b73d2d575b30cca13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e76d69a3250aa40df08992d26e05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23af340609c6a0de98fa955aa9bc76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c366b58cbcd0912fcf9c839273524d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980779f347f68433986df1ea350974b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d623a35f460f3554cba6dbd7f3f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c352f8d5e8feaa179f2142d0e97372266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546da3a0a0b82ca65d5f482effe6a05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f51a0fac35e342858ba0143e2cc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354170d43d2348093ea977cced3d59ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ec14a51d321d012e778a1125d773e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8234fccd963505bd6d11f31d7132d53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8ec53e17f2cafc03f22e207e3d9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9516b5aa5e99861cb64936ef4cbeb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882c2c2c22da9ae2d248200c0e0aec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f6c04e17a4a529f9bc186bd112327275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d276f30b36c9f2d972ae8d86b6058b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d7005027e02128dd80713f4135500277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7c3eb4855a4e9cec2fcae3377a4ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a594b5c387f267b5b0f7299e92ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a9ce1d25f9fb27b2ea47c8476339280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae62b535232cb5c23c26f14948a32e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e35dc38ef4ab234fc2ac831827d3fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79b26e27eaeafd8f47b1f2018964b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c2e346eef3efd78674745a05bbf41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09914dfcc4a6c81b907d7e796f1c486f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809d9a10474e720ad8a12c8b5a614ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb3b49e659e78a8a6694066c5a7b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2b644bff16a3fb4130fa1b0377eb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a116d7af1400a07c91a503042ecb68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459fe939335a4bff0849986bc581141290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dcb8529c47aa2e79c5b23195dedf6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18a5e3243823032f70ec81934de4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8a1ad3a373c2f1a75f3d246d47539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baf82899ea9b35ade492bb9ebdc1d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db594373a2837fc4bd8ad3b8bab7d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57bed5c6912a9667835746485c294296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc527ca60bbafabe486628a419b5d7b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d7e2a014af67fc7bc3dfcd567debd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208eaaa478c5de350d4259faa40aaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd40e53a41c89c7510d94b51847c2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d031d559261d8417f04e0bd534fe90a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fae90a3d252f23d5f1f6b283f298302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5978971e25de6fcd09c29ca88dfd3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfec0ef2c72fa0634a5898b132bbacd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7e78e2a25ba64d623d1f00ff1993a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c5f67d9cce9c2f7da3dc42c875afa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0623bc1aba388006d2f233d0eae515307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b8285efa0e7207f406ffdd64c758a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7974e70421c489ec1b07842ad7a2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b39aace1c7bf7a71312f693d4adad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30dbb1a610ce6bbd517c717ed8bf9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99057d634f0774c684b404c4b19f551312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700dda260a6dfdc4ee2f5e3739c00b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93471b1d91f0faffd0dd6125cadebcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa6389ad695d81a17279b30467823315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe6ef29d0193022d9355f2d8301b66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fca2251761b533733b814024ee7df8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181b1ccb2f2fd7bfad829af88ef9fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e557b0705a77eb61f0bb97dcbda151b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf40c75dc3026a5e4783db2de1c4b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f76e7982d3fb137e53e36d91702e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdcd908c08fb72a857fbf75c83f85c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa5c51653d44861b23e1ec3c72034323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de79896df8f18415f0926821d51d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7187997d7c31cc2972a7c0b574ce0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736975f2096373f06536b4c9271a2841326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179df961c16358c67556c646c1cd4043327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873966f5303fa6ab51f4cf7b4b78a3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156190b65211362241127ba5b951d0f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bd2f6db1f2c092273f18fbde10191330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2919891c636221aab215ec5053fb85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f70921ae5977dca91726e965d8e41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755075770c92b87c31348965c3827ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955079e90edab1650966beba03b4209334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcf0fa704d1e4a9f057f2b7d97d725335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0caec7e12f885065555299f15b71fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff438c9e99d111b8525359006649b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874da6422af8cd6a7fce67b9ec18641338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c366815c639e19df85aa9bd457965b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca32ff096dd55ce54899d242b6adaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f6165575685e608e2c88d6f0ae3dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e8a79ce518c721a0ce8d1024a0a79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c50a04df01af0c71adde78c7701c05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a84121dab8fe5828bdc60907ce1ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4f4841b335ff9e0c02159261688a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533c7b664f2e6661fcd4c22fe5a6c99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4be05b2ce8a6001e21dd3472c6e232347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58985e6fbb6495a2b157cb19256f42d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e376ef6b31166ddbf86297550ec607349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec7188c1f9cb7d8d43542ecd90ab0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87aeae098b3b815c9a81d06f61e63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b205fe30ad66dbb6e6158171674d923352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53999a85acf50fc0e52de29e630d4578353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea87e7d036fa6e1423c8b67162b8696354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fd060fbc3b2d06184224aba2611a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010633593647a91f05bfd37f5d43bc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d960813a45273e09facbae0c3a459ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8190a3a917e3ebb2aebd8ea26cd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1cc05e3b43103085fe8bfa07efdbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3333a312a9aea0ac31277b3dbc44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05555e36a9af93f396e5347959c28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51c86f284e29c782fe9f3e6040d6f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4b79bbc62a43660f6dc00fd71ead2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d460ae77cedbfaab73bd53e1923f1e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe4a49b61b070ff604dd01aa4505ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab99056f200d6e22c5f303f6d08aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896ae29bd2e19b1aeda230e1df7088f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ffff5198c6b31292b73e3a2aec02c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfbbf9d5e1eff2be829d0467af45c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14db7385fbda91002eebdb9d1f0a15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64315e8929aa88d65731e5b9a9e28f4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b23521f38d1e6ca92d49dfbfefc9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855bcf76dc8579ea17d556cb8b957e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2510aae3d7352d6e00aff8afea409b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107e6df86afa766bd024af10984ca3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea951e857793907c395e80b887911c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b304c5a6b8efb8b5bbb113f0c1eae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1ea975125696363486ec0f66f0c55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc6ecdb33d918576668266b8331a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76c1829c24c946fc469c82be603d57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaafb55825fb110e1c0c9e4264e7ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c4c0d99635014e506c1e825da09c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051b2c5eb7ff8f55263131f24b688bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade15ea5adc0c70c5f5c0ad39a46342384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87d9e7bce7c36f11629209c6f425a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45558bfe7228c4dcfa3438d9052cf49b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe1bac1fcf352636e744aee8abffb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876eaad35cb78039638246dd90f6a80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee31f55373c0322367a1ff81ebee56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c971d9df631d365daf13f4ec7826f29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355e9d9b0f8fba4a33adc946c9a242391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82586233f5ad319f9a7296ab2d54ac6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96a31429300eaff748b36938ead2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30582e15bd31fc0caaf00ef9e79d2202394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d085f1afef38b14c72e3485ffabc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca0f07f8db7b26d1279cbae1ccd6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b90da8e26362db341bf244cad3e7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77463924a43e9b9f2b3066d40807c380398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2743979a66e020fa7ee1c82f2750eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742c3a1319b35219d7e6a3c5129061400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e394c75185e487056b18023a7802ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe1caf8312711b5098848b4b0ca4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80956ef6e173eac0889003959b0275403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac017259993d7d40129c81e9aed4f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bca6959fdc8f3179fa4cddf83f9e8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6739634eea1e5f3bcce32492a99413406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70912c4167ead64b20aa9981c4026e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb916d89631605d8c97b1e420a64416408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ef11a7f7255de2fecb72b06444b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69064c279c6486c426110739ee17183a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1552e9e381e7cfc71e9bcf3ecdde11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876630f7d1e245c7cdb9ba2ff09363d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6716dd7e449b4dee7eb39e7849fce7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290962d1f3688f824da34bb23ac3c63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb77e5697b797acefbd58a86da1f52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105dd50862b498e3aa331f8547bbc51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df6f222ae6cbf5c9428ecb10f56f7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a527a8d02d7a15fa1263dd5efa1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7d26ccbe839e4f98ad8ae2c55f57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64593440d028bc0eb2b316edee9f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4a7ff77347291b5788b669be312a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015801b4042b5bf13f9637fabbc022a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986d686337442d9ddf396bc19c26a7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7db7171d1894620c7e75861b06be1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb251d854613bf37875b21c2dc6dc88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2505b50af5118b31750ca597c30eb52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83823b2dc74222c5a8375ff7be721427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca391fd534e19b1b5b1a872670265e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75936de3711b0d1d92d2e4ce7e3ab58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954721eb93283c2ecee7143d240312430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525026efcc9815f54e2ec2d8a15136e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095055500c5b84350fe7f2f44157bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c3af1f541183e01d913b661db656433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740eb855424ae72a960dbe3add20a61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a1ff689126070b7d579d9b0510b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d6eb01a414f4ca14747d62b8a5e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321c4e7cac5f9298d89e8e8a72e530f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531cfdbf950e1972d689f3f4deef191438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2aee31569d4e61522e51f74c91c25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f0a5e0f5fa44ac7d70bd6f7d14542440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38114781b9f35b4678d60b8d12a121441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839535a2e14b1f9ee15212e25a8f04f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3e9f15e38b46c5bf199cd1908ee0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4415339ec76bb9167f4269006ba43e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f872fcd038c664213e08a020e095849445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903506f00639358db25e5eea2485e9c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53976a2a386929ec3cc85b00178dc77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb086059d59a6d760378f384fa63d4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42490a55ce73dc8e6539ac0f322289449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaa630a02e22791b6ed47944c49a9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f0781b52b0a2f0bc3dc108180bfe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b506695658a764df78c183b750eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2956805d93451a1cebd4760627717453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa241658d898f857b7300d82eb8f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ddca1a04e8f42549cec79609b1dd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308374412da62a3a911e12c6b6e5bf4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac72371adf7148146f7230550dc5f31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09169a0375d27f1158646f25f8103458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3cf34cd8ad14e712777c87242346459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b080c76926cf6152967bb6f06c65ea0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf0d40e256b56cce1e42647a75228461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a4bdaa9d56eafe6b025eb4730c67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b75a4deecf0b1a5754192cb82aab33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d623c1748ab97a32ec3118a0e5d53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18b4e0f473ac17a72e8836666893de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687445c029512770d5790f89cea0099e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc9eb142dcee937f71ba1f8be59961467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1f99633e4af89e4a1ff167b4c0f53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ca3eff90273a6a55d5144edaceba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91cab41e68e5edf570dc9750ba830e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b449d3583c64268f4c53067d9532b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b2ea451917d2a1326c18d58fd3e83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc28aa4cd5d2ecb6d58d9979b619d41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e9d01ed62f0f3dd15ffc34c4d3e23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98689e9e0bc46751ca166d734c9815d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6dcae18e68ac9b2c7841b26043201476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b03b87df06f45116b4d9693fb87b4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab375d60d67e871143fc29d9a82561478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c32189853234f2f2073743d150931479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4969c6e57f07574aaeb4e6e62017b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd26fb17735059204580fccc79bb2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e5d90a24edefb445cd2fa099f9ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443d9ffce1abc44098472edf48d087483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f348a20426ec6a2c59a7cc05d688695484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7928a46fc3fdd7a6028b9e811a0fd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085583ceee09a9dd1e2a4c4096b0014486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c363f945501751c6a307780deb6a9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3ade2e47f67693a7066469c28ff94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4be07dd4e4452088a69df8e30dd969489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6338f771377b912524294ac5b2d00de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7fb33f21a7bbd8a75824bfb153db0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d25e6107090e451947a762489a86ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f0b23e5cc5798935ae0236a3f6c80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76dff20c67620afcf92997a15c34e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302340ce63a7c1c68d48629f7362cd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b7afa5590498017367bda1428052c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a016a3fdd73e5f124fddb0b80db81c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9ec70bc6811e64637030c5145dd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49f4d3c23a0fd557566a5f55005190499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de350bf2bb8e1956bb17f2737e718803500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d19388bdc8f8e4ff19a019bb064cbe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a556f9cc2ace9078cf4dcc9368e643502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2022d5cea313b4c11fb896a7a01625503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b256697800dfa9ad9621ce7311b6f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afc2fec23fb13ab69c813cfa9c4734505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40b968bcc2dce5148aac59329ca67c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e61524f62ab1546bc7edf4b3f8f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293099b1979d30259456133ed652d52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e8dcefd0c638a5cda6871530bd210509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b2cb98c0cca8cb60238b72c8aaa9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d62938f62e94476838ced181b45540511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35ed65e7111a3e3c826bed3e3da4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644addfaba4b04aa97a6f3d34fe2ce1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edc782bb5d3a25b256a16b7a8ad94f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9232a49c5fbfe58fd2e60950808b60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e3c1b42a75e54affbc8288c5f6f71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afba2512f0239a3be81e933449f2b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abdbe82c8b6739cf44824a4a418521518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19074bf7101b3a3d830aba2ac09c9959519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f55f952a511cd2176f85ff591ff5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f0b5f7aba764d4aba478843e3e987521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9ec04ea021f4ec19eddb7798d044522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c510dad693cbe333e36a4e2ed88528523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac61aac62478326cc14c8dc84e5082524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a20cdbce04f42fb2f53c5ed905df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc50cd042859c751b7bf2335c40640b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb4f3a6c7f13dfd46656fd857617bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57023cb3df99b11a101352e09af321528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e47f39bc09ec9af8a7e65576f8730529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d8bea1d8f3172cc888b8d97025a2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f47170045eb70e6a028ca68ffe577531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d8ece415257ffa19e5d57240afe0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b2cda727aa8da61b7e67bb9aa0a9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb5f26bbe7a14bc101c1c97d4cb20c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ebdf807441f30d3b400cb0396182535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3727c7fcdefd2f32f6f70a5657177536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526a856e5ad05961a398e471feefe7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018756f7ab70f7f7dce288a32ed6576538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ea3017cc9437dd71a45782282b2da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872c9a22162dade4c4f2d9b63408479540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fd0d163c9ce76344a35a9dac7651c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bf9b60820995381d0a778f7782cfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd657b59b70ab07fccc55d5f3589bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2806532d5b128dc294d8b2decdf9ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a627cd8041da052156b58d742b59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5249dc99183eea49619c61949b9b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9da73fbc9783ecc5309737c4de0232547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa675553ea2bbde18fded5eddb84a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d925940707b916a6ecfc57bf34af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56042d6fca6564a1ff3f15a60f3973e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb4386c108803fd7bfa8746f6d83d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0934a28c1544af9877740ed8d93a08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea91d529bd6085adb21028ec3d485553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95740422caee33a153eee4119b32d071554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcc02d15392e7f1916db5e736b8517555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cda29155cbac860b2e660c5871e939556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d379e979f67d7c7adfda991aa7d7d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9db8a1f88a4c9dd577f06a1fee8cc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eafa9decac039b6847c8f17e89297559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0a74901f6e45b392f8c1ad5ba3572560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28836deb64d9bee6c2e66d0d5ee855561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eef9b26a61a99d5cdfae12d8c9917562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62500fc792abce21bd7def951360690b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401a839489998886d0270c39d8db7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81038a3cf5bb5d6218e881d9193dd319565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb4ab01e4136e5b938ad930ea8a06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4398f702dec215e07e7ba06ad89fec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385a942b101a9fcd3bb0cf5937801ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3378da7f909b1aa2214383e1b1160569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e58be1dbaf10b91e85c3c340b4b68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d9bca9b5cbbe4b47f91175d04672571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2eac0fd138d2d37ba3404919553f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bf72780c9220ffd4392f625e5470c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dce0551d23a67246c0fb6309d66cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f954ffd99c424976b39acf50b9f8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad41f7a30ca16da34c49fcc99c5120576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fa73a6164883565f0517422c7e997577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763ce7160e6b3d4c804e83c3bf7172578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b758c75e165ab9cd9ac1605dbac540579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b22b1db2e5bac0bc25bdd575144a33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373aab30507d28109aa3f39e65df066581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016940b98edd1a66d5a8d9d576ae9c33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45961ece2a2696e55ee4270c989f418583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12328198fda6f1d3c7efb69f4aeff2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d632b010f8ba2060a658bb11d00a71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5b6b3d517ed33f2086574c5e5ae68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd2d7ac1e2ea3f7fc9ea67f30eb575587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae6d4e93bbe39d26bd5f0bf0156a2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb55e61862aad43b395446a728ae4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ca385573452b6288bde624b509f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2ae27275b60650fe53bac64905950591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6817123d201a51d7d0da83cb6029978592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae082123310a6428b9d173ff18e3f17f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20f7f9180c2c55879559ccde2fdf4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a4f082b9b9666162cf33c73e5beb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6e5bb8f856d67bd62128efd0360f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dd129e6d7e519f4a659bf7bca7194597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f62ef178d6a67287ef0f96beb29e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d4f16d6a31c12b4161bea46ae3b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cd4459acaa7577b8d7abeb33d3e63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e45727ea20448f8edf2656faa64e69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f55dd150260a3c10277888f2f919602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd865f03f4ee76014ba96576fb51d92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7aae9daf808d5cfc5dae2300fc8d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163e42079a4f5e37f5fc4276d1ebd69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2bc8f08cf5b2360ee26c77fd795c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f75a3997c96c6e624bafa7014b0bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c5c8c79d825aa2a57eea3069d0662608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4e2450e66ef884037d5f33836110609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c74c5f9c38235ebc5d68a1111105e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec71c7341bd9dfeee1d741ea2d753611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5effd39fa59305528c5a12fff5cd56f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020edd387d1523cad448e09d3386503613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dbba9e7cab547b11aa8e872f98e76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8015f631e060c30fd37d5d38a33456d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d844687063ec9285c3187fb0e2f00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777081285dfb798cc58814d5556e2ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af626d8de980591cb0b9b81927826313618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d250e25da3b8ebb17474b71893e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e49238704caff570befa0e7fbbe980620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed520bcbc31f8e29b4487ad3db977e17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce861ade6af9114e6f84017b42aea2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922a7da1e96711bdca9c25421dc3336623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833ac667df11edf6c7a829c9f5c20f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9decacae25066dca9a3e749bc3454fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e45de9b687475d00657d394bb6b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9aec4e933d52e4b7e7c134e8c1eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63298af95165eeaad81108c37055e66c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54e3011a0cbdb4769253c60b71dfec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321d12c3688d473988b062debb40c12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32267cc399c139ed342c9986ec9e4cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6336af0669b201dc11b26c4232146e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68dbe4d06236537ed7bd154ab97d72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c470e8d2dc75f6c11ec9e8491c02ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2612f10099d6fa4fe4b30d0dce9cef9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcf0d98262a62d27cfe2f6cb8eb08d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f78d8f0e4f93fde22d08e9fb752b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ba3f3ac2481898ad0406c47ab6d97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8518868f68f7093a78cb921dd44587639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7117e06722f28c2126c60f61d442dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf79e9a61c2083b2a594099922a2df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf1d2994ec009cc9f2e975546c18e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886366e1c5b4a356dd52ea5770a563e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a8e922ddecb644598f8b1b2229f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bedab0c44759c0f651a215ed7b563645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf815f9cc51ed3fc61a55f1e53dd1e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe4748303da8756d01c498f022bd8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c5ac4dfb8a84e9da522dad7896830648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df5c5a09c7f07d09efed61a1dbbae6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc697b4108822d7b09d0a1ccff903650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb68aedc3ef56e06083a9a1a17550651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c8b0bcd029478251e49b2b426b3c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330346d697e4955a21565b8a6392deb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e31c78e53bdb156d169bddaab3360654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbdf4b21b72ca36482f152de40f918655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff83efe7586a9427c313ae4dac8887656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348f503f90bbfb95d360fbeb79e0b59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ec3a4ead8f42d7dc6c640ab513eba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f9ebe3e4be23f2ebeacc363c02dd6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f6c299fb54c87a863d38883ab0469660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30457892d8eead31e3a0d2a35d3f0f04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40043df8f151c5e728a9c6ab2ce16456662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971c2d90af92a5a28168f0d2898b97c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0466a6b71615c2304ea58c7eecd657b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0189b8890d31a4d135b88ead79fe6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662307704605de3032f6de836273eee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7fa84a63ea9a1e88fa1f0653c52b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781bc3ca1c01394478dd44513eb6942668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be5cd3eeaf842f892401bce454419669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527672fb142857bf141bc56e546796a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f550d60338c25ec56161c02265d66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40028c03505e2bed57a612bfca7ccc03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1940d1ff1f47ce1229e3b7eeaa1e5a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab206d986feb7dd554a9ed6a095e45ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1c17784af0e78fd76ef1df84df1bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e397c6c6b1cc6380d0988cd2da140676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495504796a87fb2315cbfd440b87403b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b1f78dddb11a2a90bacb75402105678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc4f0484a87e1b450076966911da7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e186647cb7b85a2c0cfbd7a15b8b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7289077fad86f3595644aecae0de5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d69c5664f9bacdb5d28ac9e60adfa2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a1bce82802a09768b2f2d01582dc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16bc21673fa28e3846ded0bd43105a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e75feb0e64af90cbaa686eb92c48a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d79d97a982fb0f1737d36600025ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6cce97abb91b30b2cbf601f73f60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee406c85d543ca02c6263052f306141688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615d36ce1c0ca75c672ded36d62e7e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63c99aef1952e7466f6ce9cafdf99d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b40fe223fc35810c1537dc0f07c1d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26721ed5cb10a17abf432f5104192756692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0adfdd8721d5ed3cda91ff975fdac9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0743a8fdfba24309c4615e64a9e78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbc6644bdd9be77cbdb079d4ad43dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776de92bc4e52560c88a907d32229c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ee1dcd678247542679ee2e573a624697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a1a8e84e5a2eea96ea72b8eeeb175698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb040c01ae3ca941f30dbac42f6cdf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11557ae00a074ef65382c98299dab8bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26199b44a8b4155c1a9c81308a0d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b85bfb546ca262c8888435875cfe1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dd17432ec90ac37b094e3e31ff66c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eab50098e7f0b6c97600d62ecfe25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ab3fea0477483753673958d1c1303705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2e5fe82455e59842f0feefd5c936f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83430bb44a1d781b7cca28becfdb2670707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9b7694c073bde8ecb4f814e4d0826708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0010226aeccaf1211597df3de77b3e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4620529e3c5ff5248a205fde2af14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74182fd8e8d357c3a73e71073de30777711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c4e4a6346a1e512d4e74706fc4cb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6832ad517fd7c077b76b98d9dd62b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06f1d67b6ab2fa6719d62841a2581e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14fb6c10710cd236b3424d3f132b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bccbd73f55070a8756ae600e0faf4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a67fd4dc8d94c63379053c2ecc11c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512838cfc42ae7cbc2cd955a0fd2071718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287e85b8b893132eca022acde522a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788985872a94cf045c4c0c5db97d90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc5911487e941479cae08df8fec103721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8d78d44e93ce77fbc0cb82b679001722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1b2c5c6bf10127debdfdf5e2ec2d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fae217791d7ae85f621456c40e7fb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51f9501554514e6565eacc6a81181a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc77b6b1be1bf0cc50cb3f4c5c232726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec9e8b79b1c9c7ddb176e5bde9bf5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9333bc2e700f0341238d95b8c2e01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896548c729280b80afd27efcef13314729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715bb13f9a0e69dc32f3096b8aa91bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4bff19fae77c91e166dcb45744d11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6becd367f98d2303274fdbf206615732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0b608c576ba22e41c6ea7bcf5890b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e357a09367277f5c266dac2a462e67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c3db1fdf5d1b6977c467f40cc93ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf3f9e8600fb40e4bb278205758eb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb20c3a2a10937f6e9ff12ce804c6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d929c4a8dd796d033faa297741fb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446fce6b06c19e2b8078023d765fb93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e3fe215442963436103d903b4e0f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859db1b8908f3ac6d59dabc1f9e1bfe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c416ac95d5b4f67ed5a16ed4f78f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f3da7a5961728c4a9782f5587d8cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060295f5c6efc2c20922fb068bf1c36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee98f5b514dad3dd112b77ecf72b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb2680a8244c2417450948cb7748c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4458cdfe1ad417eb111de9fa3cd9bb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ad0e99766bf267da342aff7192e81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80671bbf6840eaebc4d30af7d2397958749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7f7ad1415bf6962626f81e4636bab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0281bdd25dbe5dafc0e4360fd9e7887751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa6a1d0317e75ad8d78285eb28f3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c01f2181d39e081af14b81b498288753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b8127cf504d71b1b93eb29c7fd9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3295b8614eb8b0c6f91492c21b5cb1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1391fbda32b2f86bc4d7fc108808756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff0287bc0dc53069a81184a5c9d43f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108c8f746fe03d3cbcdec2e66a6c1e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb3bbf6bf133bd178b00c79bc567f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3553da9f0b0c2f3d37246e27cbb1be11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecbe8a9ffdd91c047b6002f4e7b9132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9330fa765e8b6ad3afdfd91120b3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a01d3770b74352f50104c7bb93a1b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1ff84e239c4b1c5c1083f9cd94f105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d31b01625fc78d5ba8a955b11340d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f3e53d4be35b97450c84f2fab4cb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d780c78b2ad0e431cc0cc7a22ceea198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6ae66782743ea7cf94e6e011ad6259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13227f064e7e4706846554fa734464e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694b3c90381e1ec0fd8a6222013c29311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b78b5228ff3896c616bb5e10d392012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d75ce54df626c1ade4b81ccddc6c0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fb2f9cfb868539f621e2dbd41f63114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604152c97ea094b55710fef103b97ab415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6485c2d5112d81e35e46c924eebe4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6c1fcc71d4bf095fa79b0947c09f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112c18875ef953862b587e2bba78b7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d20ad8b2e37726a068bfada1ebeffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64f4583aa1196691ac57332a3bc7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4120819495244d46d0b4be2af432ecb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e7712fdc976338a2777942f3c419c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c86b9a86edc3cd91eb9fb1548225e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be86747f25ea6d649d357165cb4ac624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a2d082e14a0769458d78a28452a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a593fd781542c0c5d9fa96ca600f2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd7fde7c82ae4036902d0bbd0a7e1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3103c65a1047ba339964a28ff0d03a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f1471df31979bb8d73db636abc1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b455ba30cc9cd57117d76d7f0e21930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0459726a85ba7f2917a562fff456c5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac899803e7218c79466e88ae694ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d38920470cd0a37dd47089454ebe4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e90f08fba169a7e5b83d9ceace7fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206c0c445e3741c3696ca732a0138fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90ff8a97f04b480ac01c0475f813f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ed751f24ef0c7fb5dc18d6ff3a6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f16e4d381bfb4506a809d5eeaa369b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701135b47c811629abcfffafb4188f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea71d35094aab36b2ecd7df28addc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eac733bcea87a81adbf0a6082ffec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699fdcaec776b597c31f8018b8b820942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e4c56600426ec4dbde5b0bde2948a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b888215b04346f1457e7c0cf16c0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17644eeb2ca13a48d82ddc2dc1ee6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb13a1c4c2a9d69c7984e17729066946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a15692353489c5fac47c557268286447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03026762ae89f5b5d3f7b0179a54e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc40e227eb3cb72855dedac30bc4ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797feb1eb62cfb99f97d0f38fc29b1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a100551aad8268bcb13350da7bda251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2f4bb6837f594efc87c527afd64f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211d886ac2fc24bb1d757db62ba67353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a17ffe8a4d6cabbcaee5446dab103a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e91cd917b8a31dc4c91bee52c607a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937836a70caa6bf9ddc7590e6a3b9c5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25b32e9466b07783cb2194319700c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c7040099d18af9c6a50bb90e0c1d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d605d654b062d3012d5d64507c17959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca0f3a12662528bb1d21661013b2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69c881004468f98479d2925cbf81d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf47b5d33a9ff3967acc3933cc9b78762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12358934366df248054d4727b5477f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957306a08838a931afa290146bc19664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b06bb381498e571838f15e62e206c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7768fe8e3f28a8a17c121097266cebb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2d287a2f16ec43ff164aa52d299be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2d2ff8d1928319346b0655f4b3c1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507af092e69a2b2c99dc71118a964b6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32a175f95609aa62299ea9423e627670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ddabbdca153a8618804b303bc906671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215a092668dbe30528acdc6dc3cd9f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4338112e66fb57583aed349723c9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3753cbd559dfab1cd3fa77002b3b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3323b7c3dd0897fd44fbdb5d574d1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca35d5b18cd82882a237830e1b063676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d36fb80cab44861195325fe200b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6292c957cce6cb2fced48b9507276c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de53a576bc1e47b0fc7075c29c349d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb52397ed4a8965f9d9a9371407effe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86303f513e62ec9d1dba8b19dd608f1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed358a6fb6cd74cba65dd6cb5f1eed682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17465845efb12a8146222d102c97607883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02259c35c215fd5547b1847b8d0210f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df126e7cfb59fa851134807286bdb02c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c68af402106b73225035ca4497936186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f9f06fc7f11c58b91bbc04f345efd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c0bb240766573067b7bf0f76f09ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8beabab8e7ac35740c42249cf675ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33fea33052d64d869a2fed3a60da590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc4ee90ea26da37d17c7fc4a91b3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32661e03fb94b42bbec437a39eda8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33470df4ff7ab3712e1f98d883157793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ec274d36c45bf346d1696a092d1c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d1b032a7933204880bd4235e074e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180702f5f280bfe82d073d15240bdc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd5a0464d32368ef0dca40454f6cce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d4356faddf0b0621bab63327ab9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535f1d246294f97a99bf19b03fc971d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff10e35160abe6728d26710987b7d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d72e9433fa1a23eeb2f038a47df5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290534fb8bd42faa50fdb62b8b7d6b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9ab19eaae7aa45e250ceca3921cf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906812fa824f14ef8ef0ca75161bd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f8770f5299cade221f5b8a45ee0d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757972a7bade5cc7fc989ea07236661106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12317ae7de7e812f8e12518b62570c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eaf3183913535f1f9689e9f49ab59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e275c3ae7af6fc976fd065ab07e73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6c76725b7ca6b7cbd531804536d4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4491a14e6fb9378e5fab6d8f324f40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd554ce91d4386f23f51893dbb293d3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22c0530205f3649353c83857bb8618113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc1bd681e959b3279beb5d6f602472114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fb78aabb04b5f7d0d6bb209efa688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6362c68f2e5226fc50166e4125e0fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a408d552675b4aad5d2afdc595bef67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e3583e4d2d1de7757e807ceadbf5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f5df21be6e3c421177193833972c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b394f84f35a6b5ba3bd98cf774150120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a35709218c4989dd63cbc3d71a01b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44bfb220b1956b8801bb1e2a9f8571122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca89d155ccb6a5a4734c34987ba5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa24009b5f57151f50517e06a4d097124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c7467953bbd9e70c28e80fbf643a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03619dc00adc3e5628c629ee319718b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ec9ee31f8f32298355bd96e6ce402127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571240eb683b6d83d5ceb8a7b6cfacd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da812ec3081ab203bd860efc2e396c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87821e9a5fb4744e6fc1c8db5c3bb595130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c7d6a5e26b7c88bbe8e201e50417b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c0a4ef9dc86ab5d246769ee096857132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55659a2743082f3d498c34a3dee28dce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853afcc1c6b220a7ebfbb3e283efefc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aae8ffdb57b693629bb9f9a766026c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20c7014bb4429ba9bb3242406f6aa2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99934e892889b243e5623484a2703b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fe703e2450e4c1a7a93c9e70f2d6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154f911bccf7fc3e85c58e24fd8ae6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8347c9f1d20d2d12f6f02e4f79d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d47f006aa2b60d166fb6115c61f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11344cbec39f2792781f6d959535c469142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0951eb08bc6a7149b7b96438083cfcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00f82c7df19e64affe45953274b758144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2a4b2463a8cb74dca199fe1713e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74af019dfd349a5ffda53f06ce273e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a005dee959bc7c0f5d704ffc4d678147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536074949dc607a1bd106c13560592e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8a593bb649164046099a5a53c485149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267abd12c4295d972ee040fc399908b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829a605e1ae09b3013007083b46651d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f00ffb39b503afd3abc5cf88cc4a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a806f94888f4fbc936cc1f5bf2b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466fbf9043f8070db02ae4f6b27fd68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df44e4a5bac87f376c8c30e68d125da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a969ef504534edab81c3b547b90f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0fa51a12a2213918f8c60c4a93dfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153515a1b438f47973bc733cfb38c97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01cc888cd826c9420e7bb40158ad53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543c7eeaa15fd761f2526edcf94f8ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f54962a2b8e8fa4600fb4788a45e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c2e1302d3acac2190cffef33e6cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb972037c104b17bd720ce5be035370163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6bc6b71a69977bfb220f05bac7640164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933b0da1c917b178d3d5f96cab077a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8509468208d8ab610a1844dd9b632166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ad2ecfa9e0ef1f0437edb2ed2fc71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f0b43bb2ce05a24ffdb1f2419bfcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302230e76af3be861da31e104730cdaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fc09d7e33cf24f6c40ef1a0634fa9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f53ab9658f4e9b52cb59ce9c288ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d076b012ca3c8a6d759dd77fe346cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267ecd89cc3bff598cc32afa8096f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84074f49f1429ec704b04d7c6afda0ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350985133cec13d65bde37dfa68663ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51831c1da625fdeb65068085eeeef7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b122f0888e58bbb0ef4c6ecfca333177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89300780d16371f4427c8908909820c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a5a79dc7e2a56e534c97b0f8be077179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e3c94efada6989e85053f7cfa1587180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b6ce1dc25fe257dbf2f618594e252181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d51f135118c4b28229008aec56e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc5f108a7b31efc0f51afcd6412809183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9387d260d1ed96fa713b53752ef84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94cb491948145e8be3d59e80c58e22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75cc3ba36cfae56c795939f2e6b086186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea01387ff9cdfab81772fb54abfef2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f5a3f0198760914ee975d231116c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2959299edc752a6a527b38b37b345a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885decfd45b3bc6007ab9a3b682584190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0e63f6aa3baba5c571fde98a62a88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ffcc2fd58dee046c6535046af4898192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eefbef546141364188add2c77b6e52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232524678738dcc99ebeed81029afba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d802b5edf9716e76cfbbe5e136744195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025ef051cd478df56d342feba6b9074196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf454bd32401c61e7b511f20419113197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d01cd8e45451ae01d33d4b09cf8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad1b19c75e1946bf32265f2fcd69a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aeb841da84de5e8cfe5b308fd8439200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45de3db83f325398d0ee08fd85c622201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e81a37b7b3769426a04dffc6cf0e01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5914d7a7fd3a0d4b7eb00054494c37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167de06345cf86f33de91fe908092113204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35dc3a58c728b18d194ed5d43674fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb555d84ce1b05455336adc4db763206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aaef99132493b8604f5295bb73651207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af629752c32b8fa3dc78a344394f89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1405e98be6428cacb2f5c3163a18cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd22e578c30e8056871a4f2219a46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0949181ee79c21985ab9af817cd517211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaa864d5d73ae6120fc92fa87a733a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72188087d088fce7789451ff331003b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b64f8436fe5e5da8710c4416d9b36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c01690f860d1c59b94bd87e2686a8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14ffa43f19e9f63b0f959b797cc5d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd6e72f51065d4287284aaeea46ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485815226640c7ccc28c3e20ce117599218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96394378f189f618ccac486f8359ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce239f0bcfe684650d95f58d17df3af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284edbacf9fae9283e4764e4dd242eb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef810dddc45c55778ad10bef6c068a88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfdcee83d56a29ffcf545e4dabf83b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023257ca44940464c6f7e4e47bb6ed8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbae270e039b2c8d53f56759af1df1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39c228c6eef492e87b94c5f0d7451b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752b80d152b4a31fde9fc700d4b8a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b73a360ac33db992ac4717386d76d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3a7dbe2fa2c7b52c38cb3a559fb29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed41019a6bb47b23463c31290df87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac158490d14419785b63f94d513e09e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c428aba1bd73c0ea268aeea403a422232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd6cea6c0002ba46d2aa40ec01af3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d99be8f56a869f34f4234b63aadf9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507767797e236a55bd24091cde74f69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40483445297a50f6443f716b7c8cd5f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e83d255504da039ca3d3fea55782d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4bf66004654293c11724d86166db8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745216673f349f929c99c2e3b6a01d8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15306e7397b1e67896ba237aa9fcaf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15048ba8be239d589d3bddb09bf6cbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebdb96d894399af73a8a5ec6142ed9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad7bb77cc99342f1ec35c8b459f21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b029926fa230b80fa1e1aa4e3e3e797244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d78f53d25d187c2361287acbe1f41a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abbe3ac08b1352f866f730431f2c12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140d7f06210269c81ff2b2ea9ca6db1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc11ff9714cd6fab75ff59d4a7ebf1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e25f52061f5b004931c8b1b26cf666249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0e02bd26cf0bce350c76e3c761b6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b90b16a23b99d94d93c79904fc559251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25f1b54513228844fd2df7151ef5d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ba540b5b2ae2fe062fe0ba0f43e17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cabbaf9cf4d644a3691a1ad2bfeb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a48dd0f46d7823f19985872a00280255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b31322802b340add88236ee804f98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd32f07237427beae044deb9660cfb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639894110144dfae3b6a467fec02d0a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986291172961097e03a62e5798a213ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaacbaa5addc90d9247f3084b4e5b71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa17967d8b18031b7f3e2eeed87779b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60497e549652ae10320c6f3def4001262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc7037a0c81ccf76e0f560507a832f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c4eddbf4634f7cdfd4ed0bb36db08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e741dad2f2fc2d87469953531395265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e54ab80e06feb3250a6453a784e2e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bcc281c5a85dcf83eb36f102debbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f32c332718d643bc6e72fdfbdd795268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7f3c319caa60e91cd2b3046999bba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc24affce235a657a01884ccf58ba7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94efe75246f4025b2d195cd965750271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af31d13cec953d7eed4c84d7198845272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743690888570da5441bc1fe1e732403273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ba7df3e6322deba728bc1e7e8f72e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ab6cf4782b9c0198fd92ead4b591a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d69a935f133fa80cda7da447fd3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee402fd6d33049a7cdee1caa2bc8b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f5bda4a920b0822dbfaf782f21b2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0209ca41a747b221f0f1acd93d6f6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700d566906bfd38839b6e285a433700280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d8f58d8cc4b95070d793cc07fb1b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fa25a43cfc1ea6555f05735daca4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49af32d6f07c8727f36f8b5be0091fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04891cc3dbb4fb28ba1f8e9eaa52b3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aa659309d16800a8b4868d22fbf52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d79760fe035bfea491991044df6534286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997769f7403a7050bd7bbdf5d311e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a97fca437aa7dea031bb41ce696ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756383c011bc7eb2f2ec4bb11940875289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09d56720ae152b10cd4e1d9e0c7d02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb64500b06856e9ddf5a4def9a4091291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e69e919f225795cf47162cb73f0a7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32243023d455a31ebda4aa249f598253293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cac96b41efbb5014486cae95d0a40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b347c341fa7f1279540313cbd1d27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aff83cea2651c565d899b520f790c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c9ddbc7fcd350e75e6098c853c43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3abe00ac612d6d1a43531c88205a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f9012adaab293f81b6fe7a22b0316299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175a0e569d816def8021d25ed4f87e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395059df65cdf69cb1895a4db379882301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cbf4d47412f3b15a29883a202208e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe942211370dfda56d2f2a96b504c57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389fe05283d252f95a94c25c88e2b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb68057d6ff9340628a173f9be2a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d5323c60fefd1dfc0717d30cc667306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d465382885be6c51a4da68a0d73914307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa58c982e3bc4b6b0ed5abb80b18d97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf4a14dc97b901055182d0af6588a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947af6753d75ad5337f2f0962ab03c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189514ff230e8d9b865745ee6a276bac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e02603b1216ef437887d3890ce4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e0ba6bca4c9ab4f76eb7ca825d2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7eb4710937b7824170e5dc5d6ab50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa1c5e8a2d57621b88ffa9ad3bbdb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c30435b3b0e6b9f58804bd536aea41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132163fab52a12bd97669e02e8100af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35d8649dbdc5e4d102b7f23560e0af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd423d8866ed37ee2de37a1ab125c8cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b788d3d7b4bc596db244bb590a05b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a58f743e501efba697836f800f4312321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225160505209777830736779b95d9a67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ff22a17581547023e874ef62d571323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05693a5374dde0ad06405371804a7c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eeee0a6d4d2f182d1e49a50a162ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330602b807e19a4b86329471ac04342326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc2ea14045086d8a252037b42c096e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0bf35eaded386a8863bb940736d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73169b566fc0d219d096870aa24c8a0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db235c66de34757033bf53c6c0f0978e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ce5cc62497e1b156bae1b308e853331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724c9200a8ddc1e3c1baa3f9db6f04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f5b3e6b926812b71aa620a134232333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa739adeaeeac371404b535b201e490334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481354f14749233f8ed31f459f3820bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab1fe1fb7eefdc5aff92649b82c778336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b49ee8902823e58b0eb3ed7bf64846337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459dd8b2644245445d9ff0dbbeea64c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec1c547637dc3bb34eb6130a64a7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25265501db7c07fe180c40203c689556340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f102fa49f75b7b16f5f6a178d45c23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554df415f9b02dfc32550232e35eff4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688c23fa35a8ebac884548b29fe0878343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2dd9764470e6658862436f72b380e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a477717c34c810c509ee12370b370b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2540d2ac5955a0aef29bfe1d7a7af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b208558f48d16fa2cf1553aa9fca3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf82038e89021bc1e444e8d5776bbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9cc3932c576acc26566c259a03014349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ef69039279206545f17ce304650e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8b2175c02dfee92eb91226c51f3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940c1d6aad2544cffcd4e9f9decac7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb45faa88a2d2d056d9675b93b7544b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037599b2781b30ebd9cac336f3a4038354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5271cecbf1084ea0e42500e12ff10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3d4835980e307d9c4a5c09e734214356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d024035ed0723325e81e89a75c9735357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c54dc42e10df57dedd7c722d33185358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4eaaab066788178c51c909a79269e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b09ea0ddefd9fb5e3060a3b80bc2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63089a8801ac903f796d4b11aeaf7eed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efac5c889846f220ed5145ca7bf9e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4f171f42171e3da9010993ac427b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df529a809eb8096a819ee030f71f10c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e19081adf0c3f676471c71a8a37254365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a634194557a64b07c9ee254cef8d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaa63469e2788fba51937ebb7fcef1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8158f679d9786bd4395c8e88dfb25bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde9bda699ea91123f76196e795674369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e992a7a272bb6c323b38d0020f98d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4f7bd30002cb96633ae2dcf33757f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5915fc8931ea24a8bee3ee72a71c1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ae79c991d497c5cf42f5c7780caf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c675106080c6ece61ea3677354fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0718957c00de4350940475c8db1f526375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d78de5ffe1c23ab261d0124aa6049376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cb5e2f0c3efdf8ee758c1ed7bf7ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241903bb8034dbb1c5acc2223e3c418378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a420127f0181112af2af0c18b0d6ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02216c31c08ea2e9443559d17931c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6473809dcc0e5c97b73e4914fd024c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818a639a0eda823e13e75246a6bcb90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c65755b69e9af069c1080d69fe5b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c7d7ce06460c9cd30a064491e5da3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd21e3a7cbc7d1863153e9f468c150385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be321e0f7542c4a4d4f240937bef0172386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59c0274b4d43e495c7d9c60bc6358f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b7cd79d9741a72b7bb019102ddee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7308a6471c43a2405b1b2847bcbe3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3a6632f1c0a262caa298e7533aca1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddc6bc0a8dffe6df9d0ebfb9fcbbf0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9a46434b184dd0a94905b7a9f320392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919cb7eae4d8241ed891acdcf132bee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff216dbc12b14d77a63d228d10e261394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875199966f9d076e35124cdee1377f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97529b645614b240b974db377a2f02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b28e574a96d42d88bec4850b613c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638f336bf48f9da9ecec2081891927a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751289fa3e72f1d077633b1a1bee3ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f0151fea8fbb46ffe071be633b522400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92d2926d36d0989c6b110f9b83b19b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a831a8d50d9c948310a5b497ad97b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111e02c199ec2cd17d9c56685c0e4c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01ff33a8fd26ea4f07492cea357c6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960cdd7723629ece3fc8699b4762be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161fe95bf71445554ca3e22057c394406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71173d668fc963b1668f6fe0ed319d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4ce800ab6e891d6f04a242aaf6281408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7717bf12af18d0a8f4b30128e7d93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b5d3c2e5c0c558e8df96719808cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891bb9ecc212619054f7136af3450e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62701aa87c3bc617b0133c5c46c2f081412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210f45aba7804da5863846af3cbb441413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c13cce424e7d394c6d62fd76f5fd95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faea14486338a097ce9a46bc1e054c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723a3c2993f32b237abdec1e3bd9503416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ad8b19b495767e52c9768928c65c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3edecb6091b316d2f28b527bbdf0f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c95600f7a6e7476cdd894b84b6f10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f5a228c50970c0f95f62aebe76ec8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d1f284431c23640f1a449d2801ac2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee090285edd8663d8b9dc842c0a6bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232b2290b8831ad6d9d2525304c680423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9091b7beb2068a3fe4798c5ec6f54c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd1abdfeff6cb7b45a3e6533059d56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617df3c48cffd25dbdcc761579d1283426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf54ee143b56fc5562e8741ac19c5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f569ca7cf548877047da460261f6a28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a301056d3993f468a7d9877a6e0546429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf045f50043c18dec36fab80bcad91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf79ad1ffa8eaf135868b1474c4a11e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96820aeb625bf94b7ecc76cf131e5f27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5427b04011598ddcb6ab73a2bfb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a2ba924eb22f018e8206cf7db842f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004db86bfa2e69f98b29bc6f501860c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56b2db779f7091542026bffa035dd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb8d532e9d4c238e9c6ec3c41f046e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4663f68d94639dd39ff96202efc274438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67f613c1f72b92da0df3530714fc67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7481cc6c3b89632d38e90135b0d2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f312f681f5354475ced80d634e15fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcace3899ba22b2bcfc1c089017f00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2d9f17cd55cae599a84ad01b612bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9e5bebf637cad9080c6dd2fd78674444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81240d87234343ab8b75a554afbb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545857f1f38483157fcdab57b75d985e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd02b04710798a0871e57d83fc5ec3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd7dbd1426252a54bec3711b486210448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07802b3f409edf749727229eb2cbf61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd071e1c598c92cf548793fcd0b2aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db31f1f96d61c7ac3648df2a95a6a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e60de2698d94e083f0090fe7faa04e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ccfa9e31c31161bb8ffdc85984169453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b0bb1886bde09ffa55321d7736517454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e56cc65a3ff14ebcffe6a8e0f35f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59fa51114c3c9823b478dd0b50d16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6f6565d7293ebe12b3d376dca523457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a98646a2218dd45f56603b3ebb2807458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c20f73417229c41dacc2842692dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2fad8932cd8e40c199ed0be11e7ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af33ecc8732600b2c2e901556ae7114461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a543967d54f49155784c2c65a193462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92f8715597ac306abbb7f9dfed1bd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07d5e18086029ea9bf04f8caf79bf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79dfd6f460beaba328d1c243d7ee59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691970d67998e02f21c5e92c61f586466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a5b0834d3022117d0e8433403e9c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6df9c2899726ac9cfe43bac1c985468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931048762545ae10f51c474cc76637b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299c6c52d1a49b42b49e33e1c94123470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302ed65c2587c985f1fcbaafee990a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1449aecfbb826480d8fb2e344d3a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8286d23ff7fc368de048068aa9b351473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb3965e75476d7ca390d01f4ca24b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc721bab7ad15263cba9d99468c03f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653837af88deea91f362d45b63047fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b3e09223c5d49609f69cc97b34cd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674a94ac9f34467c39041533934a51c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d647c520c0a5d78d6e684c5adff6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b786b51a5b4e74b767829786a3b1e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5cf420b41c1c57f33ec0bfa667dd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fcd59b13eb160e97acf24065afcca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c25fb40e385439b876fe2fbd8908483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49743524f712c9fc9d93e012a6fbfc34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7e22c6b7905ad3a0ece5d139e5e77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223a3a5e5a071bfc04c8b2fc2e98809486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b566ddb858a66d16496463d9bb4a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d0179e4d18e3a3aea01b8d79553ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272322ff6b3c71867efba3a0128736489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693c46aacd4aa2b0ec978b604f255fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d794ae563a3a4d47da3e2f415449c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51393773855e5041c3e17b2753ed4505492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3602798b85898484ded31ee475885493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c5d589c92db5f7e2ebfb7bf92777d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a657cafb2d87866be0dc7559f3fbb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01c732fda17f15f3b8cd66c15f4538496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad27e68df8cdc520ff1acf2db3babd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aac5e1492dd29e69d5966243170902498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e32a84186ea6c4356499079756103499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f695640255297725d3f63690e41228500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561b907a799163b6b1d274f1d3d09d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa1854e332322d1193f1853ce87c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a38bf1d9dba340c4b233a9a0d6ffbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115a57c203ca3ce381fdb3c4272f1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000cc90ac89fe0d643f3308f8e2993505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157694431317738a22e396eaefacf4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de045fdb06413f3de679770d1b7f68d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31469b251b62c4e5308d4a06dca335508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2965e51b519612643ba64c47c6ea895509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f143456c4aef3421b08cd80fa257e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ecb65ff6ff8365cec763c7303f358511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb3f8ce692c42b65ddcf04dee9f974512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6027fd0f9410196475199ec0ce5425513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aadd8e2b3bf9809244d37c52f0223514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90603038b017e4c7474e2f5355be6c6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1c778fe49656057cfe2229dc09f84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62957bfe65804d8d8f0c983e02d2e6c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0cd5cdfd250527f5f9efc2b43220d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe6b99d5dfbfb14844663b06d1c6ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d07f2b93838f74a1fe73a1ac4ecf4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5357dd0bcbf47781abefee0ea2bea3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e866ff56a481f1ecc531795832167522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa7e29984087ab91991e758ca08b38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9223ef26430773785dddeeb5d7ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77969ddfc41227a91e055587961bbce1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9eff53defc2e2496d212a0095d51c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36645855bb9b9f543bb06d2ef76f06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4ba0609be6b5f0b7da24d0f09deda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d0aad97b37e4d53ec5658316fad5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfae2c2b5a07203d9b607628ee797c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d427a8ff62ab4bdf481ee5af0602531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec31543411a6c92f441f6f84219b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c72cfe57ef8918320b8cee2d939b53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd74268971b8fd2f0b1d82d8b2a55f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d06b6115783b2eaf14ea4d4d2fccf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35ee7d475ff31e4c15dbbe1e021349536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e573da62d3afd654ea7c7d40013395537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c34da8e89458c48cd1159c9c32fdb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d64eb1b670f34989109f10dce510539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d9c39df755195ebdb92636c9180d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e7b8e8d9da856a6ede8e06bca73f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c623748e14567abb59283eb8cd423ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34029281c66bc0622809606dd9b65e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd034cc80b5381cbee25055afaf0f23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28f5281fce8492e690c239d9b62a6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b6456ae6656000855b9e5d04a262546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9e6dfd78efe0db5b2bee91c25ecfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e4885d6efa952eb6cea8b51743bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc55fb9baaadab4a2bea7b80f722715549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112204c4dd5ca54d74df76c31cc81b7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebff298799249f3862c5212bcbaaad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaa27f6681d6470ddd4d7c1fff0866552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb4a7a51caf8e149ee9197c5bb93a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35546fea1731f6471c9038d37106528554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383127fce7842484cef08ef7f3f571555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471ecfb389b394d6f31efd4409bd082556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d03b785be5f8d7d73b19fbb249925557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272cc1d6d99c6d31f502efa89d0c8ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb277f3a54f6368a070568cd500eb28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747f054ae452ef274e6bbe7188dd7e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5d8c83f0cae7a8e23dcee05189dfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b7e6298c1fa2c59bc0a1042c0b38b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d81b86abb7eb21ca2b88f7dc723b27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f080b1714745e3f9945ea8cbc84ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5b33515d53fc24f53ad5730c993c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04468702470994e7b7eb90ff6798013e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70152a057493de4ed902cceea2905cb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb55b24cfe2d97695b7c7bb4f4674d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094804535e4c772f14cd9b9f1583883c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2183903e53bb8229ca8fac281648d73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fba88ba08e70b1b80faaf977168ebc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb356d8b256a0cf24a962e6eb96a1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841bec89d3b26d8c7a6ffd52d36311573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6e77c64ebef104ee57aad867706e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb50c18e2d10a0ad61a7950524a3bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3822d7cdd45a1eddaf9e603fe1cbd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade40302a4b2dfdbfd7e00ab2628913577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e16c2c19ea11532452044cfae4caa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ced9f6bd1be67b58f89a9cdf2d2a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f6bce665160f43899b935685af9ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec48c28b7b6ddd2cd0b632b5924af8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968d9c07c44c8d2ba2d122794292974582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953875e949abcefb8a6ce81ed0ecdd1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474eb960cd324525758b06d553724d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a1b132133b3c3ebfed9b8605477f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab64d611bda335fb937b4ff9a112e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b5dfe4851d70c31a1b727422e57f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bef53b93f5f9efa8f50a7bcbbf1791588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f0165d635e5031fc8b0534650f5c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60c25d4b6b96f0348d90e67a914069590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c7749d788483f4df80bc2e5d32899591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077caf854985d3f8f9920a0def6791e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb6c0dd1677aaf85c61cccf35bfa67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc420f78fd508cfdd2b36f9b0cb18d05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be332125892a7084e0189e3e2af9cc44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dc3b928634adbd8d15976f4d6a916596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6fb04ba7e132f099212be1c3d9109597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fac24292eb75a7287e7a10cb6320e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c0a36d2af3fb4e18fe87ede689d8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eeaa7d6edfba912027d6d177396e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b92b98ee08a2a1c9a8a4a50c7689601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3596e5a2da3aaf4513977b09821a21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179449036055c1126def9212969a43c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6c20ae226550e9cb45e18e7420813604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c356129975da400dd0211410a503605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883c60e44bdad56c4ec4144a6faff24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfd1315faed07559aeb9764b561989607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd44c3ef56a9ae42737867a6197b78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ed313630a9bd3bcff862a3c9bf047609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1c806999dde2a96151d9b89d092c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287f5ef347382ea2e4e59b4d064a23f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606529b4dd8c14556b29ab3f6e91e84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbbe668d8cba3645a73b0891d5e7a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5c2aa740d9aadf001a44d9a257dae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60372fc3a0c02ddc8af3f9b8793c2551615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb437001c528a65523743002a6edc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3198486e72aebbf9d07ae7ee6cf378b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d7c25e3a3d952afcfc92ebaee6797618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36fe6d1c38be11b17080cf8fc4554619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927f9015f2944fe2a119cfaf8d7f094620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82935a0ab5a52f3589b9494fbec9ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e912f0bf53034aef940e5a3ca6f49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa34e64acbe84abe8ca8fca172f9747623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d9486c9de61939cc42d1a73fe5dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb0f7d57893e6f3567ff11a1fb5f6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d529f34afbb029b7d57c6411ef35f33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807d82ca874858befc746800466d76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca573df289ce540f59f92a7580e347c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719892cbe905a53c9a82c8caca622de8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1063c43f4f813e97998991352bb245b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b101d7dc61c88e2cd27eb9082874ac3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29905e2456a9a4bbc0ca544b80f504e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb66143fd1a02379e9c157d89b9611633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208214516037403bd778e8d6945478f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7f2dec49beb2bc6f1dea12cb50e04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82e9624bb465b4d7f2db383af68724636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d06c042aff6f63c4fb60ba3727181637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bcb33ee576f6028c34e17cf080a92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f8b95f55dc43f417b21e343d48a69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e9c81c300cb6acf7f0eafefc5d4d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fbf2b22cf0119db80e5605ec9162c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa101bff5e2c374f759f167ccf217b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dfdd5a8aabd25c103aed920aa4cfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca19fcc5a7680daf2417265ba0fc68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e7408eef4be1a68669760b6bb183e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642f850e14624b7226cb8777bdd2cc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779823f95e33acd13b2ca93b3576f774647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a104c1fd81ec441aeec342f5d570648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fbfe649a2cd7a638031074497d385649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf7ec2be4af846be4b3edee96e9ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854e431027c7c0365452882875d76b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4badfd056e220674efbeb0c850be5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5687903354e589f725413cefbc7b199653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e4a297ebba5762dde90af2f726741654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba24bcbe9fc129c107d0d091e61c6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e36de443d4da0078d0c21fba39fdf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e945edad71dcdaf550ee2f03f9061d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a884ff636b9b6dc20abb773a904ac6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7b784d441523c46ba7fc9d51a67dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed743fe3f1da5d788e7759403eee86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849212d1577684743b29504df4793b93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8e4eb18026c6d950419f4bd460062662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cdca8c2ba331bc608feaffdbd5f7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683499bc844534ee6d828ea0f40e34fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ecbedc370418cef590c7e40798aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d991f58a21ea43863ed20a001c3265666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c57e85d4f1fd0409d2fbbd07a722667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b0cc500cc0c934f2abd3560618048668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e7b1738496f7e0d3c0eb1956c9458669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708f8349a536a47e9d9e8c5c25bad6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14379fd3940b20fa1a370a068b5536671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ad53ea9eab7c3bc6a60db486551c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2261580b3dcbe9cc01eee52a8356165673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb128fffdd13f5a7e1ea9075d9519683674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b16259f6246ab6eb32f9f84a321475675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a2e0db9113c288017022f4cdab38c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648933a79fde396d96d60229196d45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6147e47df43379c8e370a134769ecb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef54a2070617ef6b2fd0e30fab79fe6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4e4038469c0203c002406fbb9b32c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06301c4be0f5a54c8d9a8b849e3ed63d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba6ca1195b0ec4b4c41d8a90d90da3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33763d9430ff75f96ca709ac84ed7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba24ffcf88efeeae3054e8ebfe77d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ccc20f43cf39a79cd381cacbecf2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a146cc790e3e9e92afde56b193c7e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55770eb9fc3e1df56238f9d83d2e30d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d58f4a7b49f7e5599eb806a777b98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8c48dabe40d8192bad91bbc35654689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a84bdf3ffd30c89f35b0d5d3727c01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c3d956e0f6646d780cb547e460c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b8f7376e6ca2e44b001c4327ea0b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854ceb8c3d948ded2212b575c2648cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf8f1eb223206e6a492952a32789e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac8d9878589644b706f134a9b988c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56621c6e5548a60cb116a3f4ee2349f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291e6df5e72ba0014f52f3987836ddb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a3dc440b2350fa8de054e8f59231698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33158da89e0c3339d6b5f5c0359ce30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a751474c7f0f8c6ccd97a13d36919c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b10fc583370031594f90e47b00c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21cd673199a5a26c484af3a6d7803e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada17577778efc1772f82200e5d1353703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21e2f721565ee62351d6126735fe8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbcbafafeaf22b7a3f9ed74d7209ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7b9d54881527213124bee8d4f76f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b104cc42f9a7cfab4e9950a007dc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c4abae5bfea08b49acaa82cef794708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5a7aeb448e0fa71c19cb45d07b10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b94c0abba9d2f8ba783aed6d9d148710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a8e0a95b5f22df45eff377ebd93ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e125d8139b635dac96fb320dc067021712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dca0deeff186245fdb9a149e5cdc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33408be7db9cd8b67f8f60c9005fe841714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d6f207fceccc3cf854b808b4251d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5a23baf6c9acc171f4681ad20c36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218fcac47ac660243b47a8a00a6b19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f95fe785bae65141458c449f466c5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cba848578c067ad980305dd7dd05b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a1027a8d9910fa16533fc6494903d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623eeefaf33bef0f23c41ee8320f9c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997b2977d038ad5f6e56f68cb362b06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7afdc997353e6e5deb39905e42716723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646109acbbbe7f438affede56a8b8525724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5831327d5356315740da86333da2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ef313be2505a274e24c7beb35026b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba9fc9778193569b5800b65143cc9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fe4518e0316eb0347306811c2781b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414cdeb7d4942b5e0428ee66f9c8559729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c4861eb6ae356136960debe0f8056730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0db52eec484d51e0b8fe2dafad86f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697531c8b558ddb7c6a6257234d79fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210a47716461f2ee9ba1c9338bfe183733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49659e7491425c2941eaf05fd179c3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd2bff9ac04eda07d4d5b6f545bf1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152afb5bc748f08c6703bcb86f97b72f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d68bb03ed45c0a7fa5c4e068eef36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae8e59d2958872f539538945b0d18d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad44f8980083dc7dcfd417001e8c3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f64b7da78157fac3de8fd03c5d2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db5b02dae400651af63329b93719e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcff54f00762fc52941b052bffe650742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57206948f6538d0054f57d53964854d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d7b7d453983e313782cebc2faae50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab640208cf318caeec6e48d0844fd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06b3de4efd4fca989f981dfff12195746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df5fc271289845b3357fc61e97964b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaf5611eeab8edd18eaeb31b476b9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed838ac26dd65df54c317a98aeb541d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9d541efba8d802a47052cd914d746750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f843a9302a60e3f1a73c62c6eceb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af685974b0bd925a329672f8e42ce7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7a7b7ffee5fb85e68ed3139f0fbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d9a76b6119ea420db22395765e098754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882078ff2bc13ba5e40e5fbfdf09c55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ceddcfde8a8a81b8df7148d512818756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9131ef8fd6678e6c1497b9fd394f7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a73eabbcd5a8ff14e1e467da2d7d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263e5768bcbef5656c49fae342aa2a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>