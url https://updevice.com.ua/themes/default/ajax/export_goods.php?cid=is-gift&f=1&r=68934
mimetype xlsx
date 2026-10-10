--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c500473abf00c9582316dedb35c5551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88293cb7719be4478a339bf22d449d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1fde8e6e2d7210815bf163a0dc95b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55496b6dbd7b8790ebe25853f257964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ac542e45692193a0005dbf4e295215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21e9b173387f171eef70d62e62e4756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88771f0f2f3b25417cac7eddd9dd669a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b45d2b5444542fa1dd4ddcf4940c518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e254920d2ff5afa19407a0f5993ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa476dcb8430bc33f6fdfd62dcd7fd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a21eec3e2732e697185bd088685611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c13445c3a077f91c5b7ce3dadf07bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d8162cd64ce04b2c284a3457e7de513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d041869b09eeacb420cfd609645869c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492cfc6c81701119cbe31f66a78d6f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31120319f9224e896fc98f8a1c0aa916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17b5c56e7d392382ba2a474aa1a84a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14621d0556160100361b6fd0231901118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9509c722851ef0cbf69bfed75ba1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741168cf0177cf3a1b90c4e41d20069720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58e51fd6121c3fcf2175f3ac5fe89a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b114e9ae8840eef283968b64dd1a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e8984827392ddf0c8f96f00b3338623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2362ca232c281eec49302222687f3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597690a87263c2471b03e8e6f6c5e96125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f9ced6ea091b4e17a18ce6f1248c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57655fb6bf4a4dae96fd752f24c80de327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbe266fb39b51c75838ed65c1f98c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072326bd99b71dc2fbbf3afdf5eccd0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e34aa15a26c0ac91f164d12e3a634930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f92aea75bbbe21be823fd11255c3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5f82799b88876d355c141ec6dc5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29268fc91e3f45fbd5b414b83ca9f51a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f85b1cd7ee2e128bb6f7beef2adf0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66af4526dfd17fe19786c918ddd6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf14c0a040753800c4aafcd6895a6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be9799fc1467ea1b019f09fa4eb05b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01d38af9fea18a4607bc819117bbc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290657cde517930e81de69f358f7ec839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a470020641cc94c10646fd4bc92c41640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4202651ca43fbf90880afbb29533741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd647347e138645aba7ef9b678e242042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd1a0fde11d7d9d36182a93596fc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19c779470279b10e6ecbdf1cf989644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5b5d975f421cd9769f31792f97ecc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bb3f30567d13c568982d7a9bb33af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7db3ac3c4f585a715b4794cfc28147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d778e906c6d2cc30ab5932cc078a85748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3263c00123a9572689a0a0c9e997ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770b42edb495576229eeb20bfbe4ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750c81c1eb024049ba24274de97431f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e5cd3e02c2b8e2ff17a2da28c5dab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40ad4ed8a091f151571ad16adf745253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4598e464d822295c12a092fb07beb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1444248aec0a67d0ac12f4048e45cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f643bff18fbbc1c12f721295b92762156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a7cd19b4c183ff2b44f892fb943557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e550af7915f53456c32f3a7fd2accbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206c4280da9eded75a71a7e64955c9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a085b02e49849b4e699c465723e0e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8b63f73fa56c01852b539492586d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46964dfb0d2efcd8161ae11ceca9ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e977b842b63b4011a3c73a00eb1e21463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5dc2480309ab716e7c1c78c07c68e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c638cd9069660787142dfdf25d04665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4bb82573ed501e1909418949973f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d4c52e8ce7773bfc6f1085eb837b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e556faab6bbc327df8e200bb776dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c14cb6dc9019889963f18d0dd37ed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d0e8086f5791590beadeb88434ff070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07df404b8858317606017a3a520f57371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6724972125e573669278182f6cab8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c614fc1f74a3aab755c558d97ce07073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745047829df993dbd1ef69fc0138970c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266bdd5132324e56de89c2212ec420d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b7a64756d8472abd73a01bbb300776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fcb76fe23056b4f0cc98351a719cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ddc384bb6bde4059a18f347b768878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d936aeac3f96ad062060ef29b8e447f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cb639bba83dad668da8b4ceb58a2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277d0c73e1ac201c79839ea5cfb528381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c50c6a27f97344027dd964fe8541882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f80af7509be520c4cd8afacd458b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a685b9048b19229981178f6b6daa284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c87431f3b197c65cd1685ea45d1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cb616038f7e99e278e3aae3ffc79286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f3b87e7b83978daff5f442014825687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34b577cf3b3825a373da5a1d7010c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3699a9562148b1341d371f56544e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2083062da7b443eb91f66c6bde193790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7485467cb3ad9f3a196926acb9e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba527de70ad8738843859897b0b07392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2f98af45eed9e849a8c3a8ec640093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979285095860df49296419dcf498e97894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7646ee94091409af21a19c74042695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98718643fa26c9de22371709ce86cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a2197f7cb250360a3f6f1242fc44b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576b1ff816d82af3a55fd713a8ba82798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f4bee83343f056fdf15f64a33c4ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1f9877977f551d367ae8af96eabe4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b2d41006f9b09fb84a117376bc6de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ee3553c46106640135c344b32fc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3591fc563ac0fe2ac5a403eeb072d2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e37d986abc0c6d27dc5d269fec6139104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d3ba422a9b6cd73d1aecf8e4665f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad076a03a6f3195ee70af44f5dd351d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ff436096fd7c7d974ed8963638ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe75dab7754904a583f22ff188ccd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c86341765c4dc8b433e34a7ec3c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0633c55718988c9ea4225e2efdba43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f51e3b8d52142c86736b0713b88d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13b44c9bd3f4e9a191af24c642996d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad6a2ff5ac546323516ef007ca14c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a932f73a38c63adc209019f93faa24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4e994b824445223604e0d5b9904f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b7bb3cc103601cb1a9358fa7713b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bae4b66ed9b5f66f1c4fcfa997ede117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0487d5bbe7973801f4d0ee94ed8e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d1010a477c6a0316f376d9e3bd289119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c66957cc699df884fa9a4a5bf4e70e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc00ee41e3f3d63b032691ae4b1dce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb98b92cdbcc256845dfd945c851ecc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709013d78f6f10d68f7d71801caa902123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1bcb2f6ed3f8e7e2d6feabce6e2ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824923e4e9a645c3d44224055a6eeda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1c606a47110ee07db383c2b0254a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdaed9977cd6178f24e663052956c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249ec9b34cd7e7ea8ef637b47b1fcc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32f1828651aa955281b39f02df441c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9808740ddea748e20f39e1a028263130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baabc7bc7e08081fb0de63745641f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c89d3a7ca9ce8820da2a0dfd2f375132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29d4b5c02e6b7ef43bc119dcadfaa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54162d4b7bf9877e643271c88fed4fad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee57afc37e202961d2ad41284be70d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234472708205d69424095da79ab4a31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1667d3c548d02935a9787741c7e2e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff057d147ea0189e96dd32077b4744f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b261e2c461e7b519d56f3e0f9fd307139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc010e8791c4040d0fc95bd7c6690fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b7749de01ab28c70289d09306452e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32ddea60c516b243ad0da49ccc143e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589f9ccdd549669e786f63c6e163b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3bbbb45bb4a8fceb6ea39af8ce5b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5faecda18a4206cf2bfdb7e4551fe1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c60c06b08e681c97b32e05520e281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82e20f879fc7710a119e7d19e454b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e163f88fba5dda79e0f88abf6ea698148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e14c8477c1d951793d500a9799db1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717edd308e8692d36161a8d45d1b041150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af8b02318362142a713eea5c70524f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290b5762bf6e71aa8ff618a495d406d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa71773e26f4c685a3f8d64cbe0456e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8824bb04b6a4891cfdcd5774cabdeef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e96762cf65b6174635599b59872e67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd6acc09d03dae189e3c840e0ccaac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bc89cce3c3732ca152ea7db05c602157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9b4fb659511e22a109b7ee3c5b9a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf71e49dff36dc0714bad1dedd59be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b281d32055ccaca4c905347323df47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3927c2624dc4fe560062d1541bf0300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64631e5c23ce2b47feea48a4650a1a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae97d19f6c4636ccf4718e2b184a89c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd639a6699d40f78e296f72e4d4441164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7045e857c9501c1a1cf4033f391adc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08316188e5a878b75ca5454edde976a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f966711e3cb27b8f13dbe541cc56774167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefe685eb9501f872a201126e3a7f57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7da30ff8c8bcd5dfe14664b8b6a3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abfb714c58e881c5f4ecb40f85d8fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682202b7961b4d64d90866c5a7391242171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7035769b40543051124c4df5599115d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78009d38be4c0880c375b9520f8c574173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43df7c08d6b960d90790d119c63f07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f69fb8385e1d85c360da5d077a27c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669ec496f5d8214b991569e76c4c3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554e5f7849f54fbc3ed442f6dfa3d91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14456b8153c83a79c6f7e434b5d9121c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbb86ff36b6f2a011cc4f9ee950fcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad358098e1f6aa8c08b0e68f2f3a4b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade991c6d26b826dc403a0ed9203a8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc86408ee8befe41b96ef0517eced9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae838a314efea5945aa0d22fc62f1e2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e8eef170eeb3e3a47bba029c1e7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb86f6a47291d7e8830a3750e737ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb88a21738076f6d15827a76af46bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98595e56e903e53038846e699a9d4188187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1558330d51443e2b3944d527a56a08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9919884fa2b7187962d627a23cc3230189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f464fd792e773fabe0c5ffdcb0ba4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8beff0682db2ec1b38d60f5693d407191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c3b16e9a1c087fc87eb59790fede8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e23987147d1616ca104674d075916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d581f66d40a817fbdaecb31dc9e172194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f65913f78423d4e5d75b53983366b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525734d0aa9014a280500e590aa9f08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f618e2eb1f95dc4228aa9ef864a3a21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b502bf52ddeccb0bb11dc7f2e3b29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e9aebd1fbbc5c160c43e65b81a29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c54e1f5a8d51720ad3513c3a756b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371de5afab7d90a63676daa94e2e1230201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e86f1ccaff82f3aa15cd21bc8edca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770f7574d543b284dc8298b56c7f6b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65aee0bff20cc89d8a1a0a78d0e3fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1da6c3529fd889441eaaa9ede183e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5985c9f67917a2dfe8ca53187c7429206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e31e3c6ac52fa6dd71e34166204280207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dcfa8276895d8d1d8dc35efe7daf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8549b66d93f7a7a5b1492ad685dbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49059e2339fdef736df8652f440dae9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d851c39e54712e84fed28abc04f38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4328ee0834b0313e91fb6ad9778d5f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8859228affd00b232675893065e70d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e97557a4e7c167a4132dcb3b08e87c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb155c217b0ab39d514b513d82d8487215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632aacd192a0e44f92ef0fdd9f8bc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ebab651e0518226b5ea49acaeb737217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b8a74501ca6fcf9778e293723cf49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc262fdb91824143cab36e4a45cccd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f23822d1d140a7e02db4e3d9512e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758d10697660e051f49b77c0bdf5d5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aeb604a8127fe5afe8e803d7956ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a1cffa4e9cda9fb80f92398bd7efb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47d80d5e4b67efb9e2cb6bab7f9301224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309fdebca9439523471b649ce936850225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8990c74718f4ee52588efb34df41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c613c694161abd2512e9045a54410227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc3aa7186c182b8df33f31110d4f0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0c5e9c55941ba88850a6eb8560b71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18626b661bd2feb21198ad4ec623ac35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ef1592a305b6eeecf885fb42e199b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0cb24ff0a140e9fcb1ccedf2ec90a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62b59172a251faeeefd1b22aaaff3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1134b76a7a08555d0381fff12ebaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34603df3f8c85bdfaf2a02473d1a9175235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7694672de8b4c5aacca2fd27d2ad9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db938b4f5bc634b2b51c632fc6f65b32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563736acbb86ee0cadd17f4bdf434f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ed344453d6df4442ba66272f3d54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a336d0718b8fd9fa64dc3c82253ec45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e7b1a707aee5c335a09f7757bb5fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47359bf40909ff4dacde42d482765bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b131d60b7ebf4b1334e7e1c7dba407243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f58510aad9a034d89e58035d374dd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e0878cf0b6ea4536fd608f52eec85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a5fbf9981c6d81e13b92d314a746b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa27575c25305e0f02b23868e745a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a90f542b36aa4642b6dc403003e75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f2ab5a2f6f5a431c095e276adb2f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc4df869b8bc298f8e6d9b04252c9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2311199eb15a88789bb80d2a097ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1e30c92cb9428aeac1f5b95c2e6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e494730c36653746f2d0825bc4b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c42fcb9f635844f7200e7a14d0f644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b793f054700b6bca23d88f56925c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203712ef9fadb30853e3a8326b294a78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68107871ad8b8ff0d02a303c0fa3dd19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca41e2216adf3bc84863d5cb1331ac2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59f423917a8509853283a7333f9a81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a11007b0d2e0de7701982700e55d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f2a1e70f7e3c5fa8d196c0109a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e3902714ec217d8e44be5a83b015262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a0d00ccc9962bfe8d30db6f0f2c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80640b7f4fdd2f9d139dfa7d73b8dcc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea1677c0b43b501123af70e81d719265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db11bd0d759def6a38baab395c508e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1b3a9daa39684ac429d056f1fc7e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8604ecded57ed122f6ea43ddd3576ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154b9b690e998d71067ba5ed2b2d516269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61401bd89d7b0841887dd49cb18fdef8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b3cb9cdfab2952e50d602d98626d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a60f9b4d7e1cec8c1e5a649e8b9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ff65c95daad5a48aeb458d2fd1c92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6d399988d2996fd10b4b5f44e2924274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6178916cd069e3758d82dbcede9bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487096c627bcb83066eb2628d509cf83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9143b3d7c4ed8ed620ac04aa600ca9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69a6dffcb9b94c6d7e99f0362af63b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23428611e7fb139bcea6ca1da9e6bcd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1184f5ce91e78440b94cd6201920ac5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b5edf666c5116f216c9bc14557f4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561de0da75b840f90a2f2aad4ecadd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f6c730ba779d5e801a42f1c52df3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777225bada46047b7808744cc9304850284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f551a0e3ee14252b7aea66d2cb2670e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71152fa800dcfe331c6823612071ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058da06628be2b358f50b551282d2de7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d4cdf24c2090d26a116a990d3e594288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aed67a86a4747e048d6cd39200553e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eff6bef6734dccc49b29720642bf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b96933bbad8036ada57ccd5f76adb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a51f1e1208f02e69eb48594a6989292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d144800c85d74f6b01d8513211695293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf85c2ad66ae97505e2f941e0fe606d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f71354631116d5527ffec66df2c22c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640a68df9f27ed9f0e7780ecf124155296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eba521b652a0a75f5a9ac3184de707297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bed755540175a26e16334697d02e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fdea164f9d49fdfd968b02eafbe77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab82577a6811d6649662084e8c484300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e794d91d492462e286373b7decaa98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e980fa8ece495eb6fe3bdd78ad86e39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c57d51aae9ac164de2787188e6d4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a4732dd212c36238fb048305fcf1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242086d54486618f1469a81fe7fb881a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9d19c2e7b7d57140736024853d697306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad6dc5af3af18797faafceea43c177307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f5e276f5549aec91c5d66cf547759308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd57c15d5704273e1b3fedafb4e25e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b2547c132f1ce355f05e4c833c674310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d3511cd4f9e147908b3d7e382d5fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78901969c6ab7ee411a9a0713e66c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501119d5da878c8287278ff0baddb9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5294e01139d8a696265c110eac975f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e2bb2ad2e49f44da55cfaba13fe42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a374bf68a2e8be5c1d15cb8aded4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceac261b44360f22a719924d0e4519317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaab9646a4c2afcfa2fbc59bab1797318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e249413116b4a5e443891ed3637a1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d38109afb0c3b918f1e47d9cf84231320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f61aa3a84d4e1c6d34eb23694dac9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebe81098db27812c17a863712f1bc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2824467e70cf2eede346c6e361461d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412df24daa18076087d3b3704108631a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb263412d572c78263177bdcb2d8533e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bbc2d0d56a760f403572cc51c298d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a788ba54fb25db4d47a88df67939274327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163fb64dbef6e12c1acce1fa80cd3a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d1ca9f864eeb3d66d69372894fd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92aa292610fc09948d38408142c7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc27528c5ebf37fb24a92d66d8608b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ded53405eacc791c6424004df427b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfc838bb832f2aa48c49a3c5c4ce89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9c9d6171ea61c68fef951feb11bc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44df885200b32d2a96e6ee4c793c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc778b3699c7fe5a8dbfc6905015a68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e584ea03bb59c213132574e89eff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9d0b0f6cf368097bcc72a990ffd43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca86c655460c0914cdfc6dbb78fd60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77365316f12a73c3329d8b36829887c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba537033556f4bfd774a1baf9ac74f11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30111f2bab1e19d4eb875f6d187ae05d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789bf73e8b3c1a063b5024aa73f736e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20540a44e89a5aa3f8fd7024ce6a0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054c413627e15e37a89c3e6d11c0f5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a729d9bae7a8d8561ca36b3cb2470ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b61b793d5b3459211817941c331b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098587a5c0e8a828cb850dc62d5e7e42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad71d131acabf0fd907227ae677643349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207d7c88a8072710ea1da612d804a15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70207ae88d7d5f5ddc11c2853c265c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf693188691bb87409416798a88f2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f47f81ed125f6d025584880f4a249c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a82e44339d6b119aa0c5911bab56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d3ecfad2d93791337019505b81c1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b20d6ee56c25e213249a96c9f6f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d620faa3486ee0cda50d06b1853685f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a172c1c7a858f9cd0f0e1ec44d0d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1ca3fafb00aefa587d917ee3e4a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a1836b78aeba471ad917ddb3c8b0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1b2ee4744e68be57199a01410db6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fbd10501b60282e7ac3ec21dda4ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f62258af57116f8435e3e3ab5c2c30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d00ab7ef7cf11f66aed2d0591a10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420094630fecb207f6326152637d1486365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7727bd9e92b208e5ca9d6cdb0abbac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204c048f2e140dd33981e50eaab777e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ffb8c6acbf8122f643f3d640cb9ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dcad7d0479f3b21242141373ea470369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a11209bc36edcc103fc6b71af548cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb7501116d9e7a79c59d06161103ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474a61563c8d8c9b5baf4817ca73762372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e7f5c3405725184a2e3af4ee1025373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bfe018318cb08fe2b49975f32800f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45138241c3db1814a8f7b4a51d7c0823375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a56748828d039aec9c74ef7cd40e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a12e7bfe15177af1d4c49e2423557377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948544a44e6f652b899f0129b37de9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a0f37a157b336b72bf5767bbdc1b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a24ea262e1398911341552d517e1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e475eaea0a0496960044767c66efe6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99668cba87e44204aceeb9af22aaabd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5a1c9143b62c91e3f885b5669ce8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85f8703f82097c9e5867bb6de0f431384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630612cc31018da78b55c875415cfdbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ff67bad6aa5e49c12c07f7db2520386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb8aa7e1cdf8264fe60721503a9e6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2088ba802693895b3332687c1e3074388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6454d61b9f3ba87a57fc064741fde1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df150e47662c4d2f329dd892645149390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a78f9c950c852fb0d4115aa6384fee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf7a79772fc3529efe2f926101bac3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ae81835b3d4330ffc3471e6544f51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc13b6f1165663bce825180e353736b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e8d60585ea6d5ca3c013bd733f4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592251a7bc433273158f9a505bbbbf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed0b0b07a9105f240aaa163b9e8e5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0293d388cc42a76ba4a93d934ee155398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a88fb7c7e68f9f6e4f9d3e539b61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d567b6f796712dffe6b11b4f7aec41b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adb5bb5fe739b43137b44f585191e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522afacb199e6ea5dcf0d7d4a74a4eb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee75b9d20c21e62ce9bed1d342560c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f19f9d4d5a43c852f2277afa6ac4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e8e8b1b062e524839b80bbea083d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dab8638f9eb00103ab97c23b25367406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ea505f1f4aee5981e0447c7bcd9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce71d4e31678d196cb9f32cea6af2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf4b3f51927e1ca6da57ef0e48486409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a507dedf9b31408ad72da7e5c65ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265503ad31a005f8556e6be8d6314cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12009af212b0649efbc25633888dab17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68ef99812b989bef678c8224d55f2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e04802d96446aefad8de0c4391bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e12d647d904634644dc96293f8b2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf014e78f2c12a7265a5b9a6f1f4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b7b8986992146bb185875500bbc21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb431c3e4a8ad7e44899a47ab985a461418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b919877855fae05b158703637c658d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fcee61db514e633db264d378893c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b2fac97e536d71adb7d09587c8e95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67614e616a0bcfd1e6e4c3186c6470a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801db85becdb26850fab8fe1199f9158423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85196ba6d3ce624215b35ece2e1765d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5bb327ab3408e5510fd2ded282920425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c20e7f9ab7e475fbb3bc1b92b545426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ecbbb826a4dcb872f980d74e5294d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3f75775f17155712b251f54a5a917428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e931225016844c5003cd9b528f5634429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe702e4402af9aa4fcb0c71bfcf2634430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b5ef67e9079aa1f8b75001ed91ec9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1563da8e56e11e20373bff3e668377432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d642863202dd76afd9b35c1d8704d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02892b9bbeca4aaf3d96fe9d1d9ff54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766bb10a26b5fe9f82fdf8fc792099b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4af29bf5a85d37f212c2ae0609d3fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c6ea69d350da574744abcb07a54ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f11b7025b4d8226798c6ab8c7d9319438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5285d34899b2edd1f86003992a4f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd022fbbc9c4bb3e0a2c92d0102c62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a27a9dc96ac5d452cd53f4ab43fb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd1ae87b799300f093d93f752bb8dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f223bff02647a837743a5364753c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e447d45b7792af87e386dd1b8a07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45518a7d0ee50947856982a6d2ab19ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13272c253f774e7f482f3f4d782533446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e11ef964f849a3910054f0274bda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab546106d3f120d630dba0393b8c4636448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152d10fdd1957e2551b221d49a452a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4dbe698960e4a26bbf713fc595c57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ff53b6636eee9172ca7e1b6b6ff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b97e941228fa7f5ec16d18e664dbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0de9dea0078b82d4c7abafd95b4847453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b5ca4c6a48968e73f42038b40c045454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ea0e455bc39a66372ce8eb6907f3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b871b614cf469bfa962cd6d800077456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f49195ea04e3753ce8f9584ec7ab5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d391c0937438f27ea68c6ddd06ef8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200776d42f18539cabbe9c042c615a15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3636f715692d41a99cae990696bb5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61249838e68d8c6f5640e29249f87887461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d4740033192a105604812b9497c0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b9a738c40d05de3adb28216805832463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7524d7d37cee23a7e670b6b38e1f679464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edb0f259d2a37515b470feae2d68c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725eb80299aad30a2e2533b860b190d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2872d43055c11c4ac776c504c84d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165692fd108587e7961df43390ad215468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed4cf9d0ad975c1cd6f44acddca43b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c2d20dea7f4a664f76f75c763c848470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1efd9da73593db133929101c3ba69b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e449d9d06674f270ba09b6ca339b90d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c010be3efb84acfda4c5926b6dfa0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac48164d8e52bf1cf27d2b866f1ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc4131617135bd76c7f044a443bdba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8411b0206a735f96ddcda12b21b1ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0284b104b11b3f23717a549b8d93f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1030316730c38cc56fbe7491d2965478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f579eb1d88fbb9911ecbde253c216f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea2c0124feace90ac70b81cc640c3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff81014f9a327dea406c0d406f5dc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dd3f13081eea1e50cf5492f319371482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74934d75b429991bb444a41639ee2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad40ce3ca5606f5f59ff947d3320614484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72b76de26b7294d8d2651d7d032983485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ed5056b559bcea0205739e4385888486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594280d2da5a5eec176b54f49e828dfe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7f23412030510834ecba112e4f0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2cf22809add8a6ffcfb8f64c01bda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf2f0a5471f716595c6fc0754ff351490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de21eb9fe622bd1c1865b227507fc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b509ea1665525a5a106fa37454cc04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7102eef7192346730d10d08f5d5882d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529352d13acd25303f39dccd695288494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0eb2157e6f99104f22f78f358d0f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18ff4a030f2a00900801e651e05f25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69432227050d20c5b8371e3701b0078c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e498c6ec60f1b89c20c7280bd912d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1b682ca8adbe640fd16702b462520499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82bdcb6a5c9b6e8fb4046aac499f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c737939747930014bf10e3ffd3573501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90631273b0c6a842d6c7c79fbd7b67ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1b9cb3525745126e328d73886eb15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03d8c85e9f46754d85d6fbc05bbd95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0a849bcbdaff129b61a2680cd3553505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e227ac44003cee3886b005b88452bff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b6398270b8816fbd5339128feed35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b2630f2647e1110ab0cdc939f71f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c1fa105bd367291d8ec27de6cb6bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8a26ad8907be2d172c2b34b947a24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a9f917cea01deb1d579de4111c206511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeaa29ce101cd34f1485bc93b158c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da2decd31a1e2c0e53637351b5bc77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf0b8b476704f0b4b9f5ebfd29959514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738abac59d4d1e92c7506e5ba61eff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c5aea3a672643e7866014ffb9220d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e6f329373ec355bb542b976bfdc77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0ef01985afdffc4d9764a60ea5035518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae29e6b4fa37e18d9690d988819d98f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b01b484cd91bdc28bdbb594806d273520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821dd557614ca029c49012c08d85f02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2d39737596e20906c7640ebdf981d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe7b74488f8e506907ccace1274899523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2642cfae66bcbe6084c95ed76989e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef78519500ca29db7e3d5f2d5d62f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f051115261d7da63eebf1f852ef1a1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c261c2fceddab0b2e0a32ed5e359c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0a8968ead1e0d568a47a8b424cf7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10393767f9a8fdb2604a2aad03261529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5bc1334a213f597889a351051cad7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696349c86d92d6b015ca05dd3b09a20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e56226a285ba2653ad06a8724297532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee12aef08c8fb118d89c5aa72171b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaafe0e944479c60ac8d9ab896d0d5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b4763a62a203f9ed76357c52b1ceb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f72e18386b9732f6de51a96482164536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b9751d2ce7dca59bcaae4d144fae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c39f1709087ada79afca4f0fb5e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c794f1edb1e1055976d933e80891c65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bd9ca5a9eaa18dae7bbc2448bffa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c523e7c6bba94fed2b2600e2863fe1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b1d8b451f079a18b601eefe56c6ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81728cf65b6e27687d12fac175c5e865543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72c2dae79973ae7b95806afbe124a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780353d3f4f1b992c832e6f006d974f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ebe483ff55c95ac066239ee565254546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9094e20432d9706a4ee88239c5710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07640e27473365bd2342f311e2345b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cdf044027060f8d06ea3c17a9d054549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810646a2e21bd6dff0851919657e9cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea716bbb0cd6e34a48dd5a66fa5775fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d231ba6096e7a6b5d28eb27c43c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aea5019b8693bc5a73957b98a0e85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d12b097b6f2a5473b8e3d0528cd22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7ebe116d39adcead158a08bf9d6ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097d97427fdb50c708a019f93abcd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826e2934e043753d058db0e0e65ed88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e27d9d6a2d2c08e85e3188e6d16a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80ec70044730ad25ab73a102e4227b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6dacd40d213ac84815f2ee7405f82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f62343bcb5d1aee3c23ba078b6c626561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3afa371e2d01df9483b734c604b6ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44b0f62aca5343cb5984f219e5437d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31c9928cc8b43c8e44331ae3ea6888564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51c1833fad2144287d1f565d53a5c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfc838040bc2fcdd49c036510b8f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0053ea3840fc413b17c6d1faf9c5ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb95ec4d0384af578d6c52a593dac51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b1cc5458ea4def17b5911489138bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b6c2ec563f9c1a7deb7f2e9d45564570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce832998df4c8dc9e46c7e748eaa4db2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af037082af472a4b6d52fae9255345572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8b7f2118d16110b32d7af3a2b7653573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120e0c5f456e180a273691daac8f582574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c93ae434e2764cf802602568d50db9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966356220ba78181bab26d50ee4a254a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963268726d992df76793731c1f814298577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc3b4d84c772d03ca5297399f758ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a46876539fed06dd01e48877d56b1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed110a4476a54502ff7897e3da15e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939216715292f621eb936844bc43086581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47580765a045f65d60d6ee3004a4cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124abe9425f145e73864b2e0a8cf5f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2ddd445726900e1945882be2fa008584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc49f4a6945f9f189b01155a92a40b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a7ad7ff0cc875d8bb3f2fc9b5fdb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633d9e286efaf16cfbc73845149f0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eff9839625d94a9a81be036c765e0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910209078e40d78cdf793487c6b0b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be66f076992972c846f2b061c236649590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a071ce6ef011a218af812100f5181e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de13bac292ffbeeabe90787cc7671a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93790e52d1e0fd919236f4485873da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d15f8f03c301a1b00e92733ebcb43e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce5d5ff037bcd483258cd4a636c3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5840397cd7dacc4152d4e01cac29e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d773ec1d6de6246517281cfd28ad843597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b8e708ba238b8ea209094dc89a7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559600d5cef16cd7cf68fde9b90ae2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764726680a9cd6bfd0fed207c38139ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b3ec7440cc45589fc69fae28b34cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3a13fddcfb5426971ae3a7d5c99bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bad0422cd474b3bd0234882f8574a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c7b586badc45f4029c9ca106d9f22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d550a7218f97676065c5b92cc2655d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6530cbea95f99bb66f287a9b13180606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e565c8e44ba510ccec2df4643f63a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa5d2192ff7420cd5d21cb6aaf842c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2346de9630bdbc8ac15f27ea768c41f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09093498de9396df08c553a408fb82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c0e75a49848c77640d899010a072e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52b34fa42546fb5d32bb5f82dd107612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a61e88b5499409dfdec08c0388c25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b7109b6b06630d49846a6026ce29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7699fff9530084b7ae0d59bb281b4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa81c9513f521f40efeaa5a6efaf8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2bd2d9877c76d8cf3d15c3d3cb5c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb304c56b2a798c6e3d938abc9a9673b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5f8bd470642db574155eca6ecd083619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353383329d42d566a28c535a6b2d39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f365bb9c09d6fa60b87bac7104bc7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf337a5a8a1813716d009278dd1cb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de951df37dbd648ee71b7955758bb17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81838c7ce428d093ccc4626ffb247a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc2beb34d4eefeab0a2093011f52ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582084410b10fa9ed40ae3856b094b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80888e23af6f36a19f360edcf4e82e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bb73af10464e970c36b001b26e4ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4915bce6a5fc15ffbb6d93bdf8fa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822c171e86758c4cc8ba1b99ce1a7bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c56f152cadc107450645f542a7e35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6f0aa2b745d25525f22017e8304da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d82f898f962dcca5d5b57e63fc50e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d817b775766f36d83a12f0b375ab0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4e31bc1ecaab8297429508fcff79d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8b4836a783566464f2a133605e129636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d811072f5691177289cc28e77f75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a790725d34a911907ca5adcef6b7b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168b94578e695bb42130eae57e438ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105dbe79f4f73f95db38b35168052cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e881e82ae4ed511d6688689f99de1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b1b6b93a9497d466a31feb42925be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124016195fbd728d4e717c335d23cc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5afe119032aa2184938993dd0b04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a43593c44637364a8e645e76ce6d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa4b420247e9444c21392f63110a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8972867210594fb0a188a84d17057c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d3e140caf076d82c1b10b9b7f61c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41c67dea6021066679a26d969ca6ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc4a2b940fe5f0e8f7b30673f7774a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46cfd525fd12f1e5a2d609967b64c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2970f41264937e9d0d3ee53d3ef0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe207165ede4e0bf7326117cb9d4d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12aaed8c7aba0a6857c1b909aed6a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769143bc46c43dbf737a2ff5bfef835655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ec6465026ad5e764b5910cebdfb62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4033f3cd25a44b3cf1150959ed34cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508247ff424822f8c2bc90aed5144d64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251bbd6c88ccd50a8ba86978253c97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ae5b8187e93a4475a101705ebc404660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662e8bd700284e9887a092e9e068877661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73976b3270bb6f199b138c874651ed28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb048d2ef40526cfbaf1a51b7d8804663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75844034e023b9c16c85ec74b3f04a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9f8398ebc696e2b158ab365049a97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321d1206eb9fb1730c51d2356bc602666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a32fea9445d07293fedc2e527f6d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ee66f3d97c2fdf56f51719b0a9f36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f646f3ad3d7d7a3564806beb8f44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af35b6f2524bd1108f10a6ed2ca557670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a1c1b22adae1df01bb7c729b2788d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24f0151f583ea5189eb75a8fa12381672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f435d6c23967a2f47603827bda6b031673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b48897cc5960d5c5db22698afc5954674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c334fe7951cc41918bd8349ca95c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce908f8ade4d7307be429a93061e9804676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0962f430a5bb78189a93aa40828a64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05933b6bddfeb78122f3592b9abcdc2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b30e106f9d7dbd82a3a1bca11562679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e91c3a0930824b074d3e1bd6293759680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3a4dd06534be2ad72b16fd4ed931a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532c34ef2a76b209ab981bbcb292e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b77835450b24896db2879b0c8d490683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101610a26e433c6ee302b6208b2ba9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb300b6ec462e2299eb1de0cf60c554685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584f2b0b92248dfdc678c18621edb00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded1ceeeea4e3bf60b4c0217e3afa74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647bc22631b7c8ff7458059102396c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0f3604deeda4baddf42f71dcb4c5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c18768b5577bef3bd0c3475b738b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074f246bfa5acd98ea9551b0d19625e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d130fe9809874fb722d07c2c38214692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec263b11825e2e1771093d4045583a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73836dc76f91bb12416ad03384fd0cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12347b10f08b9f1cd94d47dd8ef69f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21067bf91fc867c30518070b5a889c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b642cf1fc42ae023ea2f08bac85b76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49dcf66ae49c1e43198f8315ddff22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c29367047540e98e2de65fc2e4929699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a49bf7a4679031651403d8c4bd0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42cad819bc33a7822059de1ae60bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5df6dd815493a750edd275fe4a3cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08567951bafd5d5469f9245ca43685f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25b924e5ba5f50507d9a210a73ea68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3dacd65544ef26e70fecf6535b003705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a601d4d300dda241db92592cad8c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448736b66a7da57a0e7bd056727b1c4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0bd9c20b664b521c98057cc85643b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18659fa5342374dbf18bf59fefa47f1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b174fa9c80c64d9c14c2aab4e0f6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1969fa243a60c4c6926b09995607e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfed07c7e6e4abaa262a8005b3db6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6afaa3b7763f34a5f944381f48d91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93221bec30fba7e815c4e57371099755714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0ac9086c4ca744381996320d00b51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3510bf4546ec7967eb74f609dc26f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fcc899cbd2dd49ec40ef35094a726717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fc4621bb632c5367f472871f0a908718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9680fbd6f0c634c780102a5adb182719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a096f8cefb6c69e3132b66367a0ccc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8bda261acb06c8cbcd637b230eb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6000c30ebf3edd0a5a636e4a848d01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa74bcd80edfd446875193e58b8835723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c8983bb3409f5459eabc25b3f59e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db5467b606f765c787d7b4aafdc66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843fdc5cbf4f23c09e62fb7e9c5f01e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31bf6a62887f0f0f1127c9b0ed25b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc852440492b3b8d749c3e47df554b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558adb26777c7678653de7e3b6323ba1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51459be2850ef95b6d8c14cfc943d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130aaeb21ba5129cbb76cbc84924dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007fff90691b71de55f28dca933c82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f337b4f9566139604c928ee7eaf27e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc20d25f469e84abbf7461bad46860734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f356759ab9be2870bd552556c15b68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098b925d531c5c64f9cebe2f928fba1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc33e5a0279b87fbf4fe5013fc6f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f88cb8c9e4026b81fc9ea0b5633be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b754e469d134a86af803cd49bed04bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd5684aa9c70d21464f16ddf860b7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bbe549d262437e65686d3ff8bfbcf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8357135632a37bd52471bec29ebf5c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9714519b9d15eee2469cdb3e8b2cfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be85735b574acff951db50dace5a8eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae991bfe2c00d0578dadcabf7bfa5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb77b6e9d1d2337d191ffaa08f4c4fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad3a67a0bae16b13bbdeef77400b4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21aa4a4acc752554293e751fc74abe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63386e377dd2f5a00ab66f1b410e557c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8343489012d6ffc76e7d661cfb79dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd4086ddde10ebfa200f3fd1f433a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d22977b391cb30751eb9fee5a1e7fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a12261f2e3b6b4809018163500e819753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fc5342fbfde46db5b70a5ed1c8206754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a613693c3aa51627aaef7b10a130f5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022bd563cd1b861e98cac080497026d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32cfe8dc2779bec72f36f7da05d5d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfd257f079126925e0744ff57b8df0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7981e336c816c47676e46586e7fee6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858e45387d7250f5c788ceb775d5ded1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d84ac6b3429544c9068e39df587db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51506e5bced7f4fadf4d27be24c19dab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4cbed9fce98d3b55f9f6a9698e4754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a193c41f7d303b262396b65292a66855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14313b21d71bd132279c27ae41ddd396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bc4c944613a9385611997051b12297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0808aff66656208c170fc59ca3f0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43ef323c77395060a143ce742ad7319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7572d536f60d76207fcb2c9caf0ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd676c86c7a5392badd4c102be3e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631d08f919cb939ac992a5c7187ec7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cadd523afb5394f7c4c448ff76372913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73abd50a50d5dcd4a7783f07cb96f1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfa09913b9eaa2db5df124c827694f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03834bb459c531f6a2d9fad50ab8af016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707e3fcae623112d81906b295441ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7f289cedfbe7884af19cd99f0295918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc437593a5f2cc29aae0ac7b542006219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57144618d479b366c3e7052d61952d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812141565fdb71cc44120661452efba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705073497427acf12be8bb3c06ab61622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a433481151914ea7617739123c9ebaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415cf107039cffc3da846cf63485f6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53cbc784a6dcde3de4921779349af925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a659f09be64ada781b0250451aa7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfaa4ca93a73f9548ef39ef241aa7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edec3f0adc775ffc998b963dd0e702a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af921aa2a003e846d14c59ff199acff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38802906b6b347bb7b3f31b34d9ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427c8973ebea5292b719ea8c2b5a59f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c7bfea0a25ce6e315e57114d0993c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965247ff07617f3f6b05ef3547a58e4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ca7d55253a6221060448b43baf47d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee21dc2d614837bad1b03376826d84e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafaa2d865d18e270117052a09991dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe53180d32b4dc13e1beb771bba390037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087071aca7324efff38613b3704c3a5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59745891f801d2b8262f4da993adfea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd405ed4a2236acf1e7abcd6955d4f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03654e3488efed48030b83c7702a85a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107832640a52efaedf6219bc38eb7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee264f4d04e4a7e17bf2af288a96643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc821b69e50eaeb85701455b6c7f9d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f538f9873a6204f4dcbd80aced76045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0ffa227d931d78c581805ab24010146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b48b0ed3e3582c22286a85ffa0906647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb58c7eecdc43aeb68c2081a726cd6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd422ff656e061b36e3654843d94ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833220d4a1799c93570aa32a344569750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baf3eb860e90e0921731722b9ebdf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f6cd0c312a5bd1641722803e376fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc083e2f32acdf892dd5e01718d808f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36efab9c13fe5ce6d60615f0937f5a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5f0f1bec958e098393fef4130c6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b254417750e4409625a10008f1211956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c596bde9aace07bf5aefc337f7ea0d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abd0f3bb7fb532dda4111c13c4643058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f9f37e166ac3852db1831a261d6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe4602741bd5ff90162c3055ed81660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a90d1a742eab369affd62b14fd121c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601115cceb3d920bbd4932975843ee362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23ce8f33a0d30a9b566f031c27fc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e91f186a3eb2f8d0e63fdba4f9260964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181542499d58ac4fa680128cbe7725d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeb25235343faafc3446e60c1af22d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c2f28d5e2ce95f88bb258b25fe6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8c223415c921c2adc888e58f0d69768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff6f0f63957c012e02fa02aa7f0d1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf9766a70b6d246d276edf6c16edf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a59e684a7f04099dd5e814aafd3f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2935bd40ccb36bfc67e466c2871b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33acb468805241669d0174233220b5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b000d0a080e96fbe0ac6a77e1b4c19074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15578bfdddb86af4d7c4b07125f1f0d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff657e8981655ab50c7e58b4c73b3f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976f7ac2c9b5f853ac3faf183407ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b355ed04bc9b06ad4f7cc1f07e78c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916f5ab8467bc62dc7c14f96d6cd8fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b6a83e3cd2330dd54b81f209cd6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6faac95bbedb7cce78e26d47fec1d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549d7cd75209541a7bf8caa6a6e895082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77eb96e5a1f7df4b864dfd9772fc6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a97ad58d67e75eb4c497e763603f9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9093709193fe487f412264e3e9fcec285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ad846199dea1237338be3cd89cd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f86caa92910efd6c06edbdaef5b53987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742710a1a1dd39dad10a08d3aeb1d9f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cf646048f7eb35f4000a8a10345b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2faa21c291ed0cf96a256c72e3fcc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1eede9d85a3e26b25400af8095e7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4ccb7bb0a49d4ac9f300f1afe41a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd7604c33cd8726657857a1a54c5cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ca47da3a5950056d0dcb87f5c85094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5ccf203598942b16a637452ad6b0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4052d33553299eff4612b3121d928596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2505746d18ef7ec5363aae4f1c1ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47ac34b909777613acfe2fc4dd211298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb3d0dd5dbad13956b60ae7ec9ff5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fbd42cb7cca2001f74127603de077100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6ac8d51cc41e06b344bd5fc0d9a27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec25997c991988a8af8a091fc69b856102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635e9e46f2ede3352d7c012294602bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43c74ffa1deaa834d998c325fc2e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386246465d1f904fbea64f13fe1b0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802423f0845d3c2e87114092fafa9fd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa014314f239f86d93e1a4148238a679107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87cc4951f7790ff8c0d08bcb973281108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865cecbe24340b247da7aed6a2d1370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da254ee73076b8615ae14935a9a18b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c5d36fbd79a1c5960c4bd3d20437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e730e3eaa29e74889fe59ede1b27f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba955319f6e27c856b4b44376ec29dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fcac5a5cadfbe2cbcd23bdc5bf499114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec4ea0c3142977a7face62003f479115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b752f514c49972fbbea00655418b12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768f85f03de48eec9e63936ffe4cb83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99850afc1d47a528d665b4cdb2ff5106118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22360b5acc983e330e0e7e4646eb83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f4307b6cc0563b4dc4db618b53f94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8bca76ef418ea9bdee3253d47c89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3aed1ad6d799da7fecdee56f1d4ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54677e058c4c8e982431b7f2c0ee0d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751e8bd922e1c0801881d883fc4e1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc73a325062234578e4813fb500fef8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be002c579a1937b947881eaa48da61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70804f1c745458c5906965f94a78d904127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58adbf6220f00c9a54ab884b8d931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcc1211d3422918faebc1c275d903f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee657b62792e57edb7904a2ab1d49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865e830f4ae335935fc6fe9cdcfc2cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca70da23bb879b8b3a746acc83508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5c8028aae94f28a097b56a5bff0ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a2ff2c519361065a3d336063823b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a4dd887f367c57fdc5e6794e56fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582bc9b5be08d7e9d7972cc8a68e70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce6e3f5bde31c2bea6f159d429e7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c377f650b222fb7c4b9231b7d71231138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b488e9f7fdc0398cb5437ac849d65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f83cf7bbf27b12d9ff0b58d3ab36f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f31997cec17fad0b3b477d47d7e63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b36f788b3cbcad42dc8819f388c585142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1c13407bb50af8d19f91580296cd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242eb9beef281f94ece49be5aa7da7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add88f6d487d0c19e6bf945ff11dd0b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca716707c3e3899f3c64d047549d209146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac36c2cc3dc992e73aaa778e848a91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b864d0e93e395305d468a583cf7640148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1bd439195df28afdedff9c0e3ad24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c284e0d10ab48db924d730383fb91e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4efe4f5d9ea622537917a4f74317e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f994803c4fd69f21a6bc51bc9050c7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ff5082d3f006e86ce56ebdeefaa7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334a171292974591dc06ee9603d594154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97420a7f277cab8adfef848ca58e31a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068623501d6782b323b9201058a0dc99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bd956eaa07c23511b143470f27176157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986f2d848029e28d855556a4237c5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd132eab056f859ba7b7b1e4c00c40c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dba5ede62aa6760a4d722af2dcb576160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d870a03d32524fe9bfd50ac2dee2c4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa6c27298c5f03c9f1676534e38f52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca23fe568ddd8fdff2f5d2564267624163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce18844dc19bd0e6ae80492fd86430164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82018f0825d9d748be3af9b8b691f2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0836da6c92df7403ceb10b743de97b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50bdc06781cd237187b96999bb15fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595180f1b3cc83ea6d973ae48ff87ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc144d13f7d742d2b9221e013e8469169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d6bce3109cc59e39c95e8ed62c979170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32449435aa4db1e578fd6c9def37246e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ff05be224662801a0a010277cac70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941f10469c74927129fa117e28c8b5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f777eddf99535c0ca147e37703dfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b67f25c549dc9461691d97ad4567b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517686e2b70c9944a8961fead370836176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfe57454cd92d6c93a4ec4791f0f40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34984ec571622dfa3cfd04a25341786c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574839ffcbd3bfdcda7879fdc6013e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec170dd08c41d15d97400b9177c69cad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ddc0029533c6124f4e394200cb8b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516eb232f410dc9dc0dee7bee057c47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4311699bacb758c21a480a559bc03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d9046e46e287208f06fce5f20a75e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2c0d210b9d2bcd6d7fb80b23db0ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2067d69f11a0bdc211a62019668dbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b5c7d80ecd2906554b4cbfec3dd88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf42caac8644cc9f869df546d8293188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1629a481e5da2ece0d592875df0967189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e8a29d4f39858af0b96c8294f8ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cb86090aab4f65d72a0bbf4ddb423191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a23e45748db6caf655a47a26a7ebd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5159663c1cf14e3ce72c5b4c797e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ff712b1f2d8e35d5c64a2d3a6814194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16db1651371aa21dea2b7287dc6daeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bacb63fe36722837f34800a5ea9e42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918f0b6ab82a494cddf68be762e4a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc92bbfc4b57db6b9c7b4eb0b8b1a1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac488ef091003af7dad8ff59f8e1572199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f7a4e7d0bda530207d4a278c9b300200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5efb75fbc93b9281dc79b81da055201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75446674bf18d6d6a1b31f22d5d0ebe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f383712255713e259fd3b2d949826203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba71feb940703c0374bcf721c104c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a71ba2b827e81509eb29fcb23268bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b4dd87f41293c6b3363e63f64ba9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119c85f99db89c2eb5a74b643215541207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a25ac59e56320b767aa46fb9c93199208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee83db31a6e8752489db37fda520e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1443774c2ee878a529ee70dbb3e5db1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c962e6124451d5c3aaf6152d3a06c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784126d4870fc73f6b585a89e211ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daaa60dedf0c2f3cc15e189b231abf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822686902fff30f9dc1a4e76174abc1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331898478d2c8fdf76d4a2142fd7c13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52baaf4c751d1e5b0fa8a8edc00de5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb440c0533fa03ea54bb63c7e8dfa11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40aa9f486eeafd47ed2e51d0c8c0e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94d302e20191cca3a319f3fb46b9a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006893ecb6e15bbb42e08f9aad55656b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41ef4b210291aca0bfd5c358faeab3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f3cced5fc573aa5329dd92a3b31e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60cd711f6c7d38f7bffa550b2d5c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55c6dd91d8efa22bf2e5f6914132c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74663b6753718409e04c916c0409956225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e123b8d678ac206f7951aa01a55d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce299ebb1180b6d9fca6ba8bf6e9d42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c9b440ca570256f834ec28fe33cdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1701711432fde07b1f833996273b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e2ec8f4c59937a5e61ae875ada283230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a850c7156ad251a238b13c1d4358b0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3038bd1c72471dd31ecfa35893cfd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28891b3354b0633d632c986804871ed2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9116115b1e519c498bc593e03b85c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598c90e6ac2cf5c7aa062777c083844235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dfd6cce6831aa2dc1a2439dcfc1a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dea48898c98d66381627f3436f1c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42883a929542902de12a9474a89ba57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e65c7bb3a044c7f88670d6adb4bf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735c4a1f5ee4e59138f1070b7e00ec2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46946fa446b2d5ef6f2ac4883d0a9828241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c472fa2abc3438ea2e0113859c63ed7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b7d484ea3439a75200c65310736f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07eefbb53409b04ecd8766aaa9da8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120e9fa6f2add47b0d6e24c6ce03c1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ffe7c4fbd2ff207838c8a8ee988ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f600f9f2692dcd2e8d1c5fc24dfa5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb96fffb4fa2d2c30f97755f632599a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda7463a3b84c8f59ddb22c49b86d0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b279805fb7890d4762f3febc891dda5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db079167643747b52df7a9714c2fbc0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c74f41503bf501a5c79906fa228b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e239714a8fd7d8c7ac25a274df4bfea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c9f3595b0ccbdf3d2f3ab4a34581254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc75c1c17ec504ac7216c1fc336a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02393170b9fd98b1d539dc47261c26e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4984c29b3a4cf214575ad5de2fdf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705343e04d46b5ed744a17fc1520451258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e352eb536cfbe4a1a54871b8833e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a42792ff3661a68a6e1fbf33d5ffaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd70a2f28b62a934640b10a76bf09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb0482a41f425e5aaad6f4482bd11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0498181d023d9bc22b6a3a9e8fc30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab021fc931680e3fb520214c0aa9590264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b386f119a62838de5a291ea01d14f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45e0a85b3cd5c139d2989ef045dc79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74e15bcf4b51272bfb85f65673e78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536beb1ea07bd2dc640bd3de961d381268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96499f015ea5903e317e07ae7a64d7cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b00d62e2b98ae8f950dd780a61f520270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673bb5980f5ebc8b8cca5e54999420b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7361cb39b1292dc939b3fc9ecf1c3b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f8b9b2b2ada9eeaab7b32cd6367e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb88d5d7e6e026ed5f5a9a52a41c94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f81b1f4f1c8b8fde3c532b76e82122275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b7992a5b3132584bc96882af8ab90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9fdebfd6b2db66491c5a729dd95b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c724a224a3f531316dce51870de3b0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b399e1164cc235fb65adebbe8ef6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d85b33134c91720ff21dfa62f93cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5635e31abcb1183e2225e3979a6e71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6188598b5a707420799dc07930823282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ecb3fa1f0666745f38fdcb5fd19c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1aca39812186425c7176c85c24c7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b4c96589de2a0d8b4429308817f94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98ab092e145967e2da6179074ec011286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e96a798a3820f624d046860e55848287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b214020abc5cc9b37ae272b0326855288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6377b78e8a6a087fa194fd4cd7cef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ae36d6418667fe626acec1fba8ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d2de1c131406e30a0a1a0d5a1d647291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08970f8370ac32fcb5b69f6524262dda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f3a6f8f01b264fdfdb0485ac50305293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577257b93f88200448f5de9c789aba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f7091f2a2824653567669ffbe9ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ff483a2c4059a513043fe4f95bb44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac6729e60b79461d1cf714da63950a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7f894e40ffd0cc7d4f3d81f75024a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477297351ce54ae6ff8fbe210016a056299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d081545b03ea8ccf602d677f923c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd986f400073a26de39126501cd3f5f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ba93beadc75bceb93bece22598dbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e52c8d6727fa87986cd5d77e5a47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8cbbfe7a845eeacb14ba6d69f4304304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a011aa3c6d323a7aae3ec9288f54876305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86e19faa1e2266a0666a927dc1bff7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123f92c637f2dc6f757b21ed48e6235307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcd67517ba628e0a5215351a061a90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e13b5c6cbf5d872381da73d2411f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62cbe3fb2374744e5175dd0208c7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e04bc1b337e9eed204ba622167a24e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ece8026cf24434a9307572fdd0846312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25429e8ca7ab34d9bcc4a2a9304946313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf13d878fc29842a67b92f037c369314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b691e4a205f8f9c345e159b48d7c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cc40bf46f50d5c0f538f0835b432a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a2bfd14962e5f54c6137f37988527317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6617ec8de8f02effd5b9a19f24d162d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66325ee634f3836cc8b47cd8c08e63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdbe761e01132a5aa061d56432f3f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325393720442c6adf8178e8ecd44cce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f73deacca5897fe1184a63dfb4fcaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8955fb0e5dd642a4ce2e7311f3ae71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702dc9b15ebd11764c6315ba31faf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128886b872ec9f1c0861d3732a55aca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be571b690090743add0366d32f42af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e5dde96a5b8320bf17b60c099e81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d95ab8b27c748409da77e7ecda27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53cf2df9e6fd42a6e211f980e4ab2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872b6f16387bedc780d0c58a549ccdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cef6beb4eeb4b14242425637533bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737de11de3099ff301c11153ae1fc397332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d7795cd9c31da8bbd8f2aa3005ad2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3211fcd913e0a4efaae4116fd6137bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295cc290fc9097c86c2bbdc1cdbd7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1a6d151de9de7025d41533a4aba98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b31263ac8e28e343aacdfe5c2b3c85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca60cb82cf694607c4a6734a86bf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67fefd12f545e3b5f1b13a254f7346339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc50460a46345fc345b9b961609ead340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e010546c5d1566296aa3aaffedc5349341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623a025f9f34481fdc2cb60e725569a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2fbdc48d5ea1a63057a5c30bcb95c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab571e372c8e8a0891b102a439781aba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58553f363b60c31ce46a82f038d715345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aeedd6cc0f385c033a580fabe69c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956d74b47b1499fbf3bb523cad7f494347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29c6264a7e00bc92754b70e33c7cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f0128adf2c1138086d6c2244245c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caa5974fb0be1c9eb6a987cb6d1071350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dba53a0736ca41929404cd065957a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64216bd1e271a7a3271dca45748828352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3408bc359ba98369b52ed50377af01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aaf82b922fa2f18b6722061ee1cbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298467b0ad64e7406e56e08d2e3dfc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d78fd1dceaf9d7df54fb4fbd28b76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff497ff3b8f25e75d059d23438d2dd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac55a4116a7af648a031bf4b002fb5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eccfa77fe6cd712481278b94b963f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f09a93ce799355cc0f9a594345016e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c8ea67799bc5533d7583e2def28e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e79e1437c6a9a2612954685226e071362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e52ebfd654e6e8e238416869f47dd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1922a1faad65272229dee734d8c5cd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580f6e624399c14ae97ecf7a24e9c97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74600c10f1222975c7df7338fb98ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f58d7a00bd1b97c8e1823d43effe4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17640a30443ea21f551c88ec047139c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ff8d64b2295bf506a59fc52792b1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f25a2757223a13340458160be227e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df4ba3b834ed3c42db5c7cf147373e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4db869afcefa8f8932e2425284dd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e03521a90c0b278a10435ecd712149373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34822c324a50d991533b6dcc3609d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926cf5acaabb84a5eb84f2cb20bd4a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d666aeef7b608967e12b51adfc81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487d776f9fb13d3d76243b521bcd4dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d40b3e6e70d0af014dd861c9663383378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239840316f6af1230bbf878a78c6d1ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b504bade7154df4d6b11e491b49c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c718aa1b29a686293dee694472ea2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aed231cb11094c7f0e9ed28de06d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f67b65d8248551c25de75e46ecc596383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9267ff3b2006c710389e0d6bfd66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84033af608f64387ddd7dd0133f08053385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e8396e4c73bf802cfc4a100472f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900bf6a13aba64666c5778c8f1716bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c25868b62ff2807f7317862608b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e41f066726044f67d675f0de29202389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c6357860e0c73ea5b6e9ead269c20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096c5407ad27710428cf94ed832c930391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a47fd55cec4fb608089662511bb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dbfdc93f03dc28978a71899eb61be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f5140bd89b30851a4f8ad516fbd66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309660863f286c3562591ed7d7cf536395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e5b6675f1eebcbe1fd326d76cd86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c52ae8614176ae1d38cec43b435c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadb53128e0569eca39b8d397bd5e1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d956167ce967f98bc9ada7639031804399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c75b466012c7e46b7675882602c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38708bc95370ee7e6386da3700ef90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dcc17d47af2a74314c21d143b9365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac3704c06e0b073cd40d6a82b09c84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c0a67c357692d80e0ad99b3ebe1f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdfe5f2f8b0e44750b9a5f863349d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eacec67cc914eb624245cee3c43ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba18e92b8e9569adaabf2b373abb2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc95ef6dcfb6b4515c8f1d87f5f5ab7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a475308924d90835985c17976b59962409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d3a7c01b1b92961545d0eb14c58d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025939b02792815f72d6df88c2dee11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ec3e772c91678a3e21055773e0ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c54a01105f8f5ff632c75669d835f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f933b09dc66f26c40d492354c97fba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb2be546e7db4d92ec8a4d99f9e24d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11fc37b5e72967206190d2bd9cc9a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de7e0be4e69beed54e2aa7a566867417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b249007219017134c0739c31866667418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1231ab28dd72b1d366a0b3bdcceb0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f14f6ed1a672a4e3b30ed95b5b69c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdafca73bec841d52863c792174966421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0941195f00b4a94ec15d60256508422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbac3a781b2ebf0ccedf97a9026f8a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3726a466ff7c758e737bf72d865aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74fd4c7f424788660dc2e332ce0b77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaef953c7a606db5a20303467be648426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d431fc3471e3fd7340abd25de094b2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26e8471a7c98432e21eec4ec59b62c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cd7c350a398652fb50e634b41e874429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74a9ed7dc6874eaf063de692e3239430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ea103518ea70b8540452bcb2a222431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ef148105d11950ab9a778d07c337432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef910b34ecfc8c3b4f08026e86bd01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a944006e8746aa2e4ea624b902989434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716274d2253db9f2cc0820ca9e1f9ce1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e124e898da35138d3258b9194bd603436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7aeaefd07fad0bc9c57fed328d023437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321cd4e3aa49e7e7b64b6fe126ecc17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5a59e65c0ec2e17d8daed6aa36aeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09bb7c19e46655ca4ea7a515999ef0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f2c94cd2609b8e8e40ff7574eba32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0503a6dd69e3fb2810b4a72a81a0127442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e92265c5ca53edd30f90db09957d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b73c1f57a9b275c217cf93bf1af27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379720f70cf96e3cf84b56964eb9fe3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332eeefcc2a86d43e79edd2a779760a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e4b280e583b1ca93031ca3fffd1e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d78eb2c4a68595f191cee8f295d1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f997395e2ba0de28c548820182e2585449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1dc999ad8466f61f36aee5d5ada0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5cd62237704c6a1f905bc236ee1f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6c8a007b7e9cd87aba4c949a3811b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798e3fb07eb8c7927e8f8c10b6679ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6e57fbf461aeb12c4ba449690bcfe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c8c46d02a11ee8122f03f675454c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfe5a7370ca2f95eea5a9fc41bd062456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ec820c1e5ed7454549398d7b350a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd1714f98fe979b0176c39611f362458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926ac8c5e61a018b903a65689af54e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b38acde79c1b9a3d094b03a920d3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c2afd2675134aadf704bdf244e926461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8bd9d0b76b6941930692f09bd462f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2985a9b6de064d625b884ffb528b2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa2c1ed1d39e23201babfeb316244464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d572dc1cd9107a35411a2b7bb978b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9351ea090970055d11ba0c2fb3d48fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02baf23072397c18fe8c3558d7394c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c83ee800cb451524e35da006ec7b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b796da5b0358049263fa2dd931963469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a53ebc774e1430aab0d3da85644b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9fec0c349aaa17eff6707f804470471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74d966452eb002e42bc61ddfbfc3f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151961a9638d9040e6ac2251b02b498473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b68c60cadf71f81bc84cb981e74cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32d5314cdda2c063e41344c5e7826475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fea43e17c2037bbd9844449a231b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad9778dca715c22e701e47e7c5667477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c4dc7cdeecaa652eec65051c90342478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be356ce235e1e274aa46ec0bf2f9cbef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdddba7ca30df9faca4c1540cea0b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea05c8b0ea28acb453e9ee9b81f1b95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb371cae03fb7ea8f696bcad19619482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a60336b4100622225e9e501244acce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d0f9fbdb4f44a96daecfa9d445610484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dff494a4a247efc84ce004ddc72dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5267ef697b3abf8808cc16c9e2568486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b13f8df5fbd811a071783bb6fc3e24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c549026f90044a4734f642af0ec97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b2f72e0d7f0848ce8be0db6517cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286696e84bdd73c7bf7ff6cb6ea451de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5cf25039b4ee411564d551b5ecdf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041028f2390dcd9944552d8a72594b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0bdb76b0a9ae746a24acfc7875d19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989444eacd4331a2a366a6692c09172494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d98aa4f7785aa5646a065429aa7504495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97e0e19dc79c1836626b441addf77b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecf3d8c67aaba6b32523942325e5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d27abf2d88466f7200d304a089080498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4dca653db25b3af3fb2cb8cfa37aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b7a2ffd350d44932516d72c42ba98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6bfd79fc5d23a1a5556f28b4d4e50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaa9d87f14d38f3d00dd43962bdff8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9071f56b1c27a2567cdf21750c92a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3297f99a89b97db7c4ef236ae5407504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f213144da8c64c6d9d063b73031a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ec1f253b42e4ec7d8cd4278d57542506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d651d27200c2dc0242dc65cad37c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f32f87f5f94ba260a9bc1562239d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff32df75701058d6d36a6a728fe303d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3608a3c51281f26f0d29b1f2e5ddd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975495dbbfbd0997cf010092deb96520511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9efe4039385b7e88d7667453078fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb18f13b3e02b121a4955c278ac19f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8749e0bbed82374cdc4cd9f253c265514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b998a30b9a09ff8f00855449511c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207d0ad11a8e7576b0149aa785e91e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b431af0860451c7cd1c5d5ac4b679b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484f8a13aa6e2ddb70fdb16b1df9e47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d08e6eb660d311bd122e001034b1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619d72842e413cc6a826b6093f6500520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3cc82950a31f9321e31e0acb5018521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735955f5e34c57469c4c3fb1f4c4672b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea48b8a9fa02beed03ba775b4eb43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c850cddcc2e25565f3b2d7ef51c176524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce5639814370cd39c0bcc212ba58d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b678a03d4dbac51f8880a059226f45e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa5c427f1608b5a7e0609533561ca3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187190ae230ebc0abd88184a25092b90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fb1935bb1db263b1b7069451945cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7d915e5dc020b567b05e14a506f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce8c72e712bb5107b455d8f2c11a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225bd8944727b07d721656d4115c82d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e888de46c787903bbb9e8a9e2896bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365778864f88d287410ec1af36da4e0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325220d616520938ae0a70f76303063535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb462e0fe705b08c2e45a094f6cf6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f8c223ff7003a6879b763a3e9d33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a6358b53f264fa461608f5ce7fb5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce458560d9187b947c2cef02580805539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85d5992fedc58160a0769251257ec9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0794abafaba3b454d939f599928c17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5557c06cbc0517a1dcaefe88e404542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3651cca68c1d60b38b04bb01b976a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91aee68dbdf2b902fd4d2ba6380396544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f18165047c6c9b9515e29498e4283545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329f1c98ada884518a3a1c99bcd91b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7b097a9c891bfa27d4703a036e20f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b845879be1a169aca32e6abe22af34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6805e67432376c746ba7a1d409318549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657c18e30bc2518b2f4cfca59136e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd88d7eed6e8463275c6449836bd5f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1229ad6f46ae75f58328fb5fee7af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43fa996862533e3ed164c32b0d1f29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e2875c1e752c7b71f4b8743d7ad65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1341bf1ddbecfc96b37c3dc9e257ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af506a29fd3d968a2faa9ad1e3ccafc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da347ea69b7097b30088ba691f6065557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7cbeb74d8656fad8215c36e7e0543558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b2ce167da7f42da96954bea5e30df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23856cfea958da8fb7f5813073389885560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5e389ea78f8b186dce5882ca7a68a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd50155c34c9962d458dd9053c4f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0552eb8359a718d841831d1fa6e16d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbca95b5869f9ac85a40e032a95eeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c3be0bcf07a333d70edf18efa4161565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf7b8fa3b7c0547f8f0cf8b3b4b32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a4bfc94ac76c8d99f7b17cdc6ec3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c47b7da09202b84ad8936d13579cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b9530cc6abea45536d5f807de607569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3677c3095de0aad10c7cbdc8b445f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103e06a683d8a65c08ca7975516835571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040593b41c9154aecf8ce64dde8e32fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb0b1b8fa4b48e0c27860f1340f47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261773bb091b71ae5a6a26b2497a3d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b749a849262b0c15bc7eb05b3512f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb0302f6391b65038ca6e845085813576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501f112fb3e027a0b3635fc9de32cfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b483c5ed2afee7f6d8842d4da6236578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955b3f5296e2113dc0edfde646fe56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05501c81ef487926858d7da0372b4756580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908688228dadd5aff3d718eba8b148b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d992fd2a64c27cd274a33b6916b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa5d06e4dfe66a90e9d867fe9436d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563615e2c0736b191227150c7938f94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b62edca00a4ee6190826737e94fd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848155b6b62c86c1bacc30e4e43bde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18fe439ae2dfd3340fc41254a3b552587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932e3cf3d2f0cf617ee424e7ef73ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd208f2973179f69c0c4b046c79e6a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938bfa968095b9ff603696eaf4adec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b6e55ec703c7708e393d92e3da187591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe704976d5a7a181a71ed33cd141b78e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e62ebd5810b0d08c9d33212adf69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c223066753a47d7e3a92700e9c0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9d625206c14a5d4b5f96360a4f6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296e28084959f2431c2c0b928e2f79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8bca7eeb89d24a9508692781b44a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901500e05f7323dc7a3be789507466d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccda69420c8492c7ed23e044da6b04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8b4eaaf2d771065f9a4a7569b948600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f4bd3901ab5d1a517f99b9c23ef9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8c25ec0ff4df4b724ac4a96e41392602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9953047db4d1fc59043412dfc73bcb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40493a6241f4ff4d0c97953fe9a5f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0df87d5c9f3b047015dc2f0345562605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d67e2da1bfa423f0e93588be8828d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d8dfc0549ef8f023ba67f3386fb2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa23ad7679b292ffcd88403e3f2479608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd50b81a3b94d18eed68fb6a123300609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6407b572ba044eaaf2e915bba88e86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0a3e79763fe5133cf736321dd6b44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bd50000fa80e65f9dd5c7be85e8b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea2b39706339e14043d013e5c62b3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09073dd893f66ffcf439ff96c8588d8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa37d510f4c6c7cc934c4c93a0ef04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d70ae53694f71edf9644f5aa6f369616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967ed8e31868d18ee8fec320357638e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af43b4e066959ec08ad4c6b790d167618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0339d92a4727f7c0888d72ec7c3b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7cfdc0eb908f774bd34753849b37e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efd26cc242bc221a28deea25cdfc84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dcecaf0a400bb959eb39731f5306f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9f75daa436c84fd4e6c132bc83511623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d8eb8aaa9ff8cc8eb39f95ef5f1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac6b3a4a60ff5931b57de91d760ac8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b8d167a5d926505f0e048d7c30a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d11339133ae1ed8a6155b1d8ed6320627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f27954da99c5175310d680daad918f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48d4e8f6a899c1c2bfc2399f8461ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1b8b02e4502114c192d998289bb15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f6e0573b86196f744d73380150d70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510651ec8329f45e8b8e07f5073d3a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f16f380df193323d966afdc3f67dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a9122cda531f55a34c2f1891d871f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e26071efae9cedb661f833c45174b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcbf4c7691696260829ffed0c49dc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c1f171a8deddfbb3f7fc1368103bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d277975008577810fa85683404e89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb3866c62ae3f4d10cd0a7e247b596639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ee30da0dedfcec4990ab72d3eb68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d300b73ac092a832b235a4feab50d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4651be4ed149c5db95f66ae6fd2a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91cba6a00d1f32528cbef7befb7bfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540fd0791593c74732ec4b0acaf3458644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c2f09295aef3d4065683fbd4dd831645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a028abb832045d5a59b2380352c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c5343e186acbef28604c5c2707cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f0cb06983007af5fc56dc0f981f81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947daf869308399f877b1b412617df45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ba30654da0b6fcd5e81ba581473a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c46a72f617bdc468047e6cd8f60e80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70165a6e1c0c7194c900e4daa0ae55a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da52ded44ec927a35d75d9f748e1cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92530f33d95a49c59d68330a7e416fcc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eecb5f3a1c8097279e7f35afc29e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcdcc11804a8057c9f6491c28a5e0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da91c295191a49feaaf913db7d76d38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd96cf84aae6dc32d2e3f530f64a1cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c3ff5bb73594f85e4fbe6069343c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d21d86a093079a5585a4cde2886f96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6318a879a4ea8aa1fade6930305c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33332bf8f586ac687549bc69caaba2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be38b1d392e2b7523ee450f6f1ce3cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e82afb5b819780c529b651b17121f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993be42761a41970788f4125c4ad15e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323ad35c4d575315dbf335ad53bc074666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c51a8a7e03ae2337efb7a24e0586667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b8de0430120f47db3ffd7b517cc20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209839f09887657b3fcf40a744b87ce5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd754006d1d09ecadc199e015ba410670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f72946943e3a75931f2ea8d865a76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f8b13d114c7fb81d69f054cc55d02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32580988e2fe5f0610f506af078352673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38922971c4534accd2d884a81ad64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f109951639cc4a82f2fec1f0d3fa55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422a01d8d9430c56ca5a88075f9677e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12919a6baa27d4eb0469538a4348983677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6116e7acf678fa6f919669bcd744bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb74207601bdd4f8f2113b76d5a6f8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf4998ffd093c6506944146d06eea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf2e6a4561ac9b277962f19e115c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc838dea2ae6c7f264464e4c847281682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc25048051828877283782d51baf6be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1b490457adf3fa174731f7ae80a86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fa7641bd23bb2c25ff95cdea896de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc4a666244232f9831a62ba4668c88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37b5c5ab4190af9d8b9e3dc676648687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b0624215c81eac0777524a20022b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d61713b29d38b68198443c3af4d2f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be788a5cb71af17d9adea2d2929ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93c0946f20957d19328943fda576c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1621b28139dbcf1a34c1f4c54337b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d8134bbc171e3cde36bf8e7b809aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a8de3ba14aaa318675176b451cbff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6e45c1c4874b87f40df2017c26535695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7df63aa2525a50bddcc58af22ab6a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77d99de1b7fbeef44ac8f821110108697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd543e64fc39f1f634f6bf05e068656e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f8033d5ab1121106d95877bb4c2da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00ccbc7533900cec778fb8c7601c40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7280c204750b557394abe288de5df00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896aa6bd057a30e692453d58839774e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ddfb06618848788e71203f3eb626703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a1df607d708df6ed3b4306a064ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cef1fb4b8eafe2fdfc005a6d1466c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaac9d7da7918d4818e7f10e57398a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c079289608bfefa6dd8dbbe39ed63cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5531e2973f56b57bfec9c2460fa0cfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29434bb6f698f768fb83afe68a76871709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5bf2190e518f0819de3c531c462e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940340cab908267c77b5f8b4646f08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bcc9a6d176186129a8e626d531e99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca2169d088691298a990ae36a8026c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b27287015a592122d421dd232d5012714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75845f79b7c4ca3d89f129c6a70385af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed983935e7a4b0333da53d0b9e8d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21e493d930157d931fbfa76ce74638717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401522cc98f026aeff573e439c005b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5dbf20d302b52659f3aeac5d3dbd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109681c4e1180e828db96a529315ad56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942349b3bd63d9d111d40d286eb1b11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ff4462f4919a7091c064b8af78b75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e801ac265415904f6fa3eb313b5d39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b13281280c900d6418ba2684415ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b229b4facfc89ffbcfd085e5701300725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95615632c7025678c3bf9bace116ce08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36db21107e95021d30d3df9699470b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737e30ae46e55751eb4c068df249d10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c63d2107939f132afa6f74130bf76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a3a3c49925aa7e8a3a97a493d8563730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767439e8980268535251eeccd719251c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1c2e2ff6e9ce15134ef67f8d1bfda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3a386e251020c8b392aaebe034998733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b520983f01570f846c15f95a8f5bbc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab38221e08315fad1ec62e6cc249c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7ff6e9045a387cfbd1d3093ca6352736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f060c523adadef4de7c5fbf0d88be68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e327911417a16fae8409e3eb107c0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526a899af639bd8a04e839f867da812739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741594ffa647d1b0d05741b7962547b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba5aa49d7739f0bc218fe45e0716b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5e8c7031199a58fd95b768d8b23ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd29eeda6345d7d47ce42771ba89d2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8530bc90d2ada7d7fb251b1df65b056744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1eee850175a4c25405192fa1fc3a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28141b06f3b2668eecc05aba5771d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b31fbcff46efc142ddf2246d7fa89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41caa032e68594e4419111da79a951748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e716b28df1fae138eaabae5e93594749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5451fa320c40e9cb09b0867559765e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed851ad062b586727ef9be3105a4b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaa32c70f0f190046c8a6cd42c8125752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfe5ed160b0eca9ce5bb320f5fd6d3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>