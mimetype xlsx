--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec043924f5463aef2613a4bd6e7ddf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0025f309a0f975d14d4b14b8eb93522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3da311f6e5642a14d525a15c624c1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8498b673aad4e69c904f1252c3a5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea10cc5dcff19b17f485bd3af0b7135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf730cf16356a5a4aeece56d58c36c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1112f79143d0ca1fc2bee312124eec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73b04743f85871b3f17767d34f6b358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a84153db7c43fb62b49f20a4158eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941499252cefb56ba67524ee8c6f38d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547e400f117e6c6a90e04a8318b98b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a4e3244fe33fa276f1d36efc7aa7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5733e9c8e9903d7c9348e4444fc2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6419ed7e6d208a3b62734d4a867567114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44086d6c5933a2713b4c98f93e9c0aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ee021027f9de73a9264eba2d05ccc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea67a975e1f1c266c2fdff8683e28cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1eb2e5cdf96804b7f1191f8a76f5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261550cc33cc2661db9e91352811c6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e9cac3823a6b79efa0b40c1af065f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255889df23e40d5a1d947b06cf76a31921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fcd8b7cfdc42ca0e58aa5122f49bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8926438cfd75066bd767cbafa37e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45e5b350c585d48c03e4ed95662ebb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473d067c4104021876123f9fa2b013e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1967b33b68c37db0a3ba19b4d1d7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa24be46f2a8384a013de1e9548a5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd0983f3f9476521bc4696659d450628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f2af59bf848dd5f965edc7e8069529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40cabb68f39821d3ff4fb53fe2e14730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a5f7496b66a3a2ee83c54ccefd2ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbe07d7ec8f791371e46599e54bf4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512fe63d0b8635bee1f10a6552f477b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca901767896d134442d8ce97ab48234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f06b0896b04fb0f551da24ba147af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6628289c9c9cf9f7f640ed591c4f28236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335d8a805d7b16117150bef394572b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075a3343cfa8f079adc002dfb4828c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bebe372eb509d254847324010f6c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd9c014fc4e65625490eac640617340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51770b263e8cbd001003d6a9ad10216341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd6b2e604b611f4c926a7942d0281542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd25f19aeb540b06e34f5966be2bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7635a45804f17382ca1bbfc96f8590c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d527728cbae451ba01dcc83907d28245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca37b5b7c2c072eac06405d41577c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f31a2e3a1d4244b86c13f60f849d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342940bceeb09e63256417c3db85d1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8c13bad1531880b679c131c4fbde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab45c82e3a1cbf1baff4d27a480bb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423442024aa31e3ec32cbcbc3528fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa1f423e38086dfec545b4afecdb4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e084eeb65d8b788e4d071b288f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a06023a6ad27693887fb239f7d75454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4a714c6cfc6aac3a69d1763d5e82655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0036f14333a4bb68cea3b4d08eda156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671670b1c4894541fd43c4300a6a4fe257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f9e9413913d9c615e4a9433874e0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead600df2acb0fab0076301e807d8fcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a751510024a01c3a6622920f2c9ed260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb5f360862a3a664beaf80e290ece661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa292695ba78279bfb63e6254c551ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc250850cc7ddceafc9510caca8760663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d14c68b9cac1b27f719ae0bb6c6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75736c995956a9c6605bc32401f87265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f23cfde7c731bf0919419d31d1adc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e6e1169fbc4e7eaee0bcdaf9b5fc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0912297794db8213a5fcc9b0f09dc0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de7b64a309cafc5f7ab2481cc9fd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af37419b99eb6bcf642ac636dee77bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba62d6c407604e915f6628808bfec7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fb29906bd88f55355264614af3d5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef5957812edfc69e1d50fc133f8a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48054df786689c647b34a585e924415a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77bf86e9f0e83a0ed2d60c855c933d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79219f23730ab247519394529c78ea376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d251096814717cb7b4df3c29ba895777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7077e7ce2d8ea86483959b369727d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17311885ef961ff67b172ee64a47af879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e37c022519e2c4c6c994772ed0f2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f6b29249d4587cf32df0f149ccddd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f4097e370616ef42ac8b909a2a3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f090bef81d49b1e85b963af266597383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249c8e7a5d1899b3893c5a13985319c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff34e88de3e007825dd0929b8b1e6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3419af193cbac56e2cc434f81ed8ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10fb7843dbcf654bfb4815e09ddaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3a9a477a439297bf916f5a65ad09f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b5e4582f39da62be8bac6a2adea9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93e2e472276c0c9246800919387e6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5460e8fc421e3f73cdba0b92bbd8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8aed724b30132022fde9b241f8d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183750240e927cbc2d3b476e58098fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103ffa581a6fbdc1677b2fa2a5073d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e14fc18e8994eb19bb787c4d4849695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784751749f20e77950f186f5856544f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c16d4dd16ff077ae8ea33d9b2ceee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9bb3cccda8c5bdba4f3369fbde46998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060be31da8a2572bd60adf253b0c828b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48b1d1c3743282165127c8b236ebe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6a4a77c949e159068ebf8fe8b879f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f98868a6e79de700b25563597b675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486b6862cf580762bb27308bb2155e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996102d472f9ff7218c80f60e1b2d8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97886701835f87ee9a196957d536dde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bfd052b16d3c5838c8e3cc9d2b15c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef6016c30eb55bdce113f376e3b70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425672fc32acfd7a2d26df414bd70553108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf42065f91e0689add5425a62fd10bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b0b6574a1e75750fc056f3c784d23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a19334acfb8867fc0af24f4e0b42d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16db9763e368f1378931a2eff7a6f71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ea650fb4e6e39080bd278601cabc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69d675b77a3d87bbf2cffdc2dbb77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210533e1377d9a7f64178f92735fce9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43cf454cd8571a0e08ad103bd418bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb1d5666bdaa999a10aa939a4c8b72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7761ff2f2f52d90c6aae0841e0a31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c16dc3c10347990d97a2e20a6335b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06f0f4b4d19a924df74d3352e15d39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7cfa59fd6c1add1f8a68c848f99b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee34f60fcd2e693200306f5d1d8c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe27a523547c0f5c4b6669ac4df3d43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55999d0f2e22aa62d30dfdb33c678d23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75490ba6fb12355420ebc71f65a52189125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a68b8a739e6891394ece48fb40f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e63b38e663868110f31acb6106067b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106a02ba636694ea19f011ff963abc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59109c5cb68f8f48c8e161d0f4bd0bc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aa388c9ba277cbcf6efc3690c55a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908720e1ece986063d9bf5d9a90783d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651ac54113a5ef5c9e92979176bf59c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3936f9e5237c65069cd8a0e265c7697133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec9f1abafe952dbbf8e4574125585c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad97e38b53be094d98f7e6b5a55932135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f6cea5bc540ea91a90ea2965ad042136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b013da4625aed629006447755a925137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e561caf42682123883988c5030f8444138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a1f10cf5d96a05367f45d3678f72f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d574448f0fef0965ce16adad87eda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da16aedbab51c407750cb00d1af9f5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e82e044ce6948ad7f414342521d3b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0ae48fbbd38b52c178948b2f9e13f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b49572589b21957dbf3b6df616dc6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02058c98cd1afb563176cf8e14915245145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fecda90b22045b10fae1d17f736af4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c511d4e6ab6c374e3008ce183f93d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b0c5a32fbf712a32de6835f34ef09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768c1f6f3a2211d5101a8698183775a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66cd27d4b855eb4808ec3adfcd4bd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72727548fed4660e1d65fabed59c8cc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f20f60719f9d6a1af25778042650e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535acde11d02b85a7a97384ca42359c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22aa6a66f84bb1a613404b2ec573e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56313dcb6338646c1f511d96c9a7e572155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ce1a01700ed1fb1d03921b165eae5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0077ca410b709d9687346797373e30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f314d7f2eda65535eee56acba4dba2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375d50459f02d0eab3d43bd2d029ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37731c7fda52827d079ff4ac4ffa95e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dac742cafee6a7f98a3053a76c504161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350496d80821e3c264e496a3f465e096162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc3045c3732d87c6696b23f508e2f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9260186a320bfbdfdbc03e7f5f80d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97645dce2366aeb1a895c346d8a67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039d81743b455893ba96228b715afcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001204d86676f2320f244d935edfd766167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9aa2f06428239171c28f00e4f6a81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ba7a9416f7ed7c6fac4b04c6a380b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c0b4199f763e79bc6e9d48275a9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2963581207b7861fedaadeca02b839f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d86870c2414b40360ccaba04801ab1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c9ed19915adbc8a7e4d781fc9068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4682cb3567872d22b1634c3e1a536b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f44e3e1befe4d2de6d1029f15b78c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d80977c4dd627467291a3fe6108152176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d1a533c7c4f79b9a00a8455de921177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e4d9d4d7abfae052eec51faf6e360178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dfc685b2cc76389782d66aabb2c9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be124cd40787bc3c8c8a62612b0f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3f16713ec0562e75d906e1b84ed7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d849b487c18c3e821fa09712cc01da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432f748398b4de9e6eb8829965d4e05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b944574f6487c7091e2aa5333b11a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6f1167404cd3cdb1960185603d31f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc610bd2a99e472bea19def929e69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f53f292bf0345393fd5e1a0c86fad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89326d6e949a39f1643623a90c1e3cdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79765a8c8dfb1169e2c0ba556d5f32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd2107de5d536d8c9350cdd7ec410190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384311840d9b3a0e906b7e7766597fef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb8d4702a1ae057efdeb45c7718bd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f491927b83b0b5097c6abfccac2c035193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8982b1e7868f378a85b36ee1831b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71cf8ead01cdcab914a3b574445d41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f967a1963215371bcade95ae3cf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f4ed6eeb5d34e6fe0e70f9e446f74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441c50405fda91acfe2381632ff806198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f36a3284e311373488fc2f6823212199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87474505fba8220e808dc8a6a4daf249200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832833e3e34f7d7cb16aebef564ad5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6565356afb3e7d542ea9ab78e97c73e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee932aff97584b14a80ee34e5d4a74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271a7f93be22a977eb2d9b72dbab81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9894cf9fcae0a0ce7049f2dea83457205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdab76780a73da21eafd7eeb20efac8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df64331d04fb92c13b31b986339e237207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301698ebe7a3883f7ffb266d6a90137208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f17e67b4014b090b2374a2114eec67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934c5f8be19a60a7038ef31baabaa3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d20b544e52904e9ad089958ee12827211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec488d9fdd4273873c915b98043a98c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd3376c8d1e53b70b1e0dff3d24236213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa2ced3e68eaaa371ea9297c9c23ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4b40bc0f1a69998c84bc686ea611b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c271f85914b02d169ee55a5069b9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cfb6c2c2d6f26f2634f22162cec6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd1b05f20f2f4602d54a0f14225afe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412b341ac118523512a289f0f04a62f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bcc7a2c69261e5aa0287183ffd954220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15333f9eed2da21446b942184e6b5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e47261eeba5d0671aa582b75f83be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc19352b13ad6d4ef9191fb356187d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f50ca7ce8f3ea114512287856ac3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd0c286dae2efb6f5b565ee183beb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8937d3bcaecc2b607829a26378140eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc802b485eb6c94cf422648848ae7849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bf4715c850901c937acdcf6e4de87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee3cba862ff009f5223acd122aea3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eede9e6ae2f3551d50ed9bc0af75f68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd0992f03cca2734479c4eae5dea9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df208e8cc189da2b7904f2d5fac590232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75253cf7763abb2b0924906f7e2ed0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e82ae97528a8463f4cf1933585a5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9227b7dad27e860058562fbde23d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8c46f6e505ba44a80da2dcd165e05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a47c45dc099b0a7acb3953783569237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451dfd471c0d8daa14d370dc53e0962238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff235c34088ea6afa1e3377302e2f1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ad21e4c2e9c928fb02ffb46ac0ef7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7f25ab273ddc178a7095b64996349241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a34af29f3e8f4b6cad2a9042bda1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edcb8f1ca2fa5e46b6106f65060c44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21327fbcb19420b3bcef2aa998c76e32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d01e84e184574ecba64057450211245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1888407da6c9190a06bb8a74509105246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a12ac658dbbfd120330fd75877781f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d8a7fbe1f70b843a215852ba3487d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b1ffaddeb42ac8d5da678d180c453249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eb3910c041cb621c214a1f073cb2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f94810ef16468373f91257a6313b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4fa89f04904c398a853ca27c65914252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932625947a3bc52d29734294d143b805253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f38c639bccc5c463685f04d5dbbd92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8ef4a3469130a9f68c70563f80e00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b682920332c41a65b948f12408634dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836cd56ab6e1cc3e8c5bcd77e0a088d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e42fcf69a0ab9614b909ad05aa132258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c60850fc408be67b93b0dacb5adc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563eb65ee412ee97e343c6cbb981b64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d89878a517172b1961008102347d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8f47df36552509bf09926c3a01c6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ce8923d7414260a86bb5da909472f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166002de23eb48e7c3df07403ec240e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d60c5d12c9f2e1023d6903edaa740265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd7611b61ded3f4e3969b102ea051c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9085b509eba0aa41f9da60688c7eea6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2806590697721499738a6e4dbe96d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97720f89c97ff8bb8f42f77a382da9f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235baa6036e5c1359b2932b937922e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191cfe3f541547275758ca856277ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ef3d4166d1982093a76de01a923a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e091e8ed7753a76f2f846dc6860339273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebede1c50b5a7f89e4b4a546bdc54cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aa37c77bdb84a53e7891f7d22b717275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd912e4b83a8f141fc6ebebe0e2dfd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d6b1bec4e1083356797b494204c29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85871dca092bb23c282d62a4e2b31a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6382845cc13424552b7b362831233c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c079c4d97c3ebf529be39665fa88c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923bc26a65fea7083eaff6e7853a066281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86881ac4d138c722587c71c6bc7d7382282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18213f4ab8a6fe782bfdad28258ea1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f45055274d4def7ca331caf10aaa02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868a8fb7c83c8bc0831deaaf3f4769d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056168fe7773dda22c251724e66d941286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda9adb2ebc562db91171147e9c6820287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd29b42b12d6b51f49b02d6006b564a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f09b7fa640ba54cc3da05559abd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33249c47051284e8843347d6cb76d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce368d104b3f9fa82216c649bc860337291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f43afba93108158dab54de0bc7239292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0276a30c880335d2e570b8437b73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6b2de80e88625e7e45ba5ca82e3a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca7f4df2eead7f9704eb2b0e5541c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a42807325f0bbab344ccdde5f4c34c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edfb044117eba27e065b80e401db9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43584b867d00d6818fbf71559bf931e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ed760ef61089b74dd2fee5da4aad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee01aebf8bf7aefa9426610f50adf0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bb985fd3040753ad246acf6400111301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb7a338948a5badb6dfa9c3793ce25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ddefec61f2482b742aebdfd4fec4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b4589155f7211a9bef4994e068663304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bccae0309ef31eedba5ace86f1630305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2be855afc5639c5dc1ac31dc1c0d81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7688d93f4797112417e6005b14bc78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c68625c2cbbef7dabc4c7ac77810308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87178d555c30a7953beb6c4941c54a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b8e1807ed5ecaa5b62cd6345a83c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f772dccb188c27e71c2ce9dbf75ddba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4bed290a3f7cd807b0055759c9abe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b5bb066ce0cff7f220303d34d7682313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720edd452f81d80537b14f6568cc4607314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad609f1df1e3c146fe98b112959fc7a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb81a50217aa6d3fba6ae6473b158a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec561e572e3784698fad20e220bda582317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588854cb1671631b0851eb38a6eafa7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712bd157bbf2aa9ae0036081be8e1fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b177f61001b12db48696c12e16c656320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3714142d66d88afcdb529de1fac7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bbb7ba88425074e9d6f21e8571754322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371880e83937a96f1bcee6ee7cdbfd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966119fba3810c81ada4f7d342c2db03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d15700851f7dde08c3cd53188a51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daded38e2b91d8970b9e05583f096cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f02c1bf88680fe2cd18d1c89a18e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d7b84372dedb91356afef5e3dd4f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7fc21b0de568667a1e359d66ca9f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e09b60ea775b7cb2fdcf4f3e38ba7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837ff2d8b4b88e07872747810c6c9ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ff973e6abda34a263e4466a6a43f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb89941d671d9db9a0cbe31501866333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061e3c04094e703ef86cac288494966334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058df994394ef22e7859148501bedf10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16efb9c61f7402a223ed6f8b91cb25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f216c5e323b05fd15c4bcf6ad7b17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4187027c9a3fcf7b584f92bea7eb16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd99485f6d3e013c8bfe51754d802339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50096fc6a27391db07cd1002ee78cd5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da4ef88b71d7fcd8ea94e6f420448341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f836612fdf35b04f431dd76f34543f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e295518aa06bd34ce6c93765050abe8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a74d0e8e62410c35a658ba202f6c23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f39d6d1553ae84cfd8c2c5fd1dee2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a704cf0c506c53af8803d7b2f68f151346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28d3464a2e65a92c5a4c886e44fa28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cd62817cc6af6a73afad8750e2ef9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410764aed3aabb65aa8deec1b20fa386349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b58bb9fd6daff8821a9d996e2ae530350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb961b588ff04638594600ba0503b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02aa98c7cd4a22a6443e0d911e7cdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec424986f39605d4b61fb2b87eaef7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d76860301aad2f1bd9101e759f9e78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04eb6393ceda25ed465ff1b8098753355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5573d02f550b7a372081bff158d5bb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f379e6084dc78cb53c6af8d71111357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728c87169086ccdfb6e90ddeac12d6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a06b6c5428b22d8a85e68e31c9b6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156da6c302719b4c9a8061ecc123f58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b96eeb4aa25c702cc3b3d7e58dcd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bbd25156daffd25987f8e34ddf5fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda6e2282aef5e2462178e5ff6ac641363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028bd394f26fbe8caacd74d063faa5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69917ce37e83cc917d9e2ca397950213365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b389a8775622ed29422e868b1af85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25d375d5219729695eb982ba3dd8d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14e3526ce475182f087ed6097a235368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419b5020645b56c5c1b7022a20d107369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb8719b3727216cab4b0f9876e6102370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c38ec7b507b5b8f47710fc6960e13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae778a32f125a6d78fbfbdeeea0e4a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7bbab9a5ccacbd8a7388c3e8b58c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5378ec11329fc88b8c41aded0bf38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02735630cb7164c1978d49b6e50a4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684d5719c213f956babdf80417b020376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a454802c3b16e7206408869ca54f7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf49ede3062d966092fb5f122de443378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e1724ebe7cf165e1f70f4311c417d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713b1e761b52bd6c99ab029f9bdf7c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d0292b6d2a7427d7dd111e705744f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa9d8037e6b78e95928fd6f115878d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ab7323d9fae8c80118aedf3509dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb61e0871cc58f243bf5de1ec4e0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e47655490086fc24fd1ac7cf5571385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2164c9dc383268beea145cd37759386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2551fc2a1fce8cb3859649b267ab4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa5e0012c47a49aeea2d607fa1b1b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e80a6b31ca734d20e7f62f59b06f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4986762f4501afa0988cba558e7685d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29011e8ef8551056a2bce34dd82e7bb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0beac6603b53bc33daa7f8c49b087c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc316a8656d03ce79023efe589d58a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21967d9625449c713a639d43cfe8c163394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d868a6d16648f1fa5419f0cc0334dd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbcf8e2c17173e3054b4213023c327396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1619967ab99141203e1d7e65805f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a104a660a427d76dce37a4a039e2ef0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aa5eb61dbf3d020df192484228af3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb94315c265b8f8c7da7778005897400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd23c94c937e7908a0943397d5b2d63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7145024a66de517d06d35617c18b52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56719bb8ef8a4b475f7a577a7a786833403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a151e76dc00c18972bd39311f7d4478404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f193aa74da9b422c162cc628981fb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201449d550fd85c37b0170bb1613bb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3daa48311f69c25e2145c9cc11182407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b9926026c996d94533976541b299408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a5b1e5a71fe3539d2b35c168e5e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ab0cc219207654927eb75305a9fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a19e6c208c95a719289077551c694411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9642be15e7fd4955ba9d2e6a27c28d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8557537cc57c3e1e793d64e89d44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f062ee00daddbf889af69bf16e910414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b53374028b1c0c0e376c626468565415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee28ba48ec5daed7c9eef94376846416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5379dc86866e6bee1ed5998f65fee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2411c208d5f56126b770c003b3a138b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d278646b6c0c54371809b3e78b75e5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a519e5778c05ccb631e58749c99a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b72fef04caf37b606869f17f0153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241d2a715688bc382c2c26e4e65eaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ddeb64f4a37114ae89f1fb2ba7142423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7502a125ea3b583fe15a657f058d819424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e5009b0c457b4cc5552f0185c089f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc402cc8bfa94f75482493eaf70cb3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907520e8a418d040b98680f8ae332678427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4322761c34bbe77fa46ab0d4d4b4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ddf790488ca1220c70b3855a41736429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0117f752763dc151ef14a77a053e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111772895ae082ac8f61bb5535e7708431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c027f756f278492674d145450f50b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3e4b9f1cb91d49adaad376c676066433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa7c6d2f0e490b59423567048d3ad4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5d9b58762e1541d2e78540609aaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2fe2a70856a3d13dca6ad7a3d2ff8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84978278c4040f086e8063184c3bad12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851143278b42671b31be0d71babf604438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f379c0ea0d17187a7a47d5a0a527aec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ebe669c422025e235ade02bda643440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347650f09359c3ff00a61a60597cf6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947659cc990d89daa8e9f9236b5873c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a856be072209b8197054f72bfd79a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e49e3e0e943b27c21dc5dc1980674e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cfdfd0374b931de0b8aee5d5773ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e154979d880c56b4625551653996446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e15e37faee461739dbb0c171231e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435965a1cd6c951210c95f4aacbb25b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965d2690c26e9185b81760b7ad8fa90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67a1528cea9ba5bc83cdeeaeb12eb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e958b75192a570433c5e97d15da61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1dfe58ed13475e3168f82f7ccae92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612b9a0f7056584b898ec5577060c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b6e714701364863263a2b791b5336454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e1f7ba1711e6cc5868513336949be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e9f63b65affec2a9b16170c30d9fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf06dee8ffb3192851433ed47e4bc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c859ab1866c02253c36d52260277458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32022a3af928d23d110f11c68928ac2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de56ff0464c96acb2ed3be09463c82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb6ed1df24499ead2e66ec4982d324461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1a3504d89997b5e0ce94c35a12b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f2cd907ace57411b21823e28c2c27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7888ba0a497d2751fb82751f27be6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f0e88662cbe92177711dff227794465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e14e5d5c67cec16f29974ad7fa822466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33b527a566718eb9cd7751f3a4302b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae9128d719cf1e4b336c7b9ef37f1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8282e93127829e3c78391fe7f140311469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc13b37402837bc3337adc6ad1522470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a6df48642704933512f98008fcc10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73635fee56d252389dc3362a7f054a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e916e0477d9c30d5c5bd19a1733cec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9dc6abbd7453abdd8dbac135244f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75d2b6bb8e6fa9975498d15428ebbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751edde89c3202a460391c154c2b5b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8705b9bdb98bb0df09a5f562b420354477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd19a44539751e026d09250843b9c47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041875766d27df82a363437f6c61940479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9562b8c6a8e8fa3f24c3e3d720e98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc654f7bd5f0532d4363258eb721f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dafde0fa0d67aec219871e64fd9d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb065eac5cff4e768790bc612fdd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406b8c716b263804c6ebbcf7130a9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a1811e62913ac967909229fff225f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c57c282245ef32cc68fc7e325713486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fa99bbee1102bb67b38ba2dd627ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb7103ba28e9f9de2eec62e5e2f744488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fdfe1fd5903cf69863b95bfd7cc98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d4def8f60c9b9f867ab7e46a4e8f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382900388d80ca5bec50555aa264754491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d81d786e1340ccb2a7291875929eed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a7c6f1ace12512f3d1430eb5d3a9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf318c19b14f1e4e35fe0e8847709e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0f98891004c2ca01c2df06acb1b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdd892c1fa4802eca34953ca7b1284496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d123a8d314e273d864dc34364a52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0305c350640a7587fb7abdc71308b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a284db5243de11e5ab5e76028686b72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa3cf10bbf8acfb3083b0e56ddecb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17adc56c7deb235288bb781e47d3b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89a345dd8546413b8c468dea18a3cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9da36562345727a40cecd479ad36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d15995ac7d16333b2777308c109b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372975f457326893bf7852e50721c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24293bc64e992232dc62b32f3632ed26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f636e7ae4336030b1ed0414c9a56a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a10bf43974c8a00c049bc7ff76273508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789af005f258ac7d66d51da2fff4c00c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d86ef2d0436910c7110f8ddc56d880510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea4eb79c81415d5e0a85521187c0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246079eb3bba691e4fbfa3c3a8398e8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e209635fa61aea97fe8f806ddc6dc59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dba31514607194b77f37f11db1e42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da129274afdb3b66547b7c97cf6ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b5e32b99ad00556b2f328386a36f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9459dfd0ad9afd31af0bc2d7d68bac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2770753188a6d8ab8b18230c16d56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3ebdeacdfccc0b1e7bb5fb48556e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c371e44a92e6b7c83b651afb456e1e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96af113df1a0304434498887d9e75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c02d0d9d55a17f3e07d2b4249cdaa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281157f92fe331656cb5a5ab0dd45c97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef2c10f50c2bfe2b7874a52907d443524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4ede3831c283a3cbf152e21809b70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7d3d5d392b38e336a26bfe0b77a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ffc93ccdfe9f931f12e7b53561851527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576e61e72b740e26ee38854ece11831528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45464043d7aee22e8ea1bba50aff3c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5e5ea1b8a3856ce5a1fdbaf541f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71eef4b6f6a91d25062baf42fc764531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11aeae6c1d937a27dd04fb4dbdbc89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590f17b17d62952788433005ad84d4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71100ceb067450ca27e63e3bf71188534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff90b02da6bd17607808290d7be211535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed34df853b81d72318249f6887e1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa57c48033034ab98aa4948ccf3dd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb8b86deb2102ffce035678c95fac6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645012783e3a4a49ab2adfe3f52b3ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ca649106d3064ac4a1ab23e27b74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34574c47571a0072ed0115aef77470541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c337acc70edcee1b270d135ce80de4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1621ce3d874f2bf9a5b0223ac4690543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b313153881c4c993b9a47cf71ec7d90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1ad863eec26d624567fcc698b020545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc69141ddba3228ff6bdb8cf2a5b2b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb5e1a2f16c3b269e725245f46f1ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25603e0d795e282cf6bb8ad2a58c1a2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d900cf670e72f9083bd669e19297549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c872c96186ac5773c08de3665440550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1864c2a995e87b5924597c67770f479551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6166480676456b4935996532a87a284552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc576742154901615f46001f4154bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a49eeccee10da6f1af8afc53d2efb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add51c35d5afd3b32e3fe2677e4e0d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1836b6edd098171e3d9d5bfda79cdaf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de16828ad35cdf99a03f7c7ebd103f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156da7888565143415055351c433b3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d9adb88dbff0512ebecf4d685d775559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c60c4207e2d008fcb9ed08cc47dea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0723132e65487f91f44212a7493ffb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecfc8a35be320b9c503c4c761fa4a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262c8bb4380c7bc207db8b19daa21f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180956d7883d51559f365cba282f392564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecd9d9b903946ed70c1cf0753162b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6df2df72a00dff5bf16392e2cdf6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fb6e2a6df2d2977517adca70e53ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfed9404dd8058ea325e1f2eb657380568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcb1e1ddc4797738d0e1b2aa0a5bd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b870d97295eb460ac277c11b33fd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee20ee06772da95703bd8e8474ac89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e963909d669dbc1b3a49b951cb00c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f9a38a87ed387ce28dd7f76b561db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450e70e4d9c24068bc9d6ae5faee03f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936acb3f826c78360f849be4520c378575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f538e1bf2ee715ae7e0f57fdef68ccc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cce51e8c60d1843eaf8d5d705e548b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef141608f223e0f62ab8e5474dba7cc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6fc120623b7869f34f782701c24bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad6d08394cc2a6c64f0b3268209d1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9f986f26ab9b5a088c3e70525db49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2a3fb3b807cd8fb635637b0e8c35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499eac59a0302d5b9960b6abd58b74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4ff8e0ee81c683ed16934b87e716c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bf6dedc7799a891e76901aa36daf7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1915bd8e3f133c45cb32236d40de68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99c203b26f496dd4d5ff46f069f33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb76a0c750717388a129c8510b115a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077682bff390558462d68465d5e6bdf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60650e3743f321ea8ae5b2065703aceb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b478ca02391a299d8e6794c47cdfac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfbad5815622b2ca5866623314b680592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8ddf400257213fa382169775ea4d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e42b22ee857d4cac6c765efa88116594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda1cf317a852bfd86f7349b3be38a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96734686ebaf4a7342de7e4773113180596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177a7701b87ac7aeac9d64fd7a78e73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d049e144965dd3607d58a7e095e699598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d08b0769188ebfd3e047f2b1fcdad0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988191d2b2177ccede42d1570d05c3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06c8864e760701abffb17a4019fb5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f73b7346ea89dd882f539b9a8393a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97a357d5860385c2552e74f13e33cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d44a7e9edffd902c846765ed45a14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71306c32d41c59a0806875a808f5c1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e81ec6b6507b16bc4507debaf52c32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5629ac2b6a4e2c5e4029e6d1cc2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710be4a4617ca5459d01c9327ada982608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abfd14826b5cad52d543951d04f296609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f8cb6cd8859ea7b7ade88d8119c93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2490f24d134afa3957532c12a46d2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b5d9ca0b57edabe110f25ae7ec47a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab72dd86343a3cade8dc8624fba96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f345a8b54425018c3c1b8e9ec9ec08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dec1a0d48267c95aae13616d8edfd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1709e4a10b3b2b160e472338e45251616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9666d493c3589eb835a3e088e7d50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742f5dc65c3806f0b3441d57f64a46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb461e174d1d6b41ef622616230891619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c63e91f9648ba7e78a3ebe100d4b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768773b60118b45247295001eff96b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd50c9356342ec6fc1d3106ee1657b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cdb4dac2773ea8adecb3ee5a5200a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6036d6cf39125309db194f7cdf1b36b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5f633c75db570f2833126fd681803625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396a62aa364d6604d9a7c93b931fb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a91f232682a5352616f91c4c7d123f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc42f11700c9a393172aacbe9ef47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7154cf1113a6ba4fe208b3bea6ab19b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb816e9d0cf0459b3399f5dc92e5e725630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d142238af730a3ef79991d325236b1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec85e5b39e0c039a83cda4f049dc83e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6f3d4648b051a66ff2d4a3e97389b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db911f756e50d1b01533c7170a3f7f57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3891a7401b4addc8b198b55266c4303635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306341bfc191fe8f9164010d1a5d854636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02368cc1dfa96d814734fd2f1a6de57f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b93a4cbaeee4ec2195ff6a614a3fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dde7f9fc69ce43506382d65fb8ceb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4a6b4c38f9dafdade1828a80089fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06291b34266e8e7185ea5f7dd83ca4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff108c7918e0f53f88b892c3c83e49aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5114011d24296152dccdead8d3f3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a52a824ea759d64dcc0a4f1610bf3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cc42f75c549cdb21bb233f6fbe3c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a435cc2e3b1bf4dcad7f794d235e5f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2d5e59e7ab2852c1ae2ca0fc79e09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22014573962e2de4f8f8aa04446adb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c34cc92c85afcaecf8f66a594356e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe296f5ccaef71ed72cfe94ace6878a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba1a895ced5b8d87d06415f782ef0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a96f249396d294051f7111408736652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864e4f075c7289f72d7ac331a8aa507653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50b4cac74fbee1e317aacc7711a874654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bafb4029f6e6bc0cbdcb76a81ac86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde10836c32c117b1dd08f554d05708e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77b28de68a32904cc251ff2f0a9b07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f5a13c595bfd676f6a0d4fef221ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3698e8a9af14272bc6f341dde7b24d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1d845c1082fa8bee3ee0832b7dc13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c438483e83ec6592a08f61514060b8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25365495974ece4a283713312279efd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad358a253cdae9d55f0f0f8a5665d0ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d58b73dc78e7076caa5f57a7b3da6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e7dcff01fccaeafe970c8f03ccc09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745bd29a50e92f48ce06c9328ecbbd9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f02b8dc99c60e58a253fa52fa71e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dbdbcd46a7a96ad5d8f4885c381e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d70701a36a37531172d33512a97dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6273a4a47a0c3f3c1cd83c468190d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181f1afd3cfdf48624a101f0e55d29b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927a287f00c7b63439b4e7356b557d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14282f522fbb252c725fd6dec76801673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d68d0412c59aea4f7330b3ff5ca7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000146c6d3af4ae30ae5c102480b02c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d674c49dbf1075cc08238045fa72e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13084428058aa91a07d5dd5a6324ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b03d50e17aaa786265651f1d46f19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc027074459adac5fca1882da3c1ac69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93e7e26ef6925921a43a08e439c137680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b67653a9c78e74e0bc78d3165dec59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1a3a38ace48964868bd6ecc33124e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51919d6d088a271c102122ff32a10fc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f0707aaed3662ecfaf6bbf5d6f0f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d78854499c33e543ba1dc737802d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e74dcdc21f9959b26babf71277970686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde39206bf521d8e7cd08c4704c47b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81196f8aa1c55fec46d5d33fc1768ace688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a216409c6fc0362208530229ec441689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b4d458dbed8e6d0dd019e76d52a99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb219c9cd31b34972d9206225e9e89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d76d018c33ded5780869d9aa160a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc04058285ff7288dcfbbdfe7aec9df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c6fc506289e801c00e70a07e7e33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86035dd39a188cafeeda500e0587e3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe938ae2cbae77edd8f28497db2b0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f243800990f43c5e4e522fc9682a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0356f4cb14ef7b8fe0900a9d76fec8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10c698cf63794f7b605b12b852f5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc8b7f4943db44c27e0591b7bc5e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07de993c424d684123bf44e33af6ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584e2a408abfeb417eef92d3fa3c1de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07dca640850b0cbabeeb0ac2349d13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8900526df82cd058d9c46eb6429fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740164607e107762d37d6fcc804408d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227ca1a585b46dd40ef1c4f9ca80448706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc2db430b6049170deaa710768c02b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2c5099804933aa0d5a2b3492a6c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96275910bddba45e9c771221c2358a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab202a1ef9c2ba182b687b0452519a92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1399278c7b5ab15c7eb3bdda9ee8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0a7e8824a5da06d9dde06d8108b56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f889be3d5432ed763d1d2745cb5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9962169d19dbefdb78b4a6dd82e6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f47bd71fc2c34457db65ac97ee8ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7b6a3cea181146e206384d9b5f898716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a6a4c6b73b3c1b69b1ecbdd78926e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ca71222782816f97cb84d69059721718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24371fec2c5d804be73a2462f7986fb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513895421016f34cff621825b3c303c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfec346c071f15951e31bdf6beb348721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eebb40337d4ee9c0420d359c867780722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86794325f33a753488322ee6a4ddaf47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b93a8116322c4b99683cb4d9a2936724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c619c364996c0163e398b77618f5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac49415e52deda1556c6e02e55f04a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09daf9c085059676edd5b595e6b24b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f811729da2166822c94bc2a07b12325728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3a8db643425e8fdd49f2c3cbf2ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c1bf20eb5286899288e4d5c79eefb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0da528be35ff82d77736c70fa4d5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977face7d844cf96e54ccabf8f0cb0f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144978cfcf929b3bef174e29054767f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c46f150023a4aafc4011c09eaf64c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dca7cec7f852d8bd5f91333bfe822735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b012c454f306bea07d1fbecd26e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c69f3370a89194482b8229e95d9295737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718073d83eb729c241fb0770e1b1651738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d986247552a3677ba90bbc5aecec3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9022574f435aa04a61cd17199adc4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e382162b9765685dc1ee90fb5c4abf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb6e231bace963b3c084dc1677ca4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf73085eb58e66538b04ddbaecbcea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc890fbc7555dae83820cb63aa6393b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96fd4e4109383cc0c63921381da5d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d422eaf2b4f2bd1850699a8f20258746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302886c0b0dcfb5a9ac96f372a6f9e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fddad8b71a58c4ae84f7c3f6dd57f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eebd11f764e86863d2fb00f4fef2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868776223bb455a8a5658a5bfc1ff30b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eac776eed454efaa403dbf60c1f2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1cf3d817a8a6ab440506aa8654297752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa467fc7cd542b6b5520401918ebb2b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30b1457253b4039c43845da4f52641754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6c27094f08acf5abc5d7744a773c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecb90a5b1cb673357070e6277acae8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31b5166867b68376ca05c346160aef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab9921761abcebd92c47811d106396758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf31e7c4b77a2dcf7e0b6636012975759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97cb0217075da36151dd81fe704b311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccc15ee11191c9f57d60cc2809312f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aba80dd0db6bf60cb0f671d2247893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beff36d089526b84ea42535d007d9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069669f9f83b1a70c85f8ab406927ca15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fd4bee5caf808aff16747f8b89ca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e07172e6542c97a56a28660292347a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e55f7dd37f5157327a9336e22a1608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b364bb333a4d9425199a76083f1a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fa23153fe2a2b3a5ed11d93c98f3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1872a58076269425b26327559cb76b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8232101a17197ea19ba4fb09aeb5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97304dd443d41bd1ea2ccbe6b2d656b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625d75dd697a2f209abaeb1a733f3ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c2fa374b98672ef876d2b3cc1c3b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf69a3ea3f017b91b5eb4f16e05adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81f49a539927ebecb47d7c7780e3de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db828f24497031fc153717ba225e305818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f11ac36072c1f08705ac8cfcfc4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b87917823559f3275da89ce0e606220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21388aa42bfd0ffec8e2e0795b603421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936a1129263a9d754c1656f18121a6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab0f367cc9c6a53e726415e993070d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35954aac578738a739d77ea8ef5a2b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e037c23e9bf3a01cf579f9e636705c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7624348740b40f7e617f66ad63d05726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ffa180a752f5ac47dfb083f4444b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7801a56cab0745add1f7522d9ac84228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bea9a43392236046d76de595070d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1a382b3fd967c1484ad8248bd863830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818a2908305fbb58f7410d02d9f793931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df29a3b3e29242e777c29506496e7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c0ecb24e89cbeebd8398ddf7b19ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a46d4d7654130e89221827b12c41934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d55c245eac276cf6097696c112ab9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7e7dbe5dee2e0f4a9ecc1822fe31436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a977e4952b8d40f762f4191115d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bf58b9a4e755cccb05867b030897238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fbc3cdf94064a21edfb209104219439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbbf076bffacc87dbfabd19413580740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36008978ffdf217184a46089d1db31e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37f7b39601fa4b71d931cf4284f9cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa6e4b72a798d8083c622090123cee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640f13f15577abe823646e757deb5a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b75fde15817b2c24d24ba784b8a4af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbd25b141ee9c88705d7d25848198746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce8e05967dc1779a619f9ef3061fcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ada9ccd10b2658d2b75117286b82848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb25cf526a1abab6b4dea60af16af149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6f2a89424b062e189fb21a2bb0f4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c14a09fa7aea7bcd46a80a36dd2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706622f31f99c9eda077aefb0eeb07552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a76578dcaf42904cf4bb8835bb9f4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643129fea2bdc5b0a3aa33f6e97f11954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9fc9139242c2d0bc335270db4c8f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fff0d680224acd37525fd43cb1ca956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c13ffe7647d562cd570b5a52300857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195640853c76c054c4ac5bf2568402558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e358ef064d99854f0116e3c2a6e956659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331025ec412fd2a9b456eb0b6e57cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf1c423651888d931d09036ff79dcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67a3c76ced7a2970e6b2bc3f00ca3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d76e74e6aa705c390905cff1f8fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a513222dbb6e47b7191bc6aeeceebd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46756a8dec1e9b046b487f239445bae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad5b12651101be74e4e5cd9ec48f6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0663bea836a72548b2c160ef63ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e972a365eabdbe7946833ebc7ef768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf497f16ba4324ee40816b881dcc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5ee7c9f354478eda948eba74feb7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e68195526027de92078a5778940f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1550e7e5a2e9664d4004f42fd7e887272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf377df19515971e904d099480c808ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfec46bb013deff54384ed9857437374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a9cc36e04eced48ef2641400ef1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3315c7549ccaa40629a90ff5b07d7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938520f672ae3911f0446c2bedc1bed977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa9ee9661220a158b0d870c53208278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4a801b2787b62a8f57d7ff3d08beb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772e038329dc16a76b2600476f1324b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f63563a07d50d596599c6237915a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e214398bcaf0129c743d28a068edae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451b89b62de8e09c2ab92160998fa6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d3fdcdf478dd4b4c67ca546b10c3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890fdc5cbaac7828dd823137641b18485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6dd49330e03e193abbdcfc0e668886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55b20c10206cef639ffb45ccb0f82287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630e346a15fe6bf2bddf13a1c70072a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209f9397b89fbd581d2779978218bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1668e1110b5ddbc47af70e9b4385c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1bf6b3d64960212649d36bdac7ce791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790fb3563cf1adb95bd0ad65f0c314f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4380185e6e689ca3eecdad83f39cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004e72d70ef3bf843d4f5ddb3894f8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3cd0bf932bd05af56e78ce23c127995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cec2e1abe5bdecb1b9ee7ae1e020e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c2c8fc1a8f7451dfe8d1428bcd7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07d0e244835ea2b0912d2bd92e646e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef672b6ed4acf530c11663bf6bca8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b35c214b0628b1c4f6bbfb53f775100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf227280d760e4173d20cd042d041f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d24d93dc211a9c9c4f7739c50e28b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abeebaa9691eb5f56b4a7690ce9ae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c6d69cb8f70d2b320a8b197591b71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d168982e63d453e586c082c8cf03845105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7a867a7d6b87d78b8c28e657d2bd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42cfce67b08d8f3ddb63de301525fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d97e31cb84a6ebbbc3204fcb647c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e2d0519fab81002aa19114bc8ab74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ee557a1d005adb2ec4fc1c695f4f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c910e6a6f295084d67f3df49ac979111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2441c669e4a65bb8e6070d9e5759f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe02a4b3be93ffe3eac6548d5d03e0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b922414052298d270e83a6563a6fab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71545f72e4d8d1f606b30c891748c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e6cdda484a29c0d68df58fdeb445b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a764c7fe5c218084dd292690f713e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db888b89b2f406e65aaf5c7c777a48f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0ba8f3be8f4aab6704ad3b9acd825119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41d65a76fc4400110f69d9718ebdca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa8e7cbd75bc0657f943bb3e2e7404121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f12114dcec0e812afb0546e51709fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd142b23b31fb842be55cb274e2a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629eda68b0ca76060f9174d340c104f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e35a20cc74533982a4c5c77b3870c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d189f998c1a88aae5dbee0b107cc2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e86f5dc507ae20474992a19d9e1e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff51c2000d7ba251492bf07f9b0f7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0c62dd1f7b3191032bf303c607651129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aeb1637a39f9331f5815fb8c6de20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea7e753363be27862d9fe20c4383d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5d1592c5325aa37c4c7c5d836bc08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405b6454f04497b52a9e2cdb0ba1299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8831f23930238ce0f0598e69f0334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bb46dc5787e9593e9e85c96ae986b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb6f42fa6966d1ca4a41fa9ad8bd1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d087a5f63bbc244a218692913cd59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1dc77e0a9976598fe3891dde3236138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe5771bd0081ed2bb8f1d1a70294b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3ba8704b7db94c829ba3c66dee70b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa621c464cdb3c43f5d32906bccb7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca58d61d20c721fdce44aef87057759142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92de01c023d69f8383c11283951fd5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d5c5a5ead11288df6b4e18466c388144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4caa1016169f31abc36d821196b55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b567772f732c1fefdf7e70f07661f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1941f595b3a33ea5a2b145b45490831147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e7eb0bfbb2347832242057f90095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e32868b80f2cd83c38e42ab76c7b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a12185ea6d6a3b3c5619409a2b09d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487ceb41714e1a5448919cc8e4deb32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988976c1e788e2faa1075d8bd3896858152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9217ac0f2efb9158434e223462cd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be65e70402f69eee62e815bff5737154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1acc81501b8b8e8002dc0900381be4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc02702a574ca738f1c2bb6a879ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a9c51cb7b55791101b0b164b1040157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2e35c40536b79c0f74606491f09b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40b1f8edc62f75126c8b7755f78dac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5f6d5cadcc3d5f62d1c51e6de70a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac620c71c091ab7165ad5efbc08460161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc516e51c0550a95c760cb56a8f98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2250d9208f86075fbe6e372a85ac49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532b3c4c47c3926bdcbac89ed7c701c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2a99bc604e1ca96954b08ca944c15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9527e03883016b0293dc16c227a6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281cc89767b0e4c61e4b2a8b7715970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bb250ee8f2246752783815b2a7522168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e14aa02f74dd321b3de9b6ce99cb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9009847075f49416d4c48fd945046170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59e3e5a9afe4c2f8c62eb4657ce207171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cedcd9ff6b1094037147770a929883172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa3576e471f7a28f6585b50b939c00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b09360782b14dc1bd69252544b211174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379c8740d4c67673b21c69ee6b8b97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dc699c6a8441b642b3e0215853225176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fdc2d65114a10420146e58fd54b55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9425f39c2f4033a827d58b40f4bf9f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e79cf6321a493435dda5ef4db02bf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d066bc600af8c21ffb169f31a5fbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8fab27220d6c91edffdacdb0f1187181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f35bf4e4e3e52a87645499e45ae432182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6ad2d0f17c8e7c15f7a62f9a8ab0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0addfdd0eb28b446f29abd7688a0a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11727ec9a59d23111beaee8e5bd247a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2264255767d5b1d60d046c4bfcb3deb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba4a74cdbd32ce53b4f5c098a8473f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c71dbd35006ce510986a8877625b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df868a3f586aab47d668e82342aabb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61bc82958d63d777ea9c065e624211190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1425626716b0088edf083daa99257191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdb73be078d921dd151b7bff692fd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ae5c0afb2ce6fe6c49fb9e8a04fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f6ea4660ad0bcca7079b11f5a358194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776b130c74160e061d871161b3f4a70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85504f28d83e1b422030085d02f30b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1ce8f25fe7a481be68b9a3beefae6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59562362abe74a8f33b2f180475ca1bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d45e2523fb18d7f324a750d56936199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808116a265669ddbdeb1c3f22ccff4d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52906ab13466c636217f59dba571810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde84d07b93eb89ba4fd8cb07c8d47cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ed7b4a24eb5471f7fc84d8258f334203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f30107e484e7ed179ec6b0714cae3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad3c6c526ca95557f9e0c7b3af85ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee345e61cdea45b37c756882b7700b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5d8422cd2b07e193b5329b3be128f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537859ace64d99666821de960030f266208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f7e46f73fb7c0941de98382affeae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8da2531663d23468f02670722078210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbccdb69f92267019983b14f281685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4932c0d8105cb52cac66f616236d26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64563a1ecc47a03a409fd7db7f492a5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ac5b6f98bffef7576578969460b62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2db24f8aaf9cf88ca6a052c56a1644215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e039e127956b454feaf1c87191ddc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54975485f3040a4ebbfd1ce268ce04b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47359670d1ad9291202c4d303ff64371218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67ad1f6bd42a26d89237348448833d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8f05bffd8165a202d790e95a55774220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f7c661eaf23cff9d97fe07fd9671221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3e6ce850262ca2dd2370e9e1267c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85c012e5d0b7c326add50f14004560223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e321ed8725d78359aad46ff7f80d553224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582ee00a5283ddee295a016e45994f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7174d0b33b698b2d18366cb680125f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d443ea1e8a84d3cf1524d1986d78e9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabb1dcccf8d72158caffc1e82da486228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d96183bd08b7a61ffb75ccb422d1ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb827d35acff5820df643fafccfede230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dedafb2d77b192b5f4d0281147a721231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7df175b16d401277e7c243baa7715f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4619cf35e1080e6fdf8880742239b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05df022d33d92f3c37a6da4dfb226a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a59a36da6511b960c2fa24e762cf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c3fbb5de50690f9a3cd62226411d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6404dc265ab35957c0109e722467237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beacb38360f15253817d91c3903916238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05ef51455774d70501beca26566ac4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326ddc2c22a423cc418329415fd18f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c540557d77a2aba68b5e0ce370532241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc897278c824519d2c1daf81a2e968242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a63d81135423b614b341a63bfac83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02782530b7853ca1442759da68d6b85a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ae3d4e977aca3d96e3566b53978bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfb888a5a261e2f3d55651b029bc89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44c2dc39890ffb5814cccbcf5ffb89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9aafc48ea5674ad182cb251ad53dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893b69d1b78a5f9adfef988b1c1fbb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59352c1eb2871f4f001f24dee03ffb7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddef2bd16fee10d0f7f9645bb2196a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac9346bc0720d019d2a25882b7c3fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4d0812e1a65c29c74c148a38c892d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebf4b30b2cdc38e29a963377324b14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec78ae74b83c57b2b65b235f092cd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590715564886fd5b2c59a5a22a8ae7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e2895668a52e8a36e0b3e5cdea73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80fc51855f311173f3e5e5b9b738c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc24e2d8495dea57082141f72efb2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c750a942857f0156268c3947cf9794260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c151b662dbb96f07e82eaa44347e79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe824e1fc3a207420d1cb4a86c40f1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6c901edbbaa0a819b651ada1059f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc3f973c66a2212c00b81b5ed227b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5792dce83c39bb3b11bd2f77dbc13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69cc43d6ba9d75d8f2b1c91a17cb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ad3472039053e85bb9b75bf51112f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3f40b07723144ece6d389a31d3db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8747adfe992fd8537e3baa23614a17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522040bb1d2a793089ccfc126103a34a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690ce7e561f5ba6c14792f68f03823271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52437b2244b6b9673181adf8e8817e89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcc1f6c1312f92089490883386054f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400ea2965d8b8e3df0f195c29793eda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f061dc196aa311173eb1954f406824275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05cda88cff69b893a854f86be12cea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b822f772fedfd3a7ce8b33c6ca2c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e810fe6d32bd10ae32a5a6bd08394278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f9075a7e4fc25dd35806dddb462d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40552df211254fc12c08afbcb3fd14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066162267d18e2b16f8980daf308586a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3938e2d3d76f75bde7a3830d0c84b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cd61d881f9ab37cccf47146803876283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97769d456207713957025be1c7829941284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940edc05b3fea203ba69d23b03496738285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb8d3745f35ef0536cf890fe43f9ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51edc8b2ad55703a7b32c0fe0a37fd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b398aadf45420ce5970ec774e14a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b15256b036836c5c7b9b68e8f41a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9990825ee372fdc8fe2d241663d81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543a040ed4a2a7857d591dd70a808a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140b967a4d3eb0e5dfc29e44fc1a89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567d6b940386c0c127d2aec551a8503293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c4dc501686094a7c542b8287ae5a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4169b20a9a1d457a601d2d5987dc92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70004e353e6745aeb1e7c47dd16088e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c1f76c70d2683aa8aee0df4b2e6e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0e79cbd153d3649db50277b2c13fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a18084e29f11360e5eb629431612299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299788e5ef6ac89ffde16da08e09922300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ce573acc7e19c612e9f7de870c7a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cba6f6583d9f1a9d1ed606f37c74c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8cce2ddaefed4fddc943048c4c667303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39be44f878f73832f9e4830460bf601304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6485be90a39bbf1480c87d33f180f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb40b87198926ff30850a9bc68faab7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d98dab5b9349941352417844d057307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9e7af45c528b9641f93c097e7bab9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370307d07ae9979e55c0838e042c749309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b836ce13fddf4eeb946761e6a4d7bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48b1357838b908f21671d91320d1e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3871bc21f0e38707acd06033438bab4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b04cd24427ec6ef19ce6525f920d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62993b3e3fbaff05b4c351beec9129314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412166de28a6bf6abff36829bd7ccf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312f23bbd9d5f22f3734953d144a067316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a576d57f52249b6acaa07c8c6c509317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeaf6395e359da388553de2702fe33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c9f14597b88b7e82cb9c3dc4702c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a580724d78c44e8630e8351e4a79778320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ff19f682ee8ae12336bcae106966321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7cbd0e8229e62207bb63cb0265eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d572c905da65887d0d2042d8eb6092323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1907d5bc520e57c3c55f8a00bc98722324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373c5ae1ca04a371f072b6b7517f9e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b785daa3c338dc98ca00b9441ba45d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157db24e1be3647908fcd530b7e380327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ae209a4e386e0d8484b636f7a0839328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e036a899f8076bcf40a9f76831ae466329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2050e9e33f50b24ea93acdbea106b8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304b6ddef9270e988f11f07b440667d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4a744f1e70396e90aba8757082c1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5137abc94864af069c396c3472ccdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1335bc6c327f761dc19e9a0f14f5897334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb7818b1eddaf2047795ee1ec185c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e46d82697a9005069638afd9d62cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00df40b6c68dfe803a3235a21b7838337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd6e37f5d44c068fa1f5b91a6dc688338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db829a321631982346ba16384680c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e2742c7aa73af2dc91bea649e748b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42262a154092b25dce10f934d7dc4e41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba3859f40c8db67f66285a528318f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2ae904c68fd2bf781dcdaa4f82ebe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c233dd796459aea7d5b062aad7fee58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2995927f726defea9b5c5d09821b32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfe5f1e0c1eebdf60ed76060e008a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b59d9f2dc9a87b9b32e94e2b15fd28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92b95daa1f011d59e327558383378348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749e222e246731010fddfdd02ef0600349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d1792132535be68e36fb64a8c441350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5de265ff333c9054c7e4919b45a73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd44f59acd7ba04c21067fc62300640352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a64e85748f45970c939e8010add19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c8e849aad84b7288dbba7fd6740e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e5152a8b80d9f28775a0e21146b93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bc805e93431eefc3c1a1e517f7a32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091baa88633d2f6fd24b4ce7f56f046b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36039bbd74112c30566aa8fee05669c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0d2e45ff771171352bfbca4b0d42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083ba49ae183d296cac6ec31add1851360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149aa8e94e317bd14da91e807dcc8eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1c0d1e42845978d3a3cf15904d374362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ca1f17c2dc3803c4b99c7995692d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee999f91a072131c19572bab4596fc59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87e41704375f931d07a01585f071c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e47540017c202fe59b47db86454f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be16ba24f4f3c7446ba73995c1fab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef83954c57c059a227736bfa43493b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d4eeab044838ef759ebb2dd979987369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ea290ac134b7dec6dbd07e4bc5fca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b861a89adaeec2ef7f00d36ecca27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca80f97fd2092c3b016114a0ce753cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35461e9915a7dffc4f0717eeafab72ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a6d963d349e8eb4b2e0f097d44930374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a48ddad0358a4c5b8ae7ffdad056f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ee206dc29c5a03d76d48562db864376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf21485a06bf525983444595a0822f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa15d33ea55f5ce2677c5747ebe9441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6268b1eb9e38d002cc0c284b39a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6b9a096bfa44faa83d71d8d9a211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea763a432f85e0fa81600e4fdf18d0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba80ec6ba6128fbb5148c30dc00215382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb74e8db9f021542b3eef7af92f611d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4ef04900a146e148f6d5c189a8e19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29830e8a7a38e7ad0807e357635c77f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cbaa7f69c8a7adcf9f81c0fb7b17e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c600e59e6b87dde6d57d7ba62d4e6e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba30e8170d55ca77dd599b54d2f9ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755521fcc33edc03c1b21e45ae7fd69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b21f68b45a80eb4336f109ea6430390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f7c3eebd559617ec0e0e172f87c64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f72ddb30499221c57bb3835a0eef0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9ff85aa56433f7bdd79e0de38662b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa0dc9f29c28d2fda34bc06e8b0b7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64382ae0cdf9fbb7b36739edd94272395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b02dce1c638f7955b9891b804db26e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e7aeabc2a1f7ec04d6c0cf64b1754397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc38ba079f66e93f7d6f06fdb3aaa03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5d973c6984544a2b2c0954f588455399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913f521178fc91a439e699955dd575400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c937a2d2a75bc88244571e504cdb17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e143e48d3a1bf510cb06f5ceebb0567402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf609ca2a3d029de6c1ae1d610ac78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2ffe7dd63bca0eb3ef293301cd57a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85768970122590b9ddcee476b53f12c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d113924cce4d51cc56c00d4021a87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c412af47ecb0a680134622855cf83c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5013e5472750b8a93523ad7e6c48950408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a44a34e084981e648d5d25a3936faa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c700a88b73205ce05bbf733d190666a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8093889814a10d938c559ffac387e9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e0bce643423f26542e264b847721e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab99a6b50f0953532c224984620369413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d9c63e8376e5e215d447dfca8d93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496ca5228b0e0cd2c9289caa0b1526415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35150f8dc6e32a4f2390dbbe08b5b33c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11894069b92885dc120e28cfddf6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c727fc04db13fe3ea34885633552d56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119cb4ffce557648e494a635fbac8bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d9b5615dab2d4f05d7a74ffc9a27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03036a94a1d7ad1d0d31e033da124f9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45266be2b2d2426de10e2784419409422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8ad212eebca2c843c3e7e935b3788423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b294b241966555a7954c8e8d61e25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6364e8f2942104fcbf3c7686e599c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66701995c2693f9bf17ba37ecbf8f236426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cbaca78f54a0f9005f7b1859f6686427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c967f1cdb390462e0ed7bb3cf42e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71223ebda223fa2d26d6bb8db1f61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5488e2b64c5baca3070c1c31bfad15a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b9e03a7fc39e641552c05e8f6bb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0a18dabe8b1def9817dabb90c684c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a7601dc02bb10bd0dce09650c16f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2cb8bfd513e4a174a5af8052f5c57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e873d8e6b1a89edf992909657a778435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3057524f1ab41eb2c433b19e6dee2d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a49442bf665cb72a9378344e854fdf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ff5b124fa7bb7c2ef2834565feedb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a2e2a2d940e0e352594e5a1bf71b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3111c915ec4b339c830b8e5bc725a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da40c714cf4689f683f122d44a6a2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460dfc40cb569eed60f818edebc1907442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29666464b003b3b3ae1f27595184b7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba401d39a09508aa7856bec67320d4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c7ed836d9357aba6964e9bbbfcff1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428cbdb565662f430d8f8129831862f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268d3e23c4c6989bdc3ab02923770e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112b803f58b9a636c4ca2999f50aeea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ddae367a844b96f1d370af9466211449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440de282a87706923e723f721dc17f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0befc1457d316b962290faa52863f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be89182e49679e075b617cc6e10cb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdbfb884e7d9f4a267c36eb6131ce2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9e5ac6d245645ec607f397829bb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60b8c75feba18f5018a159f2c0f176455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f22565fe2447209fcba4c02989bdeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde1d7f12e8457b2c9d808089f32230457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56cc87b7f1566243175ae3788309db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed276b282d025082e5b2659982327459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfcd66b3d8a4c921a4570410b10339460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0b6864be69030dbbbb4b7ecd445c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bf4f0d01a6b504e7969daa303504e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7404fb38d71bfca8a60a15fe10e84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8561d1869f8b7e10cada45fe1f15d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03114f7bc69fcc85cc994ca3f1d85640465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13697211a3ab81a67a0cbd89cff9297e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6676cef24e6d05abb0e0fa308d7c7da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db9d6d8b7843a75cb0c1b0d3189d82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f0de85f29ae02b707c3e345b3b63b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae96056da452281484b200b36388b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d76db099b312764f969fe88cb1145a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d1cf5ffa0f9052273aa844dbe937d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f0e6c4efb89915b661746a9f9aea7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa42bf846722ac639aacdd444c0a061474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb33370f9f7defe8231c41a933b63b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74447fd1d20ea57122419ea5d3b562f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1242f31c43a881203a7d15a754a92a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71bb06baa9b98a37a804237d4370f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9200afa400f57b0f667d420e471b976479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f5ea8e836157be67c2886642898d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79352659b3a98fb81415bb20dbe0213481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb438885d84abc157512a9edc801cf16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbb0c92706f7bcb396e85ed4498fae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5284e8a7a7097af0175fc0164545488484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2136b68a424fce9246ab9ae7d10e13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557482caff3773e9687f6144caeab390486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ac4ec7dc59beeeb37521b51ee747b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b835e981edd4dd2be449fb48f577488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe171f0a38684fab08ff24baf617ab8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee18f458605adc5e0a5205c2a607173490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29043c744789d495e8bb6184ad2ee04c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5fd7ecf4682d25da1c36745db36ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f248058ee2c7db9abd3c14e1abecb6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2fcdfa7a50d98701ef170f3ed6d23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019bfe92471be6496e233da792347b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51657c4001526828feb4ca7c29f79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736dfbbd828a6a941ed44400cc5ece3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c907cb9463773723a10dceb62136498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d7524445a56bf0e2c65d7f7476dbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ca5d8efc0d321f0a378b4fe91c49b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61df22fa25c6a45de4cf805f6d368f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6840c2fd7bcc802cbaf31e91a23579502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df160b998e28dd1cc0d3a99daa3f2140503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363477bd35dec88f579234507c136814504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb095e654150472269d2aa94694c705505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ded65d08b4ef00d81af0a3671894506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b626596ec839d700881fe31db6f23ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd53158baa8c998ec1eff31ca0c024b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e12a204f10a073e61ba3faec8d80ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb391816a0cb6d6b3ecb9b90d4a670510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29515e84a543ce852df810b49904b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795e167ee8d000541fa3a01678640a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a441f1dbcd741ad48c347989a24c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed0893a256cb337e8379075916577f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255d4b3c9f6927552f9dea510c8ddd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40861eeb73a09730d6aaf01fd7fd13dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea76580f32183113d7ba6061febde3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7099690e32c802d5c824f1c48a2db4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8c62ac3f054d5c20f4ffa5224c4f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df35d5b4a17d1b773903bb065873705520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f30cf1accf70388df8c5fcf7532051521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aa4e231af6c4de76e62f204a2a93f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251842ccf76835dffa8977962447fa5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fc5b3e3c4ef5d367af0acb85ce63b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491adeef7f2e016a11f83758cbaae17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7cb9cc6fbfd6653526a8503bf441b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ba248022505e80fea0e186994646527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637351f68ad735f595f468a904d9530c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8581575c66c13ded02dceb8dc572529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4a0ac9eca05c258947d47f4d3458530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9e9c852112ac64bc15e3eda192db0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650d1dbf03f2c4506aa2b27f59bdd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a7fc305cc2f603b828fef3d1e2338533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c5d5d06598e0e602d70881404c811534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed59435b03e8aad73f8f6993d0c0fee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0416cf1f98b6df8955f9848669de3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d36086675cf49838bacb4686e1a67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a66b3e80c6d0c0d66a941116b95541538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534ae74c405884aee9094d04fe2b978539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b1e5e4bedbdc87caecf9886f4dcba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5f5b8526929a2abc554b84e91739e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e4a765c86e5a37adb1573edc9b21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fb899666fc8f568234eae2c78c770543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67a07e01462e7fa1744a45e5fdbe03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18377b1bda86dcbc4ec04eb06b3cc2c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48f9cee1cb62b1ef2dcff982ddd12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a6133a02d2240a73ae632836c554f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94649047e9376bf2c7b335f663d2d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d419854432a55458b0c254cdebb1b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58515cbc4ac9e5311046eeee9eae4cf9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4032fd52e299233fe77115dbaa4ca1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dda5eca23ee58129eb8d0f6f9eb8f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0441d0b938a764ad7abc172c73ecb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47de085a83743f5dddb50af52901a11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ede356737612b06e1744e12eaf9ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de7fd82e723c048cf5fed7f3d29415556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2277d4eda8401aab2afaecace99ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee517096a394d0a17440deda64cca306558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3470cbd36b27ae02a2550c32816380559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9d60fb7c07539f7183de7985e6592560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ece4fddcb8fce2e71e0b603f6e83f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a19ca82d46cd6b11441f311bf5f02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60dcf192576534c4a9bc5afa6e80a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1750d6675594dfbaa6e16f9f588492564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db606c5cbd4173c13e89a76c84d3232565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e40ca180eacb9ccac3f477e40c91d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56794941837a43783eb7e3cef1fee9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8e31bd6f77c8a884c5cb0b4fd252568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2e3c127585b50591a41f2d3f3dfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487d3110db6d4f426a762832c3a1f8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138311dac036de9f0ba391b3032f52fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592cefd8b814392888fdafa7ffc7917572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaca9aac0ce626565abd5685dd87ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957212d3176fccc8fa0b9881cc3a4741574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc7d5defb50631a8933059b31f57ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6d472275261eda810c90730d78127576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b768109ceab4eda0470e8ddd80432577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a5dcf7f36b329311f0c64bc3a949578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a768a97b4a339a91f7974db98b453579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e85e5bf7a150d100f318af5361b581580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caa429591a31263bbf785c03526caf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af206a83f50cc8dde7d92f662a69a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac003b741c6087b1090a944868bddc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acba7d5a1f367565dcff943475e935584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d9e329399f41762f6ac58e740647b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dad74a04b043c777b41cdff7740a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3b35a3d61b705930f9aa36cc54027587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a85e5db720a62ae1bb702f9dca9e0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24060eb7250193aa304babc5e7e75a69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a57fabd0f996bd8a12c9977cfef31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1876dbb38cebec9bf9cd95ddf4c39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd052c443792164126aedb20196b3d82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df2fc3d99889842bfa541c6a3f93b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5954bc284892a1118e609a94188915594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e610b89adb099fda686cf99ea1df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d92497e18abeacceae36b8db2757596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b2c5d8fce9afdd4c29c2be6340b08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e7519aa8eee0e25d5c12bd312f93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d2430afe6e16878e4597dae2168b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78325f4e2bdc1d95eeba2d1d572c87c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921fb1f51ae603921a94282212b26ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7b97854168d53c45ee692a5eb2e17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d4aee01a1b6db4fd88658413c6fbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219c12cd4d7cdf0b58175e7a6c86523604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc32b8dcb47a0b25180d69f1b342393605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf29e523215ef0b3e00135f73789a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37200ce0da9637020a3450ed1ff6103607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c58e95d7d0639117b47d121a10a9e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64890a2ff8aec032ff8d495a730c6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cdcdecf42e7bc449086dd793d033c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e29312d9679fd75c14251b50a53b70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d53e6444c5565646e8bca7c497fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482ff65117a8b94749b8e3f091d9ba7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc01f8b0a799deffcd0f5875fb7065614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c09f001755c9076f2e7470f676438615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9577111672df3bee2f36ace9344750a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efb12a32a2280ea9934eeb17805263617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f5a2fb2a92b2a8c0d2b669eb297c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bc9d0ad7e96eceaa05e05e49f9abf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc5e76537d52f6088618f1b9577292620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a300f01b8e3ad011633ee8875b6a92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e72df56c118e83d4e2a56cca4bf7f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683cb81e41592688d77c785abca776623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f71e58ce02eb77f213777034d2086624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c735665b5e4aaa44c632293df51ab7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af054d9dc782a3e63601479f315213c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd44e64fdf60c90eb237c9f7172eb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd132317cb6b6414655692a9e8805628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e61d9c8954310902cc72a32d2224f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621172dca87e214615e2f0fba7c39b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fc561dc56c4701bc15184545bdaf0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632e9194429846e2c6d4390f0029fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de75e6f0b00bfe8c5bfc5203c5feb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c0f071ce7e1e60247a7e826cac4d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6444058a201efe94f748b83c97bd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988760eb5e69e4eace45f66901d5f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974d6ce75dd3682d237f5e1845791c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0bc5fd648b41b17ccdfdc182f4e20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f7461b47d6351586da5c290e8b4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeb5b16e9556c1e9bbbf236c19255c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4c80110a610fc7ee47d1a510f7fa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b931564337f6d2fd6929b6d07fada642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8077c66ef59b95f3fc007f0d341bb1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16051115c9c7198856060b81b414d73a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec3326d648361bce7cdaf2c52c7713645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0af625fa2f6118627e178297567397646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c90c1f89a09dc09e854627a57a78e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b4d3309890beaa93275fcf34c57e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cc19b6bca5362a8e971eb25d498d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd438829752000bcdf20c649172d8c05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bcf5282a3f99bd8682dba539ee717651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30505814072ce10bfccf7ed3e28cda0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7373e7dd1b4ad11d5effae0e495c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd252b83324793a6af4d936e0c391654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5d99e189da2c3103b2389cbc883d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cf33cef1fa1a3379548752f72167a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fad93cec98cddf2ac20d3100aaac3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec86a47e6657ff7809a041241af62e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcb37b28a8793a0d1657d210012066659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72305e644bc0c657ed94cf1af9d43d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611177a8087dec2f61a1978b6ee5e8fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdad4b67deaf6343979fcc5182232b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8a89af966864b75c70a60ff23de65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3580c2ee136d59284343056edee62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e9ea5682d03b05f8839497632c567665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda05a4b151a755564b6d6dcbd40d3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea925658d7abb819349477fcd4742667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82f431a02294001e001b62486f158668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dded4110c6df28d18315085bbba99d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc661620fc75e685f15ee7015b89b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb14aa626c5a107de1fc25afc55bcb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd6267bff2d65a69ab43a8aa1d14d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d234277ad9ff6d9d5944d3bac4e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bc5c00c4533de49554e6c92e29949674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ee23696b1c1acf018182fe6b8c37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e374a473c1e60c58eaf36512daf7b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5b0e4980d252d9b8f36199fcdd5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbd2407eef8552e63e83eba634b0b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652434ba2c2f23e8bb6ad06e33d7ed23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb6b24afe824cac373556e04cf4e3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca70383b2a448913768e945ba1cce4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c664428bdb14178f01166c269712863682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a23030d495904ae60bcaeb01c7cfb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a53d63961c588f35ac3979aeb81422684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4896e81c801f944c74a4c06a5d8e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0863969e0a8041ff64bf0d7ed1af0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc4bca3515e918adbf59e11362103687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b021f6912b44af23afa15e0e0d7e97e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281a3011d68f956db8720ff8c5e9d84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08b92f5f28af6426975fa53d14b523690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c1967c36ccfb57a62de9ceb5ccb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eab71aa5db9c166727519eda078ceb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afdccf09bfcb6d6911f6b0283d1a36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878e9e875a01bf23e5c0b96af0ed58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c487df0391de3cac3e0a0f196cc23e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c50baef18b845eb759430d46aca6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace67f8d362b9cb2917e2e9a6e9854dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e8481624b2d9bd45d5ddae11e6164698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd0d3ee4c33d45a09840fffcf13ccf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5147c3a3ea3c37bde53b0aa32d7aa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c6eb32e3206898e10d58b9be2dac2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57f456a540a1f469a2c9d173455421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90716951a562182038435b3ea27ed729703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c092888e3ec9105dbbc98d991ad650704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e622e6266c55991780bb451b97ad8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395c1b7cfde8dc18f806063f656401d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a597abc684fb1cde3e8e23825a977707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ed2e8705a995c1e0eda53305d8ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b7d64107ee5c8c00850ca8543cb4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce86b1905c7e633660f82dad8e5731710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdfd079c0dda46540c2a4dca7e436c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee7fb9cc6862ca4f69e8927651a051712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fbfa204793984cf141b7aba0dec5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f3474b7ac02547c5e600d65b1b38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441125c365f33ecac676203cafd03741715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d8a6960bd16ae76293710649db641716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed30e65c9cbe1a1db12c14a04d6a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05af38420ea2778b75de801cc46f98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de761cc4ef11797670cf06334a565226719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa077be1cb88367e33c1892b310d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6784c150c7a68f1e9ff5bae4ed9f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b754e2a554ff472a0509883feeabb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b576341cbac4e11ea1f378aea3f58e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b9d2ec4fb00d2e8226f6879fe2319724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9e61daa891c131a3909d9802dc6e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557977dc86d4cb53f2592880510b97d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48403ecd3211a295c6d0fdc983aed75c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a204e965a35acfd97bf805e753332728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f873d1afcfa112a09846b04a95b54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b911908ff60213ee34429dc2ed7ca2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418adcc557243d519c9e8a131f129d3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe28b15dcdc818c169e4c611e2f8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32959c63791b7be878bbebcb11435733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85b3a96928240d7d671178356f66c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a812e9c555ec6c077f6cc00c5b3e10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ad083888f680730257431fa06255736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448a1bb49ad5bf0c3dd6ceb9d83292737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24d81bff48729eb13d7706e839e7ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0b76c93db9f2c15fa74459220d7dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f13cbf97ad025b80dc52e566ccc70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8368fa6c1d411dd289acf6afe53754741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbaaac02eecd728a666664786ce4df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1599152e5b98ae94c42c6ebb87511e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaafaa510f841cc40da48cbc4e8317744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26e3fada481aa2a68ef3ad05da2153745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bd43a264a4ba3d2b2ae8d38a217cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a550f859a19134d60f0de83a45301d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc4b5c55f74ee8e474e0b3a345aed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3274e65fa31619c446071ae5a1449749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cd258cdac31d9760de04cee8ac126750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a022480ebd86a6b852c1f04a7690e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489f47b87d781370864c1e9561d46a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9f90a9ace0bca0623a84f6bb7348b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155bdaa869416e612c6741ddead9aab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d307fc25335a6d8d7f8b6ce1d20f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd9959d5adc181678e9de698772809756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702bf4edcadfabbe962c2a37f5cbe0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f37ecc410aab6b6036a124f989937758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b91188fbaf2c92f74db027134d30759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>