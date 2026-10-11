--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80de01a35f7cf8587921ea3c0d084691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316a294fca498daa4d1a8779431e9602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d09f066031517a4480ea49dfb5fef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804c75c58a4a9521b525188795d0f4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6264407b743eac3c9c9b9848d90f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364c75777b183399e70a63f706e80316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f4d7b15ea57607cb6a872c73250427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4927db339cbad1c8b6c8c878f21a8b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0160b3a96621cb15d5c8f60a460389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403e18d91e28920c730886c0969af4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639c8282cc80af5d8fac90fe3cd3ecd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628faccdc5f9fc536860f887c46253f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afeb99917f5dc44b61076657f2343713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d189ad9a08952efb8bb98f610ea5ec514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f8cb6679f56a5892523057623ce9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b73a3f4534045258949d5652b8c2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68d62d9f80fca283093ad472e1651b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434d9b31ae657813823d99f4325a8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a79b611f335340bd4d049f5fa823519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41a00e47d49b9167b05a30f368070520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708cd0e0ed1eb00b7edac287a38059a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99b3d2fe109346cbd40225ff64135622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d835c5f5fd5333e434c2d4d5f5fd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c02868f0a218f1f16537a905cd3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce89d24b326bd95542458ff0930626b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab308006a6157cab6a2ddc0ffbefe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f502a6090c09775f0ff377b3bc11d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f3cb6f3a677ae2b9112435808e38e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447cedceaedb3ce3f7a18747819ea1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed21bf179f9f18cd299738be5c6a02030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de13ac0bd48aef89b8ddd2d1ce5f6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523b57e03fc4d06b31f69ee9455397032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca40259292b8a9fa0d4739407e5b14333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d0996f9af5c26dee40733d39108f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a3c31d8e59180a4a2a471049f4a4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d91833b5a6ef0d912e808979e3defa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433057941e8eccbeed499b4cfaa8d7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f5acb5142ff9d162c84a4cc5dfe638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e58b61cbf120a070c97412ec9189e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416de5b8355a2fc44e2e0f3e866e583540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a188a71b66c757f1cebf28477dc7c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a957544509bd7a29e3449307f02587942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1988049974d5fd1e12bbd6cf9621a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6145513741ae896df7442d4ea63444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046b2ebf34cd0d623572384e79154a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2591e2ca531e541ab4c9c8168ae6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ffa841b5e1907a208b03230aec0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4206f5dbd3ebeb285fb57fad2bd161a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa388665d67d5ea53e3a61204e95f8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2710da2f0617c1257535ba938b807f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002251529ea7334581352f8e4e4c7e9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda1787650370afb3872b38fcfbe4ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd7df29c15b0173b40dc4725b9ed353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70336a752a95c72b92d30122b2029f1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beb9a96a25f5d1fc88640039078df355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3bd854208a2ba3e15347814054ae556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb350d0f4497bd2bdfe5a7e28fd0c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c5a5866b745cef3d9ea90c272d5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d750b7d481fc14344234a7a75d5ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd95a82f45f11cce0632f5a882e97d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d41962d33d69c45655f3fca749d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ddc7bf125efaa3dac3e6ff87f84e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99719b8218a1efbab2f4462415868e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472e579117ae70752b4e0d22a5f8ce764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71322f7bbe11f891dcb77ad7750e78c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9b19f3080472eb6e8e2aaed66a2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986002a9bdb8ed63dd35c6c948835267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a033a84a941777fc87764f031f8ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0e7e73943eb091f118ac4a55cb56b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc2b41e30064417312cd378464c38270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d49ebe76e4b7ddf0660f918c14a2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a6268ad5ef716f4ad0b34f7d44cdd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beb8e622c7a70efbda0b5dc584b44973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032d77ed31caa285d636199866e52f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc617eb1b18487cd9462b40ef1ada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6e9c1fe3326f2aa02e9590206ea0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61db80b6bea7b79bd7f90787bb8a4d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8815ee03a91dba8f69895e2072cf5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee263c567fb85733f12d6f37a938279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2462d8ca69d7c95c6f8383bd3de7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a31575a0c7bc7386339600e0189fba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be715f47af051f906f802df39f90a4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e806d93dff7ac80aea31d1bbcc533c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250590363bd71d9d6059b91164670d6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9111e8cb809fdc4ea12a1c268ed4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b3b51588c15fee56a03b9a8f614786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb335bdede7f41bae37fc1c07e97587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b43b06b7f0ac0958cf568e0fcead88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2307973417e3f6c8ba445eb5f45dd9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681f55b8fb3da117e436ba8b2fdcc1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de221117c6cf9945e482148c468597291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1143b6fdb6e75d07b1ded0a7538cec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6337d7299b10073fd61a47739a888493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f9c4c5f1d3c826d8ea79fb5b01da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b53f81d64603254e48451f5a1ec38795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c788217a1ca0e3e5b2265933e709c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c864364ad74699ac38567d4f7d5c3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629aa23fbff2648c0e43b6617264b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ec88ad601435c10191399ae8e94c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81ab972a15caa127fbe5012100fce6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df0377e5c5355a20c93187fe622dd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28135aaf0ba4d36f99f584a05fdb1b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9f98dc513c11845e727e2a618ba93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc20c7ab353de99eed99e76dde5af0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bb6fb116ec7185449b1be1e646a18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add8e4c8a2f90c230c8689aa5b2642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce18e6cea1b45d1c772b3f5505870107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169f076de5ed83fbeb5c56e24d4d9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd8f04b95995900e215ce6a1e846ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed42ba54f3e544b1fc5be9d306c09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b655acbe091aa05b10049ada3063111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab659664ff1ace7ad68df7b6951f550112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45217808b652740bba3750c2eacf53e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1619d314e92d88fef83b34e5b8655114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b884e9765a13996aee64c14fa9e3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252fddc9386992cdc0a427d8d2ee742116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71ce969c641080dcd5c1e6c46a955117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69f648574ca63f4ca4ea48641b0794118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee05b0fcd5f35abdce1970f0d42f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f022bf23ca7b996ac5f39c416bfac25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88e580a3c6fcef501dfda4184a401121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3077ab4b9cb4810e5de07d8bc76ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39ff0201151c2166be452068633f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac35e1ac8e7b33e28dc227ba7b09a8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b46d0e58a440271b0c6107b75500f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e307519948d24b36adeb7aa435ced126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a3bb83ef86458a161fe0b291d7b06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bbaf9f3d128fdf7cb772d3027efef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa8924707deeb1ace4c0c9370419df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e14603268b7edca95308963ffc7c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace54e2d9eeb5d13813218b89cc615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a761213f5123954f1a71837d3664132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17f2a9517174e2b48ac6fd6adde5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934e427074b1b19374f575fb408b7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bc0af9ea88fd6699338d878975467135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af14e6b9671d15e0f043608fd881f94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95932411fa1dda8b5bc9937e3d553137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766a9ce149b00ca952948ddb4e2abad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f79fda647cba51f7523a527621ebe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc69bb2bb459c2c35646016f9e294df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96dd9857088a6085e4b72f67f60705141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2737ef0b607a9713fdad49453d874142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdf4954ddbc011535b5325e4a4c431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb5d83d55c5472be3154f4db82dd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f96538ff6e216225b723d751959a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64329cade0ccc606f015a7b167d9ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6472ebfd5af081a5ca5a910e4e6fb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fcd671dd21ee054e13f481fd12025148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193fa5eb293845c14db09b7fd599850149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311cf26b69931bc469d5a532ccb1d09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe86feb6b504ee73ed43376e6048da3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc0f6ec2645998cda3311dd82039e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3398cef9f58de714612b38d921d408153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7302a4fb64b78d4819a7bdccff269d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3a0987c1433108ef92696cf849e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf532e88f464be3c30e113805e115c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab8719e89134192e6d64b495bc03b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145126cbfae216c45948e9100b0f64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff9c7620acb153bd013d7560b2f982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64df2caae35ed09526beaa287ad85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068c0d19908b899c502237423f88a73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facaf2bf0a8093d1da7cf0cca97c13b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2c6c69ad9921ddb84d69856e31ce9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629f7ed7f7f2021ad19df44c2b0c351164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c1ce4512a24096170f5edc6e7755165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15be87e843a6667af110439a095cf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457a7c86b836a35bdd554bba4ffd517167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56ee1455c35b3210f110caf83c2071168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f3bee7246ff4b5c8bbd995e8938a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe470a5127a1ef59d69f974f65a0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b58ff3c643d9eccd675f84faae328e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b89700f0f1ac9b30ca31228d15e28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03641b6d4c71e2ef29385db04cd1f97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6b13c8904759c27229fc076ea5836174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c787aff4ce669722b44c7c3b8180682175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da16c84f567201cd0866dac93cc75f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0089d99d65fde3cf0da723639cba6f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861cf38f57034f818a0bb8dc6e67495178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8598e521d888da6c836055ecbfc8898179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65649fa375d9ea5d13581f318a21633180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05502f9803508989433353904cc6d77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec894d8a798aca236be3984314765948182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5fa2c11f6af174629cf3752f459ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d645134c0e39711c127cc19186bd12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae58b63893963d1e076f474630f42e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990231e201183ff9f534707ce188a0cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0b320f3e1232676bb6bfd4cc5f90b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fc92d0f907c07b7bac8a25f92bff1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7c1794175d4b07aab1fd2ae2c2691189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209856fa229567be5cff82798eb06815190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e8945224c27f237a2484c764ab9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3e3cb77c4792cb7723e981f4ee9c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6b35821083ece63b6170c1d95ec8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510090427c7fdabe13d8ccad2d01220194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4321556336e40069c3bc28640415d17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d4d126430e7728d02e8fd6a594841196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e5d172a748645363f70da5cf01114197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae7e1ac409e6284c0d8abb4a0e50b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b0cda68595774dca935c0ab9bc85a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f629163db834d02936bcf47d84633d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b071fa50726b2396e837b80a15e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fd8330befb2f221dcbdca04b0801202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08710236994fd2890bd3358d326aff97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af69e122de629b2bdc8803d266bda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebce6daed6fdbbdcd2dd3d8ec32748205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4498dfb83e3b28f1564c628bc0f896206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a68b31fc78a1f7ff712deec0e9900207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d989705d234fa073456d76578d6a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09787908e5e3503b5e38517c7e014d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83966cfdcb7d308daf0a22cc35571a98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6b1f15c99052c0516af1de836aeba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a57c9f2ad84369f2688e0fc5fee386212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcf2380c2e36971d825786dac569ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb430e5496c6faf0ad3f9f2c2a4344214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565326ec9ee13a3931027af725b0b02a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfce751764c58e82f3d756661e5c3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf7476cce6fceb528b613f77b4432217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ddc702876b3671662414a09b125ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e117d7e3b1735196b890386241d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b622e10c2012240324dec2265883d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b42302e16959beb03a887254adbca9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56019386239691e74dd6331280115ca0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c8195d3af2556abf2ec3e25e591d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3ffc1d70952a8118de6f8f3a09d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8fd6b4ac2d2ab29344408cf494af7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18f6c8005aeae5740a60bebb9f916226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f2c1ca83a017d9992b894e6959e96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f46e397ad6c5eee4973651a1c89b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c9ddc81083051e730c883447f36f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994f564a351113bcc3d89d148dc0d5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ff1cadfe517d63842c11724c1e103231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d937f4f1ea800de1b34ff808186096232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205baaa2b64a54813f92a3516a49fc4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6131439a6134e58559a509766ec0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b2e2dd1c12b47c2a8870b2e339c4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633b717d195e05424c412ffe125c710236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea47faee1ca15971d77349a1287c62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9cbe55fe550f6f8aca5dc4170250d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a97dd0ee21f44d3adafb07b0c760239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586149390cf1158779fbcbf01e306b18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382ae51073234462dc8e2b2be4631f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43691359e911a527b124dfb9689eca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1082607ae35bbc39ad0acc2411a386e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e349d54e42f6d5199726800564cce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1401bbc193da7db988108fa5f46abd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce45a9a876cb20737d9389629e8649246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eecfc529e537f65259708f0c0fa61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bbbf6b78d5e02db4f420a6271a4ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b1253923641447e8fd77b15fc48b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1610b47fca4caaafdeeff0df768cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f786531358fbc62b87c5e510cef3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66a33653ef91640ed72f5cb8711cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d4eca4135beb8f68abd24be16ab1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b494a68d929b5af674468099f371f41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b0508d410bf75655085578efada4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26733fbb8c5aa5605e2f9b227dc1e080256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e0e6bc2962e15b288ffc83a9363a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad793c789c4475c8ea54848ab36a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69842c4e88b883df957225f8676a1c4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94bb2676b7fd4cdddf8f6db8edfc22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd1624b0dd1053a1288af2764af6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518a0d59069dbc606a832776973caea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff65be4dd236066906c8c492b7d735e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5de2127fccc6a5aa4c294a5512330f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46c0317250308d04f3c1f1470c7ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654406c6f757b98b65a8c62b23ef31cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d325f9455f7ee23d402ee10f8015f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec0cc222133da700d819fde2d9a8f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193585d7e77ffd4d08fe5d312054bb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00292bfa667c4fec0d7b6405074a818270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf7a86ac8597667ad9b80baae9bacc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d5f1b4c71432d057844ba52cabbba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20537edb06f4bc97b0f52fd002fdbd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bb0da90bb04795553b3af37dbd1ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aabd2d9d84d43b7d5f02db89f9561275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80322b19b7b23b4c48f6ff0191627b20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1a2a42afd59be9e1183f1aa70f626277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e675f8e5ef3f2972ae45be11c8545d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40a8c390e182c4b7216b1f9f071763279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77254df5b898f75e6a807d5c6aaeff5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf3ffe0efe0e2234d9ebe83ed5ff9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da58c008c6e585cab484bda88c82edb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91200b7c3775388dffdf8314a534d36c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f99f867d185f55e0a7e7c69cb04ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d4e05a796ed23d7fdc95a02330fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda2639c759e752e4301262e17378f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ac7102b8a226a7c6f0b2f756d11d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab01c9a29bf84589489341ebba54c81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f2dd4295e8ba8aaef90f2e4fe798c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe18fd18356bee4e1e5d737c0e7416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd168b550624065acd9fb017744fc0b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003cf9ac2a5f21638adfe63b8832f24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1354a4f2757bae98057d01eee02761293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144b18e23d2f1966903d3457e9aefdf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231603847eda96409e98828d69d41ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6e4c7abe1c6a97ca6274c81853b1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b64a8872b710c859c8406fcc3033297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f665dfd07dfe9acb55ef969f2bb05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fdea6cef65be3c39e9d8470952003299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e953baaba57c0a6659fe08eefcf6d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d78d657e3672b6f6c607c4a93f7913301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c4e4ee888200799db212c46584cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9c05fba2e6357693319a8e34b719b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dd93f004a7ed395de5f265210083d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da2270c61f6bfb49458ee36704f387305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b9bd6f707be9cccdc806de604ff7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0501b60b53aa653f3fb1b777f8b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df8e19688133681614f9f74d44fff6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee092c1e8bf23ebce9372a40207457309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03470a5948d091ef82c5995a34738cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e33c4feb721345f812be3e77bb03d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1e82c4e7a6482ecc95bdfe41459fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7069d3c370c5a12ddfede69bf024b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece79e50104d420ba6395f479a3e0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb62e35cfdf39868b27f0e8eaaf6739315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced3366c477c9b8670147407ce0b9c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa10db2c54beaf993848be11e3612317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7760b62fb97b9372f40dab432e10a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d6040374e422e67116d449404b12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39497ffbd302fa5a431a67fc9a57f979320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7241b2f419ea598a6048244e47a02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81548a154d54a29d89be696aba19a81c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d2e6cfe0af42beda6555c4482a82e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e058d233f94c4363ab7129e9d0e28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa5cb88a6718bf6d35173bad6f5847325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27102dd731fd98eb6aed0e4cd2fab517326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b00360304311d9f31e50f4089565c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9cdcb31627116a711c8e39083f2da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca783e630388b33909f3a9a7a3cf020329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f757d466e71f71cde74d6818dd20ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704ff97ce88a763504c07dbaf1829ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337660fd35548c676ab51f6d7424d98b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cb71d2d80a18a1ab86c603caaa04a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d0b9f1cc0dd469391c916f56dbfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854bf13be2fa53a528c405500052e78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa805b26c15c28ae1676abef1d0aeab6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905628d8829322243c3c4767122eb58e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf717ba5f29b15975d5a2e9da6ce821338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29320eaec3cc7d3106341169e06ec3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ee8422b2f2c42db1646de999ea987340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9021ba904ae0189eaff1abb181c15c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586300f01e4ec0947ec5831e876e119342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0f68371dfad771855fc961a970c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf02dcc122e0c6ec313973362f552de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8747bf272059b33186bfbb5092d762345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e7d5d8d42bbc3f52fa8e6a7da4aa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08839c7bb1115f4c643f6fb4addbfdfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d399c489cc6e972c9785a0afd206348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4fb0c916b76cf7e8fb4d9b388419a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2600e033e6ab62bb3c776c73fd49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c860a5c1f36fb42cc7e16e2d9d32169351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17771766115e8eafb101c424801703352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ad9409ab882b53f487fd5a335873353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59097c60b967615c3d8973ee32f46e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b3563dd0a75a4502c5945df91a60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc0d86a97206a908f0a7927a6002fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46050ae241d09e6514e97f6da4b874357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ef6f7cdacee7b778033eb501f9f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4af49446ad766400ce721dc63af8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfd3b064cdc860eaa95c1ce0cef243360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec13c7b873aca999f2652afc8953bfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2a6f94d59c0b62be97b80d8e3508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574691836a32b16708432e2178428b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6c340937b5c5d21835cd0de38ad08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c4f5f5d247ab17c927caaff439da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8611a33349687315b3183304f12fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09f5b8a551bb3e089b0047e5879cff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d0d379c6589ef2c40cb4b8374faf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d038f324138f929ecdcbe0414ecc83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b0b19efe74da796a7971f979c1227370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caba23e8e1654c7f9249020a486ccb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045c709d2380ce86466c0535210a57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d468a038084f4e272472cde685378c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdafafab7d4a7add72eac5895d73dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0967648a92de589b0fb0b7dc13f87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38334fc27afd65023299d25940da0725376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2567768e1f3d2d753fbd39934c6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acfc7bed5d2dfe158d439a1444cfb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32740fdab11cc5c22ae94b658fa7afb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a602b6ad88d2a169a091fa16a2c491380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313fadd52739cc918be5ad62f45fc54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d991a57aeb835fc80bca2c9ac86dd09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326078ec83bba72036f160847d245df1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3110c3ab959ff85b44b061fe06321f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890f5ad3de6cc1f341096de82d59fb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd42c4f053430c70665f1cb1f2ef6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10a8d7b7cd074dd14cc9995e13608f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db5cd2b5a87018896d4a9a9541c5bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38adecdce63781accb2fe600acfb2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9078b8ddd8dec7d5195f60fa76940c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566f0735df12203ebbdd21b3e73638c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fb6a80b89fc569d5c3220aa0d2827392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236c53787be5eb5a89ba0ebdafa4660393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66103cd604b652e28f106b696b5f864394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590451dfa5067425b98db5ac2addb63b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac7731b087644fe3e6a61be3e03c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b58e006e171ccdff68e69d0c7a9cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6f0739063bca6b853af5260228578398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8d7a970ef55a3a2713ba62593c054399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b86316ce3535d92aaa7aa17de77f85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf907fb2420bc20decc195d20c165f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110edfd358eea271d82c12a812a69661402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec060fabbd5e187ee90be4d5d28df3fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda908ff8d1780a75e1aad9ea7c8cdc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4529143474dfbc0c8ec6b9862e89e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f81e6a0fde40f4b4af2dea0a35a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccd3810c53b7df4ccab774b717cd52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9abbcc1b10563fd85130c174542465408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477066be11d15973df433e79d15e8649409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784edde6a3a02c85ed3a307669fceefc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a0243bddcb83ee88165503e2d3490411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39d4fed2df6aa92b41a9e3792dfc2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee2a1445ab63d21dfdbd02e1746038413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85cc6231a204fa457183d1952610da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1e1b47d17f4d47152d4941ea62f2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d0a00a8e8bb066cbc2f50208cc439416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40306affaf8ed341267fc304f59d63b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968505cc536970c5608059738959afd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbcaadc6eede28045e11b5468edee9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a612055cb39a16a0092bf19315804c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f3fa35458292c5ae66945112b7dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425cf9251d11a474abe3b3ad811a1a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a021362a7cdfeeeb86da990c5007423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e1ef9f1ffc19ca5eb06813c839bbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4b4ae9afa46730f3a231b001e19a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d29c22838c1764402b09a2dfaf0a62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88d847b58759838b5d243b9b4b4170427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05e945664a2f1039bc26e7718f6c9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126912f75ff3d2eb209ecad6937bbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbdb7e267d0a8b80873d3cea68f3cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ceee79ff1d5c1692bdc301f9414de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ee1704d054228a273aa668d542caf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1536e2116dc7ac8070d7984a56bf6a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f87dc61dcef98d950131fd6625b74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ab058d0983b0284fe4f6fd3f2bec9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce580c52fa330fc583926ee5284dd4b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777fab89737acc907da4df5f47b7a51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db3129e7cf17e907718de267a1897f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8266ea507b8fa0b5cefefae46f9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8474d948436b23ed05232fc279f7cd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b795eb524d5ef47ef659925eb1a895441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666c3ff3ad47c96cd8871d7eb685f59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ed3290d1dceec141a1fdb8c3e179443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42d6e02d18cb39023ecbe838b9c322444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd04d3063e579b7a0f7048e875f3ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52355c0aec09bd1265cffc3b4d8d8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae98868f7695de50a42e240b5b385b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3fd4366c20aac6a01fee876d0f38a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44ba37a403366c39da130a7d0ea605449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cae8080cd0bf7c9e12a83205e1ccff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0ccecb3113424c08a24ecc441c596451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51523d5434c510bdb2f7b1016a4c46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b66cf6d14c29e08317b1af505b1ecf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b01b206d26e0b274f1f4ad04aa8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1829f005bc68b2e5719446b02ba29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130421403895d1fd261dd9ff579fbcb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3abef0499697269bf828d953b2f7f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77213f785ea553447ffca09c88888678458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ba9b8fcc35794b6a1b42db0525af4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb6a7d041df1b24c23890d6c0f33a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df632141044f8d639cb0d935b06e84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619724148cbbfac8f942f34f9d469404462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0564e6dfebfcbbe0e95b550a2fc8e72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b658d5f987b9b25b2b5ca266e0fb49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6069e248732d4e32bf076994c931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeb2f4235e4b529d98d77649167a88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896655f5ff0931926d855733e20a70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b55a8e56c92ae3474da07f5eec0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124738162a02f16ea678440ab2fc814469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7ef26e8623f1e79af1ab1d13a554470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc7d264570c4634ecbf14e377cc857471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec440d35147b30216698c86e3122df6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb751175bef26761a01286e8001468473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7b7e7a4ef9c192713b89754932e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48295ab0570644564464ea3bc7930361475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21df2364cd4fcca8282ee9132bffb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c1b4c1727ac0e8ba8b6e3929a6641477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde787876e32f2c05ac9043dcbda24e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59917937315d28db1755dbf16cb030479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb26f9cd396ec9e81bcf279976f53fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c417c6172d0501128fa7ff470143889481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd72677275243dcfe22ffff205f1f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eed859fa786411f005f42442d6d14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb8c4f77aec17b0b7cedab7f3e16a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe3715a19b7b6c2d75512de8d0baaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524af78c3d10d22931e9452b94d03b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3d0d0e1c9f7f4fd43cc9adb40a3ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1e0a058a9f5e81937f513b35713a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b3dbb9405c0fad057f18f333c6262489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01c4dd29dbef09548d5e5f32488396490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d62b478b0f02d2a3a03329b4f22aed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7c73052dee07a0ec4924680322a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c24810ba8c97dfd6a9c6bab451f57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b28169a4220961cea1498206ad32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557fa3bd1e07a86da2cd8432fd2a63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623de8af028516d5b2d8c1f98e8145c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8b6b0ae1d30e82e94c34a9e3af0c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce783ed4d87646d7e97c8c4ac3984494498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319de87a14482ec85a285f8c6826fdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49de0d2b39a7f676b083ea7dd3d0a8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bbd7970a1a81fdd11efd7ccadb95f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8075f874e43d2bfb5641ccc0e86da9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdbfc114c70d4527cb258ef1c9bf36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e13b79328b0d294849ab48a5fd5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5cfeeec9b42c1b4dc1aafec4b606f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf8ee4774130f089c5d61fb68275d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ae4deeb0d2533142237c345ccf73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7edab340b7a415012687e98d5a8004508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe6010905372a02d9010f5d6e5b1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8b433d57d112a8fc23b1623872c20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b520b6b55b7220ef447d18d9e409511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d09495432714ae513c37a04be65d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310f04650389e19a4ec1f925e9790e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f050519439cff5f137a2db0087256514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee433592aebf56e398134f93363d6cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48df1420ffd0424228f4d10300a651516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753e2d7964a97eb905ade866d562659517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb117266f425917a54a612ebf6c91d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f35823034880d4c903ead9767152d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707d02246caff56a2b81f545c866d9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf1d53c0f657a6eee767a0af1ac5e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33352eeeed20c8656ba729ff37d1fbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f34d035fd6b18000bd8268000f301f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed200289b65c109b20c7f431631d7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4985795b5e030e9a5cbdb3967bc02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11971d212959578ff85e85309b2fa353526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f81b168507a0513179d68d034576a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20c75a1c20d3c52223b6806e1fab5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3423e1abd5923fef26070b068c183529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93688d9ffff7f23c945f247a6852ea86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381fe02212fb4633dae3e8547d83144531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b372b0903b8f19ebdd72666130c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c8b4368be377b1cf335d0fea994a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba27848326575f955ca3efc754870f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220e04cca5ccfd41f84ec84633e712535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf152fb1d2808a452e1af9837361f14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e106099eb911c70e65047e0aedee2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2ca1c16524e31c194ec48b5c76c88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abf305d13c8fb9e81f561c267975e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f735b02e7c4dc69cab78cb9e2debf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a6c6335de5f7671ac0b7059869a89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649f9695bd5b9111aa0c8c5e4094bf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0a1ed3dd4da144fb4255c9e16ed87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106d358f211eb91eeaac7c2d3957beb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e122d37113b32ec8376767adb3d3c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc7b53d02bd941f53d96a365ef33cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86668c7ab9e05fcd804ce0e6c214cd04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9f624409581ff7e54aa99ac0ca0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6a88c64649649c40a59b932178da8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3fcc958960c1f6a9ab2a76c29a283550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd9ce0fe4c421aaeed93b181d7bf18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d21ed57545dab985c3415a810ec74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bde8f965417f38b28b3029f1cdf80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4fa1c81994c11faf2d528f1d90101554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da8dc84d8730ebdc1f57f32d6cdaee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64908d95ea4415d829392f18e49865d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a235012fc3e697b6bbedbdcc9758c51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f561abb39aece36e86464e5ba056e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7b73c98850a4174e4c3f3b59910f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04959776a8a928dbd2324db718529ec2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f6c3bcdea70e88f6155f273a21343561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b38aaf555bd8b796e92181a03945a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed5e1925b7a793abf4c3d49a418de2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af2afb9c817104dc293de2ec0e69d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b0c4720ca6537f2e352a447404bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f33d440644bd6f68ec4680269045f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1073035ee64bde96513bc0ee85eb6c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46673caefc7dca1ff072217541a70ce1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a2d066f6174e26811aa4fb83f04b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb4ccfecb6c69057f966037df75d5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257991590acbc475a95a785d055dc7e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c124b3e6d3db72fb6448f333ae3516572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed58e2dd7ae531638c3eb15a4f3a5f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f274a77b57ef9055f1a6c125e5545574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26337fc2786a2bedc7390bbc710c02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f5ac2c9223d661599f96220053d50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715abfc63ada27ff6884dd90c2271afd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90566825e9caeb7f2e932663c89c37c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6338f639a09bdac31ad16d0ff65e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54fbb0974ea5464313773759f4725580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98ad641cd04e8a19f46acddbd1be75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7fd2c991577c2b537321978b6c5b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2ee2d720cbc3fa73ad1602cc1e3bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50663ce83447c3a8e8d9e24cbdfe9f2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11e8925d82c4afa9469c85b2660b64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c9428c54255ffbe11a6228e41063c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211692555652d0bf5cfd6933e618587587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43aa39fd607ce2954e8fce212fb2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf254b791f752f50cde777924d97f66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0657af73e6a1d5d8f0abd7ab1146f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf455c9079d372d1a68242bc5c5c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e4ef85e9e6fc2d0138c80d8d2fce0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be0ea8e7fdf71cb6fc8f321819d96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479ee18507d27a92951be479ee25846594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153aadb7a3f960b3b54865854e83a80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ee172815a74f68f2cd98d767f30a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c5ba29c919a0a1b398312e8f8474597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc62e7ff190f21fd52cc990e947864598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14691374e19f38a4ef62b1c27948e5a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cbc82f2dc5b8ff3adaf601c137b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0104c629869fe163878cd71171589ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b481b235688dc108ef4595cfa6b6973602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d1dafbea7b3374c9c760be361567603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781464ebd21c5b0487db8a90da131e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102881e7c11438858e7ae056e569737605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e55756d9fbb670c8f22f686ab1bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95fa920ab7874d0db7181bf18a6c2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617240653488615e7a19f78d8c09bccb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e9b38d317daef58de5b721385bdcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6149ecb47c7dfb7cd23f09c2e4351610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59952ed5f50947ee44799ec3c4055796611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455ecde8ec3cd3961d1ba140f5be13f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd378f6fcf77b0ca3f1e0d962d553613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d4d32c00cf16fee1b8dca9c8b4488614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dd99ad335b3eb96648c2a1c7b2cdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2bcc2225ffa62bd674cf30e46eb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5581116c820b6bb4c784d196d417e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceaeb09cef8c082512e8275dd35ddc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448f616bab6d3abb6f20a4541928aea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02063416d23593b33835739a63be4a98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252cf1d14e3b3c2a33c1822999d9245621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959148895665facab20f29fce83ec75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078aaced7068121a9c3814a0adf5790623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561916ba6b5b444d4948d483e23a49c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8e38b5f794ff7e0b3ec8977b38511625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc90c89621403bc0c8ae32da8c9744f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6339942ef8f5d44ada754e01182e35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eb55b44bcf01acd7aacb7facbd599628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d2ed7104c11901aa530d5517978d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66d0e3dc3ced02567fee2e78f91e06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750d40c35febab94f88912075dd428f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab7d6fb0dd9dd5cf6b0c75f8d4cf7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311b7d0deba5f6928179573908189e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a47dea8ead358750d1cd6bbaa22de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916a1d66bb3eaf18ed8e3e60efbe03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9db1f2cb9720ced28349e549dda07c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc9301295bf31916560a1012dbbb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4e2b27a7d47b95eb77b485af73d45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b86a66eecb3bb46a2b0f70bcabf3c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf175523d18cf6bb645dacbacdadba8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4d1b8e4edfab565fc48ae7ebfee74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a76ca92a2cc00ec84369b3bd821a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6276077846777bac6c4efd6afa17a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db7f3b188e83b43bfe3e6f8f3d285644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2561ff5fd0ffeb1a40219afd017ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d31c4f2e382a6b863d208df71c265646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af807f718092ef4f0abe097e08138647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef91528c6e6db7b2ab5643b1f5b56c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724d368adebefd2705e5111e56dae0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e154caf8900e56f962ab9540145c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880208cef72abcc540bb17d32d2dccd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76f3e70d35f6b6d29bfcd2ed400d24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef301fd21ef77f73367b5a8ff8433de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed7ea5773814c3298fb69b28dfe4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcea6b2453ebab35d36d262c5f4f7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93243542797fd9bdc49a0ecaa450b0d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689632b3c6cc6452b864f0d51dbac6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496134b8a5e6dd69d474db87bd3c5a05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca839e6b358efb63c13133d8743bf84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e9f9979a34883b98165a4b15c6b93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adde1c748c6d20c13fd00992e6ed000661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824eb90757afcebcdd0dee2c49b127662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c6fffc26469a8a7ff3dfe491bc9ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26670b942351e5aa01cf6b282020d6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478227758a92dd76f7be47340f491c3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0673c80d64ac5d9880f97119c8e178b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa9e5f240be4d0965964ce9ef5fd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768b97516d9a8c78bfc326b20c4df6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617807762c6b233a3e97b90f17d805e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8834aa0f8fddf4ee863140f711cf8a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f57cfa2084888196a05d82095b572671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667fc44ce648f516a1f6f130563b942672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ff02b8ac4c75fa2ff628505d408e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117668297bfe56d5dd7354075a19ac4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c558e978920c45dba5e05524d503a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4e262aa6056f36aa25b8916129d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ff75b84e897cd9d1adc3f468503f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422db3ffd298d880bf540989e4bab3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e2378bfb813a4fe0d3016fa9c9108679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe1e84aa6c6b14ab1f4b5d0758160a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ecc9c049caab1d3308b2fcd293ba6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abbd0216ea7883be9674005d5599c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bda7226670c9c03867a771c462643683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f56b98270f66266374ff69ca61c921684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce429739ff70807d632abea8e9e345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec2aa6bced1148ea0b1fbd91359535686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6efb9ada45579b32fe0b14b81c4b1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daafe3a47a6a7d71011cae11354e7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5f8ae46aab350367d55f5865510f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40fd04f4aefefd20a8b2367a9e9369690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec010de659fe54488b4743a9fc3b75c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e3eb2fb43792862617d799ba2684a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4ceb47308d4129e55c09f53598d5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba75753900c2cfed65585e549d62b61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afda6a82396e4ad147e4aeca4f088f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6fc7ffad1002dea89ecb1014491ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426112ede985b6999545c74f446072697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd921502102b5f0a6020f45651b321698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df192fcc698f999e0dbccf963c88cfde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3078e731755d42f7eaae0d0a962d58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8590773d911389a575443b1c8093668701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be042729ded165f67145a2f54a3e27d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345c7ce18b153064caa1261737e6f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a4295ec95e7adece2d3263f332c90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db00330cf1ac4696373c766307ebce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe25bc89ed6aa9dbee04d811dd9f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fa0f8521c0f8659532ed1501dad18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b73d8fb937f7a399f85c7fcb58068708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b399e9bc1a6d64b0cf6b1b275b35df4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737661e716bbc8097826c0884455878710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53500a2b996eaf1eab438c788363f4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4503b52c9a1b82fb39688a31893003a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d8b03178c841f6d188227410ac10c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69060d4fa20a5beb12413a139636bfe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b46f009b5ca0e721fae5a47416b06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d1d288a2c490cf794906fa8832fea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2699743ac4aa53b1c73ba22bfe370f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dff003e7dbf734c0e42feb53a93ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e46e23812b7f8c71832b98b4bc40a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaea4f05e02e315b99d59cc0aae49c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72102f8d574107dd06a6eb0143e754bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d1d4718660d75cbecddcf9f141be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202d346076ff98f5ae773fc23f369a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea269cc190e35d8def076487bf4dd37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be10c907669ea716575d166cc45ff5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18e6feffddc631de67cf93eb6bc787726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e82089225ea2ef8acb801da844c368727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967aa69822538997d86d67d17be8c77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4759d073aff37bc10f9e4b5fbe6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d3e3a90eb17260e68ca8376ea0420730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a75f646512a00eadd5d1ee1489e236731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a9bdc9022e4d2ff526087958fc9ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3628057edb61ca53a3924c43057d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbafc37edf033716ebc12b73571f9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d1406780d42ef2d93f07c6a262a75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46166d3051a06174a03fcbd3a2e3de1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2e39f99867b3e8bff4259de2a3010737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a327ef19629002534d5c8069e236083738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd36110758ef56367de304bbd03c4ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343044b50053bc2ddb211eca428fa9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f423da81d71eb944ef7a7db847a64c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c197da66b320b692fe8d2d90a64363742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362855446e13cfb93ccc0d9829469c22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d022345694b901cbdda443b94fc17d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ae9729a26cf7edfd6b55038b0c2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440768d91ba8af11dc82dcc697bec0b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ed5f3280f6973f7f3c01f85401d38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0930a44b392774252ff57869f365a39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61039195213bc6baea528485b5a4d952749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef29ed58d93f3db5f4d85c78e3dac1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75614dd93aed937bf6213d441552d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee997d1a734e89bfd0ef64d109b37f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fc3b5c88be73bbdd94d6c323c5985753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47181d75c2943f66495a9cc3f285dd241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5b91fe60e8f824538be27882364ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7186732228f9811023f44b7e21dbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dcbadeaaa1bb62c83cb3d88a1fe674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b9a1ab9df142974bfb34439fbd095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf7baf20d0f0afb38562169f905eb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e1c6e6004aa90efbd0b75e2ecce77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f56a44fca7ce02656290986f2c30f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c1ea76a62f0b22dcbcab08a9ddef89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440dc7ea4e66ae45c3cce8ca662102c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71dab76d81938dbb97b462fb7bc49f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac8313b0d80ef0f24ab4142913e36312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d92c12e903ea9feec6c623ff0e54813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b743e1538fc41e07401783aa142814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac0a1882b6e4b57d36abd6d286da715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee45c1034716167d0cad42114ce7d1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58c15e070a5d6dacf0c54c841ff10d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28132c5dc99f07fbfb98e40ea83ebb6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86138fc449aed799c94ede2d3b04ce319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100240560e579ab364b4bc49d0965520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a791a5b1f4560f7bba1acc5e81e0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66da585a5affa455a85f5a74144dfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4db8a835a82a6d1109f8c325b2d1c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1671f499acb09a1233488fd0d9d1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1b7e3c6be579cb54881202802ca8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67745aedbb45fcd4c18d131025a728526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70cdeab93b9336e2c25cb397804d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd878ccd0f3187677f5bf2d675a2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe03e5d4528b4e90286698dbb9d40729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3577853fb4a9f11610267abeb2107c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e03ce9868a2a8782373cc82933bac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd9b9dac656a9281cf0eaca5a0d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd1398e7e8dcb2e5bc86fc895a487733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded863b74153811b30f03d06dc9881134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d9fd8230bb4428b75a3daafdef2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182da14d9a67c27468000eb930b42d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bf7e3c92860208dd0e0bde3a0317e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af827c0a37a2e53029bdc1f81815473b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece758c296768d7cbcdf00664da37439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d50c35d700adaa49d1a74d957e72bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f9baba1ec8dafa79a0bdbc0f2afb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8fabe84e023535946c62ef8bcdc1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356255ebc5b5fd83e8874fcbdfa7dbdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c70778f8734ac294c024a7192dbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371503e7491c301b62b76f78280362345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73136ed48cf9319070d4181101e0281746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5f3131fac9cd28d2bfb1555e987fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c8cf6de92215aed50dc777ffa07c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ea41e4233a13eab6fc881c0dfb7bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f328077788e6bb424e1a424f955aa550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941e9263a4501e95f72d97387d5e15851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810810ca718ebaa9f3605ef8b686d26c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2540a7e083ca2d25c5c467551c9f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d95b7a6e9fa11f40bbdd3fd776a16954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013791ff13dcedf6c91f7b3b00c9246955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c225624185c170b0ec174c26802bff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0eefa971857acbea638fdd3445e1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c67b5215bb7d957778192aaf373e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fd546aaedd906d6b11bbb869fdc9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fe5dc123ccc16abd308dfc268014e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef8fd7e50f43ba8cc2c0ca690400461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191786dd22985e7cdf3f86149778bdba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13691ce070c1ae916e4431a109f9c27563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5249c66cc8c6c8aaf59c25ce167dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f081749e556013c413ad12563c6cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a075e42684037e381c0f9af6449172f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad715c4e7a4c520668d94d507cb9ea667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b5178b8261e75e3ffa862a42c213e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb2700b4eb3d20603824298a1c54c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a8e2eee86529fc5d5d18821eece4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd88978673ddbee8522b2ed8cb70171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5974cfe263f8d52290f63c6bedfc18d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513de4be47659e3aec86171e578acdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc94005ad795a1979b3da287e86bb3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bb2bbe67bcd2aed06116de6eac25075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9195c90e20b97df69bf615899822776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f960b8884d2eb8f292b51ba9435377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93993b66ddbce411c62eac325edfba2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8be8bc9645ef1ed77534dde7811d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7ed4017e5e7cf3ac7af9912581a9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722b9c8b2dd297f4112aa05d26b647d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263adb21efb0d61598b553c69e4ce3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dde24a18fe41be522448aaa6a1eed383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece62885cac590ccbfbd802bd2534b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dd08e8aeb9cb865cd2e7983359ac885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ab8768317e96ac8207933ec61eee086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a219cf91d6a530bf9455ccf318343cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573519c0ba8a0ce5c71781306423cc0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa3dddd3a8bb95c3893d707e3d2fc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488385f1b5af1478bc47a75112ddf2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e1c56f390a02086cd20d486aeabb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ad399b9528b4b1b4d79433700d20c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec635452170e0905bfe3c50e2cfed593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22b99a7d0f0df8ed4d16ffa7c7b46394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968717cc52d70a71eec5eec990b0d9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c37a54bfdcb95c43efd1bc91d4913a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b868e632cae5e776acc4753084799697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef636b185926dc2fae4e895c084f8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd928acfee953d5106fb113c61c34c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdd6a224fe1a877ef4ba2f0421c9d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5f0f36cef6c3977d78a008320bd6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af15671b3695f46f3122cae327654c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bddbecc01a2b3488d392cd8c24db5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8308b0c8498e81852842eadb3036f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc3b5449d805bf0bd706602d5db298105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c54a1021e2d7f4d7dc637d7ef8378106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb03c2723e5ffeda1c99b26f0f3118107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c04b9c383c345138423dabec505b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e7430dcf4972c1dc901950726ae4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04174dbeda06b5a11d2d63da53185499110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa974946f9b758ed59bdfebaebb535dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67408ce9feab1fa036f3b3bc38146db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a1bf7fd41d7c0984efced9dea0b6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32f39e819bcada16563a00365a30b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f50d7c72f1b9169446d56e00e02f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a7769a8e788b30e62be49ed50e154116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efa2029de54eb7204aef9c21e25636117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817104e8703e3ca3773d863fe6da58f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13678280bcce0d92a81403967540fb2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c478110a88ffbd1071e6766e616da17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d2d83123217cb3864dce4e5fa79f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e3a5b08c157b0a61a4ed3543c6e37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ffef3cd6c8180aea489521fe8a30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69886eab786677b0cc0e06bcc91be4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73082b17081dd89d1af631625394d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fb454db08ce057c3ac8c39bc500a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1674c98eddc68316c3ad79730202f43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78655ac877a4076b71c1f1b037e73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82cf27596dcebf33192ccbff2221fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108745950df9559e2cf58dbf241c1b49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e752992b19afe634d3e409530822db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6171b8be4c4d0d6a78f8239ae496132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24260e5751a1bc1a48cff29400b31238133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d213253b26f8c034d96fc9317cf9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfa620841ecd4acdef2d947df86f25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f295dfe3527b1c6bb8d3d599d6c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c80c0969e85e3f131bb8a69b2452c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e9d72cdec3876797a4deb1e1318bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356388bceb7235fbc2bf465ccd11f60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23907bf533bfaccea59c965aea06279140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c2154dff5a93620f8ad599a952756141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f073f3cc8735a8c250a8fee5a04f18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b8f9aca6f80cac50f2ab995d7b9bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a3af13435eeb009b28d4a7bcd3651144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34239c7d09cf65b4756fc68b96afd6ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a87e450cd25cbc5edb89970cdd3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a721b29f60f57e49c0854ecb58a0cdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e340e46f0ec10a23388274deb0c53f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a726f4517910ca98c3f21de24e9ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e58faac04a0cf09a3639f7c366c6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad84125f0c32016b3a93fd6757bec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6685b2f438ac50d25fa863d19ae2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20ea23d0af60988c961a5abc054a1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb4db50177c2d818996a3973a8bfe2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec6187d36365be87fbbdb924fb1965155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e59d382a8004ca3d9403e88d337286156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c603cbdb592c1292c25f5d7ae17a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d0eb21d46e574f988e5396121dcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd0603f7122d106f80d1f6ec17335159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa85ac4eab9e90afee30d391cf5f572160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58701a4cb0062e00c41b4fc22d776352161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41d203aadfe79b1c9eb3ed0a9f2e4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ffb8e44ea48b2f81a565ae4980e68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6fb3480bae9fc35b6f80ad638e5c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f98bbb387027f52b6a94cd28e4045165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e224327a552325a9414dd2bde22052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee156fa34c06dfd3180b730baff9ea1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471371721e5c6683e3a1e245b672e18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d19aab0a5434cbb165544051412b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a84f75ef6cebad37d3fa2cc07c5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9784a7431008c7a5805efef50966a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f957c6f9c4fcdf00ea5779c98bd5618172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c33ca320b150f5458503975a155472173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8480241e9f89540b3fec3ec8fe5e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c7763e400daa33cdb317a97789818175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049a5a203de7f99d48b8751d68d239a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e0733db90ff04a48c6dce5ad02566177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f844b55c2634e274ab6e963ab6960b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373214cafc224988d7db0bb7813970b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1bf494df0c1f08351948378e3ce11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3789ed7af304c86ad2df6591578ba5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707eeac622ef0cac99e1ec3c60e568d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eda0238a092365c8c3d420839b252183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1438b3067f89ed262083ddd6bd572cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96c47a71a446dda0d942c85503c7a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a392dd7c8aee05cdaa81cd345231c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8c938e30179892fba078509ac2d12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbf2577e7152d67e9a144334fedd3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96506ffef4868623f32c5780db78199b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9de6a2faf3429644da6a34d70fe9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416ce72231e149c42ebcedb67a8c01b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2845741a5b27f980a76dba47ac318a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed58cf942a1f0aef998e527927cc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc26236ed70fd4591dcbc714eb8ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f36bd4b810fb80907ec0f54bbbacdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa4b8e2da8f8446e10873a59bf7e3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bbef7d46be40dd351be70cc115fdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd6edb6f5bbee3cd55a81f978a47b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747acd727e3b6ed7b1af7f927727412c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c697e23992feb3363252a8a5e3f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d389c26652d4f07811ce1dff43202e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c08ccc741a675d3c5497c59a0c919202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f063c31b0a46c281a0ae209994d82f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f980de6b6b5848ea8d17ebdcae68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542561cf54259b2551b27a77375523d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b86bba22d45044e759a3a1966deb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624669a4749badbcaad7d3099d5ac8a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef36803bc6f8f8144a46f36f8ac30b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2132a75921dbb892951e3ddb890f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8662e1b0de95bb6c991a1a455691045210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dcf4be6d9aaa88ae2faa7cd094679211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b25457f4eaf1a7f29717f82d680fe7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0640e2e3bd2b91434e407098e433c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94bb16847032c9c16f70df2d06559f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d41c6885b0fdd1cfcc14cda090ab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb58707c582921f3d167c8dcec0248216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e459c9a44281e2773d9fd381110435217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd902dee39d8ebac9d20ba525a91e73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda46e673603a6757df4774d33968f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d679d5e838511e8b67e5e47df5a09f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ad3928e78bbfc8b9c20cacc14efb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3a4a2f1e9dbd2d65bfdd4226cb64c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c51f048b4e2ff50a6ea101735741f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05522fe2a652d31a7ecb24faa2565ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac88c54c0ffa55b2f2e16d40114bb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50338269298cc44cb109d3848d893207226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f0f64d7c7cccc71f5423f76d7a20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95caadc20ae5ca254bd2ae901902ba1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca751ee3090f813ee6167b6d43a54a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f442d420d7ec71aff53bf1ecdae7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032990ad23bbbd84cba5c1bd8a18862231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52f467aac0715b7434a83e1e6cedb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef9bfcd1b31c7eb923815b7ce7a3f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537546623b42ac128885a5e65ddeb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b22c7c1ce0ce540a66bc94dc75cf4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab3938cf672b910b4247dcdc6486fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572894475ac65c34c74245bd59d7b4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c161487a054124ab21ce82428015b9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b52141a74aceddcae3520f31ddcd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b00fd4fda51c7a3a362b5678397782240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d129d9b98b5b047223d5571dd95287241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bea8907c157a5e13be0357badb24f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427936b0c8505603d0effe3e8ca164cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b62918f6f0b7e0d5e8eb4c7c1702d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baccb44cde5f09b20a4242a8d08ae57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fcec6088d7ac651bc4ad58db102ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4cfbe6c87c03c0334c9775df1cefe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cf0b5d2ddbaf56856960c562c31e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd049aecac839f07367fd7a37672ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fc99ac618131d62352fa9b92b9ce0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b6ebfa7dee697243d784802740dc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9110448bd81710eb2cc059138609c97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b11d8565845f9f707fa2c3da9bee6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24db7bd9f4e48cbf57579821c9b560b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e4b93dd82dd7c98ff1cfcdebe4c74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e924b747eec87a86ee5fad2003e777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df910abda857dff45d5fda9d6acf11a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c5855a2264dcca1de275c7c5d022258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa4fdcf8ee4bb44db3152d6e9dfb83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18064eddb31eb5853791124fb63d862f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470594a2f6ae84777f4e46d0be4310f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696c1f009862734ab41bbd2c32c908b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb6cf17d77566cf3fd5e5c3c05ab5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55fb4a040bfa597e47860ffbee3e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52f4852d8947e6705301cfa8238942265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91837a4f8466d7569f7faba300fb438266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc5cf46f226738bedd7d263f682cf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67465f27fa829ea8953adc103bc964268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a1c2e0767d73c490389ebdb850090269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7b469fdaa6cf48d39471f19151e7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964b9a088ba332155c52d9595cda6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7c6942d96264a03cf56b28e5a8d25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44981a6d2c42d84a560f8a4d154694d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d52bfe2a1ddb899a05cc9609488d0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b09f60c4c8a311c6981291c6eb73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000b015fa0319c29c7d8086d9bff684276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb79fa6dcb463e69125e1d6c736c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa7e3d799304a55b4bbeee1bdbc3b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9341e4763ceaf62a0bc536f907d926279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6419e75cf4195ae4f1681198e5cdf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973de6c1dbf7bbf570904578a971ad0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9308262db567ccfbaed2663776bf288282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3bb77e064335126eea08c1ca651df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be3c915c712c0ce6993f6e62f1a68a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5028a92e0d7a202f8814a5bf3ebb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b85fbcf4f9af852b31835a52e66ce4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d6d6503d733b31cbb2c09c3286bdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac3da751c10724d87fae4802458917288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc02fc875f137cfe222fde3cca25c20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c431d724321a2975053e35bf09acb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc65ed5f52dd8e03ad09d995963f1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be95d3185198e34b7fa1fa3b1181d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf8a5a718b2609a87e1dea55cdc002293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989bd6c864de4f4a57a0167494f248c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8317a3cf8d3c2fd157cba56f37d13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5aeca8284b713b526204b67475292296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f890e9073f99d68c8968e1b099e98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37414ee616934d7a6c73b800d1b0d3d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a7a61d33be78687235974023c26e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a0aee7a62229c372a6795a114f29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c22575ff4fd648ea719f3ea88baf7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1cab94f0a00837404aac826d1dd24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5d398079185d440678805a0d7475303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c3c6d6d2277aa12d141bae3c567cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e147f1c6979be916ebbf1d22e161a69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14650579c582ff65b87a11df4838ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c5ecb8ec6327741a6a6015a9ba4a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5f4721cfd3cf81c548db867c61a23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5378489d0e2206e27884dd3b6ec04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02b80f8ad5229947e6c74b63b4dc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2cb1b9014e90093cbdada6d0aa2a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c805f18ed5e948162da45a36994490312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b005056148b030544964e1ed2d4fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222a15ac04384a6218b9751684f061b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa8d5ff896a17b87700df8ebbff40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985be86f04ffb1e40cf07eb29371a1a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273858f64f31dae52bdf4f35c908f89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ebd75e5f750cfb79cadf61624457b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a2b0a7c932ee639bc915dfcf1a54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff86651b9618508de454241a49df7c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfd369ca15acf3c90a24680ad418d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c465339013c47db86fb5f7b7d3111322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e0e6bc820c398b73d61388a008a81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a30eed68659232e20d38beed9a7601324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475f2776599f0d8332f0ab4bf81489325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438703a89a667a3670c76e279dd7a38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5bf02a68964994d656d656d322991327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a97c1e05bbf111abcc0b3d55c5cc1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d56939e0c7cda35c57d18eb8972c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151cc439b524a68c053882d1645a0ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef4fef3afa5d9264cfb5670d3a2b73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc32e5c155ba97eb5c6c408696d7b91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92887691d2b7807412aa2419be8d1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97097a05f6fbc479861b9ec87675be3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6379cef242fe8e82e310f71c0fb826335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd71121ad1a857676480ca5e0eb45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45693cab692d710c3ab20fdc3c59897337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf6c2b72d545fbee5d6eca2cbb12e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de94d4deffbbc6c0d21e383e6671d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd7ffe0c46ef1cd3374e1dd7ed97e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750389e60e54e7e0fc1aa510ca88239341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a6cc8ad9bd3f102a38bcb50701628342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080d5e68391329469b4e99017c4671a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939e7a964df6b6ab38be4c828168f68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59dc4b45fb84e534f52a94c152c16a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaaf0b1dc2fd6f1af3926e2aa90e3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a72178a5a9bdc8e7419539c66031347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c1bdcaa93c9fad0ccfb5c4f67fd3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce4ea65146d15f238acc151c1c5206349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03946861f319024a8c2d4c7cdc6b2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cacb613aab78b9fa788d65303535d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692614964d29bdb55eef3ade1f45f2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461e5117ff1b63c48852297bd273740353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b361edd59a3d6d2abe09358c01658c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360355380b108bd7f4d7c548538a4cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fde167c9ad2788498fb04796f9a07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12dae92848a40927ed8f80a0ffe481357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecee257ba96c18ac5fd135f69c1681358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda9470abf766d7300429faf095385359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8921c624ac618af552502ef1ab9be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df4b53d67a93306372f2a70d41886361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd90f4a7d45b3a30788a83b10be15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5128b65c0391af6cf7649b81839b35f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a4d3cfdd2407422b1ed08b18dcc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc9e48e08d606332816304798671e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444d770ae1974e2ab28f3132f83cd99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459c28343cc1dadada82586c2a8df8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b9dd41d4dc59eccea4d9908697dd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da0f1c8d746e064f492f5fab90d03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143c8fbdd982cc7408664b90441e8a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c7ff1abc35b69d01a106882d43768371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2aee0bdb1c8b8f8b7fd833fe2aae2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f599d23fe2c2051bd8ad3b840d01241373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd249488ff376bb71a41ac2630e8814374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df332bc2fcd85872fd68e9764b7add375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8d69323444279b12cc9975f19ead7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1012e8fa5bb037ebb0dcc93d6b933c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393ecf518463826af3afa476e2954d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59073c9ee2545dc52a7e5ce3dfff65a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a501f4141fef6020b59c6df642fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab93052fd2d1798863376703108e490381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec273475405c8fe936dea3f959a34969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6dc9006304c9904d4047f64f241cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d22b276bcdf08b1b06cb4ae717c32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbae04fa08dd2e32d68c268e14bc47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e3d5ebe48a460592f32e522df7168386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1636e33332b899255a6ca55c5239b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89cf3eb1172ac318fb32784b85b54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6102d53b04b04e8c865175982c32e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95469a30678fa27748e4fb8c44bfcfd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8073b0a0fecb698b80ee147353d10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8eaa1d93648bdcfb3b50dcae1a7ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde99941aa49f2ee6aa05486deefd4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3436859ba69ef42320921b61c34d39b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8af1def38a94d770d72e3d4d259ec2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0348c49c3adc80522af272b39a4a110396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce89343c5233ddea98bf5bfabb2f71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1f23ee68a8293db2eb6d28e09db8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652934ecf15dfdfe486ecb3b6be6472399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8202d80f4a6bdbd795d79093c54751b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d60e58bfc0f8baa73685c2f4b2ec15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d7403f15399f6db3883f20d405927402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3f6c878c138ec937159a663e6fd29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ddbf9ab547c02e07c52f8c9580c22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443d9d4e3a68886de076c5c5677de5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568d0cdf28afcd856e5f3a6822a0dfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169be5d3848bcc0d6447b547366921d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407b9ed99a667080e38bb29fa516e19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1db910389958116db6a91049cdcfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b69b84979155d1ee74ffe0216b41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146189ca5c84d711fb07dff4e58cf4dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db109d4bf3513782a9cbd2e07f2835412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6d38b84aeb5d165cefc18f1a7ecb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bbb99c0c0cdfb5e86bb5487477df5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da87b0309fc684a5546a1894f8bf830415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca6d2907039b53edaab1cf805ccfa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c485feef37b78e135b3e86944b87753417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e2939a6fe20b51ef1cd3d04556b47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c7f3fbdb9f62f444592c6f510303c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5964cb90d55ff26a07e1d71709650420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468ad44f4ff0ad2de0d1706bbb81f81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7aded1bb883da44c4f3a4ee70e0de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c89fcd117e7de6ab45e1ec6015129423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b95d68aaf026ebdd0fc98ccd2afc59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9918e136ebabaa3a3b130f866454db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c92ad9c88ee0bbb2b95b2aa85f5a3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4434942a8b8db8c337ffcd75d565265427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee6c2048a80ad05752c97c22d9fd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3ec8b5a60f67e575ce81aa418a6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b98c13e64ea65848e9bb888f26f8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd54333f634e3460e0e0d472b4350431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d9f3743f6f3dae0b97cd7f6ae1f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e9c8316d2f37ee9c6456a6783454a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf6e1b0eaf6a299cb445e4f61e382434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e7627e2a5c58a0efc727ecf1a875d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074a352023764c5f8288f0f1c2c4be3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7dfc8f989f4a2a6cb64787ef1b595437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106f906629239bc4e9fbe79126bed9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adb9f28063471a8c56660df2e0216d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4dfc5860ec5d5532b07c353d588aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe437941e053355b2e2f493badf95195441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675f908a2d41f8fe4a6fae86b9c37b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb08a87aabaf19650d2bc4621968e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eb5b6eb2783cad78f6e9454f06cc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179251cb1b0b01d192af931146691c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1d03f856f1de13d69e9bcb9b2d4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5c87715124d6be4c70a54323144d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16a3c97921fed69e4c4c487f3ebc8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c62eedc68c0eda35cf4739035d68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e60bbda5e01d205b48f0b5576635fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cceca41f3c1c09947451797b62d44a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ff3cc4dde07238aa76e31dcdfe42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6be7f7beea6fdd50087a4147f00e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a96cbf20da6e49d2bbf945177db8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13abf8ce5c07e9df8e9fe1d549d091455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895898e0e33eefc3fa9e9787b69df44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3ac8fd8d40d8bebd85a9416b2d420457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b4e87bce10990beed07e06a13d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a3f156a8cf53fe3321e4df744cfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2e288841b2abb4c8f89e3dc5c683d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef445faff70a374fd32fef9fc8f1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3065ead3218d5b392e8b76dd656990b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf3defa6f55126f758a743471d49a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a034e4a38150e9f09c9967580c44d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5d37b0fe4849b8c21ee179bcddc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1342389c1edb2b23f0c78524559a633466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32d1014c8c1f361b1d91b276791051467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9104dd4fa325a95e7e7b2acecb00e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeb343f25f17d823ef6f1e589e42a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dba295443506ddae1262416ce3460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39829954368e492100c95de99bfff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbdfdb1a024b4a22af6351d1528942472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce840375dc338bd7f4e6510b44c84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f43b15e4a6603fa5cc7c95f0bd3a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f6e88ddd1941d12a98e4e55293c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a809c45526af04f73feec9d42392b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f059bdae74f35a03fa8a5159e41e6a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e4232d3aa59a2de6d0456b597fcc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe03b66884724a0cdaabfae2e2e5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2aa201e6f893780eb61566bb85f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1ee0443acadb1b5d3796cb6897b2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9af707f653ce1fba5f73156d9544e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5e10abc66c75301a44910e98dd30e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ac785ec5e17e437b623f5f86c0351484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ad54ff4e2ed49c73662b6fac2dcb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c01149124ef2f24095fac24ac98289486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781ebdd2b424965b3fcca2e85388590487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eb4885dced1b80a9b061a0ac8ae05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6984d0d7d651ff855925596fbe2b145489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04acf715ac9a7d8396292b20bb8ebb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567a68fbb0863262ba3ec3f08d04ca8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16036318b4c2c7725543ad2c030ab6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620acf44627a5275ade3ed5f60d0af0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4add4b0f6a563eb140324a00bde382494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1117461b820db8cd4bb010026e607f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ff1cd187b488d695500f072a0b296496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecaaa9da42f6fbb5f0c37d33ab1c57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b46f57d32c27aa37adc3677afa5a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869081caeed7943bd9936e6693cba23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d10ed9decd6bf71fe88e91bca3cfd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e7ce77dc17317b0bd3d3579078a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0b8313455a38f1ccaeda714c4c6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190084c190261dbb5c8fe172d32ad693503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861262b814da504d4aac60eecab656b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845be40dbdfd3c576407fe15cd41954f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cde41748fd9aeb3a3ab2d939c4dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f27d18b2a21094661e94526af844507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448ea1a8e5a20473a5fbe2394cf496e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa9c9b3cfe14018d740fa053cf608f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a0571c5dedf6b99684b1638f55cc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c38dd79532bd6f6f31fe712413831d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dca81db5ca90a16d19109dd46607c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d627fb5a8551876f503234c049db0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9ab100f3e378ffb4e57684815aa7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4501eb4f5dccecd2dbc141419cc833515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e2b1b4426dbbd13f71b4de2888f3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e774967fad00be79535957c98af1b28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e943f2143860a9e07cf6d3a8ca51a4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770360502ebe5dfcd74cf687c6484a55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac800dd6e53f67ef250b3a4d029af90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c059476bc1e1e4412ab4d758b01e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199cb42cc4910b8a2b7d90b7bda3f82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185014a627ff5be0767639aec814198523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efaddad404c6695df06623727dae32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3abad5a5e385e33f767fd9657303cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd024f5382f8ec608733ae96d32496526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75497a04397d80a62f77bed24f6344d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b496095a80267533956a4f236f775528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8133e30debf6954041180bbfc148ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d77f9d5c3223cbfec55c6af73c087530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28901e133ff82f0877b7cab9183e59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a39e20c3662860a3c8d50d4efbc931532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb2e628b63817039cacd60b675f79e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500920ea19e32535793cbfc709379032534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028cc33093423ffea5e63a330564ad4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaba26a8c1cd467cb42eb4db98e6ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325c052bb2162b6952c6689b69c0233537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13956e5a833ccb9a7c1bb174834fb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5b5108372ce756185ddd672c70a84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae4019ddd6ce44051db193752e819540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97211d18e3840f1bc133b48148c03c4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bf075e2b96fc8ed44d82ba0d47a2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb3495273770a51e351f57253b1b8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8d9d42e72e62cfca34195f373685544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0976ecb67dab0b18f44e43d0542aadb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689eea043c54cdb971dc1306b5ea878546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f842d2744c47061e4776287a3cea5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583b80d2b4cf5e203ae89dc3677d6e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de9916d45cf943ebaa299b6fa51619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7ed937ca6954d00adbdd8dac90385550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60853830e6aa538ab11f8f5eb81225551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba0a6d22480a234c74b4e51a1682a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ead4f46f72953ea896dceebafb25d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643d632e4e111d17652d12349427e32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff230d90276623801ac5201dee3a99f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68af7e1cdd4941761ab1ea975c1ea3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98745871ce7f9666aa772b0787c980a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116b5bf8ba46b6e62fc9284f3210fa5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38826acc9dc40f2e7a32bec7201be032559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179fd89507fe963796a759b4322aecc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5f3d822aa1b89b755971966137037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7acefbfcb1c8eb11fe71e4107be5ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96837dd683fd69dbdb06cc2cb38fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c47921e6e6edf2a6d5e428efefa33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979d5deff501fb311ee30be5323ccec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad9116553537ea8aa3555aca176020566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a11bdf6b0257c37e8a83c9e08072567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae066c01121a74becc40b517bd50de7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6b806775ddfe8a282255f65b3d742569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6197ad2dd5ac08409a23c1d48bf3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d86050da9c6064c02c153eabcb1d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8de8d4dbd5c0b0b10138c01295b2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50879e921f1051fc576214427fa5135573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc083e16581aed4fae0a18f875f894574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e00a364245b28cbaece9a05f97849a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e52758118ccb6f6a9ded6cdcbf290576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502365f4c1ac1d16237cd113d0d3eb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff331cf487cac48967f8f1224edb3fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae51bc07fca3a272a15717ad19ba0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79993431c6bb629a6ed36f56553ea5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140443b0d80d4763168d28070d86b1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a3dead5fd9568c132e255f9666785582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc08a41c6497b20587bae469f1701583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04d830fb728b0d984a7e48c12cf28a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751b94a6affc02f7440f812f4fda18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea5494e9439cc072839865d2331a7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e7561076947eec1b4d106d311a8c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b61733edbc570c424858dfabe2e7a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2309d4c1b4e3a3b086cd8a84d025d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c718c421a878fa7d742fca979aeaa4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390a2d05e3d798250877a28e77d84b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1164d3814db75a05a7ebc5867c45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386b1d28f7788b6b9a2fdc153e8870f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88a6192b25ee8fb9890e7e78238c94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892db345d94a1387e83a667429774255595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de7d7c6fef8c4ac53df8ecee61d9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a292084e86ea782bcd7bce8df8774b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c41bcbb604c8e8f9931410c1084d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8f707651404f058a6d9b0d8d061c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e47853851a2ad483d645117a9055e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0264289c40d2fc64bbbbcc7b9c1bd30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9faf63095896ac5dbfbe15f61db74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e0e16b8d2b858c13a0bb3149e75df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5cd21afffcf2666a32a6c2a3fcb73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc59fb41c20d6f4284632f41c8e23d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2742f76e038e05aed00c2e0f392741b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1399c0e6a287023690d330293d3a10f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31440386a26fc6be45d245aee8c7eccf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca50f4799206d58df91a675f7fb105e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb11f4a0f1044ee1fc4226a6c878e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b759f7f841d5d1bc79202ab3cc2409611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d73dc379914d6cb0c2963384f0cec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac0ba99542a437c16c19f4d8c65b07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ab76a35164bf596984ec305e0b865614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac818e4f9b89cd2c644167980be4d1ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2504a246195fec97c5b1b870d2c54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4675c52e4206b088c20bdf464a36a06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79508e1e4c96e6fc3b97f132adf6144d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc847a04436482bf518870b94e029619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1709ee1ed83f5c52a81caa3ec1194620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90570b2b4837f69b535bbe6e479abf8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed8a768ca18a0e285c5fc228a723f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96131a9c10fb1fd2f776dcce4134241e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12f8cd6106386e5b5495c064c44c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e215388e999f3fd06b6ae52ae446615625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c82710a2d977cf42adec876c146c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ec20c39a044a90c9d38d22ad3773627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a49f1591bfdf0936003b5057d4114628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8a1582cc8cfe14e3aa1e0932aa7e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2576e9686999c28027a6597a4c131c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086491f68752efa94051b2d2a3559c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde61994507e49e907bbe75c14668455632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d23b4f428b7e7f99f9483dc68ec9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5a1ad4ca5f559925a50676bdac0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca8adfd6c9f1382784293729f77972635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483d398fb6a213834c4a97d5e2b1729636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0246e091ed16e75b2378f57c1b17c95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5a43d25cd40146afda1c5ab16a70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685327d6a7e9473b96a2b9da7d13cc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aad9886d3e03312b05469d29b13d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db45b22a745792976663b4a3d3fa4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57441e55ff1bd40dd9dabdc5b6fa914642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3de2826dbed4f5c374e07388823a50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4582ab32e62d7c2d64d7b38f92e110644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb615a8d2a446ba221a66c233f134a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330463cc888dba34190fe050922b62e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5c8fd75223f58fd60e56f91129335647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0b688866689493804bf1cb2978678648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c7e3754b143dac9d1a6c96c95f8b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c2acb64615d9c657910f29fe94547650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5789a010cb4665a44cd9de56cd5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847ac25cfe126518bce2d1217a20e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083de33dfbef7819a3dc79a641d0c06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d294fbd4e7050d3a674fc304c0cbee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa65a9b7a49b724e0a1d17e08ce4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8846b91ebce84c154f2aaea4df936656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4bbff982e7fc5bd42554aade45bed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cbb9b46c1b7d0ccca54968cbccc24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3dee6c7a44fed0c5ed3d48bff924659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513c4748d1996238d5e67c96225dc20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72710fe01a86b8b2a7b811b0cfb2b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b7608ee0a132dddd9b318f889cb3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f9ae488dc6fb02246fcc5a1972ec0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd9bf05f2ac4c6ea2267c4c823fe12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45fe7c705ed119bcd6258d3d250e09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669de2923d01fdd5c10bb84620bbbbe5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493d908c541114694ff557efbaaeb85667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ce8e4f874c39bbbb1cdd94953c07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f3982a0df3618f006291eb79c2931669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359e2e78cd740e153d73c4c87518d9a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ded29cc3fc5141c08b68895c2107df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c578d64da7d2a330c8c933cab5cca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21bcce65cecae851aaf4612466f5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb755a1bdc69a1ce70296b8890452a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc15b68bb80c75905d137cfeb4f6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184cefdbfa989a5b3916af9bd6431b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964900cc5752367b78f5e6b07e9d51f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530450ed274869e4eeb41bb8164cb0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a671a341d988752795eb25386429d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e0320509113e40ed2ec7fb02461d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b0178c7df1c305212906d3451e6aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4763164dc70e095b49484a3d2770682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c5deaf7978189bbbd7766074d4553683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903dc0e7c16865a9b61f51fdf671ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe70347695386ee32fe8540738e012685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812707c00e970e1b7a76474036395a17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a77f61f187ef71f89f83b711503f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec4edf56f573d6ffe6f62ff9342664688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db335c816ecf4ed48df013be32bee8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8d31444dac6cf7a04a6d54871a3ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef2b1602262fd3871aeffaa66c2f72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae721bf29e9ba6c77d99368672fbd9aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf8dcb27c898693f371278eede97bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74183c59852af6e4444e7a6a570069a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ce80410d861f8c36cd1676bc8bd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3598bbd2af6671e7e86009a40722ddd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc86c3d78ccdd1f0cc52be8f5c9ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b157918a170423f6fc29641744c83d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285387976f8d57286d8a41146905bd4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014226be96c38fc914d1d206aa6666f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710df1a7bb235657b69d8602b0d4ac13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7bc98da31722862483179066a39fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a56288253932824dbb56a465f328c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b490f2ffb4850d50b8505099aed66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773889a2adcb8f9f2f07b096ab225279705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6357f01b775ed7f3acc4570ee29ec43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7352225efd536210118b87bd5828b62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77759f1a68cf16a464fc444adfaf6f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a043846100e2dfced6c988af25ec49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4278b183f797e3901374b8e001a65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f88deee7ada6a56947648a7955d6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28346f8342c6727b28c8695d17115521712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008461c823b75f61218bf4f55e0a9b38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deec4f5fb19fb71251cc1ee6a6cace714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c7ce42b9588d4bae2f9bb241acffa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e302fcb337fd9fb9c3e39a56e9f4bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb9868c092e2fc3b4d726e8fa58710717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679386e47d77d669c3abf4484d1923e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93305cf2d74b9606549ede9539b054d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77444cf277670547a30e48a7bee537720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25fc558780a8e9bd93b2d62f89dae8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed65b18c01857d949c7ba1f9b34c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a6e473449ec077b39a51ae3c798d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973aeba539193a2ce3a7b045fa08924724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdad58dc720251cb49dd32941144f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954a65805d5367a27f20b374d6d4d11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f2a5a1e23920349b6bd3c64671a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0df66e8b1230999b9dd826dcbfab2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff3a5c734eb9fc830c0daca43cc52d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb5c8fb3d93a6e183803c66d108790730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b68b80cd8dee6e77b5cd0521d438e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176061cf7772fa638810b523973ef42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa48ec1c9d56a7cc3aff92587448a6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d54f8d159e2c84e2c664660eb187a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f5d5e597bfd023391dafa8eb36ebb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf9fc1dc62fe00825b2bd933a31535736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a83c0d1a75d3ab620e66117384dd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a5bce9cae5516f4165c5eefb7de3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b2064fbab4f0650ad86cf405c04c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273fcfb8e4570c8d2814db36e28582740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e6e060bd442a286b3d666b0c0f4e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f19277bad14f0fc8dfb5843b613aed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e0e57f27bfd811bf9902a0ea812bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ca55a23143ae9f31efd12f4ef9105744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a344769d4debff70624b15473c29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95347d7c7d65c7d091cb0c32ba044baf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd0fe4d93b7cecfd39d5f325aacb89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda0865bb21486d7d3bc2a1d4828496748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd13b9b540655c259fa240c99ba3be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82acf0a497cfe0aa89a083a593a525750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32843a79325c39502b73880478d259751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a268e57a7c1a18ba1c765da5c405b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c47af39e6bd4bf77bc75eabca6e7e2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>