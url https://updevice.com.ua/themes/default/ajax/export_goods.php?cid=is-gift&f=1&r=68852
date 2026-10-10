--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4379cb2eca3ec1c1dd08c18c53bfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3b0a6cc64ffc5f304f12bc469cf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd6b5a24b6db762bf71eb7fc603273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0480df5322343f4a1c4dac674b7c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044db32748bd6683ca75f888e9faeb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcad77cb325a8d650e6f13c53fca266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc2af4a7ef4b460c7fb142a4e745617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd720f1c7091717a3387f7e82eebb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189bd1c6c74ddefd966c376716c81559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769539811d25d73600bcaf740f24d0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f9587de626c8a7667630f912a2e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052ebca053181da031d18b05573178a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af97ef6b7c8e48a8420fb8ddcd71e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b911514d2dfce7eadddec6270bea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472baece4a3a42d702b29d51ee2c069515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a782ba26b353ad1988101f7bdb85a2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984f25e5316989dba3523c5bcc978b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0671468c6e707147236beb4f28d22da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a03fa45c69029e31a244238e13e5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86839b2cc833777cded093898843ef2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463cc956c731d758b6f74be497f919d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed580353ac9e680a7e3eb4a029e657f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5222d42279a0c87ea12cef75737aff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac616208701b9883fba9cb39b34beb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796a293189a360ba06724c6906d29025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c930ffcae91d16e9c65870b79aae7bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3491f5e272878bf50335af95a2a3e6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd3f3b1d09ab8e6f8e301196fffd2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b2af263c8712733b548a73f2b80f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb020be7e5c529b4768ea2538ecbb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889011eeb578d01ca18ec63b77aed1eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca8be26740f0a1cf2d9c8d52e2ec232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394bf7fd94599b7a39cf66cce43551d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b5900d44091d43580198f963d27ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ead495efc847240259742a050ba82b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f180cda4acfb65acc6392f703e96e1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e42fafd42ee7b3b77ac3305ec24837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad1fbf014f21b31dc833a314d9ed3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e29e54076c0d4291e7a575663e0bc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ebedaf169eaf07e13af38e67b8b3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaf873e2b78a52c13d331237bafec241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8404ab1b28704d482ac49bdd5e0db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6be6855d8dc61602ea474c1dc20f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d282f732cd7d2a8201a9a1ba8a0b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0a13cf60edf9707ec86ce76b8c5af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b22c040ad637a20c16258e46f29b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f7d6236f1021e0833746d9bde60db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37a60322a1b91f062b8dc3a794ce7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b8faf5ec0acadfedbddb48b016da849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf46b6441ad21669765a3fbbe9fbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26bc78f47cb18df6f9d1050040a41a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b736eb0fdf26affc0576198d7113c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f679dfe13b8a4c7d78533e870aa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3e0346bda95f5919700086c74b61f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb76380c2670db30d0d7da1f99575d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739d5262d69d3a766d7d11ad98ec6ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6b3b9162a34e5420a81314619da3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5be176e485931b2e77ddbe61f8be5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6303a25cd2946f03e414de6c3566059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f99e700e4ff769f63b475b6d6dc7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f375f38196f2c0f938b48c7e487f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2441fa2d6b662a9dde49072b8868162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4278ded4ba271f876bf3566d500d0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbdbfa06455c61846fe39f03580e3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88038bc482671145f2cb0fceace6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a8b94f02b33f497e8c9f8b8dc810366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46e0703d2ae686a6853d0cb33d267867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be17a66619f3e6a2523a504c18251268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72386f69d5aa94b064ae630bf721f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b747691e87804195b1406800e5252270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e122e4fc6f1fe5677e9e416ae91ef471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd918524624f270fa91963ae06009fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a513d0c092569eab5308d25c1c774473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a63ed24b20f80649e76887acde6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd4b3ef7f46a60ef8976a4906405875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0149623877ecd7f0262c672ad88e6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec48e6d32c29f7565a6769a40d0ee9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db12eef558ad4b439ff6c4c76646d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b51f067bc8cf1b0ac4de4f0ff2e14079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4eaf38931bb7c85906eb0ecd12ecb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee004d93895d0f4d96349a23ed456d2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295adcb61a474d958c294b06d5d7e21a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450da53504b5f1c2207acf7cf7010fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94fec7b11f376677ad67966c7b377484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f24fd757215ab7a205a205d9e6fb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25dbe1f7b0f36d86bdc89ab08e511486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ba556f38922b0af84b11ba566ff0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec59aa6c7760c07bfea4923821dd7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db946edbcba074281182c129c30abd8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f300ac9bf4df9997ac38407f53b0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65877ed0f46cb129a318b0ada5870df291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af56243a7916cb17110003d736b9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476a767077357803fecdd80ed4163d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e38c0ad3bbc16ddc4aa20d41235f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a96c429b8772d0b85039658f8efd2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb085586cc05505cecbb04dfb53d49f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06693c97e3bb3560aea77973afef85bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049bf17a766a12941bf5b95af27e93a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e048b559ef03a36c6fac385e6cde699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19f4c2b11f9be5f30c3ed96fa61617100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ef77e5286dfec5a15701f39456b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73437cb6c60fc4dd11b587f95ed2f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50013f8a1c52735d51db9731932d198c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0bec09e0fc83fea802c00591934cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861598cb524caa518f6dc199c036be2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464940d000d29a323990440f69b3257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6335cf772753c15092cfc68989b00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f23358920517eda9f76708c556656108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3029cc735292b7a80dc25ec9df5ee8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20781eb42a0a0a4c5f5a2afadd8025110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a675e6cc575b3f9c9fdb667ec0c32a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc25398587ce2d251f40926a9443da5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eef05c93d66219b7cb99515721d32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71741ca78b7ec731011d21c444fd85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618154472b8250365dde7f1f2294f32d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12995f5f92a27239eb5d27bf367b391d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2847c8d173adf13e5387522e72f63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1525ca7118e22a71fb45a3271b5a26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e4e7bb5b2e771f2936f7bdd6c678119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6fe3509ad4d3083575d5e07c67a8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8e30041afff805da8beecbfc16dbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd8b47d569d82b1f3e2c9aa0e42b9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4b25c50fb9db13bbf74833d181474123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b747089832d7feb81b4493347a9c89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40a5ec93037663ff785b654516cd1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca5f2daed41f1f3dc43c2b0455cffb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951452f6ebd9cdbf3c7e7e6c3a2961b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ade14f07187699a47815582d411d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336adcc5c9ca858beccdca3850f178d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810fc7e370cfc7e8d4207299846984f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791db685ff33235d69358a3be0df887131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6f0a29ae4fa10c35657476296c239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb466503559e2acd7a92710ea6cdd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8538b6bff6367cd73175b8faba744ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cfa29ec3d44f9e2304de2cdb2bcac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb66ba57cfdaa9a72750560192803cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799842e45ef786ca013783ac09c293c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ca5f618188e9df103a2590997a8d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848037a49c4897d794a196961a62f2a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96ef9d1e72182dcdbaaa9f9794326b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8d049b331fdaa4d6516c2354ad3bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab791bc876654fa3462e179196be5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c636616da0f91ed8a10fb54afe261f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643a2ae2f7767560e6c1454e07b1958144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e088a2f9c3217e770da42f0002800e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceab0c452197919e06eb08ca297ea6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db6b3fe7d3882e9af4c8180e1a1f87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc30db52de07702e315a18410606cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0baac199371cc72d258f0a1a12a68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431108694bae0b1281927c99062cbb24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b724ee228b176d59cb81908e159f24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999947d3362b61f39982004849d955152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ea048801aa239778e45d7f7928ca1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8419272fecd3f84efa8ca03e001052154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c023a49580423c6c25dea9c38d14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779e3d7d02ea180cb704993cd037ff5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37417304c6c27c85fb238f7540365f0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980ab7ee8c278b37c87f993f109c792158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd31252df542f14d09ee6f5250e9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbc6e05aabfe2aceea7599c355e13a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352a9a486e4cece3eff034bb2c9816161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451775b3c6e0852c760ce541473a5b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea5f73c420129ba65e04da2886c77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7014316569ca88f4be6e31fdf05a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720a388241c7447522416269591e263165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa08ccf16ff19f4ae9b383f08bb0c92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041cca809fe29300e4bfa2f51c466ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e57e8bd17e79a106a63eae5b3305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd9ea5010b5fcad53c755cdb90e1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb2b780e4ad71a6017feeb7f760783170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20d1ea3628a3f9c58bd778e7610ba0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4b9df33573c94096b604213084a6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7639e02a1e8a0ce2add32a9f03aa39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223e2b448578db434e75f392e66a48b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b355ec52552277a4124a4f0b17485175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e3e726fc0e116c2f072e92dd8780176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0255b114b004237dbc7a36f476e86d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05a84d8d14759794094ef584e63e07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3df6cbac38277e0de9431e9526e353179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8fd9f243ee6399ea2c9a0ebf3dbe8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff4cf81037dd330b27304621b100b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce41f19b2e58a4e80c5ff8f3198272182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a635e8016f8c35268f1cdddd947417183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2103d2fa74a48ff81a7a6406b15fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509509af6510d39de96019bddc345f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52760890e27491ab0422a4cad396c6a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af2d562f81a35ac7945416c7a1dea0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62869197b64f4763e3c091a568809297188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e1189639b3eadf09367051284134189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6b0c98ec746793cd22684cdaf9609190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd35f59abdbf0359a88718a3ea523191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f6c37acd12450a385e114fd07477f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72418fc542136216b91951d6a871e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c63d596dd56a61f371765394dd438194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2269649150a0006d62f9d949783ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434d0314cea76f73b7e491d6c63cb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f23a6ffdccf2d6a0b64db4e5051b5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af606392900c80f0617bae355201b88d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ad93f0b7ae77d26d5df36d4cea1bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246bf2167194f78fcd59a10a2be8f76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f16ac561c5dddf435b9c5a094e5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf055e968e976e427628d77404bae3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e2bf8df58a21bb2532be769c52ccb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139d95a9645a4570fed79c82d3688b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab73e1e64162ab1c98dd8b3360c9cef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f586011bbf6bc6549b9643ca0ef4d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f19d3197fb97f7c97175fe3ae6b6b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b20775ef08771fe0a8839c00f2dbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19848f9fd17b77aecfd5a60f4c2d27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc163cb7191963241e915de1ceb114210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e331cb4a3af0c07cef2cbd91c9538211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35052895b99a53502580e3a6f193ff8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28568d43e8cae8ffb4537551c2d7093a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b03239696f6e3e7d7845b092ffa0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b17390339bf644c08150707c2f481215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f8f1dc4160e59188170b74f4909cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd365a52ad1b4aef213a1f5e050e293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975f4bd06c095da5eddc06f329932d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26307f3d32b18b68f0bf697ae74043219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511521cb76ab6bd9d23c02f7c9916b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f8a9b248eec68b49bf89d86307284221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4757ee86d2ef17a4eb8fab65968fa7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e146996c081eacf327e18d852bd65a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090627461855001f6816e0e52dd99926224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d657d1c27275ef7ac7160d502a96d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f200fc47d73de7f5731ff34c88577d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b574e9060d36c17d34036d285c55b20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d30783d47a53e1c13fe41eee06c1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec3c1d5f62df83f69d294acf63973e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8979b81105bd5f85a4d2ee6474731a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be3fc03396b0d89d1a4b91ea01e18e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2b4e64c3c120da3e63f207b095a1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975737fbff841a73b7e348a2415f556233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa43aa68b7a89f6e03823ccba09361b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bad0d5a3b2d7828d6be1bcffc30cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168d25e74fd84ae922cffcaf25d7328236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238bd5c2d5c260ba94d21232dd06265237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca48ba3efec917c192ed38aeae9e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363338de290e7a75f601b7f65b9d64f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b261db0e448f97d4e913a67b993d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2840862c6491c587a5df84f48ae387241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ec71159a4edcb6ce989835dba4f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116747f51e3e93ba5fb7c35c170f5b70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e05380ab43899a7bbd9f3cccbe5c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8531e73c99fe1a94c3a14367577d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc085eb66834ec2d72d9016c47728732246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3b8fbe8094bea53b40b68645775b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82d966dbef9c72915b2101b262e93c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226935d23c79babeb5fbc6b78217db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3c2b385049478a0f3f8cc157b0140250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee87fdfa4b7de390e0207edaca39539251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb274e195c71babf64da0478e3dcb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a8360b75538dfba6aba8d9ac9f5ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369942a291d71e41e67ef512c27f967a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849bc16761027c256bd6463ac7af351255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41c72988345108c41c92cac8963a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5acee0b51062b6bd12b97f047fff38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9cde68aebd761a54cbc328dbb8901258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdbc507f17e8351834168c109445b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311cb84956b3ad8289392fb4d190b3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa963e28a049f963f2901de49134d1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9636cf22117e57cf7628d0153d6abe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1223f6a71770d39e839703e7729ddec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66721dbb28622e6cd8a90cfaef884cd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebb5e8081e351004c3c13fe697ea92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae8e8011869bd8f5f3a2f4ef75e90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2041bd90b6cb68dfb73ff1986eb8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942cea844e10793aad66e6b7c086187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bd1fdb59c89b713b6cda9dd4bb580269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388776663e6ec8adc26aec15a5668e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c22aee8f33e5fae4f8301321cc998b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414f7834318941ec8fea7a03bc61e0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37028e00033cb4d372a32e4592532273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20988c11cb74075b57036b8bfd6a6b2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df66bd60c52835687ff3dc00d3666c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512e1f607503b1bceb0c2e2f2b1dd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0a0c40a46c69dbd78f1ac46c49c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247e0b695aabd9a97ffe137e85fb94b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157b3d180c51fe5e7721d9962970dbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16815925d958f3dd428991561c1c2699280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d9615e409e88c7a21bd73a879850f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5bb60c218dfe21a59ab64dee0c9d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060183a26f2b048c54f9280f2fa1811283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d800c9f97ae736130980fdac1557ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0aae31ae277190ff7e035f0a8e527285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d880aada044c570a9608b7660ccc71f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7f8c22816c359cbb7a46fb2e922d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be87d6731a4f74239b76f4c7fa9f9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647463b1472b638f4b58d60c52c7884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a303dc82a6733b4f8baf887f949ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70c844efefd5aef53b08f10ba13188291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a87baa56a9208b22694235dce539292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdb27cbb3952490937a230563a60d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608e21d124624ddab3b2595fc1efc03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf761a5b0106ae54465dbace8ade4be1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565590e4b8c92958d2f0fa221a867641296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a0276cf6147ebc4e1613f3358aacd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac997890fa455604b3d7a10852862c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84424dac86a69f91007b311cbf4392299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c3c1ba675947d3410f9e3e15b4e95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e18cc842a441567b531312e20a3f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7986771f6cd3a652556c2eed1d0b3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c95bef3aca06ee3a07189bca965f7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b9f943d08a25e43e9d435c929eb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c26c260d50c4d69485faecb6e5598d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b386707a996dd501f61e590d31b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5416fb7ec58b54ab749d9451ea780ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af640020e428bf911a5b18e0868b036e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627b8ade37cbd180361befe997282a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356644dc523bccc5f46a8f708f215c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb5593fb69da0abc151221495b06ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ef8ed4143086c562bc69e4ef256e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c23ae5acff552da833f0ffee01577b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e612dec0a01b0c565d9c28172ae19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c567cd743ae171b36b2d6e97fa5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c8f3cc9c440c31a0eb0b2c869cd2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb82fc2f145b7ae882cc288ea8ebd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158c4ca8c6fd576dbf80072a45f1170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c2df50254adf5c84d269d6f2267d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ec16c595a94eb21d92bf27760e36f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6764814b93a3e71912f3aeb806f080e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb3b9f8cbfeb69baed55b81b31ca7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fecff281f8cae32bb027e05ce12fcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e1adf29a6f89392a8e03a406a677b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f08b388f049cb40a144b78d1d3d880325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37fa1e1438e40c9028fc21fb31bff5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def49a47acf5c1de73bb5ea029916de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87644aca8b4d64212400991dc1868a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0315e73c6b507b41742c895fa3876329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee4d0c6dd6aa7d7f61d61ab1d3666330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df040564dc79810051b05396a04466a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f6d945c24eb6dc467731ffafe840c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292bf3fa73ef516c82cf07e134c0497333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de5c4c41d0dde853ec6d4b26555d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd9d8f70fef02174ec396c484a1c2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747287e6b1c646dda6a0cfefed38f86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc2dd561755fafd44b835db4c6c959337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436ef72b9389e27f870e969baece094338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a342416d9232902352c7dcf1d14070b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce4c128b4de1a27ee4a6aebd6a60a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb425876ddb1ac58fb1c39e362b3a90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae6d9830e107523212beb499f8f2e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8bc6a880448cbe07329b7d44a4eac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5c33cc2e42d54f485a1f7649de194344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70099044d4948f7f99b3e84f8d8163f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfec18b1dbd90dd412c568cb67b3e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6262e53921ebf3fcca360ff99d0d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd428aa1b96a49f45faddbbdfa9e396348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937d2c35416874b2715a4897bfa0e97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef932ba8040b2745950a892a771c35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198650ca912c70f2ed008fe5212849bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4815b1d29ddee6517d54cb88ae6c49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78763dd9f92bc0bcdbc7649e46c30b68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97f4a5e81afd827348326545de4da3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255814d4e84043ebd1c1fda152b30fc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a6d38be1de1118e94bb1303db29cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d18ec62cee0131d0caa10a09e4425357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cd93ca8109cdbc5647b4273941daf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671a4dde166569ec45ecaf0591a68ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379f92eee8b18da95003b42bad814dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460802dbb31f4b9963979e304abd9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad56ffed01e7277e5de984565b0896362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4888b2309d5f67035388ad44855bba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb12fda270bc8b73706fdd0693f5852364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc6f426591c06564ef3b676e873faf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0010aaf625d0e2690b6191479c2e30e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f0b50ca0701e7c4e63a089fc4d77d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2ac215e62c95dfffe7c84b3049a58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61eb37627739f6d12262be9420e8be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc34eff8b8fb0929bfed2aba0feb89d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec306945fa20a3b6712c77050af234371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f751942d2bf4538540f20bc07bca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e03ab08ef1d2cdc67eef49f755b6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79fca87bf5d0e397b2a8af8fa38865374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cffe6386ea412c04d10df638c30960375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b551bfa6adffb846521b3ba67a49668376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe67e10fb92b6599f888ffc0ae5c7e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bddce9329b48796823ddb2d44dded378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321070d8d2d013bb127d28526e88d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ade531c4a52ba37724662edb3df08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ad51f42a56546fdd736c45b7e7c89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a3e8423249305a7c521a8d9f1b687382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1abce5472ddaeaf218add011be88e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a018e723a907881c4a54ca4e6bdeb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb02c5c947f9be12b5738fd5cf99cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3e07b09d5e58969e86f485736ac88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03078246a895749623f4031f397e3d24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea75bb4b7ced2e4100532eb566616de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb2ce48df8f650e6445f60c7159ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b45f00ce641a039d43d4fb36ebb8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee7e0a8da6739de5674c97fede39d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4bec08485d2ce2af59093424c78ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e32ddd36e8dc4175eef0f70b943dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506b90099db1bc55e29e1f4df29623a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37549bbda46d55d712131b244677b83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812fd92172941c1874e06b2670d1659396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02556a36ea2809f22aa363d1fda97d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184700fb066252c79c4d0e92f957c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f7b3473771c8eac60381546c96da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c2daef9d0eb9f74e889117afec222400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6aef714b6c70c5374735d4ee5ce30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c8181976b153de4e9f7205f9d1a6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603ceabcfc3a9d1357a314e27790266403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b09bb961ee4463970fb9d93ade4565404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168badc4feb0a26d15a20215c3c1660405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f727ca53276bf7c3904d50a45740cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1501e7bc0ab154c91f9372d5593a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d99601319f33c5a1e20a27a95bd5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb3d7515b165cc1abfb4da05dd77cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfcd8d166e7a6a76f29d6bec576cd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43254e1a310c7d9b467f79e90195ce67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db359d7746dcf647c29a92692d5b36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f92bbe9514bfa0408534fed9ff902413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629b5d81df5bf31e05a4cbac7d7569d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b843aa8e086c405b7de183cb355884b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0a6b18748a4c02a1fb03378ddec4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ca03e36c2bcc489fc546f92fb4c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5098f9ed6c550e5c32978d93d15a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955928b0ccd308cdd5f80366ebf8fb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17cfa056f4a0f12f8c66e785bde864420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661134839a97d0ada4c3af70f1c2ca4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a9019dfa196b88b9c6f11b352e54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4408de714437c0bc302adf43500579423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595d5f616de5fcf977e94a64af6bce7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95919d0bada2c6585ed9fb78167ee9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72264e83ba898c1aee6cedbb5705a38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001132d0351869457c11f16c1949bb7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fe4fdc44b5fd648e02ab674a952e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fa7f07b4c3589472c68df4f178f7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe694a6c3abbc4cb7fae87a95263e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048eff12ea951d56a641e3eb5b1956431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340bdd35d6de50c15839c194f0b646c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab94bdf193e971cb9107643dcc2fed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ff8e74b1e44dbe645520f97b2c47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0ba0d23feaeb48681e5ab2f074016435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4fc5e859f09210c9aec61f5681816436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc444f4be1cc54c1ec0887c2a82bf5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707ae3269827fb4aecb44b8de55b4b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda4259958b701ebfe493280f40bb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fdd4a8924baf7ebdb6fdcd240ffc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6cd41cd2e39f0ca31c593e8972421441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b69098d00dbfde6499d15bf050859442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d00276c772b0d1f4ff7bb2474e737443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3a84e8a08219bccdf0163d542dee4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d05ce7b17e392f2e4308968038bc83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d20f459bde723a456f90900807b5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243c8f1ddf76f57710963a1861b4276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342157a188e33032caef97c4838fff3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a870a22093c06f3c9a1ecbe63bc4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea10b7e2ad205d0b9879b4892702ecd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82aec9e6e0e1ae2ee98c85bccbedb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562332a580c770f3e3547fae4fdc56a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6656c019de0d175767ffc9b255fb00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c479e88123a5f5b982bd58436d8742c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecfece63298cc9a47d7be5b5f8d128455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd2d7ad0d90194f4b060d21ffc7160456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090377d7c360e9d346114ab59a255f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca77dbabea3b018522d4e01176aa7c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0589b7bddaa31fd415362b3d8e23337459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f34dfaac2c225da0feeca448fd3fa4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f2881422f5d378ee78673fb8f7b75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091991fcb071b7cc4802f8ade393f2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9203072db12cd69036ef82de566dd19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236896fe3f7fd9780039f64632127821464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75be0ff7f0a5bf7596a386df42c8dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977a5e60de2ec7efb6c5bf722e573d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7f635ef25975b3dfad768e678aa9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d31488f3c96692e717d69ca25c481468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35588262220e0ef01d12bba8be0dbb77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd66f36b71d1fcf8a2edbc070c4930470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ce165927572720267356c87b96d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53cce9390ec4234c92e70939712e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eb304758b8a512dc71ec685551dba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0011d6ac866b730d3ac2f89b58b85f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753799e22b21c5a6fd4f3e734ce9b537475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a5b106217b673a6242abaf14701b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca639bf25c2ce2064cfbd887dcfa8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09995458619fb3019dcfb1589409f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d09049f0333383d3109a75d8173287479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacc20701338b77a7fe903fc42417be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729cc7379453e0f659583e76e793514481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5308270f7fd3ccadcf96142ad1bce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e495abf8f3638c1b19711f78b05e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c55d3c9bf1225f6271bbeb8fc21904484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c93f80c9d107b12a386c129a065c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f90d2a9120ca1bfefe40b41570098486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943e55ecaa98fd3280fb6cee73d9d21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38813c7031a46153d860564657c1d2ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86531cdca7c7bc7174dc60dcd4da3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e621c4b4309cdb5d503dbc3edea17d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d07a6561a6bff555debe3979c6e45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534de8e9836232190996b7c61173f6bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1bb3ab92bafa164e3698bf4f67f95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bc23887b1127c6322091cce2234cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937f80db6f0baa8f6de35f4085282d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a75cff15435b3a1d6afc999fe4c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ce8730f9774a93bd5cd94bde7e262497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fdb6aa8e4bd9d314d01598cabc2f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3cbd00638596864e778e52c847d3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa94a4e3c23db8e07187ef5b7d41cee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822fd9c6fa6a543aefae090cafcb86c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5d13b5c59deb45833b4b0f4862301502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cff08469bc97ce3ddd3c4cad8a027d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eee5e1f8a77ed8d938ed1aadf25ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45c8f773882fa38b12acfb51fdb9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441210ff017e71c5ca93c53c83df98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5001bd02ccb101729a4c2aefcd181507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8e17cdcf5e39ff8e5b5ea77575c23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdd26e2c68d7e62d9c52ec461dfb55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2822c5a1ad19ede81a02b4fcc4e2c0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df47d7993ed9ae782eab1cc19ebe7b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c2299aabe34078460ec6d0f36b86a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c05004c71b98064db7f2e0e763ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b3331fab2eeb479b804c9d2d073a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9719c51f271ce4be0a01af1d956a3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d500b8109fc28089eac3d4d180be0dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d05a401945f4509fbf7bf146f4321517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdbb274f8588fcd02c02ff0bdb7643518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cff04b7ac8e62e46a9d7dea37d19b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dbf60cdc88fa1d54f323b64203959520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1f4cc15fb8ceb9d9b4a20d9fcb9d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08afa1352e36c78fbde3fa600f6d3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f314e7955ac23de37c7288dc4b07de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a182f85501687b2fb5d52b64b7f6d34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5465d6357dfc4a11231b60c4785ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbd1507d7412200cb486e2713c4bf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82e7979cd017868078c3d9845b311527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eadafd714a32b77f095428100de55d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb259c67e38b227ea62f470a1ff79eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2173ea854172c055f1e065918fe71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad30f3014831bb135f3d73408add95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edf538e91d94f6ff39fabc3c23f668532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e497e1d61da7d29c161678ccd397533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342d032ea003d53819848464ceec95c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f89b3147f92f63ef00693a7e64e35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7b5f5f3917cd502a33a6822407fa2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897b48058e53975e60c039e8562ca3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308c3bece5b93069c2096d03cd4389538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756edc30829aeb500bc2e36f3277060539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa87a2880c1fd3edb47a6ea93886d2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4fa5f37558d9824ea54e521b95a5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb43b0f5f224aa5fe225255947f764542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bdb1baa92db6569c114cf5692ca2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aee216bd71e5a30794d20b43e21ec8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea752733bd0757e32eca07afb19f2f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7452c84186fb26bf1dfa8910786fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b6492d2e4301bba0474665cf7916547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98cc121111fe8d5969bebd885f2da0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb0200285893c2358a0f55a2ff53d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d7222ac1ed64935e3fdb53f3f9d9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643964b5bca0c31d188608a92c559577551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee31c7f93fb52022b11c26ef2702a7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc4fda8ea0c0fce66c8a1d4dc2e12a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1c921e9312f54e0f19d66927f667554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c680aba254a62e07d962969b1731e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d088278c68c8b5c7c3dd63cee27f28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186bced42cf8a2815b9fc1f363d26f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4f9de268f327ed3932ae40c098d46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03159efc904f4c70eaec17d6cba8d76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee708ab46321ce3343431c98af36e23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf50b59fb29599d16634813f1a68d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198cdd1230b13e4b896bc9f273910ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494ee0cd8d80e61c456db2109ff0f27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b644b76adc96e7760559bfefa9db3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a7e113ff0f8c6234f869768d00a08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83477edb34f01c36e1860aaeabd2de8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fa500ab8459606f837eaa0282dc8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca872d81385715ee26926832763e97f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82b386d307e6ae14afe7049e650265569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb8f5e7baa9435ca6c63974b222d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18addb2efdbf5299578c62a5f38a1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff5978e448011dcfd69b9c63b2651b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cd642db816de483cc9a51b2ef6ba7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a3f8e1f104c74b7369dff2e97e92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983181aa3da3316f1459e8ebf0dfe4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545288d86bba3e1515e2c4166160738576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db55a57eeefffd3f4aaa98107f6631577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bae25aaa7fadc7d02cce84db1ded6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7235f687d51bcafaa24915820a05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c61c75c79f086430551491bd7cc4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc07edd1b95471904021a809263195581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1641f994dc028b9af2431dc853d53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67845bda253c4e610630f80e4d258a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b872efc4e4575227bd9eec44ec7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ae88bcb5c8ddd373405c5291cd7ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e75f1bf9bcf8c529ee85550efcba6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69072be50f14fba626b17eb2e2aeae1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3797400f774a4e4141b8398b59772c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761e912b4834ea95651134fb14cc7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1f7fcf5a0389b5d12336f5eaa96e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b69012670b60e3f33331252a55b02d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3034f3e9498937b338455e5bf3cc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d40f4b2d2d118916550217784dfce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb61dda3245804d50c0454157ced5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e54c777a59733e8a3cd33b093bc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc19122a2d6a2cb7e843cfd248a6f33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c804da29b90e53f32bfc9a6e8a1545597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411890e7a6a7b7c4d0ab3019400d3e48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740206cb70afdcf91d4c872cb43d011599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896b489845bf8f0a3e875000e18b441600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00657b1a5b9c06455c19dbafe6f183601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb53d698b23e278582f2ee89e98f1f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dac9a22f54232191ab8a5242a8110603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62aebf17e86afe49bcd2f28d983240604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd1d038de1e4846d0f3ecc4dc6aefb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d84332880375c3ca86c3aa188ed5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781b73bafe89a1e4baff03f5867dc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1cdf5a5c6506e2e4fa40f731b1fb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6199ecb15ae09f3c980ff74a5199b49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34cd39a17da0c8f4865cd07eb58825610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0282be4cc270a0630b47fd4046b27e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581f5500ac27dca74f1026875f2d0af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c5af6b195daf15f702633f5572a16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62697a4e64b5b3daba970afd5a1031e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840873d5ef051c123e13e671079e27a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a66cb5215d3f393493c53187eeba1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a97a2061ee092c2d14093aa1579cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b1d4d0ba097552259fccdb7a00f63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b72ad39cba228b6ad272bd85c4a96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f4ba2519854a2b5e850ec890a97c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9146736829b802ab70fdc0fc4d4c0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac4f49b79f56e9d400f092c1a92224622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf6a43ff80f680dce78a366536410623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10386ae7653930e1c1667610808526624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122f29da62cc81d39d9790bef9a6c0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641c7c0e48ec0c6157d1dd84828000d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648563aff35fe2c462b0373c37da576627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b76db1fad65b7e78fddf0adb08909628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bae823052e180ef7d1bac8a38a8a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd15f96159053f44352d21935574f50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1b2bb78596699cdf988b57971a8a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7839c2ec68946b1cc7c706e07b808632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddf21f564b456df0fe6d58f8806658633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac06d6eaa4a4423df9e1b01fca1af80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c91e61407af82e8b56007517da8b89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617affb4c27f3623bde1eb8a06b4e45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16e5e993ed87d625442f9208432327637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a12597c1ebd46a971bdcae172620e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdcb2a1483ebff4fc07cfc284ed646639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a3a0e4b17f69c310484c34744799a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dfebbe07ee1412745ce64cfa093ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bfb407510e74306ce3f303aabd61f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ac7c02454b132cd7d529e08e30441643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ffcfe1b5625a81b6d2fb9c0383d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ff0ad40c990f16b8ca64861320ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b78ef8e590b0ea33978562f5e23c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbd9f65184c298b44eda701e0f81b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812824be6b62b9f01c29f89fb8e4986648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba369e18155a323f7a0923b73b1055649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df468dd593a47850e9f2cb889bc7d95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b87d2e518765d879745388f291d3c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc54be9a4ba1ccc9c18701dcb3206652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f24227a7514cb513206a5972c79b4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed2bc754d75531cc776c583ab8a568654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e82a79a6b3678675ad879c415aab0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1c00769bcd15810465a87aa05dc0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f89b883f710c4d8d253c251e7acc6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179917daed91d45d7651e70667621b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131deb6967704429614042f731ce775659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d652f6019792753422e00910ff261e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01aee0542b96764600c54585cd794c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3b9775ae880d0efa3269b4f60fa48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f450779304563b23aa5f72184c14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6ea1f25035d6e8523bbd9480683cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e631c5d45b56ea8efe123ab0e427a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b3edf580f62d9dedab8bc1a58d356666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d6e770629e1ef2065900c5f0921f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbd5d7598ef4311714ed028a96f30a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bf032aac8118111d69cb53291f45c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29f32118a26b33a6e134ea0c0a0620670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b05c5872facab2989a1eddc59d20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b407ee2a031990ba955a9025619716672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f763724fd01fd5dacfabd855e7e90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f4360060a118334c20aa400e9b125674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c71e39645e31fb59939b86d0a9e042675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d31dc44a5ef83fb20c0ed50642dcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac45ca8c94a9abb1216f2f3b572cce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ef5af5591a5086443c3583b0c777678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d1a1bf570c8bb0d60b87f868dccde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331aa69adea2fc203f024f7a782a84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16182ebe5354f9f0939f9fbb044a85f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a8e566ef80009106d7f3332a7eeed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579154cc9fdac25f14d7ef4b81ff6674683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef05f5d715429b1b2c771c0c77d56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2fbc756291f4dfc29aa4526b08c39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec97440ed1abddad190eca8610f0f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e142a303613ff161be153895189d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa11ad07435cec6d20e3e9c51e478de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b0d03513900327de26e23e38cbbba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa43fc40c4d53216e52194ae4a4254e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c832b22e0f0e2e72134959cb510f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a874d0157e4f2165c247a33d0df2f40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c431dac7b3bf4e93227425652a02bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e9502b1dbbe3a0acc2b8dea3a326694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a65ecbd35758256e83818142daf87c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35274cd5c6aafbe19c2e6623a8c915a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c1adc12dd6c19918c0540b9504b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e0281ae7fbcc505aae5a71ffa96fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78102da474a31f63c369794129a12a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b39a235534b3f122e45ce22ab328700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de0b0ba77f7e2a0bf15a8c04e0300701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007d86ef0c0c505731a478a8f8985c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdca9dd57691a5f1a9b0cb18da0f40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6f8f1708dd8e7c4e27cb196679ca2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4afd8a7956db72346ab18f3296f00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47805cf29eb0e0587b28842f5456c154706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a8767790983beae952a915ff9215e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6095a5fd406a6ba6225b3c0a36b6748708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c872ead511bbc4f01d8051b8fdb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a70553f9dab6986d1ed537cd237a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537668ec290a3d9c2f4ae004a4cc07f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43117905eaa857fed3f869dd04090052712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e6b93a2a32406c967c84624ada66d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984e771d4a8da8506db46e3a92e203714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900074d716328e70df5b4a2571fc26c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba34e62712a9502be034be342f83851716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b371b2a44b898c2c5c362246a6f6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327148de505ba93f19b6d0d734b4750718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b43c4f6a11fe5b3d33a1445e2ce1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af9b1fe1ac26d92cf9ce5460116aea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8525f035cfde786e9f5b3b6b79815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36088e32e291fd61d52be6497d9e644722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c22d763013868c892a33752c2699723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71adc480b979f3c399b028326fdb58f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa13ad6f1d527602f3761440ab06141725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f3237ffd718ceb771d4ab43353f5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c320979c2880fbba969150f2134ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c7614034313567558423d0bb6b9c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e6c435a121783700a94599acf5fbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b0caaef8c992afb7f376c86a43f1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0c4761bf01f79bff6754b980aead7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252e1ca373df89f95348565408e740e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab9004c302345b9719200ba3e824c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efad244eac2beac8ea7725b711c386734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c6728e527115381d505a5edea747735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490582dcb1d42e790035161763157fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bb30e7999394cba717829b8e9479c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa03a86058abb8c178810c97d5015738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557c4b18a9e0a6891a22c9ed16ed5b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ee003db4d2ef4d70fe934e6038cd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffcd58dbe9c679c94fa836c911a5e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9ce1fba7d4ceccd074e69e1e28ff5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132fa6fac644d0b77c18e9fcb829688743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b187aa6b541e134fea8b3ce4e7ce63c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d28fb5d72d667bf5842692290bad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f613fb3181fb45eabb0ec6775fd83a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85359427ae7dfba1ea986cf8e54778ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52250098731eabd78d8c984a2a85bb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d56f07b5e3fd3970a112f5037cdc48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022c8fd996755cb47e217983b5aaaf6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11bd3647ca274b5bf78f94776ff6ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c4132ade0994874aa84655c8bc8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cfccb67a526b5bbbe1b144464405c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b724e0cd043a2697616c0601f58f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9292ddca704484bb2f0a5b501f8aaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e2b145feaa71998697a68cc42321756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c985adbeef016ffb8b8f8a9e9a46d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f72857dc75c21e3b4a35abac77ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a40d5948913b99a5af80af377ec43c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448549b6c91a53ff2de2faff83fc2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a1f170e4097ea8fdea56143ffaa052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4680fd9ceb8c5d4b7b756e8b5e345da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c944d59b01ce2aee8d029a31820ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b7241eb585908965b4b296985cb115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a4dc991fb66a3e958b983f930666f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857fe481194990864813caef6db82dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75619535c5bfcb8e7bf1d32a9be093c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a0685075f2f6b016d23dd909991539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057230f59a2e6859ff3e040e222f0b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c5dea0da6138be84d9f945c900b5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b16adeb864e015ad0274e1403905e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e53bfe95509ec2bfb4c0cc38bb9be813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124c86547aea3e666b23831fb00f6f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113a4b9a4cf7fd7ceb35a5cc21eb7b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3268b88b437a124e6adab02cd4147d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197097a4947db92d43a689a332af90617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d048b1ce07f144c7d22efa1cd3d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda53a4f6a9426195a04a5edd86fbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eee8bb16219bd5b0047ce30ec266520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030762cf48c84434ce13b99b024e9bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4cc6cf8226d3cb4fcb934562239ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1e4d618e5b53d5ae0d79f9ecb8b5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc7fd4a0aebf9bb394a1341e985f4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da92f7444d8fadd4ed83a0b64a8d8a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331754aa0fcb675691ad29081cb46c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ffcfd96e4155fe14ba286f78d5c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b25b3b5e8ae6f951e82faf77ca9da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb60855a8198bd356aac7fd4593ae129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc976a220043c2a7d624fe13fb053430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc78c7eedeffb60cd624416e4c1fc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aee9934ec0174c27181737a3568cee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea7d375473861776248dd15b5f59f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261511387b78c2706cc80c779ff45fb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0059e7a3483a7b03db07b9b2e44ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c76073ef0893e9986a73c22320c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c64eddd52a4bf10dea91fc6acc35537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b25351a17d9adcfd6891e1606ad7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70cd6c5b43e3f7d8adeef9c6ad7d8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e707146cad64e1eaab0f65c915aa7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208056d88c3e35b045dcabe07b3f18741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687215be77b164925ce9a5bb52bfd0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbf82d767a79ca075483424625e67943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d61bd2388d9752c7e3b38eef9709f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678efbc136a9d4ebe4fb894cfd22cb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db52bb1b7ce3e5e917c31bafa6ac81346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3efcf8a3b30540cd7f574af44ad4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de2278ed1d8a162330a8fb6d5ef1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c85741674aba74349703882888bfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eef1cb358bcb92dbe928f1dcf997450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d0da4ce8558651f0fa0cc6a62ccc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117dfa295c57c48290bc99fb4ab6ffb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edfcdfa2c134ce43af6703d098cbe553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bc1f84e0245d12b0f53fdf862b04954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32868018970f64c62cabae20ccdbc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a2aaee5c5037a8ff5d3ac83b0bbd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a222140825642be1fdbe2f93aab957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89481beaa87eb11cf08e9ddb0514a94d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd078b0095e209a89599de17b2a8a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b3e29128d38b98a574fd2ef5e777260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ba2c4cf82764d7b5ee54a0575423361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd94c8b8a7970c746a93916708a79562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454c090f26406aa991399c73d91e55163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c2546c178905e22589de3fa5fafca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa737260f176d4ee88f9b2431afe4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ee2ddac5dacd304d6cc989dab761566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35906e22acc3b166c02855cbbebd99067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c87529317d8d8421fcbbdbd45a7f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ec1a715e62f60945dd847e15678469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecdbc09455e8b615b34eb547d343e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8322f79be0a32a5edb6f8e2835cb91871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be72754578df57fcad64d6063ce35a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2784a4cd4e36ae9624ec413566ea173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7f6d6e43b2cda4e0ccddd57f4e75174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b82e2485800210109fc3e114d24175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb50ce1830111a310d30bb8a4ed4b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96226628f5a8520f0aa113181d4bf24f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98af7e686bebefb0aecf0acbbb0c3b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e830f469c0114d229e60e58e18dbf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd11494578c41cb739eaa9b27d65ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da256e94b04846314b920ef6c9db9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ec601773a8bb7e6919a38c3b7be5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5766da1786e312c767c676459e7dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a589c462318d735226a73f069d54984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892427d54b82053dde84a54ce16d8eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e54bbfd657ac6f293850cdfc9a79686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2414e6c32c9a003c45baf5a07ef85ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989fdcc14350ec6df31acbd397bf27688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2a291d31ff21880539485528e062389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347de14579a3a13ad5be38f8cecdbbb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169de7c61388bd6839376429df1636b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a212513badde6ae685eca0236346dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b92f89a275fd4596a9d7bceccd00c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f8fef1234bf3e49d62de01795d58794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e162114955acaeb083063f519d9aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532a387d16dd8d4b6a9a904df7771d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb79ab585f64721b97b0150acf93797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f387f3c74b73b56985e5a32366d1ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea9ad393edc1e5543aab4cc7cba61c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c4bd7c0a96dce1408d05215a0f1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faa272d0e42bfa217b1523a8244a14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ca9716cc640ff9627e9d428cf981a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155187acb10e8eb52282a7515fb4f065103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f9ae5898bd833a4e09b93896d2ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ba9a15801520d7d4a09bdb26d7a86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0398979eed3ab4170fa6f90de71f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c1ac80ba42cb38bcb5261ae331d6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647dfb8ce8e6314a22c81c93767772b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77cd80cf903f3789b4721c2df5c9bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8716be7c92895de1934a97b352688110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984fbcabf443cae3cdaf57a43087c89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b55c163cd19d23492dcadc283bcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f50a8d08832a3cd3d56bda8b43255113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857d1e22cbddb7596111bcde5ac5207114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9ba610f8b7612b5969dfc1e14fa86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3939128ea81df17ac86d9f36f267fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6606522424ed4a80560f2c0a8486ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a35a9396e334b16c66d2ee658ef538118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a43a8914538039bc19c2a7100905119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6c3bd04b9aeac6e1edaa6ac6171fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082a37db8a41c79cdc7ff1fe2eae15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3362a3b6cf12363ac8cf6af96b145f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb67fc46384d9c25c96b8db6dd819b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29589e9fdf79e0caaa3394d68e17a512124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d503f253f6dbf6765e54a92a8a8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98074ff90259138e8b7ab9a9c42060126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362967cd1f3183aa6dce5d6fd568ca5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5afd09e2d3861bdd6ac038c5f10b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2901d97b1db92873f00c2edbdc4a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4a4a28064eedb0a0ecf910d7e0eb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4c97386a7e702fadc62ee61c28db5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bffd35219bfcd508b197876f1f14c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b61e8cc7986aec36e0d6f86e09870133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a0b5d1d5a4b4b657e366fc395425134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0b9a7c56de694befa04b057e30564135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c1f217a7d5b6b057827633c323d99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a694fb0f6e193ba29263154cfc3b9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1391dc4eb826c6841d2e481eb884834138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1cc5283de7a743d42cebe716bbff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed144cfe5b0fad789de04707e1b1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17fef6cd505c5d9183c227bceb1f56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7187aa6bf7887a6f92a76179f737b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9769793e5d2488b048c90d9e9d753f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a8ad6b58c1a9758532f268799b37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81353f5f28e9a01a9ef994d3c1f3ffe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be842a3cf1fad429785bb4e0238a43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f544399ad1063e58ed3a9b99dc79f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971a6adea8b81c5286227d047e52da8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fadc5d95977193741a3ba6a90ea11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541f2abd5b61ec26b3ee9c16b1d2738150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce698d63528b2bf02bb2f7874c81c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec49a9f0ee6408e121dc5a46fa317ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412af0a8f1d72e895a8330efe22a3e15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a000639b924f02a30388167c8e175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d7d0485fe30c343adac6ab6617ed9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a7a57fb07f473d4f189ab68b6d8b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e6d1e632645f3f60b89bf20981c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f80dcccf0c8db429d38dd850342448158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5833aed13a37fb58be341971818cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793822e97922f819f9b0eca096c1aed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980387c1e47d47bf44f30ae30724f905161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05692aa4b8780fc85c05d8b77e068b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22312041db0a440fadbbec5e4a0bb0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2147d89937092f055dfe0d98641dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3ca53958a14568230d936faf4975a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4637a0d549afceb6e33461ee2b9b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670759e2b8e2cd7637036e38b0236b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8e243a46dfe2ac290f54471e3e02b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a5c13c529f31495f4c014f0d6f02c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44479bea9519e29db3de0acf3a4d72e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cefcfe3a875fc692edd6d3f4a6098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7489baa761b1d05ab006beba57ea5d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79bda6be095fd18f0004272816f1fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d9b0543d3edcefb2cd558438da99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606ca1439516a7d32eb1163a56030d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23582f848a4aa413df3be90a23e176a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c888c0369ca558c32816b5873bceb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535745250641a4d04ed5eb11f2091d7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40b30fa97e88c1e5e828599504da53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715cdbccb8e4ff4bc9b9b9e1bfa2dbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd338761d1d4ccf7738207c09f3052181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bf08201c60c8dea4345567612ef4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3c07f2b7f067eecad3c328fc995f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b1571326c4c42596f6e0f7c3d481184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9c838382ca76b42ecce7b0c011c7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0fc7a002dacb62835a40a1de66e13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229cb82ea173599d291f8c90261ee68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48029aa19c8868fa03846858484ecd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f5f5acd976a36ae8f3ffebcdf9c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f669e9f08107fa463e27a946bea8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1c585af4c46657b97ce7a36b1503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bfb13d77df2e1cab293ce0c05b4a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ddf929065d43ee4ddaa25665270ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf950d5613b9da05766a3bae486e4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005d573f61d3ab2566b8d4b9f3a64b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191babc1c2ef91fbe9ffc8a529740c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5008953cd6b683bb612701e0db4e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f1234fdd81e5cc6c6d45fc7013cff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42d48277f06be4b04b88cf0c24bf1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae010e04a5d5a451865bdb6bb7f78b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb41503adfe72060d9d850178575fb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fdaf5f072533c74442915a3e87e1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c0c2e3494a7c7bc83f3fef518a506203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2023b9116e2ea5c4c2e882f90121f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779db6b593155e8132332d09b94c6034205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3fb93d53b4add7563300ceb9f76f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e31b73d183b9a083b0ab4074d1151f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef343508ffcdce54cdbafc6804e516208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ee63b64ebfb36f7f069260794480209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb95ed5b2c6b5874edb1a06f2a41bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63652e4d0b138c4d3908005e739f665211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47579a07c1b2420a622a3867a8413e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e7f03e0ba1a8b80b1b0fb8f3a612213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb5e55814fc9f9bc1400349a48113214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70ea3ece7a9eaddd5ce3449dc20f9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae43dd9cfbee61be3ef6d923415573b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107602b9cce5f1e0dcb92ae4f03b4b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ee7f9dae9bcb06eb8429300281e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c6155e4751cde0098e13c7f1b01bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649550856ec572dfcd6db08446daa1d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd195d5f720353317a67ee8a3c4398221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9013ffed9292db0051a4b471a2b28b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8521068e7e3cd520f0fa7b8a0dac6ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad8a7f3590c078db8aaef9bf508984224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197a7d82b378ffd8070668fd255357c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c37039dd9cd9ccfedb4faae1fba04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d971216c274dc3f3de66b48ff3c0661227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f2beeb5920df1066a6b36848d59f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe49c16e8a5ef78b81696a38d035a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeffee1c981ee4fa4c8d3cb8207052230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cd4e6f506962b858b4307121272ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa725d7e26853cabb52399e1356b3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cbac44463fd3b30677140d6be33a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b6393bcdbe3a7f75290803703b71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa24bbd3853b288452cea4373615a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2c5be410315c6d6b85f7d0640f4af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00735b787432e56d1f43fc034d104d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb15b1329bd04651b0c918060b0625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02b4b0ffb3fa51466a47a2211461e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce692b2037246d0db10479e64117625240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94683eb03738682fbff7f83c50fdc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f4d08fe8efb3f3d954663d0bf94c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576d6bf866e8ea82e1c85bda494a18f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a930ca619156a33e56fb7787b56ca9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60362242a3578cdcaa47d053814b5c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b94911f1d2cb517ad72fb789d82f18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28114da8c739d3e45df9a29bf8e9730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607ba664d50f81fb6c33bc9217439db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a7356464d8fba417c9957facef704249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c9265fc367697a01b7e695edaf701250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392292564d8c225eb8f3ef630ac030d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a20bdf8ccbf6732d4adfa0b47c4b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b9f44b284722a01a6240ddba359fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2fd5de2dec806298d266cd1ce711d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b842ab38f002180a8535ca8bae17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12159d9ac75e8a6f59338f9438419a8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a68aeba1ec431a488c9e0573ede72b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7a05aef0ac4ed9e057815c8374bab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e9608421b5199857faff05a13a4db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e556c147e0c9e7942442680526b33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f2dadf5853f87f6e9fbd075f8f23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c77f9717368860ebd323d77be9253d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f4ac8e57aa8398b2a288306d692d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a1b1454ad7ace491c5274c1766d91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae75dc6d76062b96de8a2c2de40f2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fdf7655ef54274c9710808a6af3d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746006988b6f69f3063d274626096d8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc37a85efe2a02f43969e9bd9044e43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896ce86a33f0d7f1d09198e436ad157269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c96f3b594f15123be9550e2447b78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018793dd4081554a7d326235382fa364271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20029bcdc479ab21486da421f822075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d682c77a3e7240485731a090dcb8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ea0edceea060658413bd0a1716f0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba7135c23ee2877b99023b96bdb630275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78e7bf9396463241ac5ff3db25bb07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7a2c05e219b94212a2bd931c2937277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780220c3c5c11d595bdf28d8377439f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3243a9cacdeb2add66ee4321de6303279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df3b0adc45fe1d08585800fd6e23f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db18a79d51cc0654a4e563e50a1ad3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252dc1fa9cbea01688f911bf6471b48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464400169126a4c282616bb1c6bc2cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93867a8cfd2485640ed86eba50f2eb67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc0ea72291d09095884cbc3e8ad4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0286693f8742947f9b4d296f841d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd159bfe5752efbe1cc1a9be5d5c99f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e3553238e3ccd6aba322787860e9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeb3e4c157b32326c0866e0cdf74b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25998a49864029b0bd6d6c055b6b0f27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f870be6cadd06d649ab7c6219f5c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf780094b5d3bdae049ad34e896afea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8e9ef572b1388f9ae24a7a1e185a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315b10752ccc45a0a9035644cb25ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e1b938860a72ad563a10fbfc4d2d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5ce299ce7c31a09f285a7dbb97bee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4b45c88c92060c65ea06eae1cab8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd63076c01bc6558cf63ff71b62e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88b2d0ef7d8809227acc1993f07453299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4a24a96dae070a6241f1b73465220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac599916de6043fdfe6580758edfbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9544bc1aa8f04f6c2400afde0bee39e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67fb409d197299421f228058eef4de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34816b9b9cb0e36785ee73d77a287e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c2cff19baf2f0442b937ab01d506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d4488e68d96ededb177e82d98c7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1149f38830acaa5a7cce6e52ad67ced307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530be8687649956be6e5b6deefa11f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2715bdeef9d64a668e43ead9e8cc40c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd791dd92c7827d265fc3cf4376d4161310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40734726f185715b1d3cf7a791a0b0a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f135263f731256ad1b21d5a0d01e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f35817dbd04d240f1372e03beb1eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3165664e2304bc32f63baf8d34d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0af5075d724c8ba3f923bd4fd1acdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d2e717417e6f1d2deef3ca4fa433316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c368f2b324ed46a33149c53ca60fc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f1b89a7b9b04b9d3fc42685074f96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad57b0729c49f4ed025765e2b4f74c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd47c812e1c368fef165ecda4920e99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423010b7ee23a4faf007783c69e7cec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd738953f9f0200f4e02c200e1220c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070eea5f6e9407b1e096f320d54cf76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964671669d8dc74e05e24a3b7bc2693324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9371c7f3a2d6e750fb007f70ad48fa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35008e646023bf72d1a3a316042672326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d566fb11cc7448ab5889497cd6ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f978c4e1f04f6997f1457e366a1847328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6190bc5876771958d927bdba75c540a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffc97165b6f6390c9750bf9006e147330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6f41ca87e5ccafac0641da6de44b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71f4821eddd5cd6e2a42095017e8d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b82dc25b34d5d304d7ae90b4a859333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ef6d0779132b2f28cd52078aedb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791ab03ca0cf4f816029114c07b7d6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f794dfb9d7b037afb9af047f173815336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223be592e2e9f06f430452153cd122c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bacb0bdb120ef992fa8f2bae8e48f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339402310b8d9e83c9febf177149c0bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b144483ff5b3be410fddfb331a514340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827337a7c54d512f24c6fd8e565ef8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d153626f969559b6e8eeca06521f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc609c0e7f317f94d0ee96540acadb0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056f845e59079ce0992f35b2aadeaea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1c1bb73d4cf6e48e64753f02be5de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6f48898dd97a63a09de95a5849c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad084672331600de26263f2e4e69a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a421fada3ace72eee9a3422a133b6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432be0f0c95725da85b07b8ef0d08a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029a9966dc9c65fb860fe6c92ece31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a87f1ae6cdca7000fd7743d6125f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaf6ca276779534f3e4a3aa688d9fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee06c422f052a7aad2b8d5e734a439353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5691e34ec88f519d67518e926c3f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b5d479497ebd37dd063f6c292804355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da364d02e8366562072ee47a98234e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec620ac8ebe7b7b98d7a00d62a23252357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed95fffa3f10dc66bb746c4ea35d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7dc430cee8a283915667e24e44a62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cc17f6ca932054a3c8df99628a31e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295a7fe725c3ebc5b6032e2f70b9c0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc1e7628d7efc396e284ba3904de1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4971a4cb872fc1d8f357eba46dd51bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84f6a59ebf67f5588e99b75e126d48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831afb4cac7c6fc6766eebe96365380c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e0e3b3a9b36d85797bb0a04a5b733366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0b20cb82cd5591c26ad43087ed9e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0763f66bbd038c46393d03c7b0e48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584cec745665b9af9f14a41cc588b5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39719ca6943983f1991462b36d4ec1d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074169c41fa36c2d14f9c6b36b5a6c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d8e0c9703d436bf353e6519e59329372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f09f6acad7a3fd013c6318ce08e76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c0e079f2773b96dd3c12ae8267a83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71426cce4e87bc1cbc051125c4ca52f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670fcacda483d6dd654a1775b61c39d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36a3046ac530c6cd76e5d3cc6392a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414fb3ac29855460dfe35b9aaf78e8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b867a30952fd584137558627b19c24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953ab6885f8e74069099d1acce5cadd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468cbdd5bc02482341751b777c37c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eafa4c27a04ad36244d6aad15f5b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70381377d70b98827f96c67adc995ee8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aa7edd4e18e97c55d80f181302a32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5d033f1b85927579046da7a29a2d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15931792a2d0506e1238d900ab714e1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7b06bc4943f5ff1266db2188cf185387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d8b2617e1824a672249c440fb9be9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8f09fba8d65d64fedbf2007009e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b295d5801624a8460380bff6f5146390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699267349201f60d7f7588684d9a380391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65caf2842c5af4ab6cdfef93edc8c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1888bb21ea4f03141f32617404f27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51655113291b1b595e5267c9c8ebe543394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2c02f140843fdcf78fbd1f5d57fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e70ddde3c2f12599663256ce31296396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b093222fae758872c43348bed2b497a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15e62f55dcd3733eeb583e59f81bfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce49c28f2fb07bfa0b43c73d84952399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353f74af2f05ae42e56460314e08e39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec4b6e1d8187c7f462c8190bc162d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865f9689e511b9579e0e82e8841706e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6089e955d7ba9f3017dee352abb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d6d0d0c860ea6d366dd2f6c1df31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465f0180ef5cf2d84bc2d344f2839bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baaab4908adc7b5d00ab3177912ee2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c33511f77a383401e5ebb1a392e07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51126d6e6fa4ce86c2edcfdc0f9a606e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3bf3e5c44a4d560cc67230fad449f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42803a7e4368f7a1afc5d4a4184e25e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26222979da3bebb41327ea1d5a2e0c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c011fd60273e03d1469af19bc51041412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cebc6fd9ac6c9436e455a39244b65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5b1c0bdcea804f1857d7528c76cc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b687d4cc524a98d08ad30973398ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fb3f13625bc7adabee3efe7cc443e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e715749fdb68d4f7ece113979266417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b4cdd40857e242afc0a00bf0a3839418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196da3804ed05ea74a4ce24ee6a3c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cd9c9664c6c5f3a0a388843ecaf12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bef91c0c7eecdeb3c819ca225db1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d110931f02151da0d8b1c13a54f2d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a70ff236d09eb06cd1504189f3a51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f03d88a82805da5c04d9e8ccae04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9401da68af2f196330961540f238d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bce469c839e8e14808dbb901f33c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b38afa1a1b99ee8d69553d43d2af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd13b69654cb0827d20c6147b600cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2af1fc80b76e6e06add40fa61ce0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816e1c098a34d685bf4e2a77bf3eec3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c538146fe23b6c117ec198034ff8ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13f2b7c5d7cfabe9bdf54b8c7b7063432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a85b583b99b28770e5f95532e2997433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8162b0496145418bc55925a4486d5a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c79d606dce02b13a482b6e7a85142e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d24b7c976742d0009c6697177ea5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e017c198bf3ebe4dde647cde033b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a55b259e36bfac52391fac39c60033438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ce9aaf9bf22c8110e3b2ef880c021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc400a7a2f22aaa0321265a4f0922440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5c723f87439fd6ef86e5715b21b2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0f95694c6d114266bd5ed3e378e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e9150b5e53f5375850ac178a45b1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5379e8534f905983f4719857cf63f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508a5c1151735b8cc221f25c8fabedc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56438b89c33a1163d00b85152d3ca80c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ad0fb9861ed92275846d0ecadb9f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a8b42eb42c7cacaa111c373707155448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96986298c7ae9a0ddf5ecbba0c68cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429ac1b42e57f15c554fb96a378d18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30b91455a38c7b248b1aeab7829032451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f2f328694053b2b32f1e8e448376452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99446d1e55d93a76f82c77198026621453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03c1525dff5f5c5c3d7eaf1c6a6c81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832ff5b10931701f94922ecb1655701455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27bc4d99d03d67c353a6974cd9f110456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d4110f7679902b39028b0f1f615ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d816d1e7764631f86ed21b0b6838e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251215ab52dd234e2e0b5649723dbee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cbe6ff4262385e3e1a72f3717a21a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb51e285778ed7da62ca381bfd98ed7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d175533fc476b82998d59e294144cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc95c104ad942dad6fbf79b750f2a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713ab6927fd9b79a768003687a6eaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd19d1a7fee2c939477765d2eee1d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef5ab0ef29211f63662ecd039cdbf5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea487169a9c8464dd2878c3a81aa7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31169f93a196d2aab08c5409cc86e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a94a4616f50ab926f9d5154c83c866469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5d4e475edda0052958c0d6af9e557470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192e6431867eff813103771a7d4d104471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9708f8d1a4641bfcfc45b1e83c62e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997456d83bfad8c70316931e24e6202c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd32fc2e52cf3a99f4fb38d867622aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba73fcda58b6a5436fb556d6aed65d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b3d5ac61514295fb1723743f16762476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfb0f60f2966141d97b04198a27b6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30db4532f687afa127a8efa60d5d54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e1fb5646c31f6ea89cfc7627efa92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83bfc9eead696ea223954659e0e6d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557db00f83a2be25be10ecf3d3e81d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3bfb3ee75d8d45d809910b1db46ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522807c84951dc3fe2f16c90f76b172483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abace7c971149893658ab8b16b2e4732484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d81ea25e9f2ae93b4cdffdefbec9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96bb3c0aa22bca89fbdc7e21fd602486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f067df2b4747d87574ee49b685c1c5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f15a891231e1bd5abb808f99a3e9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4a2f00bab63365b11c09db9f33e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6957680f458e09074ab5fcf60df09d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a994ccfbf1f02b9ec1fe2fee5a26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea85977711ef1ae9946eda31cac0521492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7062d4a066f301dfe9861dc9f9180493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803f5f45b9f0c152a018c9d7105ba8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061c99dc50a118ca327a53815aaacc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8e601d5908d05752d9977d29bbfd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9265a894847be912fdfd6c679c21b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e07e5219c7eee2d69fee7298c584d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d2a86cb49a5a7c162b82bf887cb15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a846618e313c2cb1f5c078b2d4c31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d113a5897b3e95b949437efb2a658501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810038440abbc4c6da8ce599216121502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de6a9876f3cb97d004708d5f9cc068503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda8ac0e6163a20444b0b3c6f8e9258504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5ac2805776e83e0cfc130bf0bed2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24ea1f3caafa822d1322088fc878e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f54a933701191d5029ea42969606c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103815d4d759376e950fc7206b2508508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242a384472432db8ee4ca730a1441b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a99e5feed0cceee6e34cbe23b3b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2ed05b26a759ea4bd48feb613a081511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f28912e392be6df3dc1794b38947a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffacfda69abaaae295812578c6bcb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f0663e2df1271d393c302751f134e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda2191a8e60fd9af2d20c8d5876aaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd1478fc55eb5c59199b6721dfd85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e726b554f25c21098c3f4d5b1e208b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf4fe60120dbdf66c5377d5e46c1ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c895053cc7fb780e217c7933b12c2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b28fdd56b3efff834ae619722c935520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16912f07a51ba5fe6a940663e5c1a603521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058fe2d62c202a42832ac2b8c734e52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663c18d74d0e51424a54dfcefbe76cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b515b24a567f1e11a43681dc92d930a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2273ec409b9a3c232ebb416e00d5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0e2286137ed9216a1729ed3c284d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816344b57c1c35ee01d51836bbfd6d8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376caffbb188a6a9cbac5ef55839fce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2aecc7b7f1ee7211307936363495c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ab5354fb905b428e86d6ba1514ea5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30f054b712a47b9a7a322f19094fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edffa95f8aed1c646db6e59435ce731532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c3972c78e0f884b51d2f365e9f12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27759748346f642f5dad56f96be415bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd013bcd3c5d2ed6b03e111f57475d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87585dfda2d3a8b5ac8d82d51846413536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689f80499c5712782daeb8a8e06ac86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3217fff0333a0c70bbe015c4766dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5a23bae801d38b8bdeedb16e3616a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cef3752ecfb214f1d25345b08f7f7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b886fd54cd403b8b5eef22f4804d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd1bbd54fe2031372ff7114ae57e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3bbd18c016613fe4e2914e097419543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e732af84b84a042ba8087ea484158544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b4173b6f020f677f1edc9042803f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d240bd15236f5c43fa41f01184128ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980a2d32590bd8a568e5dd25306204547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bab7a63225606d727d92b79667ea4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd919d75f167cc5d7d652cd732eb78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c22d912d1f3f215245f441286f271550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165dd1f54097fea0e9fd3d9dd6d0040551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0ef2bc75a95a15f8bef7233f3dd96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682b74e98c55b5aacf075bb7fee8265553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bfd4394df94f965137db9bbc9c665554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb1df03b33361a17c0b208e33ad6d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656df60660abf0712d5f9db12b1168556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12adf48753785427438de0497858e61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d62cb8f4b348113461e50f225adb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead3b59aa5104c306abdd9859f76e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c24cb097b220b5d35615ada02cf97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36e519eefe74dc01de0cc7b3598d20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3d5bf8800dbc0a11a84d370935845562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad45e407a817cc625ab189954e01ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d9d69cd4c0f28d242f401ee9e8f36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90589585f0802dfd5954ffd67a0f0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f27bbf84d43da0067eecf332eb3ed4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438333d25810189500413cc56178c4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e829a6cef71f903b9f8a342a28414568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023096786dd052968e2bcb3952127222569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3550125884c0c52701e2dfc7fe0a8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbfbe0f3f14605b76d2a9dbe3a3f57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f906789f7fb6a58634e8bca78a06ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818abf88b2eb0e6a74461b6568c20fcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16706cb75dd5f6869e3ebfcc84ad2dbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21320d159de1cd1c65389c74eccea19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864831458fcfb1b4c0cee8dbcb20b0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb048a5cdab647dc4cdf671efdf315577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8eaa0db2ab4c2a93f725c07ddd554578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c93e36c45f4962e82724e0abfd584579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad283f538a390b311544fbd14a73b3cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd5cf047389f59103214d7e006504581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085d48350c5ce0290137ad31813129e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e73cc75f6bc76136c0bcfe3549034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439a697e13801b38fff8f2749d7a667584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d04eb4bc6f40a6fb9267dd7d9e797585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8864b523bab960813d80e1622bf3d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79787028f40154d0d15fb88e75d4190b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef1ff0cc02eacaf7ddda18a8c7527e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e1718c57fb7e2652571cb9a24c82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d75444fc4b32dd7b005826ebb5a2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b93436b9d24a73efb91a4c42233b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d149a3b21dec914e2d213f8ba376f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c897a0d0f6631000ac3d76fa98643b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb5df03a90ec93cd3c227b43ec9dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393843267603de3bae218bb6dd2a676595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519d191367375171179ad48057799bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb0ea24268d86f9b314f4a3b39073597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd55aef5d56072606af77e009a564598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd4c568b5f2e910cc3963ee7b48c63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e3e336b7b38f8c2064191f2793d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07535baa59233ad6b902b6145849033601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b35a03e2ab96fc12f94ceba68adde0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133d3590604d61c571079ac315b2c76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fffcf961bb50778dbdb67ed1a498e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383abf2a6867046465a141d2183a673d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0587046725958d0c86784e0934c53d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed86c8942e1e6b2f89b3fccc80ba4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd08e547161864e171b92d874bf7a96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721247fbae1614d1571181390667614609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5702f0de8dcc09f9edf62d49b318d20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab43a5edbfd67acfcee25bc31f150611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818271e269f39eb40a80cb97373258f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda09819f37abcb87ce2f8e72faf895b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02948c440d9cc72df40f429968aa086d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b715d651290910ec801af20b05e421615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d059e3941fb6a36e79d182ec1424bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610465963e95e854a7e72704bcf7779617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aec01350591993d856c70e6779f41e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34f196e5ac75cf3736106187af0ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa844213e1ff6a71e33274498a7d1b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b82cea79e9605bc0bf13fbf2eac5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338773d6bad04db018a535939b315d4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86597c8cd3497ded807721e15088e57d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1a083d684a042d97cc23060ed9141624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd70b48f9cfbb3fc405a9667842cae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf44ca7a0c637c44f94534f049ca9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c476d3ae2de5943433394b37fae36c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689c158d9b6b1d34afe395e6ba65ecb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70fcda2fb6d6ed125fae777f1897f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d36d7f9a132713cfcb5f9e0f2599f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b971481f5276a432e891e1cf3b33ab2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c239e3b642b784292af528de668b6d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2f31c5b94a5e45daed366302d59e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da649eebc07bbefe916c1380bd5122634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf640a1e4e2b92a2ae9697f862801bc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc3af3188fc35cb5034998a8b1a278636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9ec593f55a3abcfa256f9e78a135637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe6dc617a12c75b15419dde6fd21c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f7e3997ce41f7195b6e857b5efc23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968038fddbfae2d673222341a7b4516640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf945689d1245139f7a3ba14014aa5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f57f310698d07f54b1c3f40d89813a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f64a69539d7a9da3eac9f8241009d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed195f511470a722ec9cf349c044b02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f3f6c79c6580a7b8ce6862958dc35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fc242baf5c47745ab10c97456b288646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d298aa26988ebc425b883135c2784647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f5b57f5add8e5bc565a5da64dc4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c0ddda120e7e1e4326f9eb9b3758649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aaffc281864de1c27d9a03acbc170650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf97f2a7951d903f5eb22e6cdc8d02d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23116f855465c5dc17600b8ecb416c8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128b1f4e4abfbfb117aea950591f4ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235951f4841b6c9526eaffe6f4fae02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a9a72562221fda3b458b3586928e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f642e72404426d9f2a6bfa668b1caf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e52f5d58325ffa6790bc0e988ee20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bffe2afbbfc743b5fda3575167690a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e61e240c8b6864766087131b5716659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017081ba7f77ad42b02fdda6030e77c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da50482dfe6f2d3de9f78a46eead50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163253a1b8badfd24dbcaff5bcfa26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09f65b79a0f1dc1d80f56b684daeab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9d4707255fdc35c51decfb02a26cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e10c188ee6e54eab0fb23d946f8bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b58bccb744f9c1d62b6893f269ed3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0cdd56a1c09689e43eaa0525c341667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9cede409b5a1606eb7a3f0a8e352b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46622721820b9d7ebab93a686d6f8ad6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18847dabb0b69a5515e64933454ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87414d2a28183c27e5bf8c30b1aa9c98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0ca82c045d5ba90a7034e1eff7a8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba6b70c03ce296baf97f5392d5b606673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c4bf02e4a5682d273e313b69dbaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870a65207b8522c4742b152d037dd7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2edc0941543115b472427ad0eb6319676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75719369e900e3c58f2de586ebdcdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1241b3bb9d6a5989ad6b140c540da1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92334b476f03cb460bbf2379956abfba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba5145ef67509e6363d25a6b831921680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd244f1e00cde1db8d756c822733e9ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690395ee881fe1704933f9f3483afe7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471ff5c983bcb416cde64bd89ceb337683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7549073e67d25f57711f21922082a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59dff5541ba0bb791f42cd2fa2979d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb621487c886dcb4b9b653c98c874686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5b342c0f5a1ea9fe6557d814b904687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a69001776f8ffadbe27d81aa476e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bc4fdb84194ecc0d2ba13aa88d236689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a47cbcdadf4fc939b9b373e9af32f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45f800c9e0b11fbc2895702fb64c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7307e9cac5737fdedce3915f2e4898692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fa358fb5957c62d9578d30ca9ee19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a238c07ba4717f3ef38a7d4385c28e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee72a9d10617baf67511f8185555107695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4523ff55d0260b8aa291903374242696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f57c6df00089e5a7eb6792fd901db9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e25267350f7d7b52f37ae82f032e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3fb6a3734e22f7ecfb6f555aa9943699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5ae8fa0a3e83ceb92bcdcd42d8340700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f212c23c5be727882cf4e6c20d49e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfedf1434cfa9677b45c8abd8e56825702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62224e132435d8f5d73973c6fbbe495703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d498549cbe88f618f9ca8c7a7a063704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a3778979acc030e758824a92c1808705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fcef2219174eedbf27f64fd4690f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454fffc0a016e9cb5b8dd04b2f9c605707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc92096f791626dc18406aa7b39876708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310a2a60a2108544f8f306861255c00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143435c9eb8d9c063f7cd81910f3a03a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd941658cfa6ee3f8e6c0b3f202e7af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394e5708df0cb878280e4a6c6d606fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43e60cccb9a83e7f9e3aaae49aa217713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054fac3013f0098f3fdde78e3f54ff1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcd3b00db7c9eb7af947919e1b7718715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8570958574b487fbdf81a98177c480e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2380fc103041eb4ea488e2e8f5696717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faffb0fd7d02c162bc1e90c12c50557718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2ef659a0a92c59f2bf62de93d16b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953f59587cffaa55a4136f511a63a46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12e8dfd144a98de73904c997a43eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d66b783d3baf0be7efd035b81d2c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b02eabba4a2141fcb0929e5fae529723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972967e9da2ec245b52821b5e47d068724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f65716d7c68bf6cd1e9a33fbd57d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf028d3f6da843088d8582c14527903726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f2925345e1088cd0da781f95c18e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe078a681240164d9de20c43c2dbdf60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef5417f3e76b89686b13250dca978729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16182cef65ea27bc71dfb376c0cb7742730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84f107f904622654157554e0f35d67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3891fb1c72604d7c9ab94335fb9b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d393a6ba3bba304d92abed5c88b72c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fe2fcc965826fa1b5b5ac84ced91e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf0984dd50c1cd4e2f8d5192888be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9a75bc6434ea05cb4802a54085daf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6788e05ddc00635a2199ca13e4414737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033488cdbe338c376870b527434bce9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d550e8182b3d5a63838445a07497739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8dbb871db8f871e3e81d70a75a80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85ee875fef76850da3ae5ddda252ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e03737ce2e9b7f2e8aac53775979f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35ed5c4d12aa714da27645078debec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e960e68918b580917565e4f0c65c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a67cbd7015e2cf95c4fdfe9f2209745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaf81b9642fbbc8d9da5ba5be6dcee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf7de03c365989adb0c147eaa10dea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20102eefe50e6025f03e4c702c46dfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99be3a5f3bf7fc4ea9488f153c4e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf6889d71dfcd1749e7a1e56a91aec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a991110807c68e8a74bb18cea01002751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc2bbaf0e75e847ba8d3e77e161605752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f9c733f48c5518ba577eaa813e5d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>