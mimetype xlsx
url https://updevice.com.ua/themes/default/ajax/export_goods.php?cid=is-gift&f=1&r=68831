--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705e9dba09a0b53c18e097a8b0570701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17f9e1eb620c2a833a1936279fb2a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57d612c1217d0f71aa87afd4393f223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d89f9578a33ba1a2152ccae458ea3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf363e56e57aa11fdd9a61c745966a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1378b11a26e0fa8eec3a1300cf576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbc578269b6a659a2c6878ecf06b4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e9619aa6a162cfdb92618edc05b738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523704b551267c303b0286f35a00424c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de876bc74b21b0f26c8426d6ae3fa8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83292e66cf16aec6625c52b833192c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c00c4be55c4d0e34f1dc22217ff612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4176ba69953df0368bb4e52e2a7b5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af39dbd9ce5fc55e21547b35c856d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f549980371ac69c070f019f9d87015d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaab9b0d75f68699487eb687e98d7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf21b7d12f5d7c17cd23dce615055217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8645708e3f787672af011b0d66be418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9153ac26819b8a000fcf8309f02ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdd069b728909d63d0204be61a086a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc4449204224e66a4c7b5225d05a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a74d6af26354e08f3a812991cb1d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9989e37f1be5bf3f7b72cd41843e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad888c102bdc43d603745c1c86ac624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ba22e2b362b1ddfd1c61134b7c6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d74e0d23304eea1328b981a421fda526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39867f8e526b54a0c2b07b3574ab0b9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aff1c0724864add6493f11d81e72e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1d06ff061f11aa66a08fb96141fa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76182108a366ef5384cd587a7df10af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf47b9fcf09e4385159d907761893c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd15f562a4578e1f5dc1d306a595ea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5264c40086fb1cfea92c3ae0b1f0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2be775a90f2137357a9f68dca8beb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126baf039b94257f5aea851aaca26c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9283f4ff0cad7931b63e33ea1db5d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3343fac89614e1bf083275a3e2c74737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db477e06d57540ac6be518b58d2d53838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c23e620ec0ffd9eb24ab667975ab339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e29c2449f194a315c351ed6593fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d08b1537ab72d27d8ac538fe6ae3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098f98fa32819b89e3ee6213c8c7d2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafaa5cf902ae64d8a56860bad309ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ff3d5638c1d2b0997d8a1c6fd0b4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceaaf496733c40a0592906d001007645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea140563342f1d3f976f1be39775c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122994b89fcdd3bb343407bc7078010747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504aca042b3fc74350669545969c25248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e722a5c3b1982600e9cd23672a81c4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf55ae0f1fa13f5d54860e111bb531250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832af91f17d7f5a846bb22853a2d217151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ad48dafe25341e8aa2292e18fbda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e024055a313182ce24d3c38ed7c72a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d425e14c2e59da76850bd5003104ed854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8407de9522c226f0b2665ca25d1a8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf46e57a6f9e25a0655e3a7cc94f8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc94a98ee4fd8d2f7ef13e4941275057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e2721247991ef6fa7270ff9f7206a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b790df26e606841922d36f9fbef1abe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca3025cbabdbbb7f258ec7ad42f61660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecc043614197a82ddaa95368038a3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad15c8e639dde471d710795d4c9f0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aa8e9d26ce4c05b4df991e8a9054a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33504a01bb3ecbbde2b62ec2f8a2025c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca1ba14019930dff9f42cb434f400765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03ff5a3280966398f0affb9e76838766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8967568dc21e39fa40b4645bcb526f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff01813d52f6c18970a3dac8bc6e4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d69dd96a978118343ee413888b6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5a3a8520aac9868ef00a9370ab6dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8596f21f7ec61a66af2218355633a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e43cc8b454dfab550d2b55b279832672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8745a11d6bcf516040883b8f11660e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1cb44b72fbe2bc24aa0133b9bd35b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722707065a4ca77d07578e14b36b8ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4672c3ce0d065802b309aa7e7b6365a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19488cef1963169212a268931a26d37077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5dd2569d4ceabeb926a6cfd6d8bae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848f2afa450d920258bcc9f4186084179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b8104629b757a42ed7693492691680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca7a4d3bc8b85b0740118505e63c7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3cd177699be5940696265558248a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8492e68b1a9094170a4c1911a28707383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311fdf6667701b40fb771d8e3aa31f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e1624a6c6e4d48ce3194a59dd75db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0ec5364284692b92810c454a891686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e63b44b83d35f11b25aaf2830f7c8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852352f52f90a4e43cf6d43232d9ad388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c7f0bb33d9618a756dd36d423bd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc2070470d73510d48ab12442713990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff504ca9f68e19203da8bdfe8a765091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9127fd8ce6b557468d0a704fe04f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c7de4efc9a4149fcb9eb99352a7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73692541a2d6b4ee92cbcf120ee2c67994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a5573584a8aa3487c54e690ae7c3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a138c56a6a9eb94ba1f44b36960396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08029ca10a61e8971d4bb1f4698fe3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0680d418cda89f86afa8ae0072f8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387703b1bc8b10a56b264ae752ba089a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106c8986d783a0f4ea3a86e315ecd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f1fb430d8051cc6cdc9f02bdca7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dd9a17bea906278e9c7e7abfa969a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8653e1417b2707042033ce2126651103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55005d7c83991ef85ef83f6eab499b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336066bcfe808d559f8dd3698fb4637105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272ab5b0705820d5a7ff0b46f95d9ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0e97a271083f1ac619128d97fc029107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605c10961113101e6e368f0c1a982cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c0665613287ded6ba3d5274dbac0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3a18af30ff9ec6bb4afd2956bc1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facea1aeb97f919c3ac0afdad1ac632111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf59389908763a2111ed152e02d6ed5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a191ebbab185a69dd7eebedb4b814113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976e2773d437cabf6d83ab8e6e0553114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c120073aad31c0ba1897d187687c43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991eb0969e85456a09f78ef032cb0fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a8fea3a70b8e85556f406d4f23407117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dbc353ef66ccc4d38eb952ea01e75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750470f7a1e9584d22e03cb1c307b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524c1de97384f44edff31f5b17c8fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e4024070e6d2439fadfbbef211770121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946719c5e7345f5488313ef5e89ec4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3b12b5ad6dff7b388b4d452349a70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320372848ae1f9c6424ce0e13dfa73ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e95f4b29af13cb953dc9816251515125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e35d16c3cdbe9ee34b1943345fcb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de711ac8aee428324e0a2ffca938064127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794a9144120faaff14df4acc2151fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b30a411dbdb9bb26adeb1c57ff6a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d893b05423f795dff610bd1c19959130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b783c37d3119da6a1e83bdd6897e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807a6d87ed00fceda290a9b49268fc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84882d10f8296a58c6d2e021624d71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3461f9d7c92d33cab57b8e10b5e71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eb94a3dda6f9c91524e76d2a5836d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df008bc2c290f59ce2c56a1a1fedec9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6af61a0a17d7127ea1038785bfbe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4d9e018d4eab185ecda0f2c08ad22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ccff38cccecf1daef37d60f32879b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ef73f0bef31881d7f58b2498ebe1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91453a7c844e589c89806b927f5c0a7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a65f9a5ddfc40dfd850b2aaa44aa12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a15fb4aaa16360d1790498ef011595143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9f0c74bd64370a2bfbe2500a92f45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d0d639b751d9243a68f1731ede9ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444001a9771186f3a6e6ce34b265ab97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86ec620265427e5dbd3deaf8a902d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00909d9b28928e04b06357033e4fa8f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fcdb3472091965bd3468658b9720a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6adb2bbef19bf5d185c2dd3beefd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766975c0cc1ed077658b3e46a2c6256e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c7312103324b0e76acf98a8a6579152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666340b8c34d6004b5455bfe9e9e64e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83312b538b7d3cc8abd914e1be42dc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a2a471a0646efa59213706813a44e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e39b6c7975054855bdcacf5ab57d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1469e10060aadeb15854ac1f86ca1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7b222056b528735a197117e52c6b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c68ccd4afe4adb7ce345aae7aab6d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e3fe51388ff8abdf6add83d8ebe3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aec8e4c925707f0d0cfb5e780645c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7cef6068697c95d9accfd055090be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea084bf053fe3a027aea2a5a452983a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff8f3d137af7d243fa7516b84a832c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8aa9b376cae50dfdf5b266a2a18e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf396c649ecb2b0f32f364fac4addb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1944a60767d3ea13e7fe1d63bef2fe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531814281870b8141f9554db39517ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6168b07be05825fcedb9f6ec077171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19adc91d0ceabd4eea6d8412f67070d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ba53c50402eefcc8da55882a98a2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74865808dbb267b4af6871327d684a5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1331e1c49eb3591040b42066a009d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee8f1e325dcf6965a7a02345f76077174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ddfef969772cb896844b74244d3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86b528077b19b1dce69d841d5308d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a1e206ce32a5f282d7b7980c07f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86190ee5a4b5d0f8c92f18c77c70c91c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c793cabfae7b34b8a2f68fc255f74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482509ec8a844c74a215cae9ed67b8d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41db9b71c408ab32a85e44c5b32ff4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05295fbe4c871b695e87be22e324e802182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa5aba9191adfce7e95098e004a1d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972eb1ad5c0a19bc63f24392b27e36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af2176bf7e6d8dc5377a329cb0c72a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53170779e22e320592f025d0a4ade228186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ba975de514f9e4ac5303bf4b4f9ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367fd931f2717242f4d4e91a0a3bcf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1115d782724d6137960034871025834189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326029384cc6de7982402e2f54377873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63e76a22045d437d9b01e2c55472ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d652ffa9be0705c3b69656254018b89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0bd2b867f8c46895ad68d539d328193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f926406514b5207636eeeb6912694194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5898cf482b72973e4bd658192ab27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10c59627adaa3235d5c31ee82dfefd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf14a8020a1aaa03aa9b4c158f4fae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cae5c38636843df77aaa45c89a685198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4973fa7430dc27627bc0a7b8322cc84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01090b1ce00c9af3d76917f86e783642200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f21df304d9288d41510341a95a4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d98ef78b0f8a91dbf854cdc97ae377202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b590fcb960556ad965197d442478203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eedc2207bdba7b664b3ee8c58fde4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51662e6076e102e1dd604863206c33fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2940f3a97d987476ab16dea777f2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2cea743a135fffda7800d1baa837207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a03770c7460c1e97dce292f3d3a237208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd250ab203664802a1732132152855209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a0bfe2b1cce3eb93fbbb7d3d9d74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f00ca01836cf12140c7a9a5dd5665211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458849978198b611730e51128936bbc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958ec290cf3cf94d6d40f230a64055b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f1d4e1e29b6b2e946dced9d2ab0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787425c9c8d61d8cf71c548ce50e5006215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace1b5e6c252d31cf2e93cc6e20f375216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620184bcc7f387eb43414a937c9559d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e61ca520ef34584310cf537fef7607218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678c628c30cdd8ff2ebbb22a0cbd100219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce4333cb04a8205bcab2f83f09da0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e18bd3fe230a7f7d50d2eb88a6c8e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed01bab1fb55481d1503679d935fb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8f3b6c370eefee7332de40b2c503c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f3348e7e81f386ae0ef14205f77aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9c3044015bb458e38a0d24b92393b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c38037ccaf9b0baef9d5b1e77f504c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c68f775da9b41ebdf65a1143343e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba571a3cd269d657bdde85873c4b30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e707bd15a53ea46c20e28fe15c4f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c23bec5b09612f993d300e349e23e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950381d055c2e0331050d0df00aa57b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e5c270601ecc179bf9272515de84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc770f4f1d320797d39b77f091c595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9176173d1c3b2448741320b6e6890bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5908e194391cd3148a63b95ef31c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e52ee6a8b035938c5e4d5e7e0308236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01895f741c0ab022009e358ad97ad564237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b947c35436fcc8a8461215128d685238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deb039bce02e66f576682777be11ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a62cca27d3fa047a3b41b4457a579240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa927ff7cdd5bafaf08d4109a8e84c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939138ff2b016b1cc91ca4c7d5b4382242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b902f9fb210a4d3a80cd9b6f9c10ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeb21af37a0eeaa4bd9425f28dc103244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0bb4a01689c064fd5772fc0a6c933245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6ebd57b5546f879a4739f98291f2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed3deae2e744c2cbe15dbbb0227b3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e9730678fc7e819b8d9b14f742a08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a73aad237f016f7aa750d959a4c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd112394106e46b90cd3b106b004ab6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22afc1f554c8eb6431af18f08f7c43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e3b4a1fa338119296896ef31ba5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116d6229c77106a2fe06710001ed62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f418ba44b61c4ec035b13eac9db7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58a96b6825323a4d5f7097abfaa633255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59729da4b61eb79430411944bbd2be15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7f854d998d823133afdb0cc2c451257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2af4cd52c6c5ff47340450457edc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57e916a24fbba70fa98391e3039b5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e66048b0d7b944f8bc5de89e48d5de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe70ceb013fd4d4b10741eb06d056b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182daa83ab3ba7f6099c58e509c2e38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d95dae7d05ae70d66fd2f49e3a65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0554e2111e908111f8c3168dc2be17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e252d2d2166696a43d11f1f2dbfc20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e1d644521c2541787038aa1f10e3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77244df732e6f735929f99c714070486267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6346241c953f9d30225218747cd41f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af57a236f14efb16c14ec2acc0e12d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5dc529df7e5661a1b65a4f2601f3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36f5f3e6ade6f869a1e5c4987c763271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942801873a4a003471cf9d15245980e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a674be85e1b409fcecc591707297fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f961ad98e6883ee3bfe74c5bc604e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265a1cf3821de26c389fa19fdfec56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baccd2ac9ab6f4ea883f489bc060f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331493b54e9fa9260697e89380b4bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3200f4694b79f6a8c8701764e195b60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e7e27b2f6ee7f95c8510ef932e8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d1cd502b739a73c85e0b8bab40788280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c8473190339513f1e65db5dee2b8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc41d412aa253ed45ae77b9e4f154c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1e66f0015de3ef5ea98d392c7fd03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fbe5e2e7a25aaf49ff7744f92e2db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a632802d1217be1095aa0e51f98855285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba19c68a472c3e27d0402be6d4fc4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95474ed86bfb785ac1fef135fb36ed2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68436ab257b2bb4cc21f44a733e7d89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60859525a4edd75afe95c9f8b65bc3ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d00ff0f56306ff39a040bf8589e8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b743bf53fa2f04877b3fe9709eda7dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fde1f91a2d0a3b0b91d8a27b8747c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354345cfaad145884158d4188f9a402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c15ba30014cdb318252b27b2145a2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab605cc0f535252a9fb216cea1d0715295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff706c964a7995c79380a77b5393df8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbd26f9e72b5952d211586014e0929297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979dff4f4a0bd814f27e55b0fc5f8a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c6f85331d4dcb55922d2ef95155b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023970862174702d11b0a70159108af4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d0891872856c46fda5f67ea74e8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd1f519fae3ef6e32ffbec1b2cbe1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0059044c23ddd529a40b46c78361e18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b2053a856f59f394222dae0eb6c98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2e718167d5cc6f9a27fbbeb902ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0ff5e1a49705849766b1ca14b29c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6340b768d43257372243898dce86dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba2cc71cf142e59227bb00beda3776308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7052113c2af0b7774a82f94ff2956309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c2d327e23989ffc91f35fb9a4ce0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eeb3a1600ea8316f243d506e06552311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4723c12aab7784b174d8eafec5bab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e83ab3b547374b1370af0bfaa2e38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63693b64ff10d626559163fc84a9e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a231c5adcba572e446ae927d251b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ca771f198d23f305d8970d7e61761316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a80b4abee11101a29c8bd95a3f2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0a7d45d032847fa0206622a6b3c35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a617e952b8ec8f507a3b4b544449d55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c05798b888f15e5fe2b221a385de59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808568e9285e86ab3b9d25f3c788c531321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f8789434c545835021204f28ca07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e4698676a0b399bd6d024a924559323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2491d11d70f309344c60ae949a911b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880369cb30ff6bbe38e2ca4472148e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085106c13aded957d503f9a11b42b89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c4c4fb05690a2a5f69721e6ad9db5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7b55304ca5b4893490753536c76d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45635c41f9544c7739f45e4a88182820329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956454e0d9a0ef5fa4a0e097c28ea8c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a645e952a7167da5827435d94746d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df002ecce0630638314dec06fb582332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3ebca0666893950bdbf9438d06279333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ff7c473a9870036294d65180f405334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85638c0e92a1adef4ee88722d3bff45e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d87e6a56438764679da13b3ca294db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093dcd3ff828203c1191abc64bdb94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75fb2ce75b09508fd9893fbb6bb7f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ce61e039992db75b42e04c4188f8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadadd29f7d66209fb4160a8e6c1428f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fe0ef6ee3e58556161652f9dbe027341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9a461b5160b2ea1b02a3582af4881342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f154143cf24822b632660ebeed2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7dcb5a77f147c689c51d123f8ed90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06128839539264e87c7eb9f63d2319ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0ea862b2c42419039bdfc1c858e3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e546a000e4a615c7248c61a9d33582347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4eb9a73aa57083b295ea397c6c334348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e22f7f7efbdfd9a584dd6d157e9f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bedf5ab66990159c87404b5e43025c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641dc1636134377acfc266c3ccbbc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd6b91b7f98aa3123a5930ca33b086352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5442ae607cf458ffaecb0a581d08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98497bd5509d89b5c9d36859c1b36b3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412c2c805961f090c64cf103a936c58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b9ad87a65965e9beda249915e81e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc7190b2c53a4e0ea3a42c2674abc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe9e90c750e06f4b7cd91791412ecb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69936e38b4019cad5cf2ff87eacd56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7467f27ef0b56d987b220fd4a5b334360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb176a9218701d50dbada2cd531aa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dce57edeae1d99943869881963c6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa1815fb905bc403b06528c4caf779363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb9c8d858d4e99ed1714d4768dddf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bec0d3aecdd3dc5fc28e1b5ae84fe5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f0a0cf50153e20b81ccf1d39e6244366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f93e9e641ca653d22f0a66290e526367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f3ae810ac5619e3b35d67c1fb979b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f76e95ad18b8a218ba3d2e43f139d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba8da1d7464c77b566e24fd431337b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c9c052668c41c588e0170cc7d2196371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d034516192e2f8e56b0339252cdfc2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29953ca40d24c8f5b6c621e4ba5617c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1320fba94c006405ffb08ec84e5f95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389a9aef564735b1cb6ba40c5593f94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcc7223652059601917c27ae22a4d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e17686402a9e36be6e26cff16601377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee591ded4ac38d14937c4be0124c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b83b713f5334a5dba2fe927d8595379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec96145cce95db41c16e6bd9090c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a949eb74ca356b3a25c6a9d2e0cef9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525db7b5f81ef48b2cea45867677e0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4bafff74d6eed84e1952921e3dbc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896af889173da8294ede150fbad967b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095898d30beabaafc5ad4788218608df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a5134a4734baa69841b2c215063ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cda147f1ffeda934d637f351bf1d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324cd2de7331e9c84fbfb0a22c32a65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5410508745172e446886df92546e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a7870acf8b44975f33105a6454e6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f23199851c89c6f973f8500a8a2f0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3def6875042784fc2f62aa2246534d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc89359658a87c6497f10879014fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc86ad44272026399f404d1e9648ef4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756c497496144c8103b590df91f0c54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf8850807996d33ac3a680e8509d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5041f742f1045c5c757a238296ae245397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae3eeb7186dd7bcb91813ac376c135398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdd72afdd1c49c464e5c07283c163d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f3a0f9bee4701dcc7a7c75f0f64c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d72f50a3429ddc12fc72babeeb7d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df037384eed68a5865d88d638ada15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35c5061b3995fef97211b545fbcfa2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c72f032642e8f64947a9861c0411b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872482e35229d4f0dce3235a4a9b9c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7ac8c13db0622009da54e3ef6d718406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5341ac2ae1c2e7774a61cabb81dfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391da696cc819246e688cf6ee0308bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e961804bb8855860e1e077be8a00c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65bbd13ea6ffe651379f8938f011d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1beb9c78b8b4e427fa82e835bf297411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948edc040604a9d1f3e7a7ed5a5a42c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f08444ebae828c8079edc477d39f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c325904f76cc2e492f5ccf780d040414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aed0d019ac9381d923f32e64bac23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d153323ec4c965bdb865691c115569416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34a735c2320f3f2b76f6062edc0d39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c362c59f995e59d224900fe39c5cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aea075bf8d6563e2220330ec1b96bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fcd7a49b0763f4b5b1b97a67f7fff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3ec6f09dcba3fea81ca3112438b71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e54e4e51470063d87a602b48b8329422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfcc6a8083d62f77e923d72f21763f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603be1b4108fdd469265902dfde39c4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dea265bbe87d9ae0d511f06cdbc59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe58e9247166dff9ac8de26c46b9e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0c3d9ce6411cb79f1419d72ce2d13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31741d64e8de0979a20b75683f2363428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567ff1d320993c9108cf711f9ab5d82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eab33cc298f4b41e9240607d2bc88f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53566637e58fb28b6b6217676e6773431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c06ec68625d5203442aab0433a2577432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92e9cae2e785cfb9101a3bc10b7e99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766c30ed3cdb96f5715dfc8de97a506434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f1032a54e00358131eb3575b89dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e9f3a830d0ee314ca72b2b16fa566436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860c441bf35700793c4e7faacd00ac5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0908f140bd63b08dd634bb2cb046e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f53997538a44f9f40e333178d7270439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb34921950ae6a551dc5a393b88a75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a59573cb75e35768f0b4cbf8b81a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7805151e957ccb7054f8bcd19cd946442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b4cc1d975aed5fa91002adba0e5e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4581eacca64ef6d67ba3ba1d9c88b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e36e122eeda09b13559e274809d7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1fcce9c3b35b69ee5360636e6d9f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec440f563a009448e092d4c3d9cf978447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55890e2cb78e09edf05b587ec66318a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4e6da8ad3911d083cd97691a36ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777ea099268e6184716fde97770b044450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1b530b49fecc47912c29f52093d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce90253b7c142035fd564ac179c38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a38cd30ab3fe6926b31a6e93d1eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84013c62a9d18d5ae1f4d02797a744bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d024eec45d19748c1b3167fcf2780455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8cb54bb1fef2efc69d1bfec2c495d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a0e01a7e1ab05b027a4d05250277457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f6a7766c8ae0bcbe03342cdf4c070458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea873adb778f1d596b0becde854163459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126e21a9a1c214004529606c0cfc7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32413c214a8b032daa0ddae7c4b831d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc85c05060a32e7d67ada919cbfcd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418d4ca241b8c4d60ddde7c90566e53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37207caf776e9aea5b114560d8a63811464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeb6e25b4b89783bcc09c26c227e1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f95fce7a7f60279a91d6ca72e83289466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf17097c3c24c2bcb5df84aefe15cf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae1f0cc54930a9f0d28c76fe40af97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc4416f67b02c955c0e9f8ed121ec3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621cb37e3c5b62f9f24fce5bcac52fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e0fb8156f402d20c03723c3fe7e5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8ae9a9318c72009b5ffe24fc07114472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8a9d8226d48ec5e24697332d1e895473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e39984262568af67193270f0d358a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a8826885d47d8c6d79d3df5b1f5e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a8522d4aef84eeeb4a4882beb8f6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3d9c985cf321a9a06ccb045383c21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb5df73aa74b332afbf52945d776d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c228ffb6f79ff2c3856cfe7db11b7f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53d81430228ecdd8117338976852f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ab0898fa28c5a8abd5af5cc3e00b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f67437bc10acefd6e16ac8941944c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f626b6b818bae079e93be0de5da2e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4d215c756d59f4868f77024805987484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beb95612f6902ba28c33831bd7a34e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f03245b4b0fc173d37562280f04c82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca8fb13c2fa02abe4a4af7a896eafc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05803813776aaafa3c80335bf70bd9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557796e48dfb55e79131454bd940333489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247ee73373cae670577ce3a764b977e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cf5779356cdf3be06a45bcdb85cae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4b4e447f8c2f8eabb7ad06dcffce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5a2ea67c6e29f4064e4ea9458c283493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aabd501b04bf1900399fb140c19912494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262d2f7bfd25de985353ed077d0f83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d418563a73d567dc0b54bc40e39f95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044bc2b7f8ed7928682656a433a242d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683627d606077b56cfffc8d7c9bb6d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be323a52bd8bed833c06765176b415499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ff8e5d922faae1d56ab4c7a2870b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db5f3e16768ba59a33c2f44807cfc5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19023327607fe6d3d9f68266d6c33318502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ddf1749d2dbc14181cb9179e11d48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032f26dba0991df89b820725e32e6e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae833894fad83d5df34540830c6dd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e400c47a35dc575383da57fc7b8d25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40499a0553a46698f46b63f0345ea107507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c49488f4213a55defd480031d63c84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c34e4bd1600fe8404f42d6b6fa1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e5d7f8e3cbba7d32b7aedc7df28b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed7b6bf2df37134fb84aafb2223fe6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6917ae1d8036ca444404bd749e9256512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9296a6e27253af73330c9036ce1055b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519b8e756d59a145d491932f0fb686514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70529189c0290f4ad99f5bac4483897a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32e977d0ead7e04ce999a7156d30c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bb3e3f06c4c27cdee944efab9af2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe496a0e0d1300c0a6bd0b4a887d0fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e236153db5ac6914ac5f2198989ba5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa7410c04b3c1221bca1b76f6b7468520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c300ec1d2e28c03801f897f52ca5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01b561f989ed341880b7b949f368d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93de47aaf7a186b717885f06a0a6604523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8945484813e0a1cd60f71471ccba539524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df52de1977018242a6fabdca8ceb6c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b3283100d065ce1655fa906ef519526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264435d5c524ff66edb655529583da1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ed8a25cca65e717b662d38b384e52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99c47649990e4b4af2e0c0544bbaf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81a9aea66e19304774a900fab716a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb83ad2a85b2ce411196a7b1be8a5d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf9c6a7e10f02b45e928908ed1b297532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23996ea85c721b47cc96a99d77e378c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd1d511953dbccfe8af729537bb50a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b48b59de4eb587176feb6f9e36053535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc6f2e0c88d4ab17356835f6c4ff98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dd9636837977f187d3f5ea54ee0d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23920ccc09c5c460bb1a4755bacfbf3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c82577df1fa4a262f3cdb3267faa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d555a70f2d59c78b8892a521d336540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49867289636969490bb3059c718f32e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d553bba042f84ce36541c780e58bf19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8032dc47a7fb24ecd0095a577c0ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e8d60bd1317d33a62ba3abd187ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45999a8557e0221fa0e224d56c6949c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11041d81f6250726b2482986c5a26d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433114a5f516628ec17782c97158dc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8591aa5835047cf392f9c5cc1aadc3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1c397364b8979cdff2ad892a864b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eeeab3e5e8052a891c77bdf06a004550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e16ad734fdbf5b6999a21c704857a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e395ad06bf489e4c93d775caf8fd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f994be82bcae66e5e5aa287937d7cce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093be2b468ab6550d4546c2aa544453554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ccd8f5b5a726fd84d901d6901dbd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7879a0863f19d1367a4fcaf3291617c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b8b6e1a16878208bd04f0c2098d82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef77fa68047c8ede2153b7b3d1ee1e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6524cd0edc9c81df35fe54ac60165d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49775ac8ec6190936c569f682be8d431560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0ffeebf1dd30c748523d13026d0d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8b87ee38b969baaf4c3a49f25dccc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a5cc7faab5ab257217b70f55dc99c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb1bad48d257f646e8e67c2acdf585564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dca954a6de49152fe6d22d306bbf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf9f00cbbf6dc4c8ae00ebd229932566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15bc06084c5c3fa2246f95734c43f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a06e7090b73cc5b4fb8cebe71f4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c87e36a8e1957db02ae2b207f285569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8220e9a681065f8d91affb0468915e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41922f699e2ce4a807f8b3e3c516299571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc888671e182b1e100636a408b07f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9bad7859de49371cef7cd41958af3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a978107e36d037282c9b220d5d57bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d91f4e42c7cc8bf70ca5e72f00825a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ecd2ab3c375c01c592c1675e69c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d07e56765a6125f23c98c8303028a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb587e7e4ba043e13ddf728009b1c79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a83a414951f87d4c1ce280fd0e65e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927870585bf3ffffb2c41e86e502290580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553d45447f9989370d6d01146b0d40d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc18d2d7f53c4e2151ffd78a49bca7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee5cf08fa46da37d894698ce414f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88689f3de2eb835a093229a4a808a01b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421825a0ecb9a588472d3b257c7d69e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d56d1b2ebe687b252d6dadff69409586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef16c864c8e30a9679f2edd4f67f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ed36e7d6a4dda2a00a66c28d96bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11278b3bb030f22fb5b2a6e48ad1683589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f433530ed741ee8740210578fde9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804377d7808831369d46404d79eaa580591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a905886bf8b9a491cf98cc2eb29d89d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653bebcf61abb8937b62f63416162cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadb83a624f3cc84bf969fd4498fb2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb02fa8e7d9ebb7f1612619dddfc4ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43573ad2b22a2124b39dffdc95fbae80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1357109fecb644366cde00356ffd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58adaf7c2ea9f2384777bd949819324598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348e2150991cc9285126922dc925bf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1351139909adf551e76732ec6aba98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00868114612a01bcabefb430c7e4610b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb10e78eb1fdabd4c48c05c8fc87307602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8394b1863576d229ce36b9e139d55d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1e6b30c5ca39fad1eb63978365ea8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c435acd0ea1aea2138e68636e36e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7d16e1ac91a870f2925090e719fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d2afb9b0c2cb949a724acea2513ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e63ce35bfc8f77758eede484c36988608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f319f2e99e7b222dd796e7a317e91fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16359d375c18cac8e5f6934890c78e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166e95311016585585d620c1299e16d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b090afe06603431b48b227a2efc350612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cadc91b07e761d0af18c3f79ef738613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f477e9c3b60a41b37bd24e109817fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b38b7f5e0fb9dcb1a4973eca3c38d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed4489b16cf60f8f3339f897a2774f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b01e96c5cd214da41769fe89e11a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b83a557f0e6dc3b537d12d53e9f80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd03086a79793c32ee1fb7a7847f0b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962a52e1c77478b1158e1e40eb8dbb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e094ec994899aef35c11cd8f92d48f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed27535a850ad9a21644646d169836c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb0c64bd173fc367c6e674358dcb5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897f1c1ec8624d7ef7d348803f42fd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb5c954f689ccb06919f6ebb5ea1f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b818f386108bec16ad40211360bb1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1040324ddeb332d58492105a6bbaf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeaf2506f024f2a86c75fc2bbf31cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689acd9e5ec32887210603ed0c6023ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c200fc7d196b83f70134a015df85334630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e1008a6b1051f9397f5ec740be928631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04af7f9dcc71cdb93ce13a06dd7534632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdad888b8c722e3a93a83f87ba18589633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e626fb1ee303cc92ea91d3963873324634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55bb617f4e99e284b1ddb135131dd7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a0c1cdc127493e8083323489814e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e9da9a5911e3142c01efc9cd91065637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b55ec35a46f8d7abc0a39817ce0db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701bd3973fb1cdf6aebb17a9b0abc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133f17d52357fd51a989878d6a1d1b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582dfa31a00b4d3223d90b8fbc868d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec8d8c187144b95bdbd1aa94a87fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41c1160e85a266539b7b6b8b2c8b92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd54e5536b2bdc93cf0ae37825b3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e762537927fcabd5663aa5ee9f3ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a12398030ea031584d351f35bfc86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378d320a72fee02e6bd18d350490b1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f1405ba615370df0993bec6b5cf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcac60ea6e5c12755bc16a9d9519cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae899874b27439329904feaeb4aeaf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c32eafa19bc37d77484ca8cff08aa1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc51bb01f22d15bcc3c3e829459e52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f9c6e5c0dcda773a3f4049f8d316653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed5f7e7e157316a5e425e68c54b699654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa026255d19c822788a3ca1a1d7becc4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d05bd289348cd1e310bb06cc8499656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1584e60583c9b2d8b52f731cb9be64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c752ce2dbe5c9e025e1fe6e04a4cbc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaee0da25ff27b2815a660551d762b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a14f2244f9a8ecd82b5b8f28d312fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b8ab6134d14068c61f5fc8ebfbc75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357fa86ed4ae718e81c05c9d04a07bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226cc15de5afe1094717b413f93cd22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ae7f4dd1df175cff5109ad0b5ed30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74789f11a1e0a943b35b9a8eea512cbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f168195effa92eadf4fae6729de5ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462ae42d8b0f559b279d0b8d13c8861667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41131bf2f80907557a985c947cd5962668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54528e137aaafe84552a25bd47a6bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6383d33340d2cb8d504aff15b71d352670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fd3449ae1c2eb34e75ac28e79ab09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b771e7e4e1c3ab42c4b0bae46f61e7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710c3d376114b355f636c75548f1ae1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0389a97a30a968d8e6ad9e8e9f8c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b77f69ac0935624df64d48ec98bda9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f14222b64d732c8b3cc261f3b14f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49818643aa165d2f786d2f13839a02af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299572950e72d496fb614172cb2dbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c24147ed5d74e09e953e39346c5f58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea6198e5d75e3fa03212f7b11c8f99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93894b5efa7c4dc1d7593d5877af056b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f72628841edcbc14acab43e644f14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10eb2a0f5dbe36d5aa817bacd7577e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47162b6fd76a477a7bd6a04421bc325684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b3a098b1dd07fd012375298f8cf1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e86137c0099735529d3c4ba2af5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4991fd3a8cb33dbf1b65eaf0a2f25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be24c3de672543f16aad36e410d9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7e79afc7bb7ed4dda20ae191ed3b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9ec8726144b0ce8e426fc13ebd7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820ba15fabc54736d67a29582f0f85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff51815cc39b71091a065b158ddb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ab31073b33f5dab0847e4bceac2eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86add2a0ba19ccf426cd2ab02cdcc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1fc9760be437b8aa7ddc26563e37c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf48fa997426b138383ba90320d2d0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a683b21d0f531a13780717981962e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddf79c65e720fe44f36933cc8cbb8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6b1a133a4e549b34c8b904fe1d84c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b14c6817c57758faacf59443348db4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b92c275f12a1157f331adc0014507701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d8799fd3f2272c57ee0a5328610e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e948f05c51430cf0089a5ec35d5270703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2053cca278217fb2b1a8d3412574316704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ab5dcf34b33e743581c72585f975705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef71950b83906288ddcbf34f0bad1e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17c3d38d3d0ccbb4a878063b5ceda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207ce17b8e146e6b06c041435306681708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab448849d367a01ad49bef47b0b21899709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9bbe9455dce7a71f430def5614df1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252b4a2d09004b47c971bc726685ea4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c5cfe7c8157517ce8029aa0291bd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536d3ebba0f487fa5a53541c7f431de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e38071bb5572a54e950cea8183d19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9738c178ff1877f6cde893f15d87a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0453e8038e13a516e7d94c87bee7514716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f64e2cab968b1c87a4fdaf6b2fafdc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbc63d5716a78ff1cea40e490db003718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af514b6954a13f100424a93d4868f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee421142663c296d0829470fc8bef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51113ba816d2d97e07d78e4da936c404721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e97649e37f946147bcfb680339fedc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda386f9dfeb2ab743b23a2e99818ce4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409dee9872ed0ae5a2e21b6c600bd0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1453f425e692ac33739f9760ce343725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17c947d3df092c86cc5851c76617fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59da9a316aba0e3bc59e3638b2dc30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787faf9b29f1a20f9b8b74dbff4160d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d03f9fd7132da5286c9a76fcdb34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb97561e2cf3287572915b0b839671730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6165fb9e039baceb72ce445188b484731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c8cb8637aa6aef1b2410042d89187732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec961b69690a4e7869d022c02bd880733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2563eb211b87bc3647c2dca5b09fa30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e387d72f87b6f6c1a10f1b23637e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa83de40420cb0df3b8d051bbfbd78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f124db96378737db30ca5a1fae5e5f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b867faed6ee5e5a3837c9764b561a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef6b65739e9ee1a26b228ae338839739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710166708a56e1399b7b837efc4e4183740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa9d25daf4e5c68b9d0574b54d78a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df560e6ba45516490239599f8c9ad3f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8b58c3ab1d3e73209c3434a4f5403743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc2051eb95d4698da13dba000f566e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c5e18a793bd1dd2df0c2d0cbd33b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf6e991b8f9a7f57c41e4519141884746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e52a06a466890c809aff84be0f5f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c9b77857ae4bbe584f0779d217478748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71733990abbc283a1c652376d9665472749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3f9ca4a874b54dce87b578fe1ab8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee8d842ad5f50d155bde582e26b109751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b22ab03644005148282c1a53f82f14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30801b72f8755f9b075b71c7a822d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e09b5dbd0bc752d1c286421335b9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247af5f569d0613e4a384a120a3b9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb3a0e4af6d128e6cad852fdc33db8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dcbe74c973596055916f1a05a9fe8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65444f2eebdd1ca28d01aa9fb8c9014758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933682d1ba584d83f177278662a12b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25398ec8287b70d598e49aa8289ed9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31059536ff0fe0b93d86fa98de974b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36c028bd5b7a3bcf37e3c213b42dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54eea33350e80506ceda12cd6cf0344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4c1e2f62a7a1d2717093bf2b372535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb208149539ff10e0eb5c026da5c3836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6ca69a8bd5e2ee2d8a01b3a5626767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea4b7cd5196f422ef612e98a33c3f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afab5401ffb0d227e68d82fbc18b8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c840741c8797df19b626b37e71695b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d2ee86069ae8f560decd52c376a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8004927eb34ded6975b7ac8487e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82298b74c8c0013c6b064ee580bc5ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40146a8dcb7cfa0ab9a4ec2060de25a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c94a1a41d057969ec3a02718a030715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416726448cb47fc7a35208ce547285916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80bb88450131d4cb746b6a5a3c5ece17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc8c7ef6452fdfc12d6fa821dc66d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46fb0fa32aff502a262d0d84bed45519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f033480e4e8b58f79070f12e91b14b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991122101804371299254835ec9b0f9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752ac875b8e33febd479814da68000a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb4416693ca3271442d60a67f9a15c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687dfa90bee58706d08fc6a68796c1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42623057bd3bfb0025a2e9ea8d79ad9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c55730ba250e7a06b746e53e6a55ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d70455e3f68b0cbbd8f646233423127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20a788a989168378fcb27e48769d6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2f23b68783eb8ac1a30036c79c58729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828b4deab6c8cfe6169d42de213857030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1283d62b23e2d18481335a530a26a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8a34ec6156c54fc89741646a832fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10dd4a87a29bcbc5a4d9b644deaf9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c981f29f52423f606b906e10b24a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370dda272587b3a804e9f418f554d4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06702cb6e3afcefeb66e0c3dc07b1eec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9169c131369805addf90dfa248a3f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ac61570c66e489480820dc9f727938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3fae3fed542c968796203a8bd588239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52586498da6c6c7537e30e16203c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6d2cb3abb95bb6f2ef69c065755941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258c0be05f08d669a4bac807e7f6bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61afcdb4ee6988b53bd6773fed80e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1575404e05c89b687b6e4b94474dbea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25fd33cb344bca3729b86e28a81ea045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41283212ce3e8abcdcfa5ed4dc32960e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ceab28c45d572b1f797f77f811bcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e167e1722421ce52178dae4b6afcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ba5271c78eb68272a6e3aa1f664849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb00de826d927f464f14a913821e70f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f288b3838c29be709e631fc46c39151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539e22a1dbf508c00eb05c1055460452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4cb390cf1e56251989da6a6d4dfd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f95ba222d5771707f208e17e453cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ac3e55c105f61071f58d610dd66aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1655440f07739aee82d5cf4e4cd7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73739fba2f2d4156fcf8b78e39d8b0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c0cb0083a46cfa843b4641800a76558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8936703cf12ebfe54b55dd66bba39a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c1511efacfd458fa1a4e82267b88860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155221f7f7b560e41e1d1545f9f6d9d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a52323c4863db052c8d8885ec35d0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb57e3446ad4d84bbc876a5d78608d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3cf3b393bf028195310f62de31d4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0aa3bb8d09a8f30d0d30adb3aaa8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233095cfeb5ebe97d22f050ae6cbc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec3295c4e2fd4f859a810e51db2b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1bf5324fb02928adbc44f89e49dc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9770c9743d9015b829d1977640b6df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b145ebe2bd8cc01456452be1e0e8e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd84af32bc1d5cc852dbb6fe0870171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb5cb78bc4a59e7506339800bef2df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7d39508ace965cebf5b164baba6af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a5f2e84e7201f6e021ffb3e0ab2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d136e0b9e9217ed086c62e54e2c3bbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298596f3c9c09f4bf93481c85ccc9c3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ca02cfa46db599928fab7057b210577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86baf8dbdb086c4c685724ff7c877978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac686696ea13e33bfed22abcf140e58179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56ea61e1adb2ab5164142c8c266fe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ca096800d4c2fb615afd667c916d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e14699b960536027cbd89a91bf62582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b963e308f338da76363d07cdf73804f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e37f9153426ef3c405c98c3048a9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5d721e987db9fe422392279756e1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057b7a8946449307ada124354b1456786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05066f0b3b38bc113ea74207d901c60087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f86c0f5c2122dea12a12e5881e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16283f75da70db7809f7201adedc780e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb625385bcc2285b2e17249b0e6a32590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc48a45677095bec150d5d2f7e9bd4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797f0f7aeee026c70a945551bfc9c8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3186be7d59dec1ef0e8a2ed05f8ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43846d8dea181fb2d81c40d8edb20c0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc321e5a12316988c257527c7a1e63295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd87ba889f18ab075a50c1ef41eb9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8596a27112cc29770fcc992a32706597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630155137218564da6882b6c9a048a5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccf119f45129dd78708c7ab5c77fa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84bb517019c68dbff5a079454d7e55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78d44b36103d02397722d0855d0f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e0332cc199a56ddff6b470a339d25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f52bab235b11567db7e2c9f909403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52556e6d8f2f9e5ef6d869dae81c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530088b7a8bd14d015fcad67d4013dc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00fd76e2d20cb7a4a5289f0a03076106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea745bc9363cdcc5346b32af7471a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5887ce65dbd7fa0ccf6cfe0bd3dd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bda2b45e4a8edac5ca9979ae7dc0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb38b2f05892d7138f0135273bc66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b65bcf5a4aa19008cfa054933e52b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4a3aa8899a93a5a44cf2897073de5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e147e46288614bfb67025e2f52513113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac4b1be65cf938b63360a636fed237114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae3afc9532872f042c73e7b96274ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d786f9d4c774f31f6e95e24cf0746a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d0db3747dec59afd5bdd41011f432117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3323376d127bda9d1417af968328a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386af7506f61e63ca0bf10370fe4729119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53fa05b30b81ffbee11ac46cf4fa1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab497b69867be4317d21156aba44893c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c570886e240ba7a4d9319db952f1ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99305277d66382f144073b13f156e1ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b5aaf07b7c525b12675575be3578e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424ae64b23e918ad3d5413908634e11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445821ad427efe28d9e6e3676662ca72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8da0ea5d838ec338d4e9b503b735127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aa5e88c96bcd07cb7771dc5b23817128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67650580c268072d6e30fdd9c0bd25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f6f5982fe46b61a311853b2f31941130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573c9b16cde02616f32417d74aef714131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62da2623ce59d8dba2963587789281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d3c30c295ae9f161be22666a8ee0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d6667902c4c828aaeb5b5e1dec508134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b265aa0fb40121d84104d2077d8d40b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fba7dace892145f7f9b9bdbbd752cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669c84b7d74eeb2077d3e5a09f9801137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bec385b0b86404b79c3a7e894e9f96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6b059301c02adbc27b260499cc051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57612fd8cbc8b7f8373460b0a1c4deee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fbfd0e1747ae2de853c5e8e0c6030141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722910e9db7fee58e8da2234ee591504142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee25fad902083c0daf2b67fcb6cb1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8289a2bcb613cba3908ce3494f2b1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2407c57089993523e6ce30e448747145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b71b2c4c4f467c55af8b8cad1181c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf0c4f3a3239dc7a6bd344353edba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c4cb7932875b74a090505e835789148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3c2b021adf9180d8f4304b9a7b597149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d025e929057519761f70dd75cba436150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff4237784731694d91e7a5e6ea6afa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d29bef7458feb5e291251f8279d9fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceabe11c0fae01a9c057cbc929976a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfc152e62df17a4333d142877f9ceb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe68b69857ef91a9e6f474aed0dae2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf194e081369c591aa733f8b8fa2b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb216171b53cbbd1998e9ff5b55e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb047f97f47ca3ea76b49ad2b1ac6dde158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac067e93d28b31c9c8cf8b399d72071b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62c696ebc05f84c4061f425754def3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70550f8cc45671268ab9402b8c732b5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963213fa9fb8ab49438c9c9631566b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aeb17e12e434a9a64d140a1f6b154163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3db44a5581bcb84079f1f9d286033164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692edf4e4dc0050790219aea6be9d84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af72b090a9a49fae971089f804a29b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac6b8470d1dbb4572455c75b8fb4ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77486461d3f4532fb7937c428e3987ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3564a771be6d4f173a216342366084169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fb187a0e355ff5c0dc5a3246e99e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b101e5d709a0652e6798b2c1003127171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75908ae8bd53e64ac8a1fa0c459d73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206445023b6e718f8e1229131b96714173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e909e5733bd23d2f786ac5e0c25e29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755341b64208d48265ad3b74d948df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e178c2ea21d5e0c6f80d9d8fe1d08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e08b05db9ca5a508a82b1e8102d3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b2efa2f0d07e3aa5ad0bb9c3fc8b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a586888616da3d5c0615348139a14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705288376a7e0f413f5ac41cac2bab1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630479fc28d8b12d836650f13f91d6df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f631540d45164afaa7c186cedb6f30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b9f614c5d664f69ffd84def654e22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f06ef0a35bbfb35f84337e1d31e29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56042c28f7932fcd6c75c49ac8707f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be05f238da049d28666d235fd78ceba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4409711045138e1d6689209306826187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a21e867212e6e31a6d05b0f88e8e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7b3b6229861ca3e5e76aad3d77903189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63138e350f9a723be28940ea92149a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cabd88d6b437c9d8fe22441b47e39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1392b0b18e4ab754ed476d9d10c97b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fc1800c7c64b7e73d64cad362b136193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59a17b6def9ba69caed2fc92734b75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb7bfb0b70e769f8c5ec4a9031594195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0898ed2facee9b35fc9ac8098ea5dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b758828e4664978525886de39a7f422197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c81bd80bef17a8aa91df62ca20db6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d0a6186b0a042d05a0de59847d7f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473c8f88bf2865e747b26cdbe26e3ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701403e6bbe0c46d5a5fec94a3321411201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1e2083bfdc0a3030131a535e62aed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0ff660b45afd759cf4044a2ada824203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b180a8c61fe8f315ff4a1c29681fe1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e57c4f105cb6a79737714e53f3533b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6204de81c9215e41bf03779fd349fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d2437d717151b95a25c3191a77a5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7fff2bbfab3b9a7b12e76c8356e2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417ee79da5ee3f1921dec25b7618ae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf9d2fc9dd215e7c78fb8344e4a5dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32de395c584695269cf91ef9d4eb66c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fce3e4ecbcbc9da3e7574a0ab20bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305ff97b1ee7c4b5ce6911536b1956e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ffb0e300fbcb7e7ac9650f82d7f82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595b207c82116237436cfe11579d534215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa9382bf78b97e3bd958682f4d718c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad1692823e02e614ba3633f7c140b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad4b074bdcec93684897b8f421b5ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f383854c4a64f0f0f37cb7135f96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b177f614acdb15cff31904cbc9a6981220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0e8e27d2ba7ce497c7ff0420f996221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f96c97eac5968cf3e6dba07d10a800222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa007c597a83d75eb7ac9f5bc5c3fd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53695a0c59e6b7a13cba73e69ada49f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d1e6684dc505ebf4ad1710fb6f11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb055dc163e4720fef9df0547623c40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f98462587edb440c5aa6fbad817ced227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1804775ae2a876c22519337cf90426228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8ca2692017cb07ea7d043270c87d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0178b0781fce3c3ec54a4cac9a951bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332cb3c151d0fd766235011a395555b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556392b71241923012f1974506eaaeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dbf1d7e7e80240d30707d06ccc169233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f3160f2e4fc5e071df2f742d6cead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c981a8478b57c0eb363fbd8390dbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87f4e6fac034b30c94e92be1c9509f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9e9aeaeef675cdd9df345ec341950237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a055eab89f2f802e805c9669d03625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12683c050708bf9718d69ca5bde0583d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24e6c8fab5069536487495d6e1693a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a5d69be344a65a04903a5ded418fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd192f78239ac3bc1d817021e604d85c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf9c66adcc23222363f934449a6995243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962d7d6dcdbecfe52733ea95a97ac4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd29be4ed8e49de268aa7041f86a28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af241100fd8d4f60d845219c215efe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b15954fde609f653f09f894464c79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c67725830c3435ce8d1ca5f8b717248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50132eff421a00c44e3415863fb43e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368f9c2209f7a999fb0aa1599ac7dcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b7477d89bdf051214fceb2fbb2c51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20182db788e5deb426ebd8ebc494fd5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9011618612227e5f909dec6fe9c9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd479f8765ea02ecdab3de5701c6808254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bcff0391acfa5bd149df92044d3e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5f75de7f25bfc78e0ce6c90d555e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739900df454ac26b148dd30d2148233257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598009f397d45410d9b801f4e2588396258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d77e8493976b942d9b16076c5270e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66704f327d3db8c9251f5af55fd9029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404aafd4a1715bd08855da67e90206d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8ba2f5f588c3a080dcb0e4692730d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3c7ded85688298af9e1cdc05dd783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a471e95131575f11fd9629a478d5fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0aa030fbb7b69e8df800a0376270c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b54227f6740b55317265b35ab59d9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acb5972e04404bbb8e599d660aa5fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948494c15cc47573e709f26722d4045268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d948f16596d9ef33854c8c0db2e6c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a949db00cb3fa976319461b2206b48e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea9c749dc2f511dfd939296deb54d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380228514b459aeab3ac3bb179e57043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b52bcc042f8f824f858b7c8ed107273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ef6e5eb2720a243050196841bbe9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3eecde7e6ab67fc39afc63772d6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb713fa2c8de996e452c817938acdbea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a5add672e506e3485fbd0f3a4558a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61163186dea1efd9600c5eeffe35bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cafd0932447860dcf12221395da903279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec96a2860c0a9c710316c3f2238d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a0b68ce103f2b85542ce1ee1746f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345907dbdf7cbf667d5b490ff38637c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa587148d585c35a76d24b7f2cab81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14023464a2a688831c6a776c311c2810284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccac72d8e529e3033d6789214d0ca6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe2327dc7e4bef243c2aa4c20f7dbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c424e9b784f6726335e3babeb7bb5c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c5f3ec5710e3f6d82b573b16446f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2f1bfa339247dd49889ffa96900ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bc14ad02caf4b32a5845ffa747d75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ee92611e8a9b728b91ea835e5043291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee08fe31711bd161831dd5dd2adcd79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf01544864b7c54bcd3066083d43536293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5700f0560f5e37a62b663811395d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1faedcfe6b664d360160dd7d36460295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f19f1cff9317798d8ba602243852c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5c98ac9362bda33d6ca48da118d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbee2d7a0f4f4cabb01002945e42e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab20a95d52322e56734782ec027ab0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf75da5d76aafcdd2f0e49dc3d8d30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1eea6dbcc1ac73be0a60b7ed6dd59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762f31c950aaa1c3833652e102e08ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f43a545fa88d4ebea51de85bbb8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685173dd88364f61fde6e6e144557cb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39c1f392060ba7b6eb48522f671be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e2fa8ce2d8fec128d04b0e7bc5d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b05d0b000268fb191938c26987dc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e764fe48a7d07d0d916448f84832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d64da839d8fcd30003d11b1c350021309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de350d21307d6df9df48b667bdd3f8b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591e0ad0b3c41fa9d7553abfa852a58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1738a7ef720d85c8a62b55a26c42e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd9f8d590ce6d7022efb71c594a1f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f694df331f2553e9c60b2fc15da1d1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468121740f67c7e36229a31438291bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8949edd2ba6850ac483461d95a3d9e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3de591642a485db1c139c19194b1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6692622310d9b2092aad90fc2f09cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703dc7a0262e729856924d4246e8187319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ea9e1e92a6b095c8529149ee7716b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61508c3dfd1606e2f3d160c29bd30abb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4d46ac4190f6675bbe4ea02ee6a00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d9678c92b653fed473787fd82103323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1badb392d8c1a44266929a7b344f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf8e5520cf8e29163c8966fa5fab5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048d480b64ff10260e5ff892035e28a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdfa7f0a8b6d25daa4c3465b2ca60d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe5f0f81b9a8bf1ffff59a466bbc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1046e31d98193257277ae1a8993b7d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010a4b8625495a7a2df6eb0c1de0b44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fd6ff9a5eb9d99f7b747f1168a93b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d0ac3c9461700619f8cfb1d5a550332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b7bc195412ec18d98624f5780b425333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242f39347ef3278ebdb37b8ae0efaa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce333a8bd08cee65269921a24b5aa9e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f29e7c7d43a3897d10d06b7358d42e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf22b64c8ae3d7a759f17ca63194baf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e1d58d6498e6c97ab985439703970338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55f083ddfeb0b1cd2e9c8f88cfd41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac7d125d596ed4788b6719f293f65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb4f8882d8b40c4702f913a876c813341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a5e871b908d0364b998e23dd735a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502074115a59e5b47cc979debd00d114343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d118f04494ff265f205c9a1fc5c695344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a51d2a6e9322610216001b8d7672a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c490574c707842e42c06bf4e2f25e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60ae354eb977361b3c00781ac6b7ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02aba7f2ef739b71ccf560e476e309348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0edb6091e2d418bfac8f8ade767f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b1398d8318e497a423ce3995f3884350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e014268c7c2c849f76ada1c752372351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8360a457bf2457a71ec29813a95f077352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58fd6c4219ca70b3136a95df262d65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a30f5d0e97ffb0447b9752018c0337354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad846b7aef2c89ba0c83334af1ac412355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a4bbb056bd5f97ad3a02a72c82526356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400591493ab881b6ed995a285825de8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a67cd37f7fa8633bdc21028d33e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c89213119b306a12c7f06d081dec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0c2936c3aef182ee2ce75d8d958e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f82bf5028d30896d0e5bbe9017cf9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77eb4f87b4bd4a2bc380346226fca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e423fa16e8a2b3731c16fac6f1bf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381b416b454f5005e8951122fd188cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6b94376a0ca723671db144d8cb9ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa526f2559c9c405e1f89a3fe715f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d2b76beb8985548cbd09b76ba2d66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290f132ad9bb65651ec580d8f76e69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83794e1817a43e27dcf261703c3601369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60307a6929a6ac7c94f7674261a697c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f24e40c72cfe7b5156c00d8c7dec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376e3ffdc16818e453a8415d5727df7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f945ccfd96a574df9c8ba401b73a801373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57ed3acbb2ae36880c8aa50be7baa4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0641700147227e8fe6a04a1226d8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f8fc058256beb6a9e38cd4756214f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd17493ba8d0a277ac9f4c1346a882377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c1a7e363be332a4f33aa70ad9ba8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515800c64b79bc40d46679d552e35ab0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085e6f919b15b26bf7037097bbc76a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e02b5486c0641ef5b16471046e97c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c475dae68f926c39ed2dc2a8d2940382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72255a3877af0155b501b429e5ba573f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b46bf9d204a39eb62bc52f6267f5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611408e4399ddbf0764dc72181c48a91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c90ecc5884f1929ae1ab2eb012bdb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f58c358df4157593384a46e4f6ce8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae400749a7371e46060a32ab8ebb05d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38bb36d3a58ae6c73acd95da18fb6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d570dd2cd4ab3363d29be0ce545240390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca9685ccef473f04a8ddc013a4be73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38b9d59bda86e4c19066c37763b39c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f0a56c1c10e7cd326dc19f4c5004393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2269d457ef2b8c2dc8c7996f5cf0451394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f68ffb4951583843c21fac3984c59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e880a7c9db971ee0eebbedff95443396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffbd78afe6f8b5b03f83aa0446ae13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1b05aa6d5a4e897cbd8e61304a9fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de561fcccd1728609acfab208f5bf06e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8b7aeae06c992cd85672d6741c8b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019e1a3a542effdb83b4cd2a2f058d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41366f1282858aab91ba8f72ca54a491402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea9e60756010f456aa6a46ec5dbaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6777caede709a7f7b0d711eff7a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f3990810262b4b8c0521a9c74da6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88194e61c4764e2a7ee2d7a3fa3c5184406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afdcd058b24ac1c3d39f4d0189839d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd18b26297594d3331163d3be35ef53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e716a9678eee37e5b46ed7da4b76ff1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b793a1f5946f402de015606ef64e73e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b5e0341924558124b38aeb2d8cfd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef559f07237d063e470721dafa98a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689ca9780c37e572fd590e35c8ebeb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e9801ff354ecd8bdec276bda19ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d49cc9d1db7d9295b3c973b60dbc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797de67e2018bbc462198af436909029416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc79be110f2d96fb2cbbaa8df01eb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44588318e489312b9918c05108379426418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133d16db26422e47c55d3a957ddb93d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e1884ccd44865adb9186c6e5c2e2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25f3d79b3c66ac6008d9c6e02681e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfe351a06c4d5610e76c17223005af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86cb68ac02d35a5127b48ba0ce8596423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ca12d4979f4e3802de389edf8346c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef5baf139201aefe2d4de3665dbb0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21661bae057187a4b75dcac3cc27c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07e81e725f920268f87af9eb2322c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b58280dab3756a1bbd3ef6cd209d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89bc24371972557ed204544bb0c4e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb0fe03df9e5270c1072f5da0e9ea9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63b64f41128f70c735097fb16141e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726e2848861a767c9f3bfe1f3676177432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f444d3ea4de2c014ac07841544846b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1486afa2ac629d8af1548f820cb46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759802b2d9d43cd3af8f13835206e6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3191b7669f912fab81aa6ea71e2d568436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05a16f67deed4b6b2805da49faaacd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265075782975576ce364c3019cb63c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf46c08b89f1670f3833fd0f3f94e98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24fee5906efc36919183d36f9ef82d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63142ddceb982cb72ae5aa9c0e05374441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69020dbb22e89a8482c4ed938bf3dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78258007ffdba7e0072fe7435759cc03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29f979086af8c31a964c8661ca6dad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d57f1e027093109e985464e0689d9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8437700bfd8c8a0640427a91985fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9892f7f99e905261816edceed3bc21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570ca2a12b32224955fd65a9d31e123448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dba4a8de120b87691230c11b617c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fa7d982d1075eb182bcd0c120f636450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e8653532a5c18822dee8720460f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9517e41ee5bc209b716b3ba215c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17109bae32cca1f23715cb1e082d73b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596c3c92ff85054beea97c5d3b1fbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd7ff1fe3c808efe1c99681d1c09dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5dca5d98a5f65ca8b3676d7d97167456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3eaaf28ac3efdc791e43b95e7ef8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f51cdc6bb01786087694a824fa332458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f23c8c8c036e7f2b7c5c5371fd8e5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec056488491e9e468e497bab4a6b7a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dd9ce79d9baeb951d592aefed0ecd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8299685b8039ca99e2047a723ed62ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d00cf885c6fe7244872e02e14479463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f63d694f32a19a28f808639ea5d77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a063db92e4fd4f5bfec0ecd7934a62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274dd7834f526b2d3446c04ae0a571b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234c2240202def13688aa8e94f7a831467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448bb1f3a23d648167f034567ba5dba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c8628f04edc63255b823da711fa6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ccdd2de745bb1493460b00b476d7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feba79ea47765925fb4275221547f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed56880105cef3965f2490b3e95565c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656bce931ebe03972952d38b229bf8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353459a89bc0022e1e583e30a402aedd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd3322748602e9b538cd5f8948b746475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7b26ab1eb2c732579cb736c9439e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2e333484f9499d11fc3082d367915477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb04784453378dfe1c0d96b8263898478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0a1e30945eb9a7817086b21bd00b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ca789210bf47b9bbfac858ab61451480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3aeb7290a8b48f3acdafaeeac1914481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da811f9697b4a969e2e23077e3bba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a593d7bd5b757dcc93d43513ef8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c869555ddf6845b9a7cdec4176415484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd679080bbd844702c34d327fc51e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbc2968fab465cd03201e69f2f15d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848fbbd6741dd39bce88fc795a4893f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c897d2d5efd5570f0385417cf90b47a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cba529d3b331907f049fd468bd6ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93468a89d9474f0df94acf473b220f52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3cd9e1ec8ef1499e04bef0df40b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aaf9647c9e0ca69615ffa904bb42b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355fdfaf8f34d291fc2f47f00caefc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440a45bbd2574a993c61ad56c34fd78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d9aa6196ffc9626856885ee834d22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a3dfd4d6f265da32776441f9f87c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e2648632a5b812d35ab1eb9a3ad68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c690159dd9f90b260d8821aae8a23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb048eb9614c06980e91a00557ff631499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18a01150c31058585eedb64c4db384500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b22435fb6e754868749af219aa85c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7869c901227025d33cfde7159589bf9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c316104dae13c80e4d4bc1c744593503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb677f37778b4b1c15ee7b0b2e68ce5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd2a8daf96eb6fbc5a3b386936d76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29308c43f4d789e5f2d48dcfb9e584506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539914f95261ee5fdc9a153de85b84df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4719f94cc1a8e3263dd0c230fed21a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0d05b24cffadba094daaefbc08511509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a041aeb71247747b7036c13ae755cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053697691f835961534c074111a425b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bed1580e4383e2d15486f18e9bede512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ed8fad8088837bcab55743fb80472513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e823751de31a5fdb03223d80ce2167a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af644add88e031ce11ecffdf6647e23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978e7ebb84aca631b297ea27b52426516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953452c20c9444f0bca2b871f76487b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399ed742827e71670d6d492dde63d46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf12c2ccea074a1e1d5fc65766fad0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063c4eaf0d2a6916f71236c8547b260520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009b37348f5e1156e72b1f87583509521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ad3a4e28cd6b178356ec7a67f2f3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c969b31fe2301100046cbb26d3e2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84af4bf1c5fe71a325c8a9f9424d314524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d61265733f553d56f11debdb93fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff46d76f1b2634ede5dc7de59403d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbebcffb5772903ba02fee03a484ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a86c73c4d5bb413ed60cf412d5366c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f206bf281746564cef01598f10c8744529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ef1854b6096e505a99709c56f0b95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8e0ee282c12e355fa006524637f51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48af7749674425bb517bd9e4253e96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a90f3fc6d6ffbcfa3dd744f02b2e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9685bf4a3598540fc303503f423cd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69a21975ce289dad2b32b9add1b8ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd511b29fda62d41c7addcbdba7c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad3b74da7f7a08f3a7155d51956654537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bed98288d592000d95598695445b83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11616e51ab7ba0879247a21b9ca467539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c86b4f2869d4d0f5b5fdb0276f36df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae55c3911948788d77ad8eeeec707b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14ffcfd61ac3d955f3ea022620e3c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4891b38897d8269f1f8f4081a70e094543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26451961edf70be4c041119af89ac77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfeef6e98f6bb1d0c4bf7cd454eebc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f5f9f89a8198758b929b22bf3b45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7151b268bf48fbedd6d0a1d293bdab3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f3e616e5d794415218375a0176402548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0277ad359b908af4e2beb94198a64e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e748b6938a180dfae12c8b344ac8ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde11cafdbec0eb553ed0c976e67ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f2a3b9a477b05e98ee85348f3bdfa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf354454650b32a17d92d7ff3daa61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873824fc6aa75b1f65404f67391022554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038a48a176206b3e807561bfa795723555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d54578c7f9f684a9001df2db64fc1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ce6cd6db9796960b83571942758a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc4d547257ed6f1ba9dc37048dad9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559fd0006cfb8cb83584b53391eb81f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c142d78ccbb65c3c4aad8e1105320560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e7ea1f5bd34f86e61c13e9af0f5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a111ebbc0c01988838085251537a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926cb67d617798acd94f03685f94d9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777d470c83d404e7aa4b6810d06209f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7372d6bbb4361fc4a53fd85c2c1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b5ecc60cc6220102c1aedd026efd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3291bb0e2ce8e8e170e9b618c434a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b693bf64a30d5c472579c2d2e2208568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eafd92b2174e83706dba7fbdd2ed7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce85585c6608cb6dc5ccb99b8dc1ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebe1adf46cec80759f968690d6d8c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbf3605e923ee0afff1fa90696c5e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4916ec7f99446f441298b56c4021f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362654c300f6aee81780765b856c653d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc458d74ed5a09dc4fd62763b2a8f0d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d3c975a3b8d69feb6f9936f194fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9de53f73a9a1ab793b17f4a5274bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb69dfc90a594bcb859d57665af60b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0b60ef201d069cd67e4dd0223406a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7591711f56ca6f42e3d3122e8d981ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524ce7b6bccca584a34aa0013e5f11d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a861ae5ba338960302be5bedb3d3c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db3c92f28883f312eccd9a5f6f8de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700ce6f3c8875edce5c14becd8ba55c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c95d4877980216784606edec8b6054585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c98b2d752ccb9c6be1ccf94c5b05c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae912dcd903814b34db607b487cb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa44d1b62d61be7edd09dc62d65f1cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c14beeb22cd87ea770e34b1c5a1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a252dbce97c3fb9ec619dbb618f731590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cdce7f91e743f0c9d455ba2557163591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb7713f93bfccb2eab3e14ea01646d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4513a9bd3fbe2b560c0cd0e677785593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab64d391140bb64229fcfe66d3ecbb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230cea6b91500af4636a6f91c2cb2cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2b27dc91175a25629cd8eeed7d411596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdaf6ea36f8d729eac21ed7572c705597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9752994a7416915936782c64c2a5a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d244e03199c262e2f47121f0dc216d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d052ad10faa760947bc2f25c522e4b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114db787e207a5f01c5020d12d259f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4970313d0c81405fca7544efe9f1dfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2f95904a34c74fb4e346c676adf1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929acbcf5f94edd14dab49bb3a912a35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0daf979f6d317665c25269cb3d04a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103655220dee3bbaaf2535031b57df8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508bde65620946a69d22b4e7bae574c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9feb2ac984a36bcade9959bd3b2f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c749ab769531182976dee262a5df0a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221de647143db871727acd58ea9fd4b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13b516db86d808ef12dc3dd8a29a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf38cf88c78d1fac4624cfda67cce25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422234b0475663adcc25bf0072ef3218613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2982b70ae654e0ced5dafe6b037ff6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6dad141add30cbf44c932adc22401615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666334c06f9d9ee0b1cfb1db8024500616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad68e7f70aef20060be5e1e0d6945f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6e0358f227be8a02b8e2eaec79fa1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35a770fc9aa29b5afe283528e0e60b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636db85d7396daaff54dd59f302dbf1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ac2df5454ca7efbecb7361be510a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa4e0aa2a6e7cb5b7e3f5436fa13f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45b6eb382c11e6c3ff9f3029862681623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1987542cdb17d987e5cb0456608f69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf39e573937558b2738ad71046e51c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a72cffa5d0bb913490fffccb779194626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a765169ac7c0d225beb32b18735bdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e41c683d9cd66e2899dca33dca3b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975199dbac4e01a9371ee649200d33e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8233540bcc584fc4ed7bb6f94e9889630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9e7068063c9937421f1652d3e579c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a678aa8b10f63f3eec2f4b1b834455632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6f005179da1ddb689ce8e1e8296f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef10001ffeb20fb18a6f5d29ae171b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5092b88210e3c03e0830e1b1ef59683635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eab335b5e054c6bb2be443192e5d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d882c4dd555f140a320857d9529656f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4732a32303f68df454807e8564ba2f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6926c23c59c17370b962cad544962639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d452b824c74a9d5acca13d913356640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a85295ed550a163836acdea53771d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5f62d92aa63d8846df6563ff462eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81a06200fbcb158034686a44b007f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d592bda6798784dae2d4d7d108185644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe584257ebefbf3af05ec62b64f2cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d65a7d10269be409db080dc2cb6c3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc00142cd7be2269ce67a3efcef7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a574ed4f628218326e351141f5917648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19ab96b00eff56ed1d6ea975c19a36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee156c0ec6564a6fc614b100b93131650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aa0945af530cd40e6eb9896be00f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d70602ce6bb4145722d12acf23d54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dba5de7d9be49d3a6faa5275bdbd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8434bcd3feafb0c754c17be0bb0ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e098761cce939e7f3811cf235fcc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6cb5d5dc73fdbc764056ce9a969d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78722243b662f6eba4c46424e5109c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b845420b0277ad6ea8dc71bbba95d8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda80f149fd5c16a95cbdff13125d35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864756fa9850ebc3dd946507bbb901660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae554c2d514bc3feefdaffc0c49cdf99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d728e10173f0c462432ea27e421335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf352057d435aa78c347fb2a32a178d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a0baa07f3f2efcc5993049118b85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc477db592a4ba327d711f0c9367d736665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e4472e0c484e75c2f0d4c23f8bdef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9680593eac497dbeeed3e607d190e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36850c5938869b1f329a9c2aa96a845668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec90664555b0fc6e765855403999a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711026c0c98511936691db1e5fa13ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a602f86ca548716472ae7198e1d8f6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd9457e5e068b0b996b87050c69ebc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f6b3d360d32e8d950946da7d0300673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57630a787556b92232a7ebe973a8de52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e6e0a19697324c3976b5c17fe10f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd074e3e98cceab1a083f83382abf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75996d918dd5cdac26f6e534697294d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be416c9189dcf55eab0d9cbca966a0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580240719324b3340719e26ce0ef1fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedae2f6f48699129d4038490b1aa05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b76a6893c83698dbc67c6a64ff58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d122d8b2fdfa80559a915807782e4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e2ac9871e053dd2fb03eb8fe86c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af9b161efb3b6b049d9e0f7991157684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff28dc00917a618a4129c97ba39882a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44bb39ee9bc56aaf992c82a1a57941686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f24182b1017facb518d9da398ea51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601e8facf9952388835e9f4d34ba77c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a1b192646adbb6157b8ac0c7a220689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba72d303a8f40753c6c52f6dd41c7ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c0afb05cd398385be9eefc4a1b193691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada5cf329a68fd13e2f6e5675c4a42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4e7de897d676638da94607542fad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c933683ddc26472893d33ce99993a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674635fcf7aa08dbf4536116cda471bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9732a46a7f8770aa0063649e39cb836696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f04a525686115de432906e77a44ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf938018ab01f28081fd29ecdb56f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b58d35165e42b37177163d61b6819699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529ecb6548d1c3225457025974c72c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb7ea952bb7b6c43f54a9cab207ce4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111336614d579b5c91e22461acc3070702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d30aca16e93c8cf4b48df570d03e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a10585c2288a6d78fe4b4cb2993467704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671718dd60bf0a5214ab4d69f118ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ce8a1ae919be7baf9c6e6c9853c80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3c78377fc1225573d040fb3215d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbd507d783051d72df46addc824179708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0b2c120f10f1135b2fd5572dc605b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b0b2076434e1ecaf42bf2ddaabea9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a32d2610b43d5b23f3fdccbe31cba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9303ee3816641a034cd028ae9635277712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc73965064b1cd6fe4ca7f9bb4f7f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98bdbf54b91f19106d8c263d8d2880714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186da8d8a830a82ff0b1c26f86db2935715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d5fa9a0a1c956ef2e28f7232b809716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ad938836c28e775a5dbd47d554836717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf6d3805182cdef8d394d634c42de6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8e7ab49d797e9198135a79ee3c005719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f3c18dfb4757d37c96dd720aa1878720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168aa9809bf022ba1766a22ca654c92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2404ae652a1dbeaf141d2604c5df15a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302d83a7365e28f2ad01d4d9729a6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dbb1b899e398b029d3d3b463b072b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72bc3b2a820642977dd845415158e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44981889c6fe83ca919f3c155490a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5505bec7c28e56f4a864e3e64f1c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aded8fd5f57a34492effa7a3245511728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ee273f580c192ab9fdf954e8b11b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2040deeebc093815ae35b2778dc3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e7a492bbcd22dc3bda283aa3c0ba8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34335611a08c490316abe18ab0a3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a478517edcee07f3da39e155d9c69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b663572f75d66eb478595e4648cc47a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e4f9420f8837c8333ba81e56a569b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af4d141ac6713a5355ba244103113736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3731244b2ecc47662b656f5537275737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf403efe5cdf5898aa305647d60f27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da75e000cc9310f89ef415e15f572a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de48fb781acf45551f64d02edb221740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40a9f285ff61fc57027b604cbc24f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51929d1632a0c6aeb2b574625546c24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769bf33fea5e7905585211c5ca69555743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b891614c90dccfdcdb49b5bda64e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38869b6cea6a94016bea268b4f6fea1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ccc942cb699423508a219d488c353746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0badd2eefcb2e227640257d8759154747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5e1e3dd39cd5731ff7c49736c4766748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b06515d7500b552325d8c41c4ae70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41055138b5424244ba2cfc58b7d5620750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3c0221110072156292ab5302bee73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76282f0c5c945287eae480229e6a06c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e2b3908bb9d943ae073bc8616cae1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4e4e43cd4492264a84fe8384d8af4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fa7cebd767026593d62532881ca01755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b6532401e2c674d6f61690b9927e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b1c7dd776d43aab15c8c9dac999e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caac4332c5f4399db9e0e61c67c1e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de03751b2a991ca9783e51abf72aa93759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>