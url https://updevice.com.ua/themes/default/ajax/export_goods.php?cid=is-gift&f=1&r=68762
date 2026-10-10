--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15779de5bac96991ab304cee53c64c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d2b9666ea0c636c597ad790098a8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c90f9a3aed841f6a6f9158f964fc693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373c0fb4a26f4f91654f8cac542eebc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b76ec11bed7d9476d0e1c893b47f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66fe71876c725d4362b76c9a18cb656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b64f928961645c120774f5579e7bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a8c8b935adb21fcce9bffffdaba978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1d99b80410bcfff32df6555833db29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b2b576dd6faf354fea3ae9087fa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f3e26230a23ff43b0d2fa7065fd1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81469df28ebd3c49697c432b2ad875a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a52da6fbaacf802e279a454ebf8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916804002bbcc9b3cba1782560e7948d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156fb672cf2244e9c61beb2478c3d0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7fa6d0dc9df073045115b7235773416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc483c05c78b565506e2a45678b3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a3ae5cea46c67f88aa28d2f6856e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af106a3fd3a3caa3441cc91c47f0de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97926456f70af082b4f1f129a182ea7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92f9c16259a71dcbe0e56aadf2da921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc14be3871c2a461dd98ff0b21486122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4ae0848a21978b6813d69b82ccdce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b141e51e1ee6ff26e10b1081e8359d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc5a21be8783d9abda7322348b781625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfec8ee43e543d8f443ce2d1ed8a89126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4169e8777cd9558dcc0d53bf487fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214204f2b2d9eb395e4a644e1bca1bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d23262027be6f3815c8b82b0ace56029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24128277fc7e63fcc4ee2e8a03e6df3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454d4bd5d8f320935a7ad73b2ee18ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225274ca209426cb9c7c85e0ca4646d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087b9fe76395ea24730cef433aea78e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88797e3ae2e3263a4acda6d1828c22e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef182170e845caca97ce2a95eb2778635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff0ff0b8932bea2886cb91dcb5ed7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152d90d68f77c6112e6b445d6c8949537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a712797dec6c8cdf95bb63857a217b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5299e496cca1a1954ee9fe00e2f0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ecdbf7b586177f666145e257181d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96fc740b81de10184c13b8a51c2e9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489e979aa3ce6f68a92f5596ee453c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee0f339afe861b2de96224f94ae64743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9950cbf954d6ef70b2dbc6c1f41980c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45884c81827431ddcef5a6aa395946a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2e7723d9332107acdc9a193717bd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b54a6638d0a65be6c5571626eb54e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537e6129604ef2cd18f43fb186637b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f0df7c7df426a8f759412b67c247949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e8d15b38160646d83aef580eb7e0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef5a45f1ac0c7f9b7a066cae3470e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78521bdcd6087d51324f23229a5f727952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd9646f5994a982fe456863dc8cd7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec7381111142739923904775ce3d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e645a70f6c6615ef8c08bdb8fb23455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014fb525726845eb8d61d035bcd65da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd89bc7ed1fac4fe2423139c50b108357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8736d8daebcdf6098fc2a2a830e6dd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63819a3b1fde4708671780512405e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eece4e63ea578e69df84c2b189a1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4732060991d18196c242ff3a1c839a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b92b7deb3cece2763041cd778e6a9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d62bf0b9b860743124f36db521cac063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0971f80b20846218243c90a0b02adb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146244b3f1a5d6e74f8705fe5af80b0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255c7678f4c567dfb7137a2820e4d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353ab110769808293943eba320ad8f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee197a4a46b1cea3d654aa54a3ab3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a28427ef8313fb622a3b685042522669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c6c27f7c54db69f59f25820bc26c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bafc5ddaf296ea1e0043a5d62c98571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdbba7c4fe26cec0589811562de31e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e66e704c5f69d5aa93ada32d8e5fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b25ab932c569627c9d66ac96bcddfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582b02c3c6d46fdc7940ea53d8ca39c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94f0c91f7b612659e398ae5ed49aa276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb507c1c7032b7aa97b79899009d209777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c92c28cd4e3040394e6ef34e144ba478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e3d5f3c76370631d59c5193b6e5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f606f9bfda708dc3d960a2479532980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d9a804398796fc558536d29b5dea181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b410fec6f5f73b2f2c95bde67d89d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014229197af869ba890ff31c469b33a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06f15dd53970d27d2dc50581d58cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d24ffbbfd1502ae2d3068f857bab785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4372792f21c89a23c2703fcc4414a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331c21d10380f40b9adf3ab98cf7bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79f7d91e058289aaf74ebad89b87588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153353906bb3c3b589bc7fd78fefe6ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e963fabad1bdac22c2af65b7afaf8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b6fef425ed6456aaa475cb4ba90d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd9b3ccf05be45fb9de1d7a3ef365d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5101ea47c31a3e82b4d984612949b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e5058108197b36a590ae1e82f7b5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747c0168fab5d3200b6692e6cd8f2e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48237d16865a832ffbc2a15e6658511796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f232c98b9b2662c7eb5b4cc39bb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25654bf080ee5869b72bfe80b4994898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a0ed2d77fd614a8c4e885c9e1632f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abd2517e65cae2b4622dc06d1a694e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e39bc52d17f01d2f9b5e81de8f2572101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072406c883609eee8f71ed668866ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc867049ef556421ca9e88cec52d78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f4672ecd02530b76cef161a8617d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1f703b86afb46b9ffa8a1d3f89b16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85598bc3456583fd6d034eb84ffbe127106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527ba81c91237a560adf41eeebd4071107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce8abb6b4aaceaa84b815258d4a8de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33bb4f301396a1f3321c5f81d237c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e772dd32e01e536e0a6ebbe1104c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f23af2c42c1fcced0dff999f05d1ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660caa7891e294d32f463eabf33caf0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046e79776a577c90bc6f8ac708ec602113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad2222b8ee88dd369aa06882ef4ed1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27363190893e07f6616965a6cd31cae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d99b347303295a9e17b53149bb59b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7ae03e904380f6fa3529845026518117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f960c8d313bbcbd6aac0a70b9fb350118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae900e12701318c4b4548489e6fbc0c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766037b4c8fde48a97ece0248b68c44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae33ac9686ba5975acd08f11658682121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04e5cbfee12ef177c97d68e082a38d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b753774b9642a68e76898d60f509a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a90f9743016b7e38022a3296c26bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8432ef08e66d99372cb96df6a24fb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18d32aaa72175b59888c5be0d1dd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2983699a14fcef3c99745ba59132cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f9b2e13f8d5a2a59f274f9f638d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeed12b74444114cdaadd4efc08f89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7fa3b4971d027b67bd55d1b7be923130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411d2366e97d283d163be35fea175c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a39f3e87f633041452dcdff07b108132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1159ae0ad2fde3bed3a042a6948b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583896976a9e4cd52c8bbe6a54039055134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b73ef66bcffdb30839c20e74d965c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d8b81fa45a352383673939f76db56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c782e27b49fbcd9b91627acd6338c57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267feabec919845a645adcefa801e43d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c96ce5daf0d2b1d6e4801bd28bf5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fce3eed1f184c893566313fe9ec69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdadf8c174e91c788b78b79fdbe493141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6349d153677b089cea6e88311a63fe4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2c7a4f0045c77d23d7ff841259c47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034322603a37e45e3dd8f3ee6f0b9aa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616d2e834605eb9189a5492f3977d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aebb00edcc3201d2cd8e1c8848be6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a726b0507dcfb29667761169cd031147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7cf815bb040db6fabadb6f811e3b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1acf1c32a139da325657021ca36cbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db4a60fbb72b7c0c2987730542635b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb3337fe9c07de71396c941c5929ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95776c2bd349966af095adfb22945d02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6951562216fe0890adcf875ef316afe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f528b2bd7a5e7089d032c7d1bfb1b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff58cb4e43dbd41753704fc074d9ce0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094b2e329411687deb20c00c5bc103c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7262547c36d6e84468edff78d3bf42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60de32606a98dac41c355bdada8dd2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24418095bce924865791a008798f2bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfedab06791b949eb613e73ad25059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55cf41d607d528bf47a9627e6fd03b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce463fcc5c245273aea39c5aee0071162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68896a8ef80f01f2ac5133be80753ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5be02323978b4eddfd78ae25cb77a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ff2106adef9e4f295bcc6ac779c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988f2c498025b5f5d0ba98881e8857166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa217e1f9a4024fc5a2585f979673b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c10323c6b305d19a9f3951e333a3bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606a07014c23d32f767bf78238c1841169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d808a7b68972a8b1d95ccab13c68e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a540e764b22e8cfac05d611c95cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebefe273661377469890dd30781cd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa991ba1f4ada921a9754b8f270d8374173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72218dd1c6edc31ff4de48e43f6894f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ddba3deb70d4c91432b1ffae13fe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ccb796f23750eb083247fc2ca03e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173465c239ffc6469c5d5052dded68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d00f0e18e5a6fc0c59c28e021bd19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc117b56413ceaa9a68df8ed57fc26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691859cc7e185ff4d04fb43c2f72cff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b373253ee3f1e7ba8037382ff76b01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f27c25b2564f7fad32f718c8943655182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423ac0500f4c8d8e62db2d07b433ae6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b44047a7ee81403d1c7fef6cabc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550d0590a008208a1e0160197e84bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38d529be6da1771413b65c267f0cf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0f37dece5f5d3c8d98fa1236f002c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6625699d428513db0d50485766aff6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574501565ccd6490ef3a8025880f1bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c3ecc9dc9140f53baaf131ecc7aa3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6b5d8b3ab3493c5c4c78540032537191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f076886cb351a6715b1ef4142d7ec96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbc3e1b8bdd7055a9e50cc960660e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43ef0f77d3e05a86310ed6cdb79e99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660331765ef425547e0720483820535a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2d9a744f50237f5f6aa4ce0081c22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee445ea8696d65bff736d7523f52544197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072670ce2a21d6ea11989284b8d1713c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bb446f6c20fb457c7ebbcd9bcbcb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbdff80488531cdf37698a25cf5de7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f86ce0da01c5e7f7368bf05997bf59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36ac31f8a9229806dbb96465afa16a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65283726aca58d62b955830d161ba8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f3d269fe05bc6fbd1b7d6562cf0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbb0f2d8067c09e74f1b8c71010f75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1351bd31ab23a7f26d9199fb1ed7f49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cf1298c9b59f4e6e70351eac6aff6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e47395c6f411de395d705810e53f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ed8591fad1f37eb863e793b59672c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98718ce39eff464fba6ec452f7c3ab59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9107d3b0bb5e66255044c5a23c759211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dd051e75f2d82e0c9b6f4347c55bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd741c33900dd08c03443c8fc7e1fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec8a139fdf2549b8bb66390613fb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331943b7f3823d819ab7b9f12a19f38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77569fa5b7c5345c5e50b937e5c95c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6149e55a39e33a13b263dbc1182c39d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7cd7a59ffe34bf451cfeefd60fa9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89a2479f7a24f67e749bcfde6304f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e0033a2e4c6caa6cafa6a7b42411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b8fce54c955b984ca5bb74f3e569221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96111a233545fbb3d7cec366101d9776222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c46f84ea620addbff8eb5009446d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1da71e3c4d8231fd2bb8e4ca158ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265bc61b77625a051685d4abfb7abf8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf81509a2fff8490289aac17d52a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa313748bfbae83c92fb0a22897247227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f334021e9a94464505cc94bfa31f47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65ac53c8d94811c244208e3087a53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cbd77e701cf6b616ea98d2991fc7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf67bffa8d7455010f7c180beb3a54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9f2fe066583ca4f36bbb57d2a520232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a140b7fd064b20698f9dab70df06c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035fd6a56ddaad9737f09ee206811ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717c2e576b0e247c301cc4a3d0856a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421501d42993f9d70d5c5e80f93c521236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a8a495d39ff88e09759add748a83f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f418ddf9e190f0ca5afd3625e102b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d4f1a41045417d8a0e3258c5bef13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233447b2b039c02a3dba2e021f5aee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957404fbc88d2bbbf0153064fdd6332241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd9b43063cba8c7eeaa2b215f04101242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932d6f7fba9cd4fcb65b5eccc1cc4a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d9833faee3b8551285e1f19e970e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189368c621b55d1df374eff996b1e5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff64fa2d7ae275ae4f5bfe1a44037dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d3b88ead13e739ed19871ffb2114247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a8e37da16c29f9bfc41d3d5781d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8612728a12a977c2cd41b567c78137249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdce12995753f80b5fefb6e26f0578250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b6a896da37922e818f0900841e7bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef67af3b34b8095e95f4ffa7f0491e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b1ea19cc06d534414401959a24b8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c487804ddd1d8a27440c04d2d42c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d2e799f820b934a76ffe0191c7759255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a3289cd0190e78266d8da5ae94c94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32250b6af9e35c1a9108eeeddca1f22d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03a8fa93d1c977324b9830c3f3cc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc6df12caa05672841353e33a9b787259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bac55f548080df3bfcdbf138f7d3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c050b4a6f1447e7eedaf9677e3597e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f016b784e8421c3ccf5060a87df2f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19ebbd0e7bf920c6e864eabb99e68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d678a6bb5694e84aee74604fd4b317264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f524a27b880758ac2b413db093cb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a35cf55faef7aca30628d7bfef91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8042fa09d529f5ae24602f8403263c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48445abbd9019d1e6ac8fb50694ed877268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba56e7404ed23ffce1d2ed1fdf02bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c98b06d9a616e6920c5319661539270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14fdb62a3079c5c3e545340722af9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b5715eba1d1a91eb19e20429a905272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac50a4a9b9c1b46affbea08d93fb51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32f8e81f8d45447eb3a447963118b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e41ab5645e88d75d46ecb56642160275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f27d159a71ff091d6671bdbadd907276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ac57f9462c36ce49ea4b52e409f91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e081a13ab1dffb2a12c47b9d494669c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d3ed1b704ba3210258baac97fff6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2017007c8299aa01562c0df65ddf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff74662bdc5e0bb1fec516774d3ef0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8331dde4a302801a6f274a3b8e7c2b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017a2d13bca24031fa51df552aaf12f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106510f274d32beeb003f2897aba932e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e7fe709197604e11bd2a8911d52f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0adcdef498f5f62a8e379047c9ff40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd2db484313c59cdc45e938cffb9b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c3556c8a83e6523441622a645e04b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a12aaf06a4b397ee044440cc1a1d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7137b187d9db40d4529310bea2f1055290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff3118f01518cdc071a0f657fcf953291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cbe77e27ebb45dfe341d57d1dd763292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd014f0b8787b7f06817c762f81f1814293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed5243c41ac428c47fe5c376342f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db195d20fc18d76f94190db001578d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe3d07135e1167d5351094a2931442296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e686781eff74c30928819add794bd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d103f43a1de6d2e800cd470dd05409298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4d15b3499c85cf0d18f69bdaa03f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28979592f3740f6cb21d68fe244bc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed2ceb0aaf0b60f9466f793cbbb4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8523e195b0c5fe2956e3777eb80a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886959a4ca471014423712ca27f5255303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52430e4cdd04e00a6fcb04e40e04b789304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc76eaed53e7c9549a1bf952428afdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796207ead9ed8a4d34c89b164623f0d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658cad346f0aab2d91521790d4cc6f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed93b573df3762f7b2afaf9539ecb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2e3e4a2444b172246932e78966b8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014afa2b78f41da53ba2d1930324b97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac3a8fada621d0c644c6e9f0d568c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baf6419a19fc2d32bc3b7443cfb529312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a81440bffc0050a21bfcc91e4725313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1c86c1aa34ebe5286cfcdb9c7089314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580edc3298eb12c7afb3442da30ba73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24896f405c0c5f7e2b6b615b191f3e6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5494b3804b85a10a7587cae65aff232317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03134a66c9a57a5ef19858c657ec4ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ede51be4750c3782e6a57a179a2f37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894b911440316c5ee1c57384eb78e77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f8520989c83a6c7314bfa676980a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55297c75e6bf6f65d5240846ab2982322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56568a3869517da9d7c64d4ede82adb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c278a4a037d8a8daf39cca464bd0d25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01810e085d2be5f03f771255a4127c38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b09fb604197d3a98d1caae68db740326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae2d6399728402a9d880ace9c7246b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6441cfb2d49cc5823b4e3c8cfa952d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3cef60d67e136f8d0dc588b0cb31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677119e02b36520604456ef6bf5883330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f028367da4da31af12f4fefee66d19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b836a3309eb8590702733e0768000332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75daa308558e94404bbfb3c6a126ab1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d81410cc2d5ed57bc503f9d68480fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62cb43c558210af6b5d2679a32eb72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f702a88ee332694b606dc6b65c464336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf82bc6ff6222eb49aa2ba64735d90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ebd40ba62d1195401b7b110ec4b90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef3f5fc915e2763dddd594816371df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073fe995b73fc9969b8a4b06e5b7dc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651878229eb759da62f586db94947ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8095c0963786aa8c4b8ee1afa5cb433342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c863c54785863d1ea89ed38ba5150343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d1d85d7d38be9293c1ff6ea47314344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf3b5436ef5d0efc9f5474010fb95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eefc957cc7bb8e102aa80cacbf797346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996e2a61179b925abfae97342b847b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd90dfe19d3ca9db27c0dda1bae96eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bfb0f8cb0f3b2eee5b94fe09e7bd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734eb59eaf260c8128e66a3a340c500350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d0edbd4852e200e0a112dcad56ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ce723c4d77357d048d864b6270c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325225ceab6c8016d82a3d99c2e5c0de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3d05fc086b5c54a3a0284b452fa99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ee08046d21bd8c0f378164d8872e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9558a8089099b2cb7e92897f876d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c735b8cd91137974d5f85f05da070f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aabeccedc37537f155f589b9e787d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67dc45dcaa51c642c159d8496f1d1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef8aae8fc92331396ed621fb7a189f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a1eba54e0dc6d9a159c27b37646e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e04a3007b04928d2bb151f04bed831362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f117827d7d0522028da44e4be89d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c053e140b8bd67e5bbf8787cc73c4f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba49af2189028829b3c5f21cfda6e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4d0dd05f73b08b037083696d2df8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651705cc64f8c8ba7de2699626b964cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce0e16558ec3b0be29855046b5933368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7e47e6a7950cc02af67ac6881c96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f99458888f7d86a8057ebf646ed6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4d0feed4c9bc5762500057c45c2e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c064a4052b9aba919703631eea71c0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041ec75561f40d600dd554b1da795b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86947c6fdb74c6360cbc9cc3d71ce3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd67810ddd74e3644cc5e50d735cce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da905861c98a111e815626ec35e48bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358603694eafa72abe0681af21effad5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f273c11090ef3a0cacc06965f2024378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866894e373e75dff3db8a5a6134c266379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91c4cb5630d967efd223fd2d746f88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d06cc33b2f93400fb8cb742d9c774381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84520449370f9795633dc8f0e1ca0621382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa801c1dfb2de41115bbcec12c7126383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d601f6533c5392bf051f3d98fc08765384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1157904a41b7f5ed77fc3f438ef79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4265b15bfc6ffeea4d80b0bf2018f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb367bdf5adbab408c62ef3b1792a853387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9297e503d898ee42d4e1b896f4349d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d5381d9cb3053a27cdd4444a8aae3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd10445e70a784c8d9647f349c09e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee981767d89150b590f21f44617897391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f8b74323a4282a764b24118243bf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d536d0f846e318d03bc3f89502e70f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d74e868f196735838bc36c444668394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5846e15045ddf929491595da345b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e601e25f866e39cb441049dd5efe8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155224faa662f4b7debdfaa88a0a7d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a3bfbd2776fff8ced7aded3593f28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a49ab818830a40098ef95139ef9f73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41e4e33550fd3b3ecc699557c9a464400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c62d2ddad2bfcb80ad0f6e8ac40e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c496efbd98647d8af0e6c684f765402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740503894a463d4496e2264e89a4467a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b46f01c9c8d22f49556f1e161468e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263abea54e76558c521a2502e6cbe29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ac8756c2cb3fa76c9a89142bffc60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f540b32097d6509eca62bb58bd7310b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b99f17e80f6923190aaed3af9c489408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f33215661b1132e1ca101693ef4fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1518bd46206d06b5422af7615c749d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb255be7dd411a12303143385a60847411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4e4dd5410ac814a20c888666bdd9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16b76916e40a280d192837d3054ba8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8245b76a5b5490569cd78a40f42e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4743d0bef273e855ddc19dedf7aacb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8a2d26d263d96403c2ad73091be7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e20ce726d865ccaf3e43598ba90932417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927cefe00e016e416e74664a70f73bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513f4ca5bffee316d0526f72cbd9eda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ce3e21a061da2de72f485015ce1b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cb43d515f57c8495d01eb6eca2011421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aeb106943b34f02d63fa002aeb3a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e0ecfc99eda6288e6362a1b68946423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceb4b5948c313280704c555714a24e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd764d21a2e4462cbb4cfda499482a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4bac41d50dca028974c3ba4612bd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f30b55a678c59d1fc0c1ba147a119b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012538cb41a750803ed25bb5fd0cebe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5e450e8e42fe0e2acd1b64df0d388429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08087069f73dc7e77ebb14bfc9c07cd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c798c0ce98410ff83272d32858ee2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f777e9a68041a565646a81133a0650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a56d6507e1a1e11d656ffaf364130d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bc57ca64e7232d48e3e1a0e70ab60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92269437f326d66b4e7f7247dd00ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68b8df148f733632325c0ed0edaafb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954c906110e7d7dd6562f96622c5e76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1dc5a518355ef33893f6a4e049dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f2cace7e0f7ad0e700580fc28b083439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec9c66569db6563c98dc0404cafe6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765b36254467a30ac039d1b4c80a564441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2960d6eaae43fcdc6d5081aa6c4b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79574f72e9d16c2982051c43c6074b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a0a3c40218dcde0986d9b571d11a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa38e391828853f5db45c220c26e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30d472f70dc3539efbdf150e8fa60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974aca7ba85a184784b30cc75a0cc65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91bd14704adb8cebf1d01006213348448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4998b5624e9f49f1b60feff37ddff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a0157e561d949ea9ab70b74a4f9c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256560c7f36a8f23063e5c856fef7e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aecf30ac007a9455b8068ccb71780452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913987244a474092b00ebf20b82e5af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04a37774c80bc94858bf4b89c7962454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac489a58b8e202f7f36c351e547971455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115ee35fdc0188acb52eee3832e61dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2f28f57c0ecea8ef154ec90c4b626457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbabc5cb1aefaa53c863a9b52fd5990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae667154a0221e7903c68a14cb50f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f4621164c2d74b5d83017e4bddf7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98168c827109410b41f3cdea9fa8038d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a38bff0ffeb7984a308c2fd8c1840462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32498dfcde6df029f14b94cfbe4197e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2bd8fa0693df95d587314f140bd6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54845b68e206bceadf22302da757ed7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb99ab12bf9c192658438301862a20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed2860d242771bdd531ae508e678a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28651e9b9d8a5478c1c98f7abf9ea032468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe26be84e2fa435cf7c1ce03b60c89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e923129fad311174eb79eabe7376470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874b17876d9985d461b8805d83bc51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0d310254a29d7b50a7674067b9dfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8041795ee992a27aaf43e2b823480473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905684b28dd0ebe635fcce3e0b6193dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f2414f5c989dba890b11c6c0df8aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a541940910d45f08036130f5325b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae99cc3e7f3b740dcc6327b1d26edd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c4535bdb0422cfe0618754e7e8b85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198608be6cf3e315758e9a119dcb5511479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e91017e53f0fee582cfeecde7bbe0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c751d8342c93c29b050208ba27e6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022482ddf4d85f4a0dfc5b52b5ce158482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4e53c40d6265eac24d96eafb1960a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaec31dc975fb99bd25b7640e635fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ebf1d50913ba7b5c2f5746720b30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd5d85a588d2b29db575dbb553ecb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c07dd51f170f01592627d7bdc99a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a681996b0f8c567bfa6fff857913488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073ea4d121ef99e032996063baaa878489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ece05fa688974cfb6cf12293908a32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b5771e79623cab7f8433c932ab0c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3662ef32127bfeee3495659e0ef06c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8c7cccd594e739d712062fb35ba2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48c032e71508c2b6fab96dc6726eb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbb65683d95a5d700da0e1a40329d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371b8409f8f2863c4338fae2b352b24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b76e78e210a1d0bf1a6fc1b7efef4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ffa59c98bfc20fa1845dcd2fbbace498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f24171e5ccc1bb1c5a8728cb5fa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e50a6fe0f8e3c627bb5a26d333d60d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365054bca399486d8c55ecd5abe7477c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116afb9923f2ac69e1e1df5ed50ad55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779fd2dadcbb62d1a60029faa5e3a21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9615d8dcd9c63cacad865eaf3a6695504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890623b306afb4f9c5c3a85478d131dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4232ff67a6f5a76fbfc6dad0b8551d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4feb9f54652dc655b9ff54b4b5565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fd91e78eb166e77e2496834bc9c97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd838b7302cb020c7eb7d5c2289b34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b731d05f119ed2bb7263074c8084b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc2fdf84b411f34488f42397aee348511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aadb4eaad928af4b4e435ca040d398512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f209d5ee1f0428e3e2c5b8c918d767c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ea530be51a86d52624c807f34812f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74dce593d6746bf0792b01daf9a3cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382acb8a8e34965d6eba5f702948e39b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53689f3b58084fa52e492d721f0608f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb05f6aeb86568c9b89ed6259ed74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f1754f3fd56381dba8230d654d1cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60e1f644d1194096a2e1ef75e9df16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a1f449a5c6078be9b266e555d060521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158cdf028547b3bc11b468ee0d94c93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1125e3cf0668fefbbb6ee50cf83a64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940551a32b3be9e7de3d52dcf957841d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93897d103156d8ff4df0ae4377d7d365525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f9e35ee8bdc0e5f4872748ca38758526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f55435e831521526662a092d1903b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf0ef5586a00135b8aa4f96bf7878528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ad66cf39a19171c10b3118cf476f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b678012a49ede4a23e72eb75b3a3e46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282532236cf248b650a1a187a32e49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4bc1afb4622885c4fba45a5761940532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0509769ea429006ef70dd2c6c18ba3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fd2066a6b8352c306a0038f5124fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f493b6b0dc19fcfbe3f594f4c7ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42c8abcd7485488fd4b0e8885c47d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc82580fad399e5629cd28e1dd61093537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7b8adbb3881672510786c47a9ada0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7556674df0bfba06000c1aa1fb040539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6ce1083f908d2f9ce163720365086540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c80491317ad47816dfc57a2d33219541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c19aee9e2f73929469be1216c0d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddbd3abd007f88838034620ff21ca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5ea767132966c34a1601dd041dab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ceac1ce591cea068acfac177ccef2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765355cd405e3a2c6e05764d8c5933b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c27e753a6712edd667d80768caeb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937080d201bcba687325cd84982c9ed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170012bffa899e01cdc2a403697a61a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc50095917c160ff3f4aa8691fc3a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f4ecd8b66ed9a0b8b8c8b6d9107b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaa335a9332a94b3ce161ec7f2d201552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b7713128a5d2df9cfe906fda2046553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ef9c4548296349a2c8516ccace7cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeb42a7305a654b31824f3bc75bb37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2b327f9bb6efb3b43bd9af8d2223a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992864d87e1c129d5461b548089fbcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f0dac4c6e7bd0ef5751dcb5ff3bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeeeb3cd21cb1a093bd390cb5483ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed1fc4c49a9cd7e777e4120d32d564560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1245e3c894447f48914c3df58c0e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b1b4b77b58a04d496b3236a51ff52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29098403e12d714c73fb1a526f92326563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f8e402be96601babc5051bb04490564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f643b99dc01ec8d9c1a38779b60d841565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900402f519b2500c61b230157aca4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ababeef0b9fb9fb5b3241189a5a73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967a65faca673296bf231abb0fcb64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad55572477f1692c332642e66ab611e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c9e7a1df874e2373f8a2a8737666570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2a38006a1e887bf33e879cd0d067c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a208c1b4dd5460be2450060df3792572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beea5690f491d3cd3d94bc74fe935d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae238c214e5b5a86db445491957b7b23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054e823152fdbab565f1ec7e9c0bb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728d61dc53df120444612a37f908d2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b12a0d4c61bb562952016d5460c325577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de21435e394e9c2586b2d36162b2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc38ad29cae5c351857064e9a018770579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ee7d15283fb74823b5b7feba87e1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a31cbaef2b1328a8ad487c0a44cfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a7ce33853a5a1405baa85d72ad53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ca08e26d7127c95a138c4b7401933583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967d1006dc669c66deb9b0b72a83c2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738f54454b87422e510258c97fe8c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8bdccd0891e4ac7d03afd756dc41f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437a4023404cfae97b9f49d7c27fcf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b866e9d3ef5c342b619e4aeef5485da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd36c48646d0badf7217a20579ea0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db71711f2cbd485cf7327b0020e8786590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000c8bd5ccc21acd43bf61830a92f72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0905f8d694ee81f456e9a7ea16309592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae1056c4abb9d8ab8f3c696f439029593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb92994625023b9cf827c124e27c365594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d91c07e4a2fe3654bdfb6accb8e68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea8929ca3c5ac7e80fabc99f49217596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627e439662d127d641cc6bd13019a91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04b9e9a4c6f26ce16d4efef353c6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27878d0e4136202474492e239d641ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e17e8c4e634ede1574af4ff4d7585600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d813e5c89e94f5389120dc25850002601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c1885e8f1e6c118291541bf96384b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713947ac8ed71e85b537ddde65d3641f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b233c684a6db4415693068dc61fe6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e58dc5ead0df432f1c7080912316d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb483e117380198f9060e0cc0e9bff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5958212d8548e0f1613090d9d02a0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3539b7338717a4a580585fdddb9ff6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09c273c06a384b74a638f16175ab5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a38d10ad60007cc52cc2cf5ee560b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca78fa276f85bfdb560897dfbd7d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb03fca4676b8d1992fd7b6c1d75b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a41d4795a8387506ffd86b409ad2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f6f8ce1267e1d9295661fd8aadee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606f760f478b58421b9bee4291fbaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc7581870045b03446ea675aeb669616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801971b47128ee4a8f4e05b16777cd80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbefe9541e344dde02c074b20a2c08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c97c229382efce6073e7d6b92cf62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035237282bfbce7c3b7683ae3d4c594620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a124ebb237c46d248617a1e8959b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f0a4887753e8a5872d8d6f9afaf0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf491474d653d174c76fac6431a04c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fba95105ea6b9cb0ad6a389ed26a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e73a72405462c3b4b3308af4aec6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107ba2ca1ad3066b5764f3b9b9391e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262caedcde8b4fc563403d225366243627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062047240f263593bf70ee09798f2fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2a5cff500bc779672d55a6cd49040629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b102098b701ce182bbad0427cc2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73875b64406f42671f1a22f41bdf5527631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df2a38687b21aedd62c0ee6a67e85d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f740dca97123258ae0a21dd26bdf3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa017f542976c00159bc8b947aaecd58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b28c3bb10068b43705e0da899665635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e1463836dbcb0a96fce1b4e79db8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c52daf0e6ca998e95f93f30cf914637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcde6dac8e481e7af0854bd48dc4b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d81bd6db06cb53faa9f5f244ecbbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f876275297b91ea7444b4b522e94bd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c8f3160ed131e8e39bd926d2626c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c78c58b54f464136cd62d91283fd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8610ef5d5d46151d2e29d7f6758c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91befdbb9b05f5a634d6079386aacd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda14b79ae7e06f406f2e2995261636e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88150e3ce8a62e57a8e7fffdf7916a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f451874964de782a76fbc3a39225e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c08810212054b34d78494456b88e48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d839d95c8c7fc6cc20dcaba1bba72f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9fb46d8babc98d9f5d9ae03923b26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ea9ca0b5c246eff6243b0d18b22d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7799e325d9764408170b4698ec81280652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee837e3cc8b27ddc4af0965f270320bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9126086a05e11fcd63662fc4db6c32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c254b922a19c27c83b023dc14881655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ee92d72d48f38864957f6b2a752e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f3aa14079b96c559214e77ffd25dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ebc57bc88b88b1b26233791d03b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480bcc286e00e61c39acb84578c1cd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6738f95ca30df8e87a6e33380059e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760079387b18371acf0df7c03af0126661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97452f245baf2ce0c271983d8fd59244662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e45843a87bf22a2318f7b2de95232663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13defa88cad2f8a541498ae1aa04fabc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6153c84c801b9ec24377d505e7f640665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31702b3b181558037a7a73885f9ed9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ded80dddbc3a1776cfa9c9428141667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570bb0bc965dacd9ed2aca4b1181c18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2471e2f51c005ac9709a91c30626e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7499f9ce6d8d22f289ed92b2a27ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38453d0ef3bbbe5565d42d92f78cc466671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f09bbab1d0c2636eb855b9a810c416672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23ef15b01481a6c4579d61f3a3b2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952bf827a8e6705774308a380908e8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12557d412c08e04869bc38b48eb254b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08378d04244521ff3f2d563e43dc64a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4c8f853c48a79a4ae8b8ca0a8dd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc93804c1597325d7798b8edef31b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492304978ffa2df01ae35c448aaa2fbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2dd8de0bb0ec80f02ec3ddaf733ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc4eaced67600a1d7336edac4d978f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c252f79aaa309f853dc2157d3f1e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabab3e1737ceb01217bfd009fda1cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d4f767c8a5b5453aa296d25fc6cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdff71d871ffefdbf0f10e7a9b14361685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45622b5498c841c817f0f561352c5924686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febec7638d60f8dfa8c5eed09b90b11c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1583ed92a8fb13e24968f1f3f2059c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03921a6ef6b8d9a741bbafa1425f0563689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086507111cb7059083288cb4fe031b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a21513b9ded784989286a18ca6a4c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7250b779b490620286a4e9b3e25072692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cccffbb874f114c14cf36da666ea1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcccd7f572c3c597902036bd18c59d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed1d36586730507d60d70f6102cfd4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182eebbd1fb300331098313c9e9c649696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f783432d476412d08474564a8fccf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc524a185a0ab0d8448d6cbc056d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de16471473b46121a7542a9ae434f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650ffd176dee1be22e809839a356d5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b379e71a274ef7205853f35266db4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e346bdf4e4791ee32a730fb65980e74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817f891b244234456893d293943adc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc4a939c7eac5da360854963bc8632704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6f2a73d2c660dd51f70545f968bfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d284c11ecebd93a03be1bb62b9a040d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b5d2d7b712806eb8e9b3fbbd00d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f65108dc3a57bbb53b56aeadbcf0d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc2045b318c12a1e356bc7b7b785f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a946a83ed3bce9bc94b171e63bc943710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f5680fbc478fb8d116f34188f733711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b4f7030122249f82cc8317b71f6d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee1a1dce4f5e589a07dfdf071a3436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee08ef423a173a4d126a742731970d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba22935f827c1e165cc9439dfb26062715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4e7f30341534afb11a87bddca0067716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6eddbb7aa008ee22c864519eaf7f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c38893e303b2ba57b7c6487f3a139718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551180f859134487f61177afda15bc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156aef3176b69a171281807e261b445720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392bdc4f44d90edac204894a7fa5e41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6426743c784884d59c5dae40ea53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ca11982424b52f3c4ca2a8be7b568723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a34eb7c57d1fec32f6c45417b63a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1199252655ce19612f8f7f53d64ad89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a7d602d9f9119b9793e66376aa585726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318b223233a269704e67c4cfbf2420d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ec967b32ecfd7db215ab527a605b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3367abf63582b8bad32239ed1cfd390729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e017701ca460d5261486939ca35a383730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d38304c2c77f4e7664f9beee9affa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df195bfda1326bef97ffe30fac471fec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fafb1720b278387c6d20fe98bd7f98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003543014b1647291831b80082767f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e3ebb47e9075e2ffe9629f61d7ff1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471960a607a385a728c24e9746966b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f396b08ab254c620258a140b12b1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db9ca7286da29b13ed58580636a3eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e591c2cc705399b73add8b0683cbbee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc782b10d53cdbf1fc6a4b018e91d7f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b917b244a65acd6a61bc41a0178f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f647119e35e5986f8292ea318b75bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54927228974a0f0d58d76cbd886fdbc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd764d25d6a8deec64dbd3d68c8ae7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7594903cc7f83096b683aad52b62ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f435384594825844806871d5b8d201746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf1268be5198cbef0af6b066dccc9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ebbdbeb47702474bd4cd17046a72b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aa2c6bfbe4029d97502f307402ffd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce817b782ec717f14e66b2ded03f7045750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa2274c62fd50b7119b423de3cebf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22dd60692d361dcaf369e2f441c384752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb07c91f670b172b9200e206b86a233753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f2659617ff78dc7bbe0356e72a0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d409af136103534a3fef6c42015d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f63a8df4c6c884395d73659c98df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d5b981fcb397caac44577efd99e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5661a7b87d3929b72f02c8b34414e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5baffbc36ea3a70acec846f5d1ee8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae206f0df5507e9e25f46eaf1027e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baef3d1c0ca109110c4a2c346c8a1d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b52ef463ad2a8570b22b8cf984413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0010ad2de8681941494d1ec0542924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb2fe2ed22f9cd13aad32e5ae95fbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d63b4636783c6d6afdb23b8c08c1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68c6878975fa9c5583ce5a53f7af527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acd71cbce7773dfd0d2936713d95518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef86b9a767871e046c7e3134a6559c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbbe60df5db5bab87de13fd3bc1d8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421f0c43f5072f5bb95a87f7bc52a3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08cc9ed81ab48190d6eabef13242ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9955218f4645be194a7f0a0432536613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875aca71cc99a75d1db84ca7cda867814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37948363196d946c81a90fad828685815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d218a8285c6fda44ecab07e24dd4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289e1e05420e055f2d3a7126aa044717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4cd1f7954cf88b2facc8dd5dd13db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b89c72eddd560c13cafa29a7de6b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bbe1d67bd9b4d084f9c0c6f156fbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9774b997ffad1c507a5eee51a90021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd15acfd018d117a3b1beaa569f26c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d65033d5df6b855ec5d8c6c0e27c5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b987427432ef1c6fd7aff650c1ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43033690920ea6bc53f3cf316ff5ffed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4afedec9e068a67c41282d40f1a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841f8048f1837977c6da49e48bedbba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b266151c0aa7935a1c0a696039cb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41739b1a5a497b7b426864fa0a81feb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fe4cb4708392091084a9a050cd04030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ab330e0e675e06cf8ddf7dc890ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c853135449f7b40ae2bbc239b01a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571978e32546d2abf4256ed7133bd16d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fa79b96f33d605f81006b45e248a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803bf3ec17665ac96ea45486539e89935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8817578dd43315dc27dbc48a5195836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773a54497c9c950bbf8c5d0e5775d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c9455733f5a6da659feca1cd608ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd1c5ed65a6d61a1f1e56ab6b4d0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869e339afc91e9376d3aec6b13ee3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6daaaccf5ac3e7376c425111dc26e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11750dd78b206fbe01e5e1eeb5892b4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2e3f7bfdc2d0271406ad8571a64d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab98d61f5d20f80001c24b541125be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b97fb633e86745866446e76fd9ff2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564753f4d4e7bbd69fde8b8fa4ed09c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119b9ab0dcef39bee261bb3c4fad2c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c74e13d2578e0e8f1143eb1cb978c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4a3bb2454cca9bc41ea9d856e8e5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e43c8354b233716d8fd80a3849c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e098f64e7a02b48fe8f1a7e4cfb5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360b09d209fca5de43343593549a4be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df337899efda85e06df4fc219df274d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a2ee6e9232004daff963267e51b4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c6f3c92a45fb2f7c4866620d0e0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd206a3d86689a1daad8a778c51fd16256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2676a38a31d839602ae8debe3a55c3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73c90146037687f87bd31b217e662458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6513ec0feb10fbc79a1dda2d6be059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a8a4e247bc669cdaf4fafbfeedf1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90764cea6caef7c365972f30f3d067861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf89f62d34140585a0b7a3db13517362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeeab7e858b2101f337571bec3b02163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301100196bc7345858e6f9d0ab7f8a2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5803e23f511b3306a129d13c35654765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abb574c4dc3296f3bcc9bc33b9190366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475de96526751532ea77d020df9162f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7244078ea361a1854ae29011acd9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3295f72763f9cf8835958df514032a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d869bbf551b9401c98f60621c176a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec386fb972d8b23a30f07774b04ad071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aa9a779fc33f62afd9d26846f19ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b313bcc6825121392d82dc5f5b9617873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81cd46a63cb793aa6928569dc7cd2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aec67325b4095127c2b17c52b759775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9565ed0e5fee245e8d61a878d825076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddba5f330904323a9ce652c8308dc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a87599ce05d6488e4e2bd8c6a7df678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e02556eb637f425fb5f4382f7d053579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47e903b72410c108517cdb90278d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968852e3bee910b01264ca7f5afd06581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d82478f0dab4baef13a5091e9b9eb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd9349cb9b5ed221830aef68f161ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6230c4c4a4f1b91c62ab118d715f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f917289a677399e8b1b46a82fcd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c56159be9ff08f010250c4d8cbd34b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1803f3f8cc03f6c57daaf3fee487cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440356ecc54077f571011a230cb915188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6009f092f2d53995a79d2704f87b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a01f0b6c69793eede06df44217e3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d5b0e5e6377bc6222190877bed2ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04265483d8093b17413ba6c3fbd33a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a042584df1163eca7e9fbe30d88cc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07ce6a32139bad524fa1d6b4880b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281ef75235dddd615604a98531b608395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde37e16b670edc39b930701395c33d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3749b9aeee6c19773ff74d5f73e8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae988a298440e6b281746f18daf855398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ac125db33d1708cfb74dea79b553e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfa2cc92c3d3c6f900099284030f6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc74aa780ecc5865db145ec26f00b6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d42a17656d70edb3e65a6c93bb588102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8ea1b0f1130cc8953d220c5f5a31a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131143b646433e984980b8f881d7e28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a6b8dc6274bb51fae6a76516e38f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd153864c1ab21e3788719557e576f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216a1d976bf8aaf6c6eaa6e75343d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec32b52765dace8a67970384b546dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355e6488926c1e84531673a2d3e2202109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73a940fbf5cb6df98729d45d9d467e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc01a8f85a6cb5c5b03eb1f92a8360111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460ad901dd6527660afa57776b9b353112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f62ac655e0fed2e9548e88e74a19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c5f4ab819a43f042f2abc2c7f1c19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacb1add1713a93490bbfde40a88b20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb445020ef39ed3da0a2958e640856116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b781ac0ca28555c0412f01181af47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9f14cfb6cd173214e57309afd8b9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b5ecadb562fa9b9d8cb05d3b1d978119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafe24d179118612163e6b3ce6dcacc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd4509dd183b956953c458f1ac1a95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c8c879a4f7d09d89f83cb65a0b55c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a0ed543480113a8e00ffbe91a73fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a49590df659f771b4a12bb43a7d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8084c4ba9415fb4a4e587a436c745e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300932143f629ef35ca196cf7792cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688fe02aa2106b66991936332466f25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a158cd0a8e2b4b0e5e1971506bc7c73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224084f50798cd4916a502256388b38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3070984656082c7e2973ac4ec2b1a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2767b415d2a0469858d32aed4bb32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d854a28a0645bf339dbf1daa60d04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a2139105e084fb4c0eef5be7f8f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e1a13dedf93f0eb30e129e279a969134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66370b8e095c7ee4a407c0992e55ff2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a629ecb7196a6899f26aae4994ec387136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa37c07ebb44303b4555a48557d0ff2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665ed4ac88088ae5a40a746db00b7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dac8948f9d0347c6832a2f6596808d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0082e6839dc081fe12262c6b11c89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a28233e65200fa45f06956ecbfacfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765ee4175fdb8bc6aeafcdb9cbb4572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17e8594f258ec59c3bea7fa47280a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418537373d2315d04da720168d0f9ae7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c815f1b4a71d692deda78d9f36a5f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ead6efc52215ba6b691827c1385d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23193037d75eea787a1e85c487dcd43c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78c0037264547fa7797fa7e42bdb5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c4735e307096e0fff73080fbce49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ba92a5e3742731d98d7dba6da69cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf7d3c0bad7c2bd10743412f9aa2d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de90de5c842059e4688a236abb78c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead654a4887eb16455ea4f9e795fc50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8c0f229e1d7a87e80fbf6777cd688154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcbb4da18cb1e28a2b2dfd1048179d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47fb0529a3f6cb1f33ab93f7b5ee6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9e70418af9d8ca79089fa773c960157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0262144676cc1e270649996f49d1715158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09230730396662ab5aa2dcd5af5e7eb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a9e04f25d0a30a46fa11a4cedfa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e50b96e626756d3359d3fc2905d47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133693902d2e2eb7d339483bbf60eeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f03a935dc80920bcbfe0a9c969eda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7670ce0aa759f6852b13aaf0d0061b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95b7a431587ab0e9c203979638a7db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3b7dda97d083e6c2a70814a3d8eb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3abdc1bf09dea5e0e1b49521e68fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ce4df45560c8bc058927f54f8e8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279d8bbe774e31feef0fdef2a3d6d03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2097343b963c29983f480c68a932c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bea7062ab1b4adbdd10c2d710d106171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c995755a305083a6c7df220d0f103172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0761170e5d292386fcc5bab71180d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ad953f6a303e4dd5a7f4a03b045a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd2b1e0f7b522e4e3c608ec313bac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a91f284e1f7b53f37c2968d879be5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f2d043adf7b6b36d3cc799c3444c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd5c94f976646749c6a49bb382f05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4a76d93485a61702d716df544d47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c43efa2cabdfebd49344604df059180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72afe041aff63f10c6cc921198dac2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423062f8173b03f52cc6db75746425182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8afc85054776e5436b950292116c95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca3bf1df1c2a6ec95ba9e6a484f3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a8fa9ba5e6002e8cb04f19dccb2b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d99830697bf661fdee6bc9522ee0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f573c1173e00effa1b0b39bd34285d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdb5cb8509b0dd9ed83c0643347201188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a6413bbd727f5892b638aa63991fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f99fcb4e5edb24c5087fc0778065f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633197354deae74048b5134f30918b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc281e7e384fc9cf3520d46df8ff26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ed6708e4ce82ccf6154307e507049193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c86ee44f45bcb98cc648dd2e231f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ae8cf7bf4473d39b8bead0859551a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19df0acc308d0693a9cccf26ca02a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e548d78b5eaeaeb4d4107ffa4bcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f48858200934f1626cf9147e4aaffb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8716fe586243d0d1e1823c566380dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b6befd137c2b7ba3715035c724ac4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94287f1b94cef34dddc96de818779c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e16c9d4f1ad6c07031d82d819f2cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5849bb5e71cb5b03c5f7de9bd9a3adb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe593088cb2e4296af1febaac917f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528a1c37de0bcfdabdafdc1308a2864205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36620f6702c8aa6b57a5d8de6693c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd2c22da7fb7e67c6e865dc6c50ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98670d08737391d67aa6639b2e145b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe76de34ca8c1c998bbad9502bbb11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82383816b3643c0fbf962238b7f25048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423af87f2528d3c58cce63e0a053659211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2da72a60101f849a1d29958051a8dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aa7f175b4bf8b8dc93bf8c8cfbeb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a82a5f5457d2c1439f599a4217f8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbd7f5531725037dd88a70631b85f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f4c11703a93beea8f83cad999db70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4facdd1e111c75b6ba3dcc76a57ddf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069242df4c3c8e7623035be743d2b71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf3db87df48ace14e4b28302eea51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759e90f0f99159f618336ca31afbb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e20fb80a2b2c65c967980e946281221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139b24cc0c3c29fd943b0d4ba4573f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f3edd77496a7a547187db581836f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559402fed56d5d4414ce80dd2a49663224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0285de7b532a9332c3588146f4a6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242413188202a632dac1eb42e3f06d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21d65a671e83070d6b62c4cec39c42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84bb829aefde2531e1580296411437228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b664480675e14c7172504156bde82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001417abb4deca37eb126da374dc8e38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a13562bea1be43223fb9483b909e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e2f06ffca925d3d61439fec18d3bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea467c3e270530781d1fd65b408b2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f7552e5e5693db91fb33a66c0fd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36b0e3036c533889a862a9680b3a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20f24f86fb745362d7c58926c05e5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f26d396c9e5f0cb2202b3a9914a8c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11709d6bfd8f8177b58441ac721a60a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd32ae2649a781b688065999fc219b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dfcc34cfeec07746316e751bf3f7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22219a82f7fd3caa0fe896c2bf016647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df0c5a8f9b3126fa8386e2f0cb9eab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb13e0b8fde90e8f3a29b478dde847243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047026942a5768f63ea8060fe910b8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f569e335d0de4ced570a2943d340b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c9d4ddd360c67dbecbec2d4d6e2c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d476570ce38b7832f9b1d94dc43419247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b384b50235178f15494fb151f80b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10d23041f20c40e5981a51cd8b1a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c87a9caf34db3fc4281043cfec008250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fbe81d352244bfd1370252d451ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836da4bc09982ddb50f1268eb382a8a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcb284921ba92573b0725f70effd4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa4756855ab02dc789cf268d8d64a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb8b0e42adc919ae3f8a0d71c8b4b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8e4c7de2e2278be0c9a9efc7eb8fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4defa45364efbfea5bb73d0f80058257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45635053f285b81962a6f3395fe02b57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a672df075dc818a7b8f6eb066af5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176edbe3d3de9aeb04bd9505331edee6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b02cf46ff7e4e4e0cd999ce40307f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79488ee6c2e1450fd1514141265288da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe93ab084d4f531a5588956d0177e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bacff652ecb2729aeeaf5c7e21b4f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59353d547319d2cea9189baa7123b27e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a2d4fb482bf5a950a02be7e5de9a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730fb51fcf5cc0c82887a57caac2064267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d214054186f905344e30d9c52add68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c70086563ab8e2d1a827fa0d3c5379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f1b4f600b2f84bd7b4455e7652ef1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ebb7abfbc12a40c24c557b0a97d7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f02af40ef8500ea21acdece9aee06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fa2075a999e6a1333794adeae179a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113dc64a468dfeca389b89f5e4d69fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f0f0bd00b46fa092923b360b5b779275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d7a58305b93a248a66cc39f7a252f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47049dbf61edd57466fc3ada2386b993277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999db6c69a85c5c28a6773a6b71d539278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf7f61f132c4d0253df3ba4f961200279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9137163848cddbd91443ccaac7a297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79775c0e3543dc8fb29e8997a21b3038281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdefc44072e041deee0fc796a34d38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47799d439dc96f95273f8a0dee8ae305283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2623dfb5446fba4441b55774e719a62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a16a4faa68611afb1eef2959f878c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29a00a80d0b7abf296b1abfb1f1bc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f3b01ac83d41debe222533e5834c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d02dd66315ff214bbc0533d714a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c559ad293556391f6275aba2f6dfb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d028cb07075a8716c0db89284f24d69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e9e141d667f9891fbb2f484d1d51f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebf6213e877d0ad2542d1fee008e14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc600a263299c5a46cf9c9f63ad84bd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36da3dc53fe860a441ae06f12e89b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f51f3c6a6902c4bc708ff08c4997d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc71fb7a39dcc4ff1f2f7b67a7a24c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe6d6e24397cba372275d0e60cbf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d1e5302a88efe9c297f51ed1c1d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cf525fd5c09c50157275c01c8181a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc083dcc0dcd5fbfef360e47013e162f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7375afe199b34142e276b7661e44a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2481be963fd18f48518c24b1a161ac7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a4730c2ff817eb422dd6559a9c424303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a4c623c2546fecb6ee10f5d85bc03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9354e59cdbfd6542b6f82a8978ef77f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f6ec44251028e8b3b5f91514ae0d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce16f230309d4d3074f68b9d11cb1ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6252cbdeae2516c4db50a10d95a6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7a63fd24bd08eff6146cea62e11b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3e0aad9df26a9272883cb2916819f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e12da1c94f1c9411f73899ab2d54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06853e47b5ae80b5c0cec3db55868f7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaed30f669f57e1db0323a8786263a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3582b1151e8347bc773423d6b3bb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f989b37effe10e0b3ca74481055e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454172de5a679e1df42df36d58f5fea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c923f3b194288b21f78f910f8210317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4a1a9c041e1ad5deba579620fde8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62806ca2e5ceb0d4d669093112c0b246319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ba7e2eeef43a64d59696f5181c76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b6fa79b1716272fb28e177bfd34c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3b9d224df909af39cae9437d95b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b95e19aa339efc6cc2b0dea4bffa8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4771e1990ae397e4d698c8f1573a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34730284228889809c4313f4dd23f662325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5be4850a798fbdcfbd6a76d5b516c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c08017a9111ded798aaa9288eef74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02b0ba993336a8444912cf066580a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab137e7a0e6a78e48ab717c34c5be1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d80cbb42d39283808d0c0fdf552647330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9ca05bb793f7da08f194e400148a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8968e02db734d09b55383131ba01379332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd43f06e7e1d19caa0c146b98e3d00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc42c93b00ad1dcf77cf8b90955c5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c23d5d8f7e72f5f79eb0a43efb4737335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84966548606d43450c27ee5c048a1bc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf9b113c87f63820c3e26ba9a1f2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ce9924dd29387296040b1fabdc178338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4d1d16a32aaa48983c538e699b76f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf42f9304012afb5d8b638975c0483340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbbd2007f46aa4afad857e14136ec2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ea62e88e4f66e5d1a631dcc3f64d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2408b06e7ed2056a50bac6e242bb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5285e71a9d5b62231ebb9c8f02476344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df70abb176b51e71ff2ad46bfb6626a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b451d9d515bb14a33786f0c80913c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efc3db77cde2653e16cf7d4d697c43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13692361c3f6412612119da4d0f22a57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e529cb4cb0907c347edccfa3977af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f56990bf6a19f0ac489cc4efc7c9d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a2c657156a65ea8fd53bcbf8ed157351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55155c35d6f69209e13facce9cdbd1ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac1b796a6dfe6a7f45f885d43abce6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3094da61f971133f87a65069fd3ba1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df727a5b50d5dfe6370511db3d5a6814355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fa09ecc0e016479fd2e947929a912356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e16763a37046ffd241afa01326942e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28557877bcdcf49362ef93433ff6a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6588bf7991078cae120484b074e63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b46113a76b24356808d5ee69c7433360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e55f45c1f300e8a78b2adcece4b70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46449ca1cf7e1e61f3d5e60be589bf8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359309ea2c77f5976d18b6382713599363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7b85627f14a2d90913e61e35510ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795e7e26ea50685f1ca99f0ad12a046365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fed786e2f229c6ff2ed84d7a6b93a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257b18d1d5c2b545af6e150b2ec0eaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4655f34f4a1450273b5196eec13143368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee07a150ce7da94593bec782f9164369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f6e10a49b2812ad136e50403f933c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbabf2eb5a81848a7f0ed39b166ffc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458fff630ae83c21d8e4112aef735cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289315a7e9f7ed5d1bc269373842a126373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ba8f1dca09806aba22645e04cb31b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad14bb8c049f30e140fd34e8211bc11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97368b2f74bb10f42dc247e1d9e715cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a043ca36325a38d8b342c900a9a016a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900b64604e6ad9c321e7639ec54bab7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d941352ccf9cc4dcb8a92510d0e72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171068e99f55cfe833d29d9744ce4bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29177a396245d27e4d0c110284f0e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324f95e0d79b74c77a5a0529b454fd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b9f87d96b4ebf50f0f793c3fb0d29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cdde95a2edf9c5014786f8b11aa71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7be1410e2f274d9530959281775a57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b085da30b75a8efcbfc75679f6d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e3471d109ff9be393864bc0bd63e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef722ee7911eca59ca11e3db8ec414388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06bcdfdd04f938ee8cb6ee0116352c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b1bfab679284f7ac833ec3d2a0c85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f1cacd69dcf181802d566fe1b4dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef653eecf103754b304c2d1f5f6f07e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc30a0a4265b3ad2c5bd823df2d20c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57fb8ad26482c9c110fd6499d06d75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce456d77aec6e5d35ead82bdbfc0a93b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e79b27d8e5199a6da9e0e5fd073d2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f39785bf414ab5ffab9bc18408fce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577398edb3791c53e3eb09850940a3c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadab4197cf0c3f213666f6788011965399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3ed7c4dda64447d5d77bfa8d918ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dca1bdb078a4b60dba243896c44e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80366dccc53815aa057af242bdb3fb6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13bd17dc9ec8ebeb0513d652ecea99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccba117f76515adc3f53aabcbbb5bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352166bc2335a3f9cff19e10edc0829405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac98733ff12e3500f7d53b0414d9b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc47d1f7711be33ba0e20da908da917407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1e339f6849ef86a7afafc81ee774408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c7a62650ad3362c48fdb3265e9ea1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9de2d257d735d08b737d43d7c4219410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b96c77d4e9f01966a8b45944ad21a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca63a7e7c49f9e3070e8b5dace98ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a8e1e237645f1b63c4f84db1213f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cf56a3d72e60bfef5048c3a4ff5bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e99a515948f123841e8f7d1de322f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ba3f373c83cc9430d71daaf0f020416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141313a4f9ca335e9c06a0103628d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b60e0f2a35723a40ab0266c756ce8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f53d86b31257eec2d1db08bb0cb63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef139ab2231ca74c03ca1d801ce0f076420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18457a4ca635db5f07527647adb5a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea7ed46b3f3c7fad30b18c4478a6bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75d4ea59416e228932795154b38ffc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267a4cf84c212c021e46ad3a34488c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685fffa48b3e621c7e656dd8c69c1de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ed3c6188de3db8ea6f3d7004446fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c348978ebf73194aef9cc902491cf6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4926fa0f114b93b346aff4676091715428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5e5c94075011677ee1644f5318e8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135fe4fa172e41d985776e99a4a5315430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62473bc4677810a619764a07a9f2321431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85d213d9b03f13f984af83476d831a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962075670b4292d48bb7258b3fd68d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b408a22851924485f3e0c98ff587f43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d58b6142c5ac6f0b8c16a606e19a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceed19f8af7256e382041ae530e3fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06d1f3d0178973183c5a3695dadad8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a0c76beb3944bcd4c8723c6bc6c63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a1c27efa3feb36b0d65b361f49f32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0855a71af9a00434a83bfa3373035440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625d9de83e087c947cf5e7af3958e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29face6c76c51d023621d61777f922c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a2de11b16a7bb7a2300427997d2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d277f0adc5d92b60b9b48f0ad7c830444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b01ba6ffc4dda8d6ade4958f66294d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c2e94b1608303224b40d50cebf71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c8deccba01bf1abd2298b5e97b4f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc1d7c22f81c937c556a468c1f61b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995ba1b1166bfd9c192ce1b011598cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a5d82dc0b439467bea2d5acbc34f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4738afc9f2e920b9669fb46dbc227451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddfbd7ba98cc34cac4014ae3c829bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f9accdd2a1cd76e6baa6375036fa3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9d0d9f85837a829519264919929a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8725ad9a4eedc4497826cecb8938433455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88158edb26369ed75caffb5246d850f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962aec9557e682ea012316b8dfb94d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d6b1539d1f6507a217c86ead54aea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5cb4084d627d7462b91c33b37876f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26d8b97f842bcc256b0f5d9286a89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21d8496246bfd2d4c514ec64ca003b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75580d2985b08a9fc7626ed7f8cf66d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad66924226c6539799f10b1d4894151463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee27d85b181ecb502b702c6f3e95c07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf0dbe40e9454f7feee4501c973b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ee174fa7613a4451d339818ee339466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafc00fe85d45736faa08a9da5ab881467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea39e2c7f3900be36245380fc83fef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa464cbbd8149008659111a6570bbd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4bf51853678b14a22fa1cf4a045dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522233ffc4b793ac212cdb89e202661471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc681dfdee89eaf806a7971229709472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604866b7a62f58fc9bd551a9bbf9b208473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c656be3fb734c6c7e8f402716a0dc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859b0d67afa3b8ad1e85d131dc8e4be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31800e77751c52d0863b8d8663404250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33bca9cdcf7b91f4a6bc07b6a870ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364dce6d08e91fefb2813858133fab7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20575cdd6aec32e1f52d07cb28ea0c6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6b02d139d7006695d0baa0de074e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548b16f5373f1bf8e9ff789f7abe79e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3523516c9b327626475616208c532482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6218c0b78dd3bcd9ec9a7d580f2bdc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551bfa0b5050a05bf2e6ede86e64ecd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6aba82b4f3f9cbb8d49603d7fb275485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90ad755e23644bf96e9604cb0c33b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb979592237b4aa9c1d9331400488487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606736a925c9749570ddaad357ae81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206087106a9f1a27144c85e072b5240c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4434e29cf0fb118164c14ce0bb26d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e69a33b383afc13133c1aa25d0a90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081582eaae3a5d9fc7f2a11eb400f58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a6bbd99f1d7724e0e21810a44f574493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb655563617ae2d76bfdef4e5c2bef03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19946efebd890e45c6b99f38b125aa38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e4af6ca541ca873c46298c7f98371496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1076c3b418baa0a574f23efd703fff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58ed456c9a7b5657cafdb568731ce9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8fd133d95a3621ae6bf38f0d67a34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0b825da211406752bd7c5e3e64ce0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a1c3d6a6a76dda7b0caddf9e1acc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8125027b2b8b19166a380406f87f8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df6dfb8fd7cd3b78ab44a7288ed54e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd0dbfd358f2e1b784b2a79a2145f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d475a89aec4160a66c4a52b1aef9602505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52e6fc36b3eb34be09f85a3a35f928506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092a7765cbe33e070e1ed084329c058507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fc6c4a843155a0793d18f0bd01f1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6f9aeff97784da6abe209f62371c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc323468e1cd17e81bfcd0d7f41d3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f61236a999d26914d4cd9a6738f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a67547fd8acf12b78647d88bbf798512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d68cdc8197e82d9133557c6b087340513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f63aece2c25189cd0e62c26f847f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b449d0f586fa411620fd8fb27d975dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2293cadb9f5beb003afe6bb026771f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a2afd814bfb6a65c1ee2fa0b8aa3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f783df5e3eceae9b94ddbbbcaac340518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b2da7a14ed3fcdd0ac6f15ba56e59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5a63306ad07ba09cd92e0b376cea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533ba0e49d25212b0365549dfdb109a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b239da73462be3620598c62b564b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a75bb90f55a3a67993397daf1073523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12c4996728516adc80436c8dfe6349524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8969ddb621bc0e60fd33f337bc9a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aa9d9b939b0faeb0bcdcd2a67a5f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3cbd23ae8f7e2d1ce993d00972678527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b9aa405c8519357ce44195cce517528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c70810c985856b76c4c95e402bdc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36140d75d7258fbd4c048ea275f97b56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576792ea1f34b57cdee9555728895c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b98a3780fb06af2f1dcf29c81ae33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5367df2fb482c8f1bfe14c16fc316b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3626405120d9dc1b5243293691d219f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fde8bc1043ba6084e214ab4d855a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab19cd41374627a776e32a85f88c4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2f0dc3af845698cd3b68574eeda5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635215b7416d7709f21292999a659ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf99812f3e17b08eac804bd9d4c768539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c477ed02027683f8d85dc5f2c832540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78213b629d308d7dcc97a5b6309e217541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ec000b59003cfb6af36c5e3ff3aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab11049acd9a788b7931cfd3b536cf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1df2b41623224e3dbb6d573cb585544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd181572d133cca4db9c7fffa3ff649b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68657c1efb3868b0c86a7883a96562f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197f86f91ae0fb573eca1fca8fef52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42477a12a262173962ee63165dbca36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c0781c19c74f9d3102c405fb9c5a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f621288dc6d8d97bad54c5c4fa7c67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf609ef0ba21cf43906dfbbf00ac6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b95afed145882ddb381a3ddfda82d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457418acc04bc387a69278cd827848aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685aed6b7c262286bbe6a3a8aac4fcd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7b6496f3052441760068c5518ee06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d524404145bbc1b2067723059a4fc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adea7042a4fb1d18cb2d9100e950d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e995e541e8c696f2c4f737b7fbab7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5448c33a1109850bb59fc3189b6c34a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f92d0d663630b74a16125092e184df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23f2b28fe1e134263861bcb06a44fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2822db54fa4bf6320b3c157a63797ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15466dde27aee4d8665701c7c72c2431563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b10cd1d5bd755185a386978416de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef3153e61e33b8efb5b4e0f5857b05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cad1d55e189fda878035a5aed33a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ef1b7cc92df0becc752c977ca16fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c7504a05e2f93c5b66114b24f77be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755f83d241f5080fe959e257d5da426569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf9808682d3714a808c9d1ab520b0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d57a2a1a3667a9866d4fc78b19811571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7dd24acaf0eb63efab1f95a1d5e2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483b9960a8f7ef162cb0fbe9115664c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2be4dd724ae611ec47a3aaef0a2f69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266ee8140d665503587b10ab3dbd8e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c9604a5df485cc7e3fea211f56539576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc62910ed3e6e517f1331a9de9140c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259909a5b4f7e0b3266eb357f8ba2607578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e340dbbdd469d07e006a5a1b8fafa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f6e07994768d855773d058f1fcc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf600423fb35dea76043fa37bb53a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b5a04ef7c18f99455baba3ea0e967582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b05a9ccbe3cf8dfb635e393bb451cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729734bd6bf63300ed1ad8f4e5b97de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8973099a254a84bd1bf19d5c589bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48388148e1a352dd0910516ee7e1c92a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d72931913a281240d6827ac207bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd63df10da78d2047a9eb71b04187e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaafd881b498309f69f85c9a3e71d4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0c4bdce5d19af08c449ff413c291590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cb5803f56bb7d0b4690a5c4a808be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdd71c7e5a848ecfcd3faa64ea712b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d60ab8c26ef72c3adf204df13b0b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f766591850bafbf0d22f2581fc4154b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b644cf3670d3ce25918475deb64d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff2c1a85b5431cbdb71c29d2c7698d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1677e70a12920ba28493e78e501692a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd69ec169208313e5ec6573b00f655598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665928e2d2d247048017c086319f1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda03956003c808b96ff122ffaf6c45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588c727de835f3efd183d06fbdc1d75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29288b15028db9d57c95e39d96db6efc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb8dc8e40153d099403c3c7b5ada84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7e97fb225c9e8196c59450d7e0e81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a2faa42bf6f73b5da6c86ba2d8f38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f44c2f621701d83d1fe2572e28336606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee09fa66a9bb68d2fb35c907f4bd24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99856acc2e0025c8e427ab279c74dae0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2806fd08a7ae4c21a4e06186f02e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa396be393a4e8702cae0237c6dad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae88f0a6d8b43691086823986fba213611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4715c66bbb04f4408559f5ad8abad1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02d85525a7bcd8b2a0878df5e1412613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269e8b4a6eff68f2de14cc3f4966084614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f83ec1146869a5157798e9e18c28a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9a3ac70861d3b8c75237b97055760616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be340eaee404a982c1d7fda9f813129617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5105207b9c83ae4fe49dd19fbdcb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd349e2b2f922cc0f0b59e82f96043f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f503c07cb7c6ed365a82c4b2352464620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc780e65ec5f2eb9c3302ba8038ca96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf2c1aaa2754fbbc70254f11ac8b84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d11c0cddd708806f54e5006506ee10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff51236d8acbbb2f5cae219badbda7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a755cc483696182b718ac3f0a77282625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e327510e3ed08f3ce0a31e0cb0217c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b0034c0dccb500ac41cbdaa80d94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf9b0d0daa9e6b706f308c6f8c856628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1ec4847d8c10ff92749eb5bfba433629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7dee05402c173e01a91417b2a2508630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2888aab460b58cbff9f5b3296b08b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76494654709e10f754579fe036b8a4ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f0e0189288f04ace897f6e5b447ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2002296ad98520c8d9767aec0158e41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b4bc37b31bbb58688544542ac4106635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708e1eaea2c216e80be51b60c3d0951636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142c25e21d875b92671ae9c2e0ddf6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccee24dc3d511de8d71088203b59ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d2087b96d9986136410badf5713d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea8c9142393f765a6a1a70e2da067d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6d950d19265ee243f3c1cdd267465641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e294f5c8972f2c17b57cce460560de8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc1a9ac2ca558488e717c276d4b8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d400ee55c7fc32733ce481b1c34e39c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca471301ffcdfa090be99316be950e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab6ec771685db14511dd8251ce92c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47fe64b5800cc2ccad7a733e84bb8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100194952b48e0bdf5b78a86d06e233a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffdddfc5e4c61b96c246884d01c120649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609a6741df74ecf3f595a21dc1acfbe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3676a773d1512d41bdfa65fd42d9f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2d849a01a39927ea3f3b306138a80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad49fb28a7b462989348df195e55d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ce7ef479c0063640bd58b093dd53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b60bc2332ba752a44dcf5e689f31a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb50477b96ad5792f7a5ecc4e7c139656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c46400fa6dd4bd1d8d475cf0e2e46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0169d2c715daf3f6b97704f8e38d991658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae4aec61ea66ec72240abfebb7d4b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea9b5972610bf4c3a1e3466c4dae4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cda647acdb8d66695e69164e8fbef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d814c306a36dee1cf1380c555ba0cf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a676271f8ff6b24cca6223700e4528663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416c182e4dd42c577b3dd0e1c8b6db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd17c7ac5561b8ca14492a36d1e6d16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efc8995af6d54547d0d9461922c785666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd6ca6a25dce81510e8787620c7a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1e1d90622306fcd93f08e29c5026d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ac767afc02275db03fcc6b3b509fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449462fb1886d72bae3756a5e41c9e45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5b4b74272485c9898570abb721788671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5814a935a01412a502d4e2f30ce09dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a4a76bf3b9a00f86c90b78382041673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a8b8e69720e54b333428f666e078674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99669e980da178de15e5fff97f0a807675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3545f06e7832aa94af073a060a9a310676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d5eebe64d438217615d7ae182e86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46c91a910475088583b59525835e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42feca17350a1a775ea44623f3623679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5669c2e74d8347d02171ac43f66fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b9470316363676d1887ccee907edd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72039676f28a685d3fcdbe1f49b6f4ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a2704ef7383d3d3555f4655447fb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ce4968177f46aae8c0e7f5ed7afad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfc4a91520f1a6cc00964d4c141ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f937441e6db8545052a1b96e82c47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e6730161c3214a9ced0fc6b26c97b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9311a5d41a5f9f7620a45df5f7a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb689d1307682b1add9d2eed1a04b5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20091e13c2d3329a061b4de384e9f89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd0e4c1eb87e2532d2fdbae7c67b44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac7af14039e22a3900e6b61f41e92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ae348df4822a853b28242e70ab06c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e23e53230f7bef67d0bb790a5c1d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef356919feb54e45989ed5ce1d9256695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b322f1e02f1c673e4618cefd264d69d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb30ecd4e5bf1a11c2d346ca481ace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1da1b7c4e48389dac8b94728048e53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3845ed4e8ad575cc07bad8db59cfbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bf6cdbfac05064080c8fc4cf54146700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af476f80a8470a5af2bcca63d7d72f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8d6dd6ff3092b0b6fe58ecf26b180702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85215c6d316e3606ed3a72a654dd01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7e97644ce0a5407f1020ec85d96b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee8ec79c4e812d274c04af8561baf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc2d42148071fdd65d32f94cf989c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282cda311e5ffeb601d6d7e757969eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047276af34be480e67d972b4bf7ef5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a435cfbdcab2673a2a37d4f63c8db74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcaf0457547cd20c62c43ee682d2ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b34035117d9de01dc2ed72446935711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f72672a4fff5cf67c2e7fc07095230712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504539e11730e808e3737749307d5f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef00ef32e2d9aebaf8ca5d17069f954714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28689ea1cfd5d55cd796fa96056afbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e34802da4143ee9e5665f96d786f16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f4b48779f3481d23e15a5c8362163717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03f0f600358c8679a8c618d2a3b78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3627cb605c20f9da1913efab27e16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54181b31c8709475fd09171ae983fa0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c11bf2a7987ff2419d4d4e53836c56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639d5f32e052d00dd46a036643a375722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a91bcae9867b667152a52b7053b0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0fc0a7db6d4758f3697ee0e1d4bdc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127e8a00529f62f17f2d688cec6ebf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d124afc0ccb595f5930fe71be2f10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4e3b4a70997c736ca4228f595079727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6925fa3cd46b2d326465a6f8dff1392728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764ffec9bdcc248dc07eab4684f88a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a0547b17ec5d07c6842b0e3a3521730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537bb71ffbe4bea6eea9ed9ef8078b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e673d5de55a0d05a0fdaf4549bf0455732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df238c5e0bdffee863ebeafbfb7a3ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6a86928cde1a5665921bdd3e20df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fbad8d1e719163ad31ddff5233a03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1d128f23aa3b7eb68b2949da5f02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd2995f8e16f48f8382cc8561c5dfa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043f0045258aa1b20752b15ff125ef6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efab2a88fe8ee7a3982275a897ac3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb98acd820768c2dee0d0a7a416222d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976db339be540e90d8958f0aa96c0f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deecad8fbe97cef244d9b0333e0c50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078d25e7d7febaf622d33c54f81fbab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fde0bde8c4069d34954b750e3136d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f732b38b5225a23467a18d16751e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69bed4533b09844038912f945690f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e55e05027e9ce8a5b996e6e73ba8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c53f38d2f8b658dab073fbe7e99068748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345b6f093e81ebf7416f989de5a663749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccb698cf2bc8882091ab58d68769fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ebb6a7a6f4a909527fd952aab9ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4249aea77d4dfa31a8131ba77ca8df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d5e63cca7f91c63dfab92af18ff92753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>