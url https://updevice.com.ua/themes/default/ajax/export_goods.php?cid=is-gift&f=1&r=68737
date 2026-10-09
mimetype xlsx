--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7b31274b1174ceb889cbf5c466d491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56fe0709a7e48ddf554407e08540f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb71085f76329f631f80e06e7b7d6923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f94c358b6575b6ea4426ab520fb8474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc6ac16c419ec8cff320c06d016d475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab203fe4a65d635e74c79a27049c3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186ef5b43d1e8c55889436293f35427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2826d239a2b6e6aec5ddc0feca8298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ab3a0f337317f44fccf77e8e6cbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2b5d4c5af1e06afcfbf40ac6c806310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e647bdc70abdc6491e0a2932dd1e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535042a6165f5eb35ef3b95a1f65dde412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dd486621fe4dbdfe5deb9518443a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534095d709e4182ccb7043ce0dd3aa1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7718bf0a18eb604a18f8348144ebe0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b431eb8de549fe79447841e172cbdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ac7c4096bc23aa6f360b5387f30c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff43fcaaa3a8c7fec1b6b1c421eba618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef6ed5b9300431d039e30c1e0b35fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfb0e49cfb5a0529dec4897db5a79d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd9d13da814dcbbe6b4e1216858e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8720a51bb9f243e95f31f94ccce0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9bff32912ece0cba1d23fb5c6aee723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcba256f2f4558cda39e59707939cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cd1817c2297449578ce76b53e96e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ffcc20b726c16bd681ea62b59798026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac10a3e26c6972e9b683fd9a06a00327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc567dbfaff9054a1953357feaff728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc42159af1f84acad459d777dbfee229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f847f7ac8a2ce034d23dd037f6fe7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde2152df10e6838c5ac3742a92be8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde1ab44e032e15915760a249953db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b613fbcff08538433a3f42c4e3b18f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1cfa9266c5e72286692d9f59b042734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ba4509502ee541f1ab044e4dfac1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cd8940515a4df6ca6e3e555f6f96936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb812252203a503257f3a3dd50a640ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a36fd64f9498391961a62e3ddc4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835467c7a86b892026284d38f446d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006760658c22159f6ea2f90d55487f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3693b70643b8e9cdccb1dd26511c3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cecbbd1cdf7d3c9e06b2f0ee90c89042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30786d6f1709f5fa7ee0a62c835fa22b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa9328846da15daa8925f0a0eef07144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b8f69aa946bee84f6a7bf7b33659a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba611569f477cddef060b41f11c822246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83211785aa7728abf62310039caa4fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cf8631874d08e8f754f41c4e1954548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b1acc9df7d0dc5c37d069c22bdd0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cf9b2f333949711a4413d5ad94dbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570cec1763da6cc357407a41bd5fe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eaf3dbd3e08850d2e60b2f12b5b9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dc1395afe70e1675097ed53c0be4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce58fb4ff477e829f079d29d5fb2bce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdb8c1d34acb0a1ab112518308f3b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914adf2a5d38e65655f21e05af0b291656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f4c53e8b6044de1fda4520f69d18c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f64ab3f7978fa76d546b2a0b07b9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4783fe4d932b994bad592195d2c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac823d564b5ad6e4c073f810821f882660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dedbe6bf81d96884cfab76acfca26d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b96bc21d5c981a13d6740eb0e40d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef695a33fcb4f0ebd9cbd0c1455f4b7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91236319c1632241ac8516b74e3e66564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da859019299d24965c3b395485d802765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca48e435a9456557062cfa8e2de795466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4a2b283bd9708ed3be68069872d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce21b5a9de3ee93064790b7d3198bd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b81e4a285c7af12506028c2411e5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6ae8c060db0b7b8af4cf4c10b79f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc27bbda3d4c5c75e9d22b39b81b60d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f7dcc13076159c59659f2e198e10872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce84993f62ceaea2fc9ea9461506ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c800dce900e79dc02ac6f981a19f8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0aae3499bd4d748b0f8131e57927375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1000e2cc6e6b218f145fcec953c4e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb0b34e46fa981997a7720401d258b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2d8639be128e87f88a7e4c6a10e6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091efba6169eff653d4e4d348568b5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096b5331d10c58f59f97d15488e68180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d007f4f5c05c47c896f2358eb00d3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc4ddbd161a148f7d61dafd13a3b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4261f3d4cd97ff147897b8b6af9131b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f7b3978ff27b83805f5b62c67b3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d702241d8144e8767676d7aece24d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8234ddd6cb142f675cc43afbf2826a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cb0d60f050b0aff98e85e7e9f680a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e6f4033f15f7c263a04ecf87b3fbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704f2871f699db15add7f56c1a7836089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362a948d4024ca891fdccf6133ef4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bdb17fcf8e9a10d52406eee09817791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465def626f665e3072cbec0e33a46e7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72cf92c6db31887cb463219529f0b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c04397d25b0d349540b84b641dfa0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf58dea9280572e64d283dd2c1ce1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862e39110c820a622aac76432bf364996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82032efade06bdb9507661362583ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d6a189abf9e61499d66b4bbbb263298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a7eed80caa91797df5b7c077a08899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460f4b903e845a9482fec88d21de8c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7170a372d605f86672007bbe447f0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a24b6d885f2ef8710a9f2c31cc323102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee95d68a2b145cde3e6a68673ec235e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61aa163a649c9895e8fadefc626649104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b476862e7a96f3807952c18b39bbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34c63cc036a9eb9e2206edfa9e310106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048688a9889dbb13feec8d987005763107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e89557fd5c721c5fad25dd0cbe9a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35761845e1ec1edd0ff8e5410a3595e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5440a6fb226e4f1b6bf5f5e3df062f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf44b57796a94ec297a545169b256d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7767bd04677e83cd599ee9274ae52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162aa265974c76f9fca907442851708113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419ebb7f9e190dd8a28016a777e9a45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c8657109bc653b443685af073fc9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18de31397454a7a8a03f02e1335703e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b44ce0195617cd7648e31784c8f09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16830622446c2331723ae5a4e8f42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a40a15be7847e1aaaeaca63b79fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29a63f0836918a54a99f086106ecb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b986af7c759047f6d47f6ee41179102121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeba1061643f089a44b13d17a9ca4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03c929ae73b912d0988f24481f7ff1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acab560246ee56c4bc8464eed819326124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8dbc2bd1a4d9e87064a34aa6bfa18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58229405b43496b451dc2f1287423ee1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa55ad54018d120f5235fc4de2e72b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb430a4326eaeabcee2bd709b9c3f8e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c34e869afbf0269a63f947d1d830a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5ba84a601ea05310728e91872119130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e252446284a9c4f06ea654aa011824c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6bce072b085f6a4b7bde15b33c16d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da3dad32bd96d3aa62e5346287b07d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845a15a9f29cee3c2f1576b0c79d5c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a705c9d8c32efbbb0a04f337b77b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83547c621a52388e1b5be06f593566d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa4345b887268e0b09c50f30cc305b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4b652a35ec80ec674e5fb68e7d1c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a322453ea3146a95a741da9c21e0b26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403824ba3d7fe87a273ed25da5a21f3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3895f9627305cd37ddb8c715bd08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2254214d8e230a2da4cacf5d1266523142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b0cca357908b26c9380a9a547af2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fd9ae847b661ebd497965f6330b1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68082fe42407470484c9a73970878e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30efdffb965d0b065998b351b82d565146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163482439ea4d6f6ff3eb454b65fa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93580337d117db9951dee84ea7fe1f29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feca41c55bd03500cbdb77840a85e08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66af3baf5ecb0df00aa4d3ef6259b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e868685a74a1e5d11dc4da79d3f7eff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ad0207988997c83890744f823ae40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ede692bbca7c15cc88758caff35b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faa141751d165446c3f0c310b7b2fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add3819348487e49203a83cbea67a69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb2656f53aa7b78fcebbd85cfb1a59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77089d6a19d43c781717afa75b7f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236792ddf5b38a1d33431b92f5ad88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87547e8fd6ba45a336ac318fd9f16dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b58a73faf5d247168d717f6dee1a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31be61f322a64380ed936055328a7f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aa3db3e377cafe40d2ea3dc031353162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fe78d0eadb42d098908fa520b92e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729fe869f93e9187e97d007d8ea624164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79a96e2a269341b3968a9026a770e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160345de2d3d049bca9d314271390e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8f5679d59b7a4f90f4929247ba00b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e66817f083fb227acfd3714c60596168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbc2639bda208bd3b3af07365ecb34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ba986b526233efe7d4a1bb610416170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6d18d8e1e17c69aeb43572d2b9e8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b406b25a33d3189ae3b00acc5f133172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d1bcedc73e982f0ef29294d1c3c0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8287e801f78f96710f1e1c7aa01ce0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e73785d270b4a60ca169b780f8ed24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f816a603bbd81927321b0fc9162a1c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1e98d40d8d3ae2f27b902645532f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01208f59bf0c9d7709462579bbc2a82d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696e7ce0a4e81366c1f7a395d73e8f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b0efe2595c1837f463b8413e0e6d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c098f6884711cadd9f9b7968a0808181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b40485aaa5d4300b9e22621055527a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a04dbf8f40c3bc89aaff8fb25661183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589cdc96c3aca933b44209d7d234394184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce00862b3a626ee90232bc9672f1af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474cc3c9f3a9aaad34ef71f0d000de5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7d3fce2770d575bc288a183600c9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462acabc9a00692fcfa5592c8a97d86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b08dfee3cd7a38b4b511c36bc3b42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41bffc81503b88ba1a8bfbf9a5ef6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d80c469be124aa26313b3042a39c4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e33314c9020012a4824a3c533a37fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05db99dcd7a74967b5892d47a86b68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c150ae863ca4f245c819311f34858194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0aeb4ae0821e46c571df1ff189be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740fceb56ffc0322337d289224ac3e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3057f8b21e22c06dedb54bf0b05c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313c961c4958c366c239bfdc1fb444f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c02bd7737b99b6e74709d88d7412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101da9def0193066d680fc8f4833cd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2658d679c76b93fbfa409a329912201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b488e25e456fcbfda454e7342dcf48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409b5dc89fa24963bbb3528c0e5c50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d0b4f16e0df80922332b71cb97000204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bea498b23e745bd10a807fe3595ff3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83206a4a336fb6d0bfc048b418a76479206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f09900851bccaa5306290dfef5f7bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5ffe34f7ba69506aa65dca30c4d49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0243c08d6baa1ed602d953a4fbdbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bed7d49dd4c636b14442cdd27689c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94dfc4e7b9ce5087f76f3afc813cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa870945dfd84cd2e7fdfe15ce77e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543598c68f17e1e10f7584843d76db87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30717faf8c89c87f9ed565591abe0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7089bf1d8d5d48810c24cb022506e30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30631ec1c1ecd7ea4e9ec1776fbb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118c25d2d66b6940ac33f16a36978da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cda0f1d14769bd6cee785bbd54865218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee66b53dd5675f33662d60138cba34a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4220cd413819b65196c8ff3977d924220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87864acc6521c05648a3a755520a17b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e98a757446fd43a81db281b02c38db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b61685efb155bb27a55deea00f9a5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a0e57b1bf30e5a386e538f3c4350f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d1d917e7c5c143181d6c66797beb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b12525c58af6da0db25531b0c5bee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8281707b34d1c2f54fad64a3bcafc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720cfdeef31683af5d6224ca7e3129a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23dc2af6a51a6b6a49499ce76c5fb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005d14e0290ce3e5276fe7284f8b43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e77b058ac37265f1168b1dd56e26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908feaede1e777d315aad0ed48824dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf10568b97b9f03a6abde74ec20620233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17259c8cc1380804f637cf15d58d985234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47f71bb831b27123b73a4fa115b7fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e73bf853f15f6d86b659e8fbd6ea65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81086276e75f5c135651c1a4f0802237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129a087debb23f2f146a0f35ecb19d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7278a8f1f65dbd7293417c49219c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df81f0ee110f56ceea5eaf4e607dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcff538ad01a93d504dbc8a2daf680241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2ae25ad3f3da6725eb7794a69653242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54805d659c39bbf6e8cc45f463ae444243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cfd9c8fb2872cd1a638855c566196244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f07170f5d1b1d03f116bd98eee1fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1414c4806a38e38488a5013a8d803246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f33d43fb26c3c1e0edab63d015e7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e2dfe492e5609b54c050fe459393248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb30a48e11a262a5cfe9297f4eef1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40240d6d656b64223c9b45355b5e7f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035fc0a018c26f85cd9e32bc95a2fb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61cbe49187c26a14d09bf3cd92eae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3916d686c25962c70ac78cd147a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1727d4686f8b396b193be82441362a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbf2bd5d9344bd39e8d1a30eea5b56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f41e35d7fde12e6a0d6a79ac7ce74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf115d85ae80aef412d67bc04e635020257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85712e38b71638ee4bccc38d4744a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedc332f6a6bc63d9548ae11b6f921f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2734c73581d3ac7dcd9b1cddabe130260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d99a9e7a2f8b8b4212c1cfa302578261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16356e2be45265f16748b8ffb221cf30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79aa8cf74e19d9a6a9dfdc14f901ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590125456079297dbc97496748f24d3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677855797916c9ce16260e0e877e85d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087185a126342e2ea5f439a3d77bb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04fa61849d2f103a086df4f40d4531267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f2b4240526cc9f54ca72a8aa87dc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25763e09cdd471eed086e0d659c6949269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6608605ed174fe15197b8dae6035407270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0a0ce0286f14c4f9457ebd2181ed1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe75fd8c5fe62b044dd97d58e3ef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0c24b4fba5258d01c4d5feb809135273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57b0ed9a54a1176eab56e4e474f3fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb105440219080e282d68b2c2e173e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5cf213a49d0c0ec36607d7d5cd4dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a727bbfb73b20648f29bbea11c50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b1854e5a23aed4a48f47b9a93b49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf880b5722cfb6ce05ef14977b0baa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2734e307f7e399035188c332b34192280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9480605c6d4498907a2f310e457b7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9e4e49445e2df72d8cb94fbf3d23e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8990030fd061ba4f0e6ed83100480283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f41f5095f7c7b7fb7176186dad280284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bf5a39fb47f6a79069dabeb4c2f90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808e6d731a5d6576a140be977d54e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561dfc0f2db8f968666e2b5774ab121287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143480cfc4421cd4a4d1813137e29d88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a24b2156725163020a16322575ef8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7e7258c1c783eba917a341a590920290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c3f470bdae82e7b1d2de0f98dc64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c649d1ee3cd28001305d95989e7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0fc0b3ef50945127b0712d807e888293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e8fa1620ea575c66c09a0bdfd312294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474107ed41c938f5777c76f95e02c36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eb985b170b79eaf3d1bc22ad76056296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f088b3400bffbb5787751f3b20ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f6515bd3832d8e4b2da3708a80099298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547ea4a99580761b9c395a30f69c74f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03b42063c780938bbc1dc4d8171aa7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8f28c4f98c4136a99783cb5ad445301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0023b26f89cda072d6ee412bdbfe9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5bc0d79dd6dedc9271a48cd3a81b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468222d0b398fb9ed0c3ae4be2108e7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a9452ae2e4d5ff0b1123234155fa6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21147fb8b11b2ab57cf4be9b975ff4d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93052dcf929a39cf19b3382ef3b939e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269d86d31d3187bdf398053ec599110308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d38f29a327343d8523568f7067967309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac962e5c75ffd6a7bdc1ed8a299ad6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e4b038a6e5b4a6f0bbaf8c19729a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2ac1e2c74e9a89fa0c1c37a6838d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89fd794d1d37a6b23dc2e8d3a60985313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f3a3c33c7f6cad2f331d5a9e0aaa1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950380a4d1afe52ea97696472319fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e677da24367ac9cd2679dc305739c12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d0a4f9cb1050bae5212a2ebbf2231317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782466ddfa0bccb787c748b776fb4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f21e346487efbb5e6641e62b2e60f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f215c59e8ef647ba00a3b666ad549b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ab5b4a203c16650022e42d562250321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f269a365779e9e54619753029e78a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f023293fcad2af5d24e16158262852323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8fbf5f1c6e621d39fdf5476b482a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce39c79516267b80f13c1f61d312727325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c5db1985f01382a085a0e73019141326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339316a834c62f55dd00764b913ca6a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268e14a9d2c05cac4ae2de2007e47b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c529d508748581a2de2da744a5b050d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124b65330257afa4a94867b1673de7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db51ec14f623b36b37e6bd6d2817f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fefb56b79868ea7f7edda6c5f69e93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dce564330e748ba656b741744c5cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f69e44a4997c3689e37eff244f62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6430ed3544ccbecbbed06a959197ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f684c3895cf51378a9cb2fc18969ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d76629464447e5479b54bb6b3cdd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f18c31af86fe3fa5e2d6c75a963efd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901e7605c8480da6bc4bb6d3516e9a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9982a88f1442e9c7b5740a82d1854f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee062f35921c0ea1a3a6fb4d1d1345a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1327638bf40ab8185d014324bd083342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564343af78ea4971d565a2cc4a678b4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225596cf2fded81425e1026f7f95fcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51479ea7f4a2d4d4e8922115ce83e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eedd02a7d89148ed4b7f287ebee81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc9d356fa57ab52b6ee615acaf7d83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dc4611acaf081314844532c1ca97c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb88928924cc62d62d75e5112408d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e5b9fbe7601d4a7586482576a076350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98437ac2a6e7a8b04fd9cc2a49082848351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5132adb790231068c71839d0fda9886352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01c296c95aabf2133e89b01917c169353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c2be22a329b81261a95846ba52640354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe04399b5bfd9514fbabc5ff2e0527355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c4a59ea8540ec953563d565783d7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76031b9f5f1b136f5f848c53e545724d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c270b77f584f207a1f9cae6c3d621c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f483ce92eb7125e2cf719b0daa5f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de1d19f18e7cf0557fd030367d190360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926dfee6635f46b1fe8861b1085ce10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f9b2d228d46d37824cb91b9318387362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a36ad059e324819ba38975291dcb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757bc67a046db97ac17f5c34007be78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75097e5330a48b9441d99b34edc0e5a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f1f3360694e4aba8b765c82b067c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e141ac8f94e0b70c73c2ef33f2172cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b74c530e65ba3e36736f5e580ca2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2c6f29eda8d49d081fee464e7aff2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15dee7412e091d578037f15f609ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22b102869422af0df85a9a2486b152371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea005d189e2c22422b98cb9da54fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55359c4fb2026da027593d7c607c22c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4fb9aa186317013735a221b03f21f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a492179ccd87992e1330ffc68d4a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669ab0fcff7c04408609bb86102b50a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52623c14d3cbab1c8320c476d097ad3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f6b6fb7d0268510acad2b06c8db3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32af715f8bce3a46abca7998b7a3dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd59b706fdafe045233976a47e6345380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706c33fc0e9625c2f2b4b795d358b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc816544765f5d5a118a62a1d7dec2c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bc45cf2714f927cf2d7236f0a45c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd9f5d0fd65215ff6c0c6f46850bf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e84242affc032548217f18bd911de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4886514712ec40e38b2a60830e62314386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed64275b4a294297c680f97d38167be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05135d6ed2f6c757eef30952fc31a0ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde655d985a4ea03f645f0ea050cc6d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3992142c8020d60c59e5aead9d2a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63967cbdffbab8dbaef902ea842f1a52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764826850ac1c8f1ea20bfd609f82fca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db998401e707e5f99f0a556fd23461393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c005f2cce098780dac9c1a283d8f8c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc64d7204f6c53c997f24da7911c4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55857beb4bc69cc68acd58be33d477396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121538121fab9b9c38ccafa48cef7bd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb782b0f5bf5609a0d3cd69db59c65a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ff9f7055082fd2f5600cae7f5a6dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240250363d29c4a79385ff0c66a735f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228984b663d0f6557904398ce42d70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349b67cccb8ad5ebeef6895541b8689402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c809f2be26b5d52241b01da4d3adf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee816fdc0e181838264680078d64edea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b905249be15193d9c6e21aa45d18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa2779cf661e613c40f4386d42560f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646c8ba55133d79aa5edcc0d2f76600407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854467e88b23d0a7dec3a33291cce23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0101361e80d49af38cc4df29c4ed8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d905a9e3ed4f7f278da65105e42def410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac546b5a0a432405b3f2a0f4feb94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83e95c5de8fdf4fe08300289480843412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c459df40ba4f74e46c5dcffa406864413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833183dea56128f0068110e19df2651a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d3395b2cf72c4d14898c885bab0e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca7438f4692a11c43ce9925396a7ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373f0ce10626831bb3833842cfc87e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e05596905535a88e2fcfe52976cdf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4954e771f560df5dbebe01aebd25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0a79d89fef784bcd8dfab71936c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df4524f5460bacfe66fd6ce4c41a87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9336d78bcad7645271806cfd2977734422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ff937908289f02b75b30189021cce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c3f8aee7c534e2972f2beb5d8c3b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a327d72d9805c239a0c9e68fdeca6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044f3682a12a3dc20566405522e4c48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e9f7ce691ac8f3ef98a62bca6bde9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707ed65f697da1cad10deb99fc9c10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe9376caf0e02019831397e4be4007429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c155ea65ed1328e3337e0c48ab31eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3140875500eff243dc3c6ce1745d36b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a8385f16c47d241ddb0f38a978c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafffdfed764d542142784b3e7f071e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73593c9f001e023c9d2856aafce64865434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631084b3b24524d0c515adb0bbabd8c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a737a64d0e08d7cb4e4843750697436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b81d2221bb8b3393f93b010103d111437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90eb11115c52f6e791bf74d0dab491438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c408b13de5d67c758207ed914daf1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad07af4b721efdfd60fa0505192989440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4e20ce24354a291744235a03ec866441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d65e03534d71dee54b9e7148f8c42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfc2a5923752dc5d00f0fc8bfc9015443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619e40d3d31c14fa206b91033f6f2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35747bf3d893e14223c169fa633745445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26af1f7b36713f884ff9c1e58da7243446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381bc2aa8ac8d53ae6f05336ba02fb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1d9a1dadfd6048e4ea22a6caf3900448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549c3518b0bbf483107ef5f79ac4ebc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb5a6e6df38ad6f280ed7b92cacc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88848342f9cf7f199868681c529697d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beccd7778976bd332ed284dc16d4e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d966399e0bfe88f43715c006a527b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6e9dd41761f90167c0e546ad8eeb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e89befde64de892d3d8a530d9b0aeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917619883d4ca9c1548aab6924de188456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314530fdcb0b7d6962f1ecb74f7769a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1c2e4c204da298bd22aa73d5a9de3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0703d6eb60f2e967f373b0a536b690459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c53fb18dbaa1d922450786f8b13f89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f049e9381e95d17ddcc326d641af0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f84a94061f3509e4295d2f5d5d684462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e11ccfa8cc0dc660ca2576ade0736463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d5f66314cf437e4454d90cdfb6be8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866633318acd43779e3c90819f55c3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a42a323abdf113675b4d263b43704466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d297d264f737ce57e5c69fdef8bead2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e7006af6f56f22e14f672db55f204468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75512174d2b828857d2f988d610290d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03cf51c601f724b2b9bae5280cef0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8d4a648ed750421271fddd9239a2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6e934d6bcbe34cd38c68268c0b81c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a4da38b01ea1e7d0420678ea1ad5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819877647b3985c69e23a957ff8c4291474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266400c883a37e7aa589dd5e0b79e79d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9106240e2c356416ce6cf386e67c64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae821115c7c638da5b86c440640c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff782b79ed3e6911b8ca2ccf8ba78a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725fc102eaa8fb632ede04c48d500a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ff3bf5d6aae9807a47f9e60d3c53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb6ffdf928eabbe5ec7344d94ac22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dc026a1de639582bbcd39df6a1021482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1b9faa8bc011b783c6d9ea8d35a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ecfe46c2df923384304d27e55fd37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea58e6dbabdfc2bdb012f35331fa23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b4103cfb88f488f17a194d37c5c71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08393150b4ca4ef9a1badf27477ececd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418580687bd0892708a7848f1b1de8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67c65550ee575735d358a2c948eaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a766056114f69fddde0a1c4679c837490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b212cdc9165c95505499f621428dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cd7dba8947896ba68100ffe3869e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a360be3b7ae6ae6b33998ee5d021105493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23a9697a842a42706014c34de6dfec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd43975938eda56742b96ffd4f927e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f7bd5cee36fa1df00b3df9e441c5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d62ad3c73bbeec43b86e5d2152539497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36069048b633a16a6a1c7be85edd31f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52637b67b4eca15a5184664fc6a9f3b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ddeaa4e2919affb2205814b2a0b2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781108df2ea4a1ab404ddc58541ffbd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9013896a8b951a870270ca4ceea9ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f294673f5331ead6673fd95d71b0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08323c4c8af443eccbdd4fa84cac0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b76dd44073a049d309b60039ea38a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ef3a989be4ff77729cf3aa33d479506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03f800576b82e67f4765652d82e80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43979679a19431f469ee0d79bd85327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e978df388bc282a6f91a9cb6170c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989377481ca848a106dae91a448e65d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f0111ba63a6e091762e94ff02781511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e69c934e06fa08e662edf8613591d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc783938294203c7b5732479a1e72a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba80f45d9c5319e273afdb8b3a91de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae4b392a3863e338ffa083f0a9d5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8e0ce49122ca55c8f93041590b49b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714be475297c7fb34482965f1f7cd8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2acdacda40facb8e40a0a33e26f2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a753f61961b811bfbdb33bc5083272519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e40faa7d78268452f71de1d2cfe54a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03667671e919cf1dfd27922c4955e84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471547fe6c4fe6022718ab48b5d0e858522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b853a39836788b555b1381340e9b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525125b4a8847f97eb407aeb44c4126524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430561d127ccf69c303e6f36cd87fdf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0a2f9715ae123ac21e7b340c1999526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f912f4e2bf0ae74de7351732e67d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee099998436783171b49d75ef6ef4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809390c4e0f7fe5cdc1d37c5513962b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86df2f45cdf8440989b6ff8405daa7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f320457b50ead3e0f05d398f0a32ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f7e261280b279b0a23cbccab67c45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f68ab86f90d6237b0547284ff855e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ce3ed86a6037f92db7166db8f0d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a836cef77fd94c9b4f1f1be0dbeab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491edef6fbe8f6d9352b0e99519ca2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baf90dd7e0be7fbd71b74b071f341d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383976a5d8ba7d07ffd3d3b77e8b82ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5f040f61ae7c11f64fb85babc1fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444df483947e83529ca60fed177c1d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f25bf42393880c763ad31988c2b4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c94bd7833663a2f1e7b5eae8f260a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a8bddb1dc406e54603ea43a521f08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d8b5a522dfa15c6b224bba9a3a360544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd8462486a8f1867df21a792c73b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285d6970ebd1dac589c94ecf15b8039546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785c98c69bbe1e436a0846ac56414f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f801d1c4c6c81bfde087d7980da7e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d0f3c34bf772c5cf81f3b2069855549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efd3d8f7d4874730816215c257023c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167c7844508b250acd2426ede0a60ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149e5e522b60bcfc9a170ab6080ad1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a97384b2dd62c6e87bd408701451e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f349bfcd701af9d27035ae0142bc54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bc50218590997f9acfcd9056d70f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32959fde5b0a2c7cdaa0957a271b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def90b8444609544cc1837cc0bd00a25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0b5bac8ccb9971762f6121ee079c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c762dc56b76ed4ef395fa290aa67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f29ccb5946ebb42e1b3746fe35ea6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518eec58bf30a82fe19edbb1bce5877561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c999b57fddd9c405e2f09a30a89dab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f75d55771d5afd804cd31a217a3c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e91e0b3a77c56ba44d7f331f869007564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd17332976ea8209bb13545861fdca6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc735b1394c6a34a23712909931bc87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b75b23fc492d2bd04509435552c2b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b055b2bc2e04db3c101b4c908b065f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee880225f26d334734c6e5501ceca0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48052df7975aeb1e93dca11c070a8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c893d0cd61408367686c3434c63f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce06b3b29d5cbd6a9cfed9c83ccfe8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2080c944cfcb7954750e8e2d93ad56c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12e5038f84a232d60c9bbb0994b70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8de0e7f34e1ebdcf804863b89b8c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68c4ccaac47eb44caea04c5657b85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362e671e0c6c1e81a162a744c78dd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfd7c67aebede33eeb31dc6246a1a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb97df7796130d7cf25fb155bba5c10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682169fc9c7f6dee61b3205c4afe0423580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7128ba30c087916ba95d0c65212596581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999201859bd2c464852b165d1c8cc1bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8c378c5055921a429788a68cf93d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf7cffe83859d144365b47f3e43e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c75be8a322113ad35bca351e57a0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf1c2b19516492a52d1795493751c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa49be83360d6705d64b70a1b9234b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442305785f3d2cb9b6163941febcdb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72587aab6f92f2b8d08c7bb35368705589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244159060e8ab9d7da93dc24a0c0e00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307c728af0cdbf2d657a71dbc0176ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98a2c3c101f5d50a00e27d7252c5f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a142826990fa89be9b389a8d4c671b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b806a1407a02601076e7f63453b10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e52d6da544b468130d9b310992587595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b671af2133e45cb5f555aaa4191f0f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb230649e98d319c69996b515f66568597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85009098a67c8657bcf20a9b2eb79c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcd708032d39ca0d23ef1439660723599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75533cab88749c4fd91529267180c8f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e9b79b9b4b6716dc665f3a9a54874601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7092e6ff5e80466a2924a786f2fee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ab3de3319d61805eeb4eace74240d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821239d56662c43bf90c6b06019cd77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c163ce9e3d000b021381d53ebe857f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1244a3d6e5dc273298f6ec4e994bb8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbdd58b4e5df73285e8c296ca7f408607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9272854d8aa71e5f9259aa9c241212608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f19153704f529ff9972fd4f826b5a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340a07057cca27792a2cf2e791096db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d5d4ddfead8fd5533e1988c6598d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89608b93deee774b334dda649ec50667612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521368390554ad9d07b8dae1320472d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe5bae06f7e9dcc8619866ce2701e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf8b15ead4078b2cef8d278632fa1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772eed4e9b06dec2b9c7ad3a3f4f1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4a9d5d72fc0ba4ece175c18676b36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760fe91a86073946425f1d6beb53f6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa571cbdf8e670a64653840ff65bfd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18fab15201c6ccc6b5e4c114d0cd44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0fcf7e6010f9c77ad8754b06b29c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb61ede2e8091fbb6718b1a950cea36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37faab4a3705ae58f6a2e61baf4604623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa275437720dca39bd4963043f2dae9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf301701edd0224bbc0e4ba5a05ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af992a5f9b167be7be9a7734ae2ccaec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f2e3f6488728081faf0488451e83f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4512f7c1b52879ca211d231a705969628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f699664ccec5bea5c944acf3f0a2b48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaa7584e235c0dbda790fd0641ae04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d31f2adce4a2446a88eed12f83af38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a5cfd9120f45bb4a9666e13b1df87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb3ef93d537913c6fee241f5ceb000633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5c96d300b5969d9ea08c74b6ab7cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b2bdab2f30da9d97602f70c426c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4fd4b0fcd9445aa61993b140f00b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b34456b5f3cedd7980f56d4f000a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1f89c218e294037a2dccc3a57657a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ab8cdfe3cf6c08231abb321f462f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d405b67313cd12b618f4ede09189320640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842172f5725acee29adbcb3b04e3d59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6c1cf26147eb4fb749de541cd7e55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1398e51228cc88ed37644072265a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af38d29b60277673ab901b9203c09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ceb762697bd0fd773f09336f9a64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2614027ccf128d34445fb22ad4ff9c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1305bc904b85ac48fe76e512fa1733647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9cbddd8a7e5441105347c6fc996bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186b5168dbc8e29759e07d8ccebfaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601b5be160144a278fc98f57e4e722d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca130b50d982e8fd5e5a0f044ce26b0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f374f5157c344dad639699b940af96d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0499a035ad651f50487b01f3874c34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337260849d4f50090dab1449c9f6df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5369a3178c50cab3dddeb7b15e304655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24918469278fd517c0bac4cc2f82e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2caf47fc0d03cca0cf7d70e12f932657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e45f5844fc40ca47982d8cc8a15df8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd558dabea2e80c19ff45561d9f787659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48e363e7b313130c96bb116233007d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee59c0687195585a4eeeda12e0fbc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fefab4c2bc223df1c723e95fe3a00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0156c001224be776cabf2032d86aee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9d0227ed442c34db9eb5102fc1bc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ceca310f38a3866c9a844ba9a419665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fa6a4d0206c33d93c61f06b8676a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa590198337f8d1aebbf05232f3b3e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a1fb3e800170d7e88165413e57c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b3fdabc9d0d416b03a8f572f38168669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea44a22a7813a59a2da82651a03e538670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f185caa16e5b62aa2014fe41ac2bba9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba4b16c42308b1512934fc5dd75059672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5c1b3236490a42295a9730067f370673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32adc9abe66107fab9dff0e35200067674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504438d17c5a1a2dad3978925e3480d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ecf670cc13e8854c282cce5ea10d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081fd11d7f3dac01133512772c39eb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e9f6581c06fa0bf6e71d0bf63c772678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a727eb08278702dc79bf5ac0ca636eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799fc4e526937198964e4b46246307f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609a2ce5b7927c9143b270815c456dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce1487c09b2566dc7cca86a39c39f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31b32d20773b7373420f18bd49809a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64112b9301206e8099830c133331a72a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e5a6586056b197110313cceb8c367685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ff012aa6bf89bd6eaec04a95061a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b27584c1c2c8d4c97ac90fa96197687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f65808c8d636252b75e4c6c1da8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec3f9ccbf6f218f91c4ebf08d2e2e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981ae718dce06d73a2a0632c655d855690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab901c3ef63ca838ff29212ffcb93b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4dae670b46c0805a3e8888d26f0a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6354a95a8a87713b7e2cc899953d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e945df0c4ba087c181d218c23ca8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4914a654ce17bd3f90c11e1b5b74e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92097c905fb0c3bc1181718c83e0188696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3aa266f7a7df9f75d424694e6fda1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b534ed2f8bebb4baa635e8117415698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca5976cd2194474ac082b4ab6239c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0041ad7fef05f5cff11ffff051ab5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4461bd035b4396495761c12857d951701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60a919664425e3200a00eb915690ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079de2a3e9d4ecbd55315321ab85563703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7644d0d7d7cab302c51b23a76f76e35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7ea9d0f7167cbadcb16b9a01e76c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79abcb53315c419ec2c6db20619aec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26bbd2ecd410e688c33da0a8b10293707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad867c676bd59e97997db129ca4d77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e25ef834ea4106b49958209b576b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db381f883f07d7bec03598dbf7e0a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d16674e2c387c0876f5ba15cfa432711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6a2f22d23c834e4a8251cd9991300712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2916ed723d4e8642e0a7bb60f143424713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e60f02cd1b8580de2fa600c3f220714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4d3b19d6b0265dc58f991d32250ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343d22af3a3ff3b9fdcaa44bb2c5b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c2f614e7917cfea851bcdd7eae522717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2478e50fa4d2cb074246a2786228f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910289bfbe29eeaf8708b953f33ebe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eebd19f49bc02134d3f78362002e0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57e0bd65316a3d3e4be7b8543782d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b2e2c8fd186d408a4921e38be250722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ed240f6d37de84d3ffc8af19ffec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd48fd65f940ff1455e9de6bd39d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a885a992b45e67037182e90387a241725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e943d7dba0cc5cb40d5c25f448c85e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc1c5f6ba882aca69e97493c5e8aa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8a649ea285715321bfddafa24afdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e99d500e859a65470b8aa10261f42e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408b9c6fe5fd7d0384aa2c46badfe2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31c9c8320738c7905fefd44f56d162731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3cfd87b9f49df739e572e0e99a00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02346fd4b0087f5f59d6da6702d966eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b904515b0791023143c318cf4381e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa608d145d0bfba02a24d9a6b93569735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e59df50d40932a8bab2ca8602a819736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa5eef93b05d19c6b0772403d93a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232276123165f2e40741f2c841c6391738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12a5c2613360f4ac40b73798bdb5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf1955c657533e2c6f05806868e85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ab8815ca5663da9aeb62da78b170741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794014386a35c0b67228520048dfae7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b602b2cd0dd332d70e8d31a9387cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa969082f3e278d9f8b97c72ff46f2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877f905a8dcf9bbc5c4395027a4761d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc1347ba7cde33e975bef51efd6aad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8328b4482a69a6ca9e4ef6cc3a0608747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e08edef5bb2fb45330760f03b77670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22aa976a39dfb12fe5c131fe3f17bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32bcede86903cf7be0e63d41c472bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5a30c536d3b7730a1e0d6c1dcc53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fadf13e670361d91f44d0b4c2df1e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba7e01304192fc26f1820ac0045bb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c37e77ee825cdb01c6f5c455713629754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585a7874aca15e5d6c0c2ed7b96aaea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44d815360666d77ee8e9102c2fd64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2ef0e928143422ca592b821ecb23c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f340a3b903203cd9e4da01b3c063758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa2d556877546b9ac002e7304e83ac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c40349f3e53f22274d99b7b05f521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718e38f4623c5dfa50527b90499e6de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fffde71f0b466013c0d729adfa8cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24685c50d1bbd6e2c5b059d3f866add34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022dbec3e9fbb74f66df3de8227b0255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77328f33eb65cf9702293d068ca503ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfda7dd72a88f812dd09212ea8e5cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7af0b8bc207875492f5f756fa2c5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894ff984d739ccc8112e779974a4a7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c2077a0af856391966b9eeeddf8e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0311f11e5e2f37f1cd2214c029df5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a1c04f3e0dcbee046976ad22a3ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055012e3a840205ec3fe1a75560ffd9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1f711fc4562552ca7a4be2cdaffb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb7f78e02625ecb5f803a8f7b8c89215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc486242a65bdc009ef8d8529f569716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e003ba25f09c77feb08ffceb87653a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688044369c455e0ed67cd5fb3b49e49418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd46304ffda04b1ac361f85d0a330bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd4988c922b09909ac9c2d2cf2824520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3df5e56c1852ec577cee71d906a52a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6780fdbff6a9a048b521a1b4cf2c10222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340c600518d0532bfb83ada67b7a21623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f350ba894523491d691dbdbd78d7ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fa2d9ccffa14e732452afc668ffde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6675725abc9c6919b870a8338dee98526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424d91b5e191aa00440414ed928d06827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e68d5f1fe02773a08223c4aa8f58f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee5a53a8b151ad6566e4168166c8ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f09e2bf069c700e21bf39fdda5f8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4949d834ea4a86f523fc113d5b3ef1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a95ce199e01deac960d589e4e29ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b9642cad8bcccc3407c3e13b3f82233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce165f43f535b8b32eefbd5dad1dc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec92089e637f61bbb2d383ebd63e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4832ea455e811085491998b06774f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565469006afc440cec264561a9d9aaa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ecc7e590a23ce9bc116612cbee69938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce32b984993996ddbd7165439126b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05550b27bc4a1615ed09cd7fc834d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d558bf2b394640d0f3058cc819668fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5132b2c3f87da6d45c18d0afa6f206842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035864eae0f39b205633ab609a2f2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc56015cfcac12aaa69b44e463bed0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97724f2d634d065120bda84dfe7cd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d964743921bbe86d7052ff972f0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488b1659ccb2dcade5dc1b9e6cdb26247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143142b00784cc295a2037751f622b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afcef317814722f1b1624c8f23b0a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7a2e0789f6bbecad42f5d466b005550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0383b1bd3a83db0495dfde52a687951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15341eb85ef631fad99437df2e44f0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701ab866e0bc482fdebae9a03bf893353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901081f75ef5bf5ebf6dcc7e193ec3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd86922bebcfc0e2f59196e3e3b7fed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010697a0f3ab87840a6cc8ebc54705ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944be7cd1a606d6533f6de78662f1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a18853f14067cfe8ff25804b89650a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c5ea64b62419c574fda4e295fd97c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269640b338d9705884e2959c05130760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04938108724d3a11468e06d37664d8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9925a55f4bde3ece0584e0f3992b4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad79746af286ee42dda69e2d38adbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b811c7edc3fba4e3e27e6264cca1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5958d03398d8863f209b3e94d575165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40e3e1a5f5292bc95ac454cec949866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e611a82ca97e591c76554dddf0d4c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ab7d7df91ba86cd4ccc44b09712e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106cb32d643dfdfdbf6a8ff856513069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645b5f3ca380106f0a324122fe41c1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c372105ba41966319efb83dc417dfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4700f7f617f2b21ae04246d0de3d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e425dd2ea2a153623e653f9ba3d2da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54bc5dfacbdc3521a6a1b8c624754b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5f2162ec8ce5c5297d0fca4a9d0e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbe52f6cae61f488c0bb75ec6b8b1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8b11465e9ac92ccfd6e7808aca8b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e783c9e965db7df6f751cab34dab078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2092b4b5d9a70d39d3e6f1fa487fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65611f7f81a5f21eef796c16b70ea52280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712241176a69299ae6ceeba41c31314881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532150a57c6a9c1aa46197c024195d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea64d0b5f1668d3e811e25983baa0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448092c8ef80f8dafc1328b0ab60151c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6f97347a63d9fde3af95c528398f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6dcfb33edf8d73a8a5a8a2f9727f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139bcba9877e769b4069691d171f44887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd876a902beca13dcc82110977f6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc926e39397959e434cdb7031e09e6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b8cbf235dbd6d780dbb8ff88e946f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eacdcaa8091ae06d054c2ba78bd9f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ef25b9b0ddf23225230ca9d9553192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d155bc3e801c697daffc0c2370812e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc01c7daf7da0d4cbd8d638ec751d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89f9b4fa4bdf20b27b0f5df80ad5d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae3fcc476b2be2f5cc1c8ca02422fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5f095b84701de9e482f48135b57797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190e7dfbbb992e314395fe43795468198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15defae17f128f3e1506696c0dcdf4b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ebd8c87549793f82fa318eae4d22d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e4c600ee37c489073f12eee00cb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c639f408b3cf1d3dfe7ea40b89cb65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f8ceaad1abaabac2c377d783713d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fef5fcac9c4ad5d0c9e3199cd41f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d280a0f9d962d4c43d6bc79a866ebd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533514e8ff2d2993ada34ae882c2f82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373158bfa034b346fc08709b0e7c05b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07fc6700e5adcdefe598534aac2c38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac077739a38b28f58bdba5d8f80d4cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8a49602909d36f2a1d83455df6bad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefed266fa942f264c4f029e8a04163111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc044941e7fe29a5e074b120432eb93a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98b90e2feb0dad82580ff715a15b35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce81c8b050ea79d8cab1acd4684e9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc76244372740aab96d25bf923802c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f7c630aa2e7556c8623fad9879b66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ce7f154c516bf57e1b1d83f082ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2752ec989fc9b76722d15ab38c97077118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b941fe92fd7600fc4baea7ab28ded119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9c2a8e75ba346efdbfb347df3a8d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58292cf7e1612af702c8c408039ebefe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521efbdb9ec29a1b25ad2a2aab80a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2e0aa1e644919974fdcb16d054590123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe507f18eb7a3a4d07f212476cec7a8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08b377737ac2145f87b5b0e2b81e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c4b081a91601f724d82292f62fe66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de5bdddb35784c760ba6140247165127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7b1eaa8a370405bf2dba393c0004d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37861aa3e3cd0b101ae1296c4b3cee3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6c458b9e63a3f212eb18a8833b29d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49a5220e2070d1682be3e5d9f146fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127ddb6242839b4a992b04e9247a2b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f7bca47a2f8bdb7bbb9a311edf8d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa516ff027fe0a4dc0580e0d4da12bb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ff839aa074f316da9ff2a79463b81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcb8527c93a8edf1a861079adda554136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d756f1936a36ad073c765767b4d8b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92501232f29a42aa2f9724a6095529a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34f4e15ff90e5bf5d380101c900419139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7ed79cd57a9e3832835d7aaa0f81a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d3b628cb406b5af404cf91a46cd6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d30fd8b01d450ec7b2f480919d7e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4413e016b5abab37d77b483a44da2e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2046039b5031caae3d6b16a6484ecbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ccb2e068945e49fb4226390f79468145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075cdf2b8c9417a21a4905009a9d4c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c8d73198dc7365b22aefb464248fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd7fa0df739d431100c6e41f74e59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba653725b46e527a5c43f689bafd5717149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f0a7dc40e8e0e4afa36155d173ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f16a095989da3d68823191a479b7d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022996dc4848764a4680a000a4d7692c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26885cbf9b490961e6f705b0daad71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d05138239546b26efb8861d4dba3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c5fb44f8262b2d1f4eedb52c972d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c58f41694be1e65a75f0bef77c01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e8c9a742f9dbcc0bca56c131c6a7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89026d6998fb5753a66e0c5709c7d26a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb2b3e762c0c304403e112f93214c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f59a7aec988be4a701408f5f7e05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876b0897b88137cdbba7044d501ec4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e2d4a11b95344a40462dd5efebb80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aed511e8a06beeda9a59dd4a487fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf050e3491ba3235023c04f883fa7f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ce4b248faea6d827e4d964c84c01c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8420531b84104b7b0a84f40af6755166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7f8dee50f8cd627a192367d2e6cbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2b7a4e13dcf8de08c9b8b033d57f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da09af4a3e055e9b82dfa89e53e7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994efe63fc0b39a842662289820a13a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e04e1ea150c5c56cf24ad12a9ce2e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78011445cf913f9bcd8bb872628eb04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f958e225ba63138499d28c2a2f9702173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a95dfb62fe8b3cadee07915e5001174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcebb71e95ea195c22006de3bc75a7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f87ab50248a67adb65343684aee70a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2bf3c0012f7d49f499245aebe0f26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c31e301e6dfef5f8cc649a7dba4bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b8d12f1d49184908b6e3a66d1630179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd2ff005003a80dc70aeb57733333c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8360365f24b794166a30e8742d9f9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85641040d4361b78568664f86e110d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31363b3e58e92a61d1f4d67ce59ad46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c18b0ce675ecfd743a04f7ab3d81c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c0d76c67b18d6dc80198ffe6f73aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedba42b29084d72206997c44e0c859186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead142c741029ff62a2213b0981e988187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce506271fb1c2d5893111a64a298a2c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b49d3de55434f43e3b6e1e303f07b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e34cc55ef584292eeac8f7952f48df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963b94f8b5d9e9b0f8ef111588ea629191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bf467fabf16629e0f2345771f8dbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0381796074d4f857a18560fd604f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035aaca910433e5b3803401ba31752194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e3edc8153094a57cb8e881cc5314a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e3260c88b374655762cdc27c3e09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2e79204085735fc968b5fcbc8b1b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442c7f9d349ec721e0f272e1e73022198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43071f7c894e56aab07e284e75cb11a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adbb975a4a27768745c5b76ce4349d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f110d5c89805f35909f81c05f11c718201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84ab806a5f75b049a6274d0609e3f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33745a929ad0345fd655e365d90d9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b5c92e93e759d70127a273adfaec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fce1c3ae76996136b5d99c188d5ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13356d9ce207af1eee475f11f6d7b2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f01128c03a48d26662ba731343c73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b95f84032fc082eac00c80057aadf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82ce4fea0799b7ebbcf47baea3fe32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548a9a6d3b7b4cb7ffb9e78c5f7cf17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e89a6fed17e6b6a52020830a8816c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117ac897ed8c70f25238acdd42a4c88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5fcbfb56e41c0dea4c03e98112257213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93371d6d299ad9cb68e6c323dd56ee3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e546f15ed6700dd511292f150a6954215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43120df559af249e473b93fec49e4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa174467e4e48249f9bcb4d3bd7fe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843980711540c4376ff20219ba3bb72a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db13acf23fee2818e2e6808a6c775219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a245db1f40747015855e6dc1043743f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1929c8042d24acffa28405b55b620bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cb1ffa101489b4f7ac6bee7cd0279222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf09673aba32576154024a2b5ec2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c7a64eef99dcffe1f803caba79ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343ed47ffc929cf0112119ad5eea6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cc4cfe4f00cf826b5fba1da63d4ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b1541fe50270008da8278852170ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329816ad88062888d7c62a7fc6144e1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfbe72b317bcb512de287760dae545229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041ee6fdd4e47c3c0a3d2b7ec17db8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e4f45fa7d789628c60c7fd998207f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120551454901246e81ee5ab9fdb2780232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c290d00d450017217ad3cf11f7ebb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578721c5760abf392d2b342deebe4645234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee4b1fe9ff63d35d11dd46a1501d48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3edb3cf057b182c80165ff596bfd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab52d6cd43f0d55ec41c21c5a0f36fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b8b8232e8fdcb6815619be0c09a73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b52a176a0ec5168fd437588798220239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4679f82aa8fef4b44aa104f791e206240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe98a00d9c6a545fc3134dc604b2ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79196ad70ebbc7e03daae0af2e8c661242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df2236504eabfdbf74d7603d885f84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f4e6269d3dff9cf610160b4b926b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415304309a0977b3a9755c529409af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe12081aeca0bb360e085d146f8d39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566bc6b0b837aed7a674f706e228ebc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440a0c17667a34d4b5987085cca9832248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1bb7cc8fad2687cab2cda2e0eaf4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadbfc726b3b30064eba58f93763e24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eba06cb493c3bf0a4e9ec91b02ec9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc3950d4406598a91fb04afffc4b5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbdc4456e82a269c0a6f5829a5f5e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ecec83d9f6f5cebade4afc02a5116254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13078d8a401097f283a2c885f153e70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e62b1cc0510bc682e86974fd63acf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e84685e2ec89932b913f101ec97b90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224f16e5f812275a49d4ab0fb20655b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a9c73e5986115b5e6ec0fe14a70a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d73c2cd8f1f7a1c077dc5d1bfdf960260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8713d3058ee06dcebced05a8541cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605f6c594ae521dbb26546d0052e530262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747595c41467fa49f115b328fdf43e5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69b6d967944d169821d9c08ca0051264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b47c2e9c382bfeb280ec2d3f414e08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9c53d6a00b16deba210e9e8b54497266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c03bcf5307c5b4dd72b5491369a5c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69190055dc3150ce963a5aae1913c3c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c449469f2fd3a7e1be41b5d2c88be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8ec1a8d1aca460fe09dd166c62881270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea006d67f5483a53786f580c6de6b72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c33dfdd2371e1baafb9fdb1bbbf12e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088bb2ea95a042dee7c727e3433c989273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eaf00077ed4c0f1cccce2927344e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f55892bd6f856f4078dd9fb3beb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc559eee0fb5f75a42999da2ca277ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c3c215db1111cd5bc847d0db684b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76e313d40b3f4d7e44cccf325f1f3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c33d6c717b0b2214f970ba64fc6942279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18f8669ae191bbc459b3114bfe54d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327c18f11d9d9f1303fc36738fed92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e77552d2888ed4d17f4cb994436d42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc98e9a10f60e5a66ca7e4e2ad742283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca80e536dc2c44ca5e7063303c5e22d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031b21c5e526af72557d934d5c1258285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd6d5c1cdc7282a4a18f684b52b23e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0f6c0064cc287dc84a2f000afc134287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a4b6b56ca81afd96ea1db62e70828288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a469f3b88b7584c4fd4f78886864678289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b514aa617aa1c5979f8f6ff0041a902290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc3e8022b18c970cd1c8935588c55b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0f473741902263f43929d9e8e1c06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf3f7f541ae0db761b3f571bdee5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fc8fe73400b05770ac78300039232294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da11ca7bf5fa6e02b5532044b513a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9947539d3c7a58b5210c9f92d42348296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad9458d7344aa02fd5abbb2fe49cce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd54b1419255ee2282f79ec60c14700298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ace854d5ab99273f4e49d43f6ddd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8db0b393ff040d049470f0973ef68c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bdd88cd943204b2d0dd3cdf95911c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbfef99aeb7cd28393015db2660e7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e319da31030804bd57846efdba24ced303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629e53648322f7b697b0660ca5a232d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd4ae41dd043ba5d50474ff3ac3bfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778f1428c99a869eda80c0c772e03a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600112304e2221bceed81aabcca1e6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6388cdb799eb9e7f0e9d1ca114164a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be477806be3abb716b08365aa32eb6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552fca713b5e17e63ad1f777562a498310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9ed964e76bcfd1b6249b3576b4f43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4c8226e9c09817666aff62d29685312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b4220c9a11c7e0157b45371dd3480313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f5a9ec9e5e93500df97ce59603e04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135da057d72b269489f07a980eaa81f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25403fb5b83fb515343ade694f8a604316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebcdc7de499a3ac672c3be94e4552c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5235513eeafdf6ed64d8fd5aced9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0386ec6ff95a2ca507c0dedb5634a0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37a7b19a0541001dbfb33ee84e128f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870659cf764003eb34557ae434f64904321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f306a94d0cd75300ec8f2bbdea367a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa89ad630fbd69d5038f4b1ed76dcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b456a28e83499b2b54e2adbce2ac9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699114ec6aab0aa83c4c0228684d85f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8241e2c1d1ef4a6fdd1e2acfffc447326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1f9f00f47144f9c1d6236c4b02f6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744947c077bc15efbcab7ff4cbc81577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cfc1bca45b7b9fb899ea043e0d4b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abdb1c1cc38a83da5159068ae626f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82932ba485ed2324342a9c43b81f94f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846abd5b5c662e86afcfdbd65f4efedc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b57b89c466ed0ae3e46e571f10619333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a0fe56efc6b34ab16bb92cd766c98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0d94d3b03406309969adb6a711129335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13362916175b0a2ee2ec95cebeadbf7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de334f1184f4a4f941406228bed2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a17140f7c22042c5402dff0f818d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314be742635b76856b0cd11015cb2d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7813c0b06c024f39f4764886d5a076f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c418c08e89b0f514b55b22a04360aaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949751b483897d16799582d156dc839342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f875cf1e6ce18046dc7254e7b2a11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54001f4a8b210f709d7e7762d669dd62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c0ac8620bf3f1486384611d91aab3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed7182267c96660f71c8d49a1ded2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636075c1a16a179e6fcd135d638e124347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce01c0731d74bbbe61e29ae36b8caf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09a720f5580ef3fd0e8a8b5b888f01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb10e82926b7ebc647093e931b9e6a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e854f96ec18e9b621c5a1c0cf51a41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bd133d4358b884bfa3d713ba53065352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff5c36eae6c6dec8d0b332dd0ec983353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdb366fc63234644839b45af66d9b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a3ad68533326ed4b787d4d817158355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79458785bcf0dd28a132967c0621e14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094eddf7caf03a06d55386a168c1fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed06509cbbf67669c7bcd6f984c74b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628792324b80dfe8681e2a158de28fc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03250f2934d7e55b7e79b8eb2295c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a699a41861f1356a37354f033a1fa5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006a566aa69a3f51843572dfa0720c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ba42b4c67dce3fdabfbf26f9ba066363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78152376a77332b0577398d658e9f681364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb46ca3feae185b34a29431cff65c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5586bc2275e08eb596e12895cb97c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e321ba1e14766a9f565cf16a1284022367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c846fafb36e2a0d7ea801c3a2a52a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d5e47e6832175036c5517a9d800f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4451bd621e28a4718f5ca070c2bb56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77466a9d51355dd61192da891abd79e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed785ac18ddaeaba93b70e1c3be1c288372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889cc55737efea104d116697ed2b803373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c4e24f789520b067ca6f13a915870374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf474aefc31ec922c835c11e4dcf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7623fa465315a31d42a2856c22feaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00904851858175e13504db8f95a807bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41c1e4d5d19fb370a1469ac47dc574378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9434e7d1dd68cee7ff4786c4545fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afc1fc701f8c55f9a396877db48cb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcb278df4ee78c7fa5b655c11d70a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec4309d22869800f576c8090e9bec2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692a8959fed00a801380c0dd977205383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19ae13ce84e84350eced481da2f60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05813c7f389ef7ee72600e5a19c47e17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cf63822433ece588897862db58048386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3647bbedb391c79e24d20975aa59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9f6899be6848e3552a0bb494742fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7c2f649421836cc751c3b012aa4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb8fb192534aa7f0cb4ea90e41f1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5534aead31fefd50f74f34d62fb4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991fa5fe5098ad9d592e2ff7f09faaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b38c175ee98770fbf0cad531d663a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b043761adb04329098dfb11503bff8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c28e91958bf9603bc2fe5bb0293e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc288afa03501e1e7fbdd47dbf6d487d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23c9725147d81dee71685c6b0ccc03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927bd5e09c0d2535e8378f45d54f419398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb967e56171ea273818c1d355a0080399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68bbb7d3d3cc67ec9bf423055d0745400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b6e36039915e1cd531c0c7ac8cc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183451eeee11a664f13d5a98e7460a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21aad2c43e1fc7211e6b96aaf831b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c03a9b36957d7712c84c969df659b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0e8a2cb6d110ba494ba0b43589155405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f9b292930d6a01df92f838db588a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6095e4ab669be220dffdee26c2954f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f93978378ec3d6092a515994fcc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95315c004ed41284353dec5eeb6b4b46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2c23b29fd989cf188cf300d08660410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda67ca63676d353921698b4637de82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d62af7d1d4561ffb79d096d476337412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab58e5454beadf8092a5e3c23aa33e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33503cbaca8a7aeb0f0b8b39e6060a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d920a70fc5e8f4331f6e6b0c0ddcc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb02cc7bef22edb2d005b25eb6d0452416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842fa0911411962daefdd6b215a335b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcdc8f8d253591f1a379e5a14b645e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c6c7d5493d8c4e3f6ec5d1a487e8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece15718cccb33fa30b15a41e3adfa47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a96eba24ce968a7414e7bfbfa49f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e064e5c75c1f16cbd9e0c96d1ecba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b1658752edc27d6f0ae3497696c23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bbdb65d0d5e8089458ff5b0b8aacc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de8019b378145f2c753b242b4703bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb14af512b20e854a4e486566b1666426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfbebff75f01ccca8d8957df4e3e2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e2f0793ad2600e321b502b19e216428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce9aec19d14f52f6f1ebb3fe31d9f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6674e61833fc4e2ecb24f7fc4eeb13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2e652972fec40cc4e1312b34d189a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922f6e680efffadbc8a0e5ba180cde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04cba51ac8184018dba517e2a9a0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4891ec3608b3f319779fa078bd5ff0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b26232e297e8ebec65011d6b4292d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d478590a67379b2e498bc9cb3d2d4c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4fb5eb10ff2f120bc61b44fec4db2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a8a044b2c7f766775ec4223139fcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bd01230901a5938a957ab0580e892439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e2d62f0398f02ba8615a47a3c67c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72440ba37915c54369a8828e64c0a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35f86cc1d6a91f9d12720ed66bb7f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a9f06caf25b2c16a14b1972cf6870443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486189ba06838ade3fb72214edf5d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c09eb9ae942fe082a1a101023500445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471575bb05f2923fabd1a05244cc84d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb25ee2e5bee4cf9e5fb823bc81cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5a0eadaeca45cf91c8551f46c7f4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d434edc360c271c2c2cd1185a82693449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8237974ebde6ead6155a1917ee2989450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ceed3c965f20fadb3c25a019c0c5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe1c0ad78e27fbdc7fba0fcaea1ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6996910463ad813fad05a7bb8977f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cb3ba6bc0f522a844c42793a5ba15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830aad3d3b4b839b4519e2a8dbe3c1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5321fc4737dd226bc36a0e2d8a2c88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a89dd197c0d0b82cba747371fbe15c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863efa816fadd32d6e12761fcbad87a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58deabdf123dc077ea1fc66b86a1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2cdd578857ef703650379226826cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a4fe5371207c0b0e1acff4209f43d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3340bb5172f6c4a6630d1ce7af70d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595d9a80e04643b33c9c9dc4e269cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6fd0e3e2b962b2105e2c76b2f747b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793741153d4db3d9572eec570a7a4ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a8f83ab04b47b7e113184ee9a4e22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e51b5b7855fcf40e5ce7af1129db34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377cd1108286fdf5dd829132c053d0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eabfb5dd6839f4af5628d7da52635b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e84a2cac466f50e102bcaed3c4c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e5c894f25fe627507c6d11c9bdf84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e29c62b78916384a4090f88e37b59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc10c7177a2ae5baf8f9744cf7b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a71c3d1ccd76e61892bbb02b5e337a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a887056c3bf74642f928be89f23115475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e8b2fd866bcadcbfcb6cf9684232476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9d78b4b3424681e2b5b7decbc812b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5db9a19131169b00d29bfbba74d77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c9faa775a0546e0eec9efaa918e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acfb3cf8be48451e93c6118b51483e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f28d16fc6a0b1fbcf09e1f41492f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d2bb3d0ad11471be26d9b07f337d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7aa6715b2b0c0cf64e9c92e0ae315483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d16b858ea0d8ad4ccdc864ddaad6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84081b09f734f3044e6596037b4c5884485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e7b2585de7e54bda68b9e894fd2a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d372bcf487d4d56cc81fd5c2ec84e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3612a8efee76c32d65ac2b815112c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e1a0fd1719d582aa58414532f38d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121cef709a03e2b79501977ccbf70e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1dfc5407d90d12164b7ab1683b480491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dbe343004bd254100d197e96394b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c3d57cb2ba58f8ba4db4a20c21500493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22699a3bce87ecb1558181c4b7859f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746300a23de093e19e1c149c6b0e112495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e05cdd7dae172c6b7f59fb4b71bec6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2db1626905c9c501a104c5edd6194497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2464bfb1c3e18451c08ba2bff42bf7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a93b0ae68245e4034d591fec2c01e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647aeb45fd6d4ceb47667d87028796500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d981eb60d652a28a5f6f98f462662c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a29a27ac0d3f3e4a5373c27748791502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acedb5b598a22f040315eb1732ec954503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944030691b241b4d970255f920b85ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372324c2f64c2c9b298f2d7a080736f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ce7b32a9774e7ab12ee2aecbea36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1369eb590f11cfc9836afae28af8e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27738f0a050fc417b606d0297f1b17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f238a3e82391adeaed3c1d2567133509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c35db486298df603a8fa1a6b02ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba27040e4761d7f21a6815e21f720511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf1022ca976da53d949ab6d4ea6c67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a3dce29eb1b83fcb950a0495d3ce1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a33de33afb386c62167b8a8c2dc17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ab1e0c609ee25303375cb0913d9c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a80bd7eaab35779d8fbba0534078516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474d71ef3ca7e53217872b7c912b8f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78febe4331f30f058a33efaed793e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d655125625b23090dc00c6a54a114519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc6dc46e3e0f0022d9511bdd68920a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57a90236fd17b6150f4b277578ea66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5fc0081009684b2bf11a2711e8159522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8712bcb65992198d9386e7705e34a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb081937df0254a1dbbfa3adc311170a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b7f7284cfe73ba4ac6a1efad0826a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eee87aaee22394a20418bd1b06c4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b1885b6f6eb7addaf5e5dd2138869527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0c9efe4d1fa3a6f07d7684252579528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8eb942b25a0f1a4f25dfd147f8be3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798702488800ae09ec35d2579fda29f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9de9d2ba264781f1c1def57b03861531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a649568b658414f6df116c84a3e94b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d320ff287baedc226bf98f19ed3b47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf6b24d2a9adbc699635c03ca98401534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23684f909f93bfbda1a3dad267b2d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd111925adfb073d541b52c476f3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4faaaccf3e030de7be3e1cdca52944537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e6d9b285b1a3acd55f5872017adc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f35b03f5e961176e89fecb79ff1e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f19efa18f26c6fad06fb1dba2f1465540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c9f82bf9ebc84dfd3cf61316d752541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c40a79eda8066f4165dc19011fdcfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f43e6f551768b4b5fb1724c9e5e307543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885769dbd1b98bb3c425accc68fcd182544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f073ee55ea68b313cec7f31bb9958545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14532218ce16a5bfb4858fc5c3315004546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9eb0bf371dfaaf43b1bd40f3a9bfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d0226e37bf0bfa185374d6de35a29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9574b0bc4b9d1bcdd0a11f34f8c8bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da116799b82982323fcbd155b9fb868550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c5e2d9441a253ef97d0a99a0ce938551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05829460302cb156269fdff5d3ae5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede3c3f5b22eecec46222ba117248d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ece478a3f942d576ddf9bf6572df4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f898d24c7ac5a1a4c25c873cb294c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f6e1d86fface2c834455b1f4775f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3fbaf4019f8d319cad5c452414d39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a05f2c8f4b02b16d01b699c14d0eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb55f09ed7c84d03bcc89671314815559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7895fde176c3f6a3a348378120bc372560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897afc53c9860177dd759eba88be068561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d891fe7a329c1b2694dd1e1832852a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408227069740621f17943c913438d83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e8464bd6fb0253259aca0350c2de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170d560a856222dd135322b60dd0d75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46959ebbefe48cf9360de3377ea913da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881d6fcdf4d17d5553b7204d14fa3fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb817e708d699cbc6952c9bbf83fccb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94398de9d57660930bd69db3d96f2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dfaca7af78ab75699fd35630305f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0889fdf4f42180f412b44dc64af121571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd1b72c19bd08c5e07fa4800d28fbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba990d3de1cfd7394dcdd19fe0036573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da1f2e1a718445c3c6e1b6aebb685574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e8e62c9551bd9ab21e92dbce0b114575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779169a5b2c6bcabce67d5ef3c410099576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae81999d192def7c155596fe9ddd5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fab62abedc49a8259781c694eb80b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d22571da0cf62ade7a54daf3743e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f2b021d55b6e18a2f86aaf4d89e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564277bc9cad5eb9ef270eeb56421b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5b50a5ce076cca13e68f9c36cd412582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451432ba92984d673159ef43f4c28d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6404961454c79facf4c47df23c2f94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd10330793d2a9287776e2fa528de79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8663f9cdf5f1c005ecbd59120841586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df9c6e408b194a4b5d51699850802c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c5836bd7361c00287e83492ac1cec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4a948f2543e1f705d9748abf0f2ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c57648f9cb4e5fde847c59038d3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26b27154afbf0251c334cf0042366591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40d875210d4243d1563b5cc7883b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd35bacd18b845900b6f6f312b7748593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae9e1ffb90b586e40da53fbb30fc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a98e3e581fb70b94fa83e34d1129d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88c2e668d833ade59fa881dcccd3c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da126ebb9cc41674528411902267a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c586c5a2df87076b3407bc19a268598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f828a3ee53793c2c38075cd4373d80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1423d43911dbcf4001534f36fa9069600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df817fc3b78d52f07533340b413ae571601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d3a80023266feab11c64bbedf2a12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39cb939db08827a77d4617285680cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2423366274153d4e2239294efb0ea55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b1bc4a1f6a7c47d510470185dc356605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040876b5c754d2e75b3fe031a471c71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f248341ebd4f89d584b10f16a45704607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd6f430ff58d4ac07b426f0fbb2d1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c81c5f6b2badaa403789852228e7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac4ced950ff570fa116c57fa9dd09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b366364b945c9c230493603888453b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2261e3c040fe6014f373870806a77c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6d624fd43fa56a60bf9c35f3b1256613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125120f4e24ce42c778bc599dcf876f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b487221fc7a3cf8664fdddd330c92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ba61ca228cda2d78982f69a00157b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13c663c22c53f15391d1c8d4fbc942617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2453e12efd2ab3e3e9255c47514a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40735ff675629f708e894448f1c1b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897708cad98b8e0957ea61bd6b1d2523620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87785c0658af940079faab6362214187621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ae6709fe8b9f472499ffdeed857a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50c5a8890802bf8cb61967bbe5233a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fdff369f4e5a698bc63d2cfe5663c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be927db957daae05fb8b51219c8aef6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bdf8a4bc47aa1a7f1681f1ba66396626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e6504de62d54e47b0be19ea0a1ea5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6479d8af3f16e1070ee2ee4c7a9c01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13eff10cd218b37b1ad4c570c84bd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47b053457a7ceb9707d790f98b075630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d50aec235cf08cdbc5c0cbe37155b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879114819a35a330ce75f016005206ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157a382c88c9f39522036cba1c5081f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fadd4b745867cbb51a0694d64de3e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aff53c1e70ebcf6c4373afde0cc10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea57038ea00d91798aab80098f2ebd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b54d8d546dd143cb02479e091481637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831aa949562a9aa0c649af61e43460a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbabe75e8a82e8b2c3072fdbd23bd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25d72c26ba67a0d0beb7c4eab34deb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e78a04a2ee0c7ea94a3606d641178e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0fcc7a3fd65cc848d1424e21fac56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd015e9b727d23372cf67c7c9a256b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e83b1979a8f4facab432db57509ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6b222046c0a3a4d11ce5fb188ba91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09455aae49be30ba0ca5d427436bcf77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e76b4bf60182d9a0bcb934860fa17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1be61569c09a10f7b154a39e4d6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440837da53c24a7899bc94eaf3615b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e502659813fe5d4aa6b2e9b48c193650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506390794caf6d670986968ab8423a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057e388a700f3cd42d346aafa5d82bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee351d581b8877ac0c97f875182d901653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d8fa7ca6ae2733c337eb63d302a81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7e0602f242e8900a68b5e4d7f5a91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed30958cad4d4cca33ea9a93a01b910656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892948b19e16d2bb15530b1ed84c3623657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e308b474252d047544196cbfb6e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe68159f633a4157dd7a5ae982071659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9571b4e5b0a35e168d2a8137641b9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d8eea5b388ac49c033b55f0e1e29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4255065c0aaf637e67a05d2a420e6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc600632e41d0d48cbff4f3896f9eb61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ee9753b39551354c40d07f63632db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1843ff2e2e7ea3275016411fd49ff0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387ea6814a68c7703270e2c31174aa7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9033c415ef6d72018a6f8e6c3af0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38120cfce9c134615757bc59e7dcc70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438daad8ebf8fcd7f2185f54224cffb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4da5abbee8f4a507c612fc721439670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a286b3bb735661849be81324d17a0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4634cc436230e1b403c3442425e98b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe79308827408a0acb363376509288b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263392c44f466ca0af5f2e4970893ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4c097e6ee39fce0c09df3a588eb8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733e10315c0264300f46f59e5f14167676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158bec21d3f146a43acd50d73315d42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0eaf81c4c5ff096a0ae09d982ba57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962a71de119179b118ea91f26cbe82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966c6d8441947c6147971356845afdf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d70a6f2cb300bea00f8bc21da629e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e93da94f5652e9319894ce132b740682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c8d35e4427b0d17c634d5e016a473683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72610359238536cf3c4f362ef2e07c9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93f94255e08693909ed3e038ab5eaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8899e2eba5c55645c4c48a9fdcdb89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd07edb44b384f235fdc8318e1b94b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22ff4f9e1ad934ef232b5987494cc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfb6f8e25ece66108c73cf5bdfc9c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78ac4834c42e7c4a72a19f624c55fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8821b709a5ce150b53d986483731b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de4476eace19cfdcb4ba9223d7fbfe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ec13814c7a90593e0ef22b8e6ff1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac8db0b41d73628e9f89326629c176694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbcc8f3eb49e38f6e3a66a7ef86a57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a229f59e590b797f216d6d8bf66d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251129725f7b198fa7dd8dd0155fd0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007de0312efb76f1fffd2caaff930996698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfae7291c128755a91575fd4c9c6109699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d7e3f5838a723f6f8e2856adc7355700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64992a7ac84c59bc0b17e60c7806c8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bdb86034e769e7a952ac5d79b0191702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32491a7cd6e8fef6ed05a7a2d80bc4f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a3c31d792932618d9dbbb5285e28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012bfbb3cc5a13087b0bdce5507cdd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61513238e73bf9728346ae19f5758706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15af5dfd48742db1c7c276ec14d050707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc507b1fa4052d7a453a1a7581d886cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294339554deea3f65713c481619e6309709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcf354efdceecbc29c357fdbe488db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56e874becb96f9d9e79bcf63cd8c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeab1b28cf5facd2c0a837cf4d942ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9425e25f757958376aa7b2639b4100713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5733d40196c120a4e77f700bff37f3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85417d218065f8e9dcb13d9da5aa626c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceb96774708437005108b29e093ad0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c360f49ddfdb0d1d7af6b318c1862717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a56ef7c309a571640713663affe271718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cda21b6cdd46e394cd0cf2d4a9b35f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2491cce93244b11adf8fbacd2d4f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047690875888719c0b389a1836852eb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5546d50e764554b0c30fad6ab47c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b67e522c5898932d404ce103c30b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a234f84690a5523779a867341a676724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceae3413d42a4a3a9d6ebe66ccf8a51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcebd6fc3bf92169aab8362fc563c2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5783392adeadbab6cdf96667fdfbe4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b0ae39ea788f744433a39fddecf39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a043823809c66d509a1c28dde73159729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a850e61c35775003e8f564874101aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ea2eb87bfdcfd2ee5764204b8df1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6417ea9044fa2c743bcf03cc5b30e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400bf14f5d4239d4f47e58e5210c498733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c8f2b587a0d205377e2b0edb1f6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cedb0ef081fad72ee445dfcee12a4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f23c9b89c2f16abdc3cf2ca752f6ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f2063ee5a5c3b769fad0c68c1c96f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ca737153463e7f335c87cb731bdd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59bb98e7bbc138a12ec08b3d752a00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a35967bfa97d6ba53fde860b797dd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cba07879ca4aa4e6dc6cb20e0b1eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ef39b676b8eab0a6c8181c523383742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f730239c4b5d1c6d824997d9795f3ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65586c3c033f1bf86add150b31d8619c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80874093620c862c8ec596883bdf454745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff43fe104656717e55a83de3177a6fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ce64c30967ca85f14522c57e08ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994987821fd46d36a2ed82f20c5eb57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c143aa9aa292becee998becd73753749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbb1306a102775b67528459d24e3e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1a0ec260133d1607aa5b2b736969751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83e48bd471156099c3428a49db16e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559129717976abfe78babc889fecbea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3934d3a9541e4dab4ec6b56789b34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b2b1447c0f276d5ff79d73dd71e43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08009d1e6d930c493357a7137dad2710756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28466ebcfa5b85a5cc0a250a1250a50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbd6f223e304b92aa67093b5a5d2c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d17ba4dc97dd477302759e8ba8ac71759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>