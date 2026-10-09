--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015278f3cc772eb507e4aa559b3eda41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655672ffc10613a9fbdb36f2f201f7ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851337d5e652180ec37cc650dee619193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86525b6c51ffff4817f225b6f7c4d8064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9313d97b3832681931a86d64039125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420ce3a5b16117a35883fb96a5ab116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babae6acc5e20e9303e8809533c1fd997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d909d8246ae347238e31a2f31ad1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d099b42e6e048f21e07bfc9fe82c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1044674a52046ed01c2c7202d27ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368412d4cd6678594f57e02edbdec511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8709505f67c85ab7f0a7f09a0aaf0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353869637adcba2477f4ea5ce89ef95f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde249307a8776ae54d4976ea4c8a05f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa880d5d7a756787b9a1c25b6db73715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac5ec23b9dbb93e1b7c27e782fb2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e784b3d80a1dc2a5554d93ddfc0e1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ae41a1dff9c88a9ba8e10a933c4db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979b930fccf384edb8c10d6798d725b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d65a7609cbc49066f9b45382ecf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a63e78159d7e38de98e25380fd6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161423b36b12695d2e5b51aaa57d8b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0446bc0d1fbb82ce752699ac088d7dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18a6765f2a291a6df8de80fd3d6db824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974ad8e0f4316e2da6faf4676893d5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0655206c2bcb60f7c2202d3e7b72d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c26873ae6e93ae963e7ae38049a3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ec0037d8096df1d2a5932e207076d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082210024bbad740a0390586d270eb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa2e9b0441fd9bb3a39568c315cea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15bcd51d5df9551c9ed95c8dfeb4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab017b7c806497e45ca3316bc3610c4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228426f3a509c34e068da8a9875658f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26af76196772a39a4f2c9740456e0c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cf46fcede28f8bdc04ff74fa61ba135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044efaaec7bb43c5f955b01923694ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec8701d7019a8ae621eada9a2953c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f31bba65337297fa05d2d230e2eb8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575605b73cac2bc32905ed3e414f1f0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b087a93671d1d35819bfec95242157140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e4b31738714c76a4e96fe4695679741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd46b03e511fdac3379d0445fa58df142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd9d0f4b43da9a12eb00aec0f8d1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a484a18febd0d158ab47818f67f7e3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bd8d94c19cbb9991c144a574feee745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfd73d7e5dbacbe9e376e5607322a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a00995bd7a0bd79cb83d83c2e6d38e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de045c9c363c22c06dcb9ef44dd4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf090243736951f4584330ce6e68e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6815130172ef4e53315b8ff53b745d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80ec01baa123757daf4a310c1aabed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513363bf01215c6264994d91edbba0ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6f3db0c327ed3374aa2547be74cbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b8ccbbff8d98274946ed5a88778954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9902e7d1731db15b7c06231038c1f2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320b76d6080cae292e0b98bdeae46ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb2a6beba19e8c94cb21b2312cffa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d82f5f874b40788a98ab413b32ffc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd27d9c6b8ea5b8f24270db5781322159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449c2c3b95ab5b3d82e6b009e5a1f9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238448b6c472e946d0f6b7d224a8f7d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6131db9ada9683adc05cdd1fa62b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188af9e2aa76a28017d18edd75ed44163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dd90d3439c525a24096720b4bc33564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8f690e1a8c2bca8807e80f2abc97365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9605016abcfe3c89bd422deda3459ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff1a6e7016b3eba6d0e0353ed34bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c554316b7d58d95485258d95d6d56468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dccc7910cd93c38338617723b252169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b283367c6c146ef813bc9f19bda470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c6c937db69e9681168ceafb5759771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfedd8df32d9b9dbb409530c8ee81ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c07d9032b3c5c2ed8d4c181b53e5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2222f9193416baf45cbab16bda5962774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73202bb71bec24a01ce416efc2a1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9936c9445818e41250bb27cb28518076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbc8779f074ad995faae5902546c9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d193197127d1bea6411b94ca01a22878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786cc72cc4b64ba4993899db7617e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bc7ecfd3ab74ea2f9673ad41da9d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c57cb6dd6f5bf2c985322c12d125b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898836fc11c0c6d09e246a30de1692f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e916f6c12d5a87471776c9d19a6deb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25b8228fc7444f4042cd698d67920484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12935bf03389e5aa08f73d4d43543185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a06b461287df3c34d387228aab5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b884285122a424238316a6d8d6eeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6f3cac47dc5cf8bfd898c4ab1d6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791f60011f8a8b8f46febad0d48f11f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e06b253518f2c227140eb3c526e5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aed9e336f6db087130a0e351ba05e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2038cde47081e7442511cf7e9020892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ebfd765b3cd59cf1403396d2f334093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a00fe53b660275b08f5892e3e05c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a263aeb2b870687627819c09905bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cfb5b501ff4215261134d8431088e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59277ce59385ace5be53e3a4b427ec497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f052001880fbcf717a5f402bdcbd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc0e07d3ae5899b7513a454b0a1cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e7dffeab9ce3281ee3006c68c0436100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd32a8ae05e624fb433fa9699c41b45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1528e2a18e8186b4017ba956f52f7e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2cfcbd6e7a0e2999a86f61f0c9ae7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ff8374a2b3f9182c7b360f26d1b63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bec5557026a0cbf10e6e5e9a27091105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c748e24a038ae0171a556375d0c3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4fa0a4d473e57b6762bdfd9e22eda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1847b0852599ccde997a87c2c59049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d51c63a92a73cebe5d366dc511b2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db030bfb20bdb5563e58b5af1ef33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621bf49e65be8a737f4d8399193089111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c65a91475785e41cdaae38ce219fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c0d2a10b3b16af87acea91f4a5035113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b624bdb9fd660272d358f38f694818c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0f0ffa0a8e8fbed4af6d63f638082115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1bc83041bae2e98f3f3fe2398d084116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6e3dcc2d97865a509d685723449f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d37eb3268131e876d5eb6e026ba7a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9638bb542a71676caaefec87ee553a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65691cb1469b0ada4d5505e832e01a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866faa54844e0ba488774b2e475aa10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb8d81c11bd3fd22a8a552f543e2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc43d91df338c479da0577d35aad643123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d7e51a8f23a4fbf9c5dca1ff295dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9b7396d588df79232ce40b096d38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7decfb4a631ad464dd6e8ce13a4f856126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2c8f883297bcb487b104f6d83f76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ebde9c74191b32cb0cf185c8a15fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a8fd0d6638d572e3042ec03a8fd85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba3fd494e9e5d6e5c6077df972178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208d2b89185097b178e76db278bb6e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237cebb4e22f89b0b1151f3700c209a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada00538daa2ef6aeb9c59aaaf849d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122bc3b02e223c49d80cd5e8018df4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89849c3323d61fbc2e6d70aa39c79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b4f79576a0db6c86d7d7f2293e863136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aae8724c439b56da4763ad7c71efd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1babc19e411a6159bf3380620bf9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2571c0ea5ac73ac193d03c29db36831139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf639d0369524bcdb005468ce415f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31947f9b0266d800d4f62dc519a4eeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397a987f0c75a27c4ec7e16322b106142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52efde7391d405e43c6ba6b84037b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45aec6ff72b916e439a409df318c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8e98215a3184e9757e0add5bcfd66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7cd280b25c3edffb39781c56fdb50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7068d27f21a00080357271ea0b26e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125ec306c43ccf7b4c4cdbf7472c5c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee9ab673a63ceadb03e242a2b9c782149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bf796bfd3af2cfa4e0c712bf18fab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c3e91ccaf952ae3c79e4c072d2d37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585a58e5030deb868d3b8d4e2d72c37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a1510ebf80b0d53940a00205f8184153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b4f7b8a87448b92dbde9d25918423154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c508590c44bfa7d6a495e9e8b5a4caa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d8a6848cca972f1b8c13537af1d7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a48849ec4e452cbddc47629813f33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ec8b04e900ba0f50a0a72d72d221f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed926861cf53c1d5d1c2cb70bbe40004159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6562297df6c244c4354ab4bac6f7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbd70203ed9cc79288fde934787e2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de740cd6e031c6535affb777fa8251162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297d2e1517836c5dad316afbdb600d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d637fe5c923c9731b1af98200af2c9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f68e34c02eff5aade93b53ab24ece165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405eca5960e0da84afa0c82929e53a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d774ab0fc1de0d8fee88fda50098167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f6f33030b91de3132ceb72c035aee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff666bfdb35ff9ef4caf1569803bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60ef8185dfcbdf3450bc759f63de30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412502cdefa5a4c2fcdccb55764bcf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a30df14e349352ec5098e474f4a61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524186085b4386e4a283ee5f1aff38ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac972cd35620f6e72f7e03ae32753a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01ad8a76e491b53c611b4af5bddb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aad75cd27cee8138bb75cb9619f86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf279f7e6d5ac5e8be9014a384c272177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dd2d1daf41b4a6a34274fc6826de5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc878c9c9ca6679edc1d180b80641179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e3c79f7940fc0a3b0273c71a1c30c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb10ea89809ebbf55d6619937733ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba09172959f9dd7e5178a68a3c3fdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645361ceb328fb2a048b5de8c94dbc85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490377025ace8616af31c01b06cfc7d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51440d83a9ef0829e110656ebdab8db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e206cba634297a529089fa3d1e494186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ff3bac93396039d3539e521f90984187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4d7a80013b6353fedcf2eeff41bed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9bca746d2bd3867974b7c4c732a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcaf04547341c934772f6344d6142b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37a6d470cf88efdb25995b449c603191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8aeeb52d8cfa1fd755e70593a052a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c16b92e9c3e1341310694df65566a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa58f9b5b4c6838b41cfa11b1de77d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad728ecd4b9e22fe43558e0fc4dd30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c316c0e274244894b7d33e75950cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f325d608b0bdb6599d2f4ff39feb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71966344902c6e90d929656f7a95ff31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23e726c5e5acd2237eaebff1feb7ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b3873fa50b3550f41ce069fdbaf2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6400b6e7f6183772a4cdc2fa329b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425c5e3b3929f6719a821305e00fe14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce571d16e1175fa705c36c2ab87e65b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7834f1c6c8e890cabb85fbebe4140af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4c10f8817668c899238cb27a7f53d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749461670e3efacb53299ddc3e7d33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a449c2b1c0e077ac034edb35ac5ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b4a9069bdfa3997ba4abae656e5b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdacb3e69f697989e3c89029f2837d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2efa8950275642f80cd4a0f75825a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8abdbd7ee56da8f6ba2f8399fd8012211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc05e226a2e902a3c360f4acd41047212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd669054a495fb4eabe6c41212827213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a68f7850db56d70221cf0a4ed96549214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53f53f114783ed8039e41fc02cc564215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e89db1e774b69c4fc38969e5d03825216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cd739cccc9c3dabed1d551fd477aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6357ccc9a90cb2c45f2226f1b3d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e07a625f2a83bdd3003b80b187f37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a31340e50a7fc2617925bbc0bf9580220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572d579cc8f1033feb3107adf8aab8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610df52a6d5f6a2fbb12b2fb59281b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bb09444593646b24f59cccca0e0ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d86e317995113584aa58f9f044bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c12084c813637064e6c73f683c7c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd2ca7a38a1be917767af5495a4c22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c071d4b1be15840ac9349b1e8ed59f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7dc9a9b08098ee712001329f50aee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b1ccf85a5bd45541051afc33dbc03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff0b1bc416de747b373462269e240230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a131978ed853dc74552b5d0d5797231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c55a8ba5c7f9af9efc0e0a32f0bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6305d460bcf2a4d8b229a3d1ba27102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d6fc8318f8c1e632bff7311bda827234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ebcce646df22fc03687d5bb0243e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c04b728e61512f213425c11bd1c24e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0fc80606e503d67744a18feca3231237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e79008d54aa33b14b48b103ab2f125238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49c735142c826de447ffe36148fd3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8c538416412c1e81885282a64c812240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c061f5cb408d230457aea251917c840241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335b74c9b9d7934963cbb2d1f4ac0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf953147c577c65ea6f3d4eacd055243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ebc110d32978b40370d849f39f16f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05fd56eb5ef913f1a2fded2e7aad1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39ed309c2cc531242ce7bd15815e21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a01186f7653ad6022fd6d9cc47039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ea452d7c0b16172620624e2e58e14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05a67d91471041c07bdfc5c849fe01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fb668dd992151d45e1d0dc99afea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a83c5aca0cc83f98201fff56ccb615251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f79fb04ba64c91dfee1f6322bc7118252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca30d1ef881760ae1261c67b8dabaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ed69a2f5e11127edcd30bdb49708254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25167c4e05cc7b7e62432fdcc02c40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a484722377fd966b9b933eb980b7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b43bec02263aa1a73c418e0b66d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487cc65cac08be5545b81e2aabd33cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce120b5cd63f412938c1504eda1bc9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70585cdc0f8f0fff0d5d491158903e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08135b7dfd11314205ce5ce87747395d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fff2ed6ecce5c13973677b6a15950262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1f5982a351b8a27ca331a7d730451263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ffa2543ce586e743e4214fa3d923264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf7ab60155f1d51a9896eb55e3795265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a533906762c40de7430dba6220a41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a27ca306954f55bd3f662f463a8830267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d3739f6b7e9b44ea21221dc5fddf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497e6b9fbd322ef43cd01236f3b3bee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741df58702fdf6ad1fe7d805e3aafb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7212ae63d2f8c5c4faf413005a6052271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c4a401b7550217862b43dea10de15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd72c4b09157608c2f0b496bc84bba3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f8341e0118a13bd23e4341b0ddf93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01550b085f6360605b899355e681283275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dcb97b709d650f6879a6d59f7ffcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ab3cbc84cc95d9caa3fa9f24d295a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f4874bd133af8af5f12fdacbb79ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb6f8471ae89856f8b601d942326bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f115e15753f3bd6e7850d7e38a2b7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d0668afbe750ea9a82627b82f6d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6fe8092f0416f6dd01937d7b91ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c163186edd84323a8992d55ed7d44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b84125b24f7dcc9e47d780e5acab1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c829e323dcbc0236cc6b3b72b6705285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab62ddefe0116392f7fac31db3177f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b513a4b633e819a913b6133c2712e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dadb185c7df0632df12fa04a6f692288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aabccbd56ca6ef80c74330c8d71de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aa84712124160b2a1951852dff7cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebfaea62b9aea84426aeac4143550e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598eab202a9b7c0f27cbca95b5cd1d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681f57b69e6b1a900b87b6f68343074293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ae6f46ba9947d3002cb517863e79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4e2875d88fe7d220ae0cd89825af5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc74e42add2545fbc731963a4d8e69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c902523ff1c1ad5c47bb401321ac4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c0cd7ec1028bd0463aef0cc1a023b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9c5f2a643e2efda23b4ae29e9c523299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b08ef06b7433f788f5ff4f5a6c865300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f7e195158f569ea333b235399269b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf891a60300edc6c5bde638a8233faa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c19a1b30bbe1d51921e4a14d66951303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0ec5ef431a590126193e254ea889304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411899f40bbf83662cc40fa53b4d1da0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8ac61e6ef21b236f5e8e2a603e16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0be874d097d148c45e052b15fef479307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38f943475545adc2e1c9f7abd68fab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb906588ec153414a2a676971139a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df74703f034476015b87d898e6006f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7425805d1a3828e0d5e532a2653fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60230656a8f6fb6ceef61788c23f262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4d5583da5d5f4cc3d64fb868cda18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8cb03fa31df8250906470e1555465314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d820d4d521fdaa18f6b069bc90484315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bc09ddd2ddb89dd2e93037117ebeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a9ae3490915348cf2434ec3cb33c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524b10a6bc8fa0911210a3463a4268a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2746e8536dd04210f530f59b5ee683319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e02b01fde1e997c3c66df63ccb4010320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f49979e3f1ba7176efa4306ad5efc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83989226d70f4944dc04a9c18aca1523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fab4c76cb77a0246245a5571e29c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a696ca5284455454c4b1aae99222bfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b000479f44f4de81cae4703e106a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8fc7dee721c664d3f21e0170f61c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15784b2669cba45c584d8da87e14ad6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199a7567abaa8839863283f0e9f5529328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f710a3fbd5599599790aa412c939a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4417ba1787fc7a330774e8a399c2f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa11db52611e74865c4ea2f1d80a766331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1374de3a08d1419111ea82a5a195ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ef60e749a13a507506e0ed781aa83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bbda16fe5c2a035c4afe1448e1ce4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a07e54b6a73ae9f1432e0d0ca3fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd8d541057adc3ac2123f67dc31d84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dff4fecd8c7216d4325ae2405af21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40b0bed6fb3ec70899aaade60ae5cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef966954ab47d961ce369c473e13870339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bf67478c75bb65a44a9d6c417fbd0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539d02833af7c2f2a22f71bf9137da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce19c33e0d8f01596831c6f56ece7b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff2774e918205deefe4f743c9c29f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa9b868cfa0a14c993283a3b3266e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcace2aaac5ae92f4403b1ea424d200345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591f87743179bfff0e46a82c8e9e288346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2fab320e03fd8162105b481c2a761347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca4af6a16e13aba707104c3061e4b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0854e601c21cce753a8462c156e9a84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d028054c9c0f516e9aa2b54f5feaa3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3dbcab71d018c911c28d5480e73b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96e59d3287def1ccce57b76853527a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c634cc3529daff47c0c1becbeca4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae968ead5c78cdd173ffcd7aaa28d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf06e6a5135474fff9349973c640e1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f2a8380fbce8ebb10d08993bf4cf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8646d30a2377e3f1ea9f5305bc963357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3cceea3e28ebd48ee442a38decaee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efbf3c80c59bde95f4b6750a705b32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07132921d8a7f188fde5da33d50ea9be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686453d3e3cdc47415a4eff7fa60764361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88abcb520c825b53ed09723b8fd48fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83d95e3309bfdc9f57f36f9e4e9463363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f1fb7412acdbc286f8726adedb11c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c2dfbc3c3319996e795365987adaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9c5397a65914f1be3c2f12efdf9e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b634f9bda77e3ca8e5cae0d9b877342367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc2232f38361064ce8e98c5cf42bbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c839361b59df306e4d1562833a5d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f6ca0d2491342a4a14cbdfbb31994370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9f5d5996c1581f1c4dd25fc47bc2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ce995207f205ecfb1d33e5abfe258372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cddda0e9a2d9730cdf691f2a5760c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278dd418d6302dfc5ce362dd4f37da0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e449c5a4ddae7e40457f18cf76005a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777174537cc7657f0868976c95d5acf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099980753b8c1ae8e8d5d6857862e31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7535a515157872aecf8fb47c06027be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e6dc40496a3ebef47291b1f8336e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cfe85c1f9d800dfd410643b7d459b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76b90e6e2cf0f3d3fbe65322e85984381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861f2f39180384ec4ed1cc422eacfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c1c9685c5a8278391a78a2e99c6a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30224c8f6fc138749ece85cbdd4ec522384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c950884b1dfd4ef0b154b71c4a836385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef8df5929b8a235acc62273449ed8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2881e308bcbd3bfcf25cd31598250387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a552353d5625143e532c71af4349ad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54792467c8fe2cb8af498954da92c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01db2dac5c3a23650b3bffe9188883390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21478b87b7a2a6a7b863939924ae80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b229605fba061bde5e81415a720c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed56f0b5481c75d7ad145121318460393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318b504c52a52ed845e6d6bb7570f5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c43eecc8b504455884a349aba6679a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2befc9a7660d244d7644b3bf71d3ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24fcd7a55f03419fe76a5b62755de7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bab92a83d0a0df25672801bcb3c37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747f403830af019575f831de1414fc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bcce55a3dca36e591463bca1f718c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d964160a567907b4ce7a7f2fd333401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa330324131964c730eac9ab3c56437402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0e7602f4ae89b5a036c30b11de6f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0497f58edee8ca8fdc989f0387f11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b69b732af5b44fc892f64e8ec09f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c7a85db8427ceb599f0f4c846715406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae416a5c40de68dd182f4ec1710dc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164b94f860da1fe33d244403f463032408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d775efa356f48a0b2340b6d89ed9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d537c1fb380c03a5f97de4cf8591894410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806509ee50019923e96079eafc2679e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963521b0682055b9c04858a5a308bc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60aec6e6158d5c88a3692ff38fcc5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52381f3bf8efefda86dc14d2239ba3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0c5ab7b4fd5c4fc5335708a66d345415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aabd7685aec24bbb65ecb3d41cfed7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8d2e21221f3b32ab2abbe4be892e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf150af36a8f7097be68c40c25d63548418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e349d4d2dc9c084936dadb07774efc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc979ea4d470dba10f2ed69dd9b8ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac7f13321df9bdb541b7c7572054a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156b289850ec95640bc79efd037295422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e775a8c3a171c72ec16d3d971c22e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad34a442bc960c83a2cb497ffe4f54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057bf36c0abec0119936d82fd5c31b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033146aa2597eacbeea1f3df4312b1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8c705b2599392afd6dae9a3691c7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd93805ba0ecb93ad679ba88ad96b01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbe0b0a80015ce343c21cc014cbcb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ebb603cf3aa7db76ddda2c14a5913430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64b857794a84945e64d92e9933152a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7135c0e3fc75eba6a8ea569d9a81a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62108e1c04492a426872db071be3a16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953f7fc9f95b2dde0e03e05c16ad720434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e666add5798029ccf90ce9b1372eef9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ccd477104ce94ed0dd61919babfc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f52332a614700597ab9ec7cc7db3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ab89e58734617dcaa229abbfe0862438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a6b6222c49299a81e9ee887a0dee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c3d992d3eedbc73871151fbd05ee1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec26385c9b8fb7e23fe8437c5b0f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752035f6d694523b376752f9cf33c32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a122905dbb0651ef0091e6099073e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795816b5aa673fb56d30d07a0394a25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc23a1195038d7eb36ccb5940e1f54b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e63820814bb1c81aa680a4c19adedb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe27f1a71f60d062b501335aaa552e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04de479df5122d3f96b8bcb4a5116d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dbfe5c1f85038ac64991434d75798449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92005795aa9292b983a8e76990542e70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15de1048eb1fa628523451a3b40215451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a8fccf48da54ee2f28eec139ecce9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112553372885d36c4e0b9fe999b993453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c03c3d1d1a873698c5861be684f9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28021bf5716560004dbd308fd5c0fe7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedd5a45b7a8647b7f537fa65107c91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333852fa5c011b4649e446d018d7a469457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86c9bb35fe2d0756c252fa5b1a067458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e640c4e3e34602ee68ca62b0ac6bcc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8545d73b49adf80f11437f7730b6749460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf7121297c1a79c0c49c1a1a722e44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc97b76914a493534f35c615713b05b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c760edbb5ca24ac61307155b28f8fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6747221b6b643548b23dc7550176af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a054d0c2ad9a46ce1cc99ea336953465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd30dd8b64c01a9a87e27d3045a037466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b7e16f99f3620c7dc91a2faeedf47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb771678f41fe065d83fabc03446e38a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee2891ace21c9b7fbd995e9b692a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565fecb91a3606a64f54a99233e4e5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c965ccb893f28c47b515bbf6dd33f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aa2fdb64e4657e798916325a56e8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bec2c056054da359ba9ebe56cb1a6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b036827716977b1664dd9434a1ee72a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0769e0eb4e216bff06aeef9a9eb5ac4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d9ddd152c7ddd5ae1fcd4e221d23b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dea10da989649262b38b6360d6e210477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f27f55305a50f7c3eb24d47019a16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4424e8256486121da5a70e6e6be64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49971ebf8e3353ff9177ccc4bf5150f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3291fc6ae598de42925208dfc319bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fafddc4ca74b4677fe8991dc3f0a57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb1dbcf16e312f61d9d1e54681815483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38802e5101e69fa005d27c127569fc09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6238008030e055944f190d364f27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b046afdaafb79913a4b9340ae0cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834403cdbcc036a16278902123a8bdc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063049c3119921628cf0fc2b505288d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db8718100a936a534f51d2ea12903489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23b4ce3f5f9048f01bd8642ef2ef52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801121005ef010fc903b5968b6ae6792491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c679586dbfd9d0d421b875898bc08ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af903d180a3f138cddda035d7c2ef99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936f0af941fe24ee2644395fbebc555494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa2e4e3bff905dfdd75ce505d56c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfea98cd4e61186736e05f260ba81b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d421e0784bda704f0d4f9e0a90c9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87fb7bfa90731cad9d1da117dc03d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b2f6629c7b9b168b371049d31c156499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894246eb511272f45cf7f721b4f06c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62494d6f6d85db1f15bb3a8e4af29376501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330e63de348764bdbb1d63b3ad6a8aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72517269700087504daa0f227c28f796503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d994acc10de7907ca676c58f7da9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c01c3410ad7290fab07cf8be050f78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812750b45ae4596bc856761d7e8d3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026d96e5e6106eb4798622741e3eb1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39624af780d10a5fb34ecfc91a5555e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ad33e0cd6b0bb85ddf72a3fbab55f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97343967fe9cd13f80d6b8b3d31b1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f912968fea45fa6d54258fd15cd7c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6464bcee3523d66c72cbb7c8cbef8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fced503cfcc9cee7ca65be05c96f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c4a443bce10837a1854aa8f5c71a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f5a79ba4dfa1d6aba04a13f7803a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf5535f876a907d92e15c985249e2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c676f60bcdaf7c279aebdca8175df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394ba2fa13b0d09236ad9b5f3b973d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19182f8bca70d9a891b5119d88da11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474b0fc17e211049d41966dbbc49bd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31bbe54f72f9011bf2ef1e073f5533521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebb45e5dc48152ee2d3d0cae76ec20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b694309eab5355d5a34e2ebbe9b8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c2d9a08e77caecb92b103d39cb95a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f10f25427f6077565fd9d2d2582a13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd4aae548d374e06cbebeeb27f133e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64be3aa872179bc0145e0a0ff9371527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e212b6ea0226dfc7cdaf2fb5f656b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477afc3dd0bc2adbd270377861ab305d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622bdec50cb3f423a6205281500b31d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b969cd9ab8dc7ac2ca23c3f6cbfb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935defb72554034adf26ed8264b1e057532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20880e2b35f477ace3e05b18ef6c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788337176dee6653c3280c83405be87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff15bfb579914d53f7002e7ea42cd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d96d160c977ff279c4989805c0807536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d6608bf8ac70e9eacddb57005d2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201db09701efecfa1f709c121ab54c18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733677a4b34a8e6e7b252967d36b4ba7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e389cbe8047e054061c8a0d4b7f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b9ea7dab1f2fece76ec84b247d6d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020423678821d8fad2d0e6e2c5bcf27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf948845fb2c4d84e507f041bc287543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd1064036c43126a4f1d684027cf4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5637511122b325ab9f2a6228562b51a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f5292e3a8a24db2163e8a827e93fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec70f14708a42730954f15c1125067547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9707d2005dff3e08aa13f34bc0b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f298bada44895850d13d88c6970d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f195788b36e93726b6b0de3dd66d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0782b2524cd2b422daa2c7f57dc780551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7ddf448e7b56d82cc08da57788d8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b075d35d649101b1dba77a93601da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e9339cc9a466769614709f65d943a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffc69434ad41aacc06a316ec813bc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44ec52e6fa4d4051a6fe6e00acb564556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab136c7842291f597cd3dcffc302e255557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e37450c8893b833146b6d5744b68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b09bfd10943bd50d8d16d936d0a8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e55c743c83d47fac6f2cad30591de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006bb2e28e005a37eb288a182888838561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588e52203ce2921d6028b66e4f88ac5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a4e2848c08c11cc87331a0a3b63e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4331a35521b77b9b5a221d11a81b16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b71fd7ee38a59e403c4cf6bb93a95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c9b7ce84cd8efb1a49dade737d789566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aaf1d20b2cea74b95e0d7487872d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333645b4f90a9f5336fe99738d75afeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8f85cfc639ca12e73d2b42a773478569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7878314b37271169799282da494b313570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a53229b31f7c42a1fe39db3a511e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628baa2e354b71f98b2c8ab4329f47d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a847bfc876f3b7bb8a0241e8ec8c6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8820e971368d4d1c05dfe273ddbd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1bf1cf4f1781dd6068701ef284965575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed9c9563aabb351fef1bab26dfc7d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e200a626dc005df6febb4b10c57e00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a67d5e887423cf992b3fd437e7e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1ce394f85a2eb93796ff8a18b5196579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ab1a8f314830963813832a231e704580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9defd0b6f4f23ac9365f75e77ab05a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa659b748d46568abbe8b4c2516ed4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac6a06c87219cc05b21243496d1bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99ea0d3d3ab5b55d03b11210b8182e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6a8e03bbc9d8824dd9d64115d8d25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d690a71a27edbd339cebdee20bb2a93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d523df61beeddbeb1b363bd0d0ec33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537237886d2ad5ecf272be997392059588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de595a0d0d9d26aa6712c0242efd6fce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb8c155604d02cd69260076762eb81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899387f746c13441b8fa77883281df7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd21b18bf0f8328f047d608e3ca7836592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1505f7d92dc386b804b40f06c651ce6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18c4628d1c9d130dc2aac70a44c2ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ed3989bbe1da86b5cc09723f91f77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528787ce28fe5f3c99ab69a4bb6fe5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc40f67b3f265fac1119b1640938e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62b60e299e62521cbcfe0844bbe74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fb89c6d3083a7b8a7ff064c3e9cba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6854afde530dab1a525dc2d5730969600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcde1cce70ec1c42601904833d4ed0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dc8b881f2aadf6f263539d9702205602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5deea9053b0e38df37a8a6b7ab5c98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b808dea33b693cf288347b31fddc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc406034a302f843e80c91cf660abf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ca6f188ad7cffc062908607f3581e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd0da2796f11a73ebfa9ecb5368648607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731769983e1131b09af1139665e6c33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded7513eac6b860c399add8f7795e22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8e1c3f51c545bec859de7b0583c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d0db0e0bd9d997a24e96dcb345aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d1cdae70b60a706cce1eb4f34ca79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b66025fabe5f93e7a85cecba62ed2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396597f4edbcc64cba43c18f5d8f23ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541c7cf6ab58be07c2c31541633556f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09b164b7aaccf4a27f41cb71dbc562616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc6b68cc6dea8dc7c89660f8bb6f62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7fbe6a9ad20a5b53bed59cf114fca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfbef286102901104958ea3cd01b99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3bd94ec141c0ed513f31fc767da24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710f82796f7788c689ba26916caa6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8862501bb42d5d4c36e81d02cd478622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a6610d85e42eec108514fb05e946a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e383a0f805135163f1f89d4e54bad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e0e2b9bc1708c60d21da61164f6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3026803fd305dc56b8aba828cd0dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a03e2df6747034558b17da737c704627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe28d994e856cb77f368ab5b64b2c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07be0b5674fde134f65f2c6ce891a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0800a65554c3085611899d81004b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187aecaf106c09da79e43f8494a7907631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfa5191e542d5104ea00f0170512ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5311a53d975153dee204349f7bad3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0433c9301d84821cee6ac35c421c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e745efe3d5c236b020160b206620814635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c41e29b7d28df73780513f9d1fc20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337805611011b7135d612c554e4c85e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ccf6f6903d6237c7cc5dfcb461719638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1035ebe0ecf57b23fa0e0ce00807b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf43afef2a0f559d79500514819bd58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd271311c9a012f4595b6a6333648641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260effbdaf14a2a437744793a92df5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c482a27af7e51ea231ba83e90c171643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6082749ec3bbbcbe7180a255801e4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4432bdd9eb1d6371ce8dca39150e01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37009e2c5ad1a5c7dbab3f5b253523646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a06efece11ba9f46a85d6698362d2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81e171f4680f8065a4bab9cef87229648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de11cd82009744da7c02794d48f86f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4434e468dc93d1e3bf81a466c1af76b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fbf64e05160a6f533100c80d51f86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb843717710a29233bdeec978350f40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9db1d9c257d6dc69881c89a94e13f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272e8ee16964c635464e52e263fb2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b7498474ab2b2d7e7c9eb8846afca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b207f38efe2890764eca6f2ad323f4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d3c22cce4e97421bb14aa42d0544657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a35654ca2896bb263c8d1b8fef7e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7771f81afe74ca98864a8529b362b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976cf4e52118ef4f07a82625e5aa5c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16017d98f71bd0ee0a52b9288c4dde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0f4a586c042d5287a8e942fb8948662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e992c063b3828b5076efd13e83fc954663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad34525b1cdd74a4625a00b6ebb5a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07394dc2f380f83d2a00c495ca4accc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c798b31e7686cecc518005fe4b9591b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdbc9f270da20c6ad263c4bd977770667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b66978af76240185975ad50e1530f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2714652e45089f0bb852ad44e4a6c46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13458dac67631263e771c7929e29d497670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c6be3bc49d6c18e6a853b4821d4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5624f193019fd633ac9bbb4a23a84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e56734a19494aa78241d120bdb77ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7059e5e8a4e42c354f4b60340d675674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb215dd7fedda3ad754a3a93cb9dae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce1594ec2252970faef4dff28cc5db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c13a971b77c3989f709e356f4bb46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b33aef77ac43907bd76e2d9d043d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f343fbf4d97a4592e115f539bd6deb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce100496eb211db58de9aed543bca21c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aaa063b9a03a05307b8fc5a93d038681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea54acb0856dcb4554ee27bf4c28a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142cf4c1766833095b1e01503fb5ff0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498c51117d9164ab4bd7d590b1edd26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee76df8cc08cfe5d66febbdffc7996685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98909fcec191c1bc992b3673c3d78c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27c8d84bccec95944223ae8d8cdc77687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc025912be84e7b32aa033f71cf4ed3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e37eef15922ea04c932f9e241db10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596bbed0726639c2dee1045807bb632690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1adb282c27e737f78eff34e67daba3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4bad860444e1f3a6419a8fe3e17d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8265f0a74e297e62e2552a9dbd6502693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bba06d4e7f136f6fca712eb05114d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6218c63a2d61b9cd30c6f295f1d52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e48a275d280abdff27ff4f4ba479f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ff5520b0fd35a9dcb191a0f9fb8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39727e9a72242465cc7e40aeb65150e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5494872920e1e1ac680bdf5f1b2c2f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a1615bd00d130210e2d36d9ec7df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8de23b0e08e8c18e33b8d8486b005a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2f6bb0b5b4204a7f283d8b3db1278702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7ff3adc0f406aeb986a7f35a84255703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f3a1dd38d8a58d6c9154b18a68a53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0204b58ffc1ca43c45c82d907a2ba58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ab4b66ee131f2d98a76100522b36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0250c4dfbdadec76ba3bd4f6cdbe5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2a8c75c73b9d9d7826fb8cb2afaf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d49708883c17b593b521d86a411f47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80230151b71f8b218e336acddc737229710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98b879bd7cc5e9dfe8069c2f0ee85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f7677c26a13399908d79c70fed5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c227fb37a4d24ded768e7122b61a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26144adb6e52b8cdb296b55c5a2916714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d513b9f49e6cf000b7eddfaf78adebf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e7efd0e7bb6600c5e3b7bee13add716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef60e592933b2359e7444a4ee3d99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2270046bb5256310ccad5c4f2821f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85691316b4393dce7f2e605fd05c332f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564f07768d04f1dafa8000ea5f1a171720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345f3c32d0a01cd7abec7f05001334a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b932dd83d3c39aabcdd6732de4645722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdc9366ffbdba07bbfd086104b964b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313df682c8a2a0185686d0fae99364c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78d7f0c66d4b0fdee87f00d85642d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57305c8eecbe600914ed86185b2319a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df591195fde7e0ad6d5cf390d81bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d621720e96c0b52f31caf7d0eb464728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3d25db47fe13b9f9e43a2b3744953729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078fe80e692de8699e6fb992a98a5eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24753e906815a71dd68765a0f0eb06e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdfef8a263af98431ddf69cc161b08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced443cc17473febd9d87d20389f23e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768815069519f33e4d0a554c5416f977734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dbeb42130b87bf0c0c52df1badca2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beaa0d095c0760ffe11a163df395c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fe19e0a102c58028029e8b37d05ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94022323d41b0b56b1dffc7dc7290691738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d02d1e36a69b403bb32b024e192b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3658c4224505b8be93ebea50fdef4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d9281f469f052c68904b3ce9225b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d923aa118fc1b2243574f70d293ac4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2427b3ec1cebfaa11c2243732ebe9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a521d8fd44fd2f8960a1f0f28d0de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b734a535b9bb6d5893951280f269cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83543103aeb2b141a99f6c766ba65ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa067b6a780eddb7efbbf08068b4cb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa2ffc0f2c873aa32371dfa40c288748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38fa45d75765f5a998e4df477f0799749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e413ba2de4ce8e942caf93ac8cdb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6342a9e6dad42fa595af9c2d8be12f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe92fa9fb904ed76a894c5f5d0634e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d50778fa5f35f0e09feee027de280753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f444d7273adc7bd218a83ab5528cfaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d21cb6c2f22955d23b9645ef4a9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739033b5545419191947e9d1f31c5613756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99d241a3c4b69726b201606958251757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272266279974ae0d53b271fd616e54c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548e7caf3cd08353b039ca1988594cb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17517944094a4ffc2673937732f1321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e99b496e7f1a5dc24f6b7c7d468562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d442ac6f4db2396c72dd8fd078c633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516ccc13be96f687bd1246af342c024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f36a256684b994cae97be41bd30b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabdb9ad1dd011a0590660e7995a7116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300618c07c27a35be99ba22003206d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc3c91a292e523b44ab90cd526871f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592df14963c9a9c6594555f468f76069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1415dca13d74b35ad6fa4a21f213a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf944e200ee1b93650ca7dab4e446011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3234f4316db11a9eac4334a3af0a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40221d1dc791deef5331ab682f242fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302225911fbad1e3858487f739a514514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856bed09fc5a5e44b7ea88b09bba21515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4c4a5dd3cc9ab10ce7e75c656ed5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef51e2095bc8c7648194c0dd70e04d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe50ff6e357e469e2ca0dea8d169e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed1f09ede821c9a9ba0aba1dfca92919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e5dcbaabaca03f32b71b5071187220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c01e459a84ce5f1ff6a8a4f17a9e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0926505bb6545b9c94fd892c8140422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d6f20cbb2685dbdafcc1011c63eae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea6bca077fd04dc2bfc4337894b68524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82c0e31cb28ea1ebc8e8b7a6615bc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348c010008bd38c72562e2c3ace661b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a368c9a1ffc2228e2c3242d9a7266c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d838c854295fd6317207d0ff493823628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45d1136a7fa8eb3d340a315dd925729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f3377759d6850369252e03dcba00830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10c4c9ecb32a4138eba3f0c92a393a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f13828c9f54fb72f1ba5b5deb2c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5fddb576c1a697972b6e38a8468f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c09c8094c17bfaaa2720b5548b7cce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241a3898adbed11ddddc3cdeef81e2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749fe383a5acf38923a81e1e992766136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f6f838df54d683a06a5969f3a8db737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017f846fea356c257e21ecf33daece538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13d0d38d78a35abb3551b777a2f88339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d644b43f30844d64ece76596fb1bd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce33e3dd7b5d642bf843b82884c7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562f161b1a00b9b36c04d195f18986142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cc76d133a720b4c2331e32d7ca3b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623833661c2d7fab8c554a5ce62818044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8611bcb5a5438e3666659b5d34011445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22dbae938d4a10ae42f4065e2657146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4e9d54239f24c7af55d346dddf69247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8b7c3a30ecf476ca41e5f1142a66748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918b5428c2765ecf33a646f41bbae049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb98da07dbe9e9a1d1b04dcf938781550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac64707936ae423e14d32eebfc28051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb6f764102fb089d0a52b9a63da4c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487dd319e6f833f51caf79c886acb4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced670504a6a0f69b111cb0bf2675254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f1d9320c949c0dca8d41b06498e7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e17b988f45a7152159e089cf41b90456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623781a2af777d9d6b80e2959c70b1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee7bf40cebecffc04fa8582e2bb08158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b34633d3385f3809a3807274de3ce059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31c568a1c26bbed9b9375adc716b0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712a5cf727d59493e0337375e2c74261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7457a517356a1118032c46367f0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde00c336577832ca68a6bf46d5273a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6a4870bd4c24ede25e291fe9794d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9c73c9c4f5907fb2f375e4f72a7c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01789be5786e397823b4991ef2ad587a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ad6e7541b46637117db616473365b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f23dc4df18274f23041c8f1795e06768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc1f69f638f81d1198edaf766a831669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d3888edbd8477f570d39593aed51d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ecaa672322f0102c719af5ad3f7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f3de1ba7360dfa6f1855f374f6cde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5812b39121d7e600b1bd1e018db0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36cb561f35332b62ff7da0a483f1bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae690bcbee8a5be41ee7fe02daa8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4c1183821c2edf2ba0ce000fc66f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed7e124ad8c5aab0fd7a1e37d7108d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee2e878df27f3ec3fdf278514297678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0355260cadb5f51b6f7ec3a2ab23879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52802a78f89b104c2f80a1c5f9c49a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed487b4ded6880d8d5abf5aa19c9e50281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88285f09a933f9f5ed845344d0778fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122436099be225688f658cd74f506fd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f5c662f72d6ff1a857fec6288323984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ae1b4f4bbcd4cdb93d7eca39e73de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48a34b7d9d573387cde4451022f1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc46221254b563d32113596d5b751087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacbb6befd679014625da1fe53f63eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a156a58b9ba6dd8cd8483fc371ca6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed93a15e8bcd3747cc9d1b814494790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3cebaf6e7ae6fc1e4e0c2b372de6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3106ffb4784cf80974b0d79e0a79692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d44e75fe6d3a5243528271d52d9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111210d47b30c98d803fd3bd08b633fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3da3e0a2d1bcf97416afe6928b8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d45ac148d4f9e816b2f2adab623c9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18375927c0de2fb66d67141550d1c5d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af65efcc465d02a6cfa43995151cb8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b2469ce02c31969600bfefad45e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5079b315d711c4ad167a8927a8ad7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe984e5a1e7bf46335abaee9d28dadc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e7abc15c129f8da0ebe53cc26264a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a8329faec9cd1bc84b0dc2937f7f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb84f5ccac802e4faa11107000b292104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55c8e34e190e7bde43f839ba257081105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d6c2a997d00210a5075fc1eb327bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2087397255b24883e8853a269b2c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64279cdaddb7ef2df26dbb4daa9ecfc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a52ad9d10add895ca401fd0af07c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d64f7c9dafcb1c6eef8905f5ad52bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe112a7e7a0720081e2fef4d73ccafa9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4836e208196b48cb9dc8493cb2ec272112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d764089878484415bb7e5b755e26b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7357acfd3d2d84070114a16626c8c40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0ab4bb3b3589782b0024011dce8f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493c2db017cfd78fc35162042109740116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad845f1db6f24871b3ba264cfacbaf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f0c8047fcb8cabe1b081257cdf824118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbed31692ed34ddedc82dc39339163119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14d6f35286028d44c72ad1272b1b1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599486ec992a2cbb6f0ed45715bafa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e8e11824167e188f5a24eeb3cb6a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8538f19504bf9b0068062be772a439123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76e68643e62442756e3c3a9c743c07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908bd3537d416afa17da4833306b8a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b593f55527dbfee0d13dd2bb1aaa90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42244bb6fb6a0fdb7cb7c37ed268ff0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97140feb7d10091695f5b1cb07ba86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c485a485c84855a4cdefcac3f6028129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006aaff20db68021db16bf8f59b22a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b8979236992c63ff65fb7b53925f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0442301843e9d36943c1c169ce20a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b9a8c351ec7bb2e1196766a3061fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcb5b3f7dd35288d34f65ad14dc6fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435c584746537ffc258ca5f46a413dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab5d855a1eabe0bfa8e3f956059ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efdb433cac99f08de9c12f18221bb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e521b2051db0e9fb425f647dd6e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52758aae7644c1e9af96afadd0cc94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23861dd67f03a1a91015ae4e92027dc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7314e04c0a05dafc14e8ef3d9c496141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3919abde554c02a5054c5122177be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c55499b28fce7c2028b1269f194aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2d7cc08e98a1ebc6dd64ef8a1ff3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e4cd3a9e5171308dddffadf0dc2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c39b5ee11c06c6da1e395664f18a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c2f1765c657a9a328b3bb4639f4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ea03fef7aeee2485cb5ae64c81528148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76077f9836895bef2ee90005e4c14940149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6c1de178e80406ee6fc396b3f0f49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a3e79da350b6b3a387404ac4d35e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a147cca576f02afb1ea3fddfe9d2052152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798a01d20b7200edda8afeadcf11a78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345da909bb7046803f092e83993213154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b0c01321a0c21e2ab72952ccef7b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b2cb52321554430496d8cc779f685156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaf47ecd241f877dfeb7847ff1881c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26fce5003c7e7e7bf469c812253d13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840d565c54d707163a8009c249fa38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b57f761582c933d1e2c008581634a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e5caf528797bc26737a125c24244161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee5ea0f7a8ba27ad593c777d7d9fbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528c855563d211ba346d28d19a4c2ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101356efb81ba714e8c5776ccdc60405164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4452156a8e7620d1f61656f82fa0492165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627b72a0e11dc6328bbd1e07641e066166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f305795d024eff21b1dc9011ede852a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6aee7727423564ce3c30b3691039b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee778fe562653c11b3f5563e81d14e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a194ffe0b24075e4a48f42553b729170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2389736c36bdc050fceee376e737e8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f544e4f2064bb46161f16b15ff499c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207498ddd4a061cfcc3b455448e8594173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f213d58caaa20dc08c7c9ec68620df2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbbae839f2b22ea89fd8d3a8cc501a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc645328dd3f5f957fd50bf409014ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eb1185adcde5540098eb5f865611e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f279b172dca4c3a0c7808e7e113b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20485056152fa101da3803856f25a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99017bf5291b7445ff4e99456d2b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48b9686b525badb88717bb93a9eb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a812674e4ddf92339272de848015182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ef47223861e4daa69d4970a386f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee393e60e3aea433d0a86601da7b61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af766979d19f40b3eb2f88a721dbed2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bcec2c849963ae0fc5d904ae3b887186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7925b7c88b1424e58f591d84b6103187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661eebe86353bb77b8470649d9a664188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879536939a176982651a044609b398b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d5deb5d76ea314f3202a7cda935f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c912c39cf7f4c2218d7afc4a8450191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a945cae6f6a5509a93ea1f484bed41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87605a90dc3cdf36cbd931f0057ddec3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83799413984993ce8e9c9e42994c381e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57149b57472e35997bf7c3b1a0b9de1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6f2ea97d1384e20dc4a7f6cc82e86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f75bc1d86b733e5524a71a3b6b848197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bef2595354a581afe4499503254a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5550feb6f8b6c328c63b1f6e9741791199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d186fd6a830e692aed3174eda98a790200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f4bf4f491bd1e6cb7b528bad1620f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafa35f9d68203526d0f1b503fa29b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230385c40ae5bc3ccbfe7593ba2f57c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc288429f5217caa38fc112fbb81b6f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a06d0a59cf650783e19cb966a26a31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6d8522ab15de9c7a43f377cb1c27d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9c559e48e318cb88a1b9860f2c232207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303a39f1fae7897c9f1c5c730ac4e3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26968e7528c904e7a491f4280b35739e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad35d0d480ffa1fb0c832b0e68ddfc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498235ac52d70f5f3f6ea5367173ded211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84f17425fb589fb27d86215fb1d4f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab074b98705e47ccc91cad7b439f22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf2bc9ed34656528daab97158e25a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854738299ed2b98d0d096b0f5a7c785215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390deef1ee81522c83397e1346d67d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb5af1eb3a1b45a10911813e4b4c46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf320932606e7e3aee3bec7fc1ac35e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc053dc9ab91bf23955f94fa74f8d7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430d45cb1cf340942d67de73da99f6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6388702e99303740f39ed12efe83d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61701455ea721ba3037b7af239cdac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc7fac0e066123101790ceba80c8d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94fd4a239318e26ae9a923db0253bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ee6af82590bce25176ba3900b90f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e4c407b390a58707159445dd9dec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe25fbbc63dd8369d9edac5686b436227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ba93e4763c172014fee6e71cbbc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277a3e20369e9263173134602bb440229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb97b3bfc75ffb6ca565f455064802a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56136e0f9c924f175fc8421401237b18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52786140a79b526f9fde020534763e2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b915934d7af4aed0af5e0bdea9b3c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1673aaf0ef129779db19a1111b4d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082d9cd4aabaf2fcd75930d081333c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0145b0cea44efd60c2d461975869d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9004ab0152999ccddc5f1383b9ff8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804333fa05158a62f7cc29badf92b09a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eadacea8c9ed1f252012f5c35fe0bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669e538f87af5eaf95abb2dc5b9c024240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d0d9b4df73459dbdea9d95b25eb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420b1cf45fc57a5878ace72be1389b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa189de6aeb93c36c471dfd2dab8ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dec59f42fc40d7639c144bdfaa3cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9068c9b1e042548ac3518ee679f3fb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04232c48071f7ccbd6ea107cc6af33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe622e1a6cf294f44bca61221167667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65d51619b01ca0fe3a5a8354aebd91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508502853dd96a4790a2d76660e2a05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eed7a677ba61d972c757fc96b38f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3baee677225cf04143037d8d8df194251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40d184f83a02a9645567594d499bb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a64b635ae1b70099c9937ffb1a85b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b78baaaa15d7e98ede4c77aa5960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c909f9f68c694bda7ae7de1c97c9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5409d42cbc4f219a2c3b82417fa276256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718278562480e2d95e1d4a7eb0bc56f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de16a350c2c5898f957a98e160727258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1853511018fbd7b3ae20fcf25e922d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19753cbf145ef0973bd983a91cb99b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff683ffaf6c18bd3a37dbe49310ee98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba4e7794f795c2ed8a7591ce7177c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa81fea64f5b202b68b2e8c2e83d7c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c411d215ceb8146537a5ed5a05519d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c05294400832f997f026074622bae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d2b42cf178dd7a82fbe86d9b669e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98cd0ec04bf6f300fe9f010be61de7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b8808302a5f0e400a0e8122926755268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eab15deb1eefc20340b8e292f59556269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bcbcaf3637a53b08381e91e19b6b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7893f1455c4cfc040e1090417941f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602190956f6e02f896a0475f8e6fcfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d07472bc1f5a8298cb685df4fae71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe32ca1a9d80a4feb704d61821816274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609ce5716fe6f0b0f80af439258073e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4259e060caf64187cbb5f29d6028a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c82365e0b6ac5def10dcdd09cceabf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2d14f4bdb137c7d5da96e809b047278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fd911e414aa6f984d4cb85a5a243e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a507734366dcbc67789dfdd9501304a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a12d41dbd678a2dd48d2d88e1a014f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf68db81cea64aaea308bc161ce98b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ccc03501a84de5f037db42048fbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c76d8500800a599a815a33ec910150284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8b08ab905a99ec2ed2a325224e9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332431eb98a7290f3604cbd82b4809286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112bc6247b96f298e123c8e2ee48f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70d65478488c328279b121f9f951d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a317a404847c0f9605512af1af2f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc8fb832af49fcbd75a06fda2e65d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0e99a4ce9ad291245efd0e49648d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeee94a6182177a4feb5c6b6ed7f29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb5f1b954f58237d0af32f8b01862293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065e90d307b19891d402db66c2e5582294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5c331fed59a9354fcb0122b6c1f71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae2c682e3581dbe4168d315341c28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1990f6a8d32344aa84da89f46321ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd4b0c9abd7f7704b2815a158a397b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c835a750b1ed830fe55662a63e89b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c6c4f353f4dbdca0abb2387d80587300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7506e38135dce007a99c5f373c483301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195d09e00e414d9a3d060da93106529302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16461b7808f1d39776483b5a195fac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8cde9f610df48f3d8d60e610c419304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb7f636bd3c646652779e6807d771c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c539e54a71f02f489d3cadae704d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b624d56a5763e872fc20688beba58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64347400e7b11d412b7d505507eda78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752027880189f13a0002b2c24c03c979309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c510053940f32ffda0e96e62e71ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290cae318dc974b7148cc9e3647c249311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1673d0f6963e75bfc39a9986ec537312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd02b95f82ff7e9e69aab988037184313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac452bd85c5f60cd22c86fe266a437e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac63e161040a98675a433ea1589d9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df77ee87a55c92462b4d3fc29439d7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427951249fd40956477c2dde9a97e5da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee5ed4ee809eb16feaae410a2abad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297088732d82a8e99f699badbdf79b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c172f482406baf88e2aa016fa2f8c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19785fd16882aa93a6690da48ac1d0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f987ab1fce4c87d0c665e2a6cc65d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b35df6da799898e538e267ccef782323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54644647a7b1d735210da32aa9193804324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d4326e211d6706634d3d8ca878ba9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea97737e93b32a1a7506f6b09c53bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c795d9fd3ea236095eb485cdc73125d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9527c91391cb882565f1f1fc76d79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd1243eb16c77b05c36039bbe55f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de33e02a2f4959142ed76efb5169d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c265c31fcde64cbcd9fceb0ae3787ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e655012b3dacc01fe390dc6245cda91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c1b1cd6c6d5ebbf95126dee6c703333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae37581929e287550743840609f545334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8175b6f820950f3f7b895be85f123335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11673304fd18a11d696bcb89ab40bbc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b2e7ffcc3c8c593f5d8f759476740337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e018a99bbcbcdc5317f842a7472b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96220f5e911e92660bd2c021351d94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fdef7a7cb250ffd7623e4a337012c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923047ba58bc565d0c8e11a3d6d935d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdcb8a3b6ff3e7a1fbf5164be784ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36bb445554ab000b787957be3d4ea4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c029e42d53eac4bae0bd4a89886459344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7e3cd9db27b50ae3dc8144d9b4b33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02edfdb5b6dde2a44f8928535e1ff4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d19ee8b4f23849a50b5e2be13386b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c6ffe2c36bb5f6aaa44db42c991da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeb75fd1bf12cfed8923d5656c1022349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161702e77f040fe8f9f1646ee42fcf0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143299fa98a30322bb89878577e67b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97a42d329dd106875dcaf46c71157352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acece947a4b8cd3cbf73676beab28f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b664ad5607ae2ecaea6b08d6f1bb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85e3c1c3ba8141de8176c779e18c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6e48c4bb3e0d2e27df79320b9edb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbc78be081e4b17116323f531a9054357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b37892af976c64453aaea20ab3b8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c73e5f2a0bcb45311268ecd5ddcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbe779c48e2f6f8931e5c0ce4f7d74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4451f5705e9177b12bd80d6179899361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc7dd1026bcf8fa4fe6e8361fbde6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6465f7bd0a94fec13406035626a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaad505d5c3edcba92993175909e18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d2939e34a3218871192e8e8551b96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0cfea3c17e4e9a28a247e8642d626366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac4946ec82d74336a48d470ebb9437367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee347727ac308963377cf519acb2a45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8e48de2ae2dfd550b5b8cdf2b0387369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d330fd3ac87ab145b79c0faaf2875370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964994bf8f0aec0cc21936fa84ce0ec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56d231fea63d022310cd91ed02c56f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab3c9e3c5727a3e41c31b556ae179e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffba61ec6965bcf69fdc859c866acb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efcf6b27e9e0ccbcc8b5591b09ddfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b40369e1a4d9720c0e1b6ec2f7edb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a55e68da5dd48da2193de8b0d4af8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec04b816ab568aea669c4f8a4a99f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477227d9da50eaf056b73685d5f84e36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a09e31fc0a8414e918e8a68ab95320380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5705c3ce5e8e3b09e0a1cbc07bbed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9393b12b8681ebae70534160aa2dcce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1489c4192320a0f3cc9093dce3af7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56024d591f74f26bdd7f71c57cc25c3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d538304f89ff6d0d16d65f01f666013385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55718d9af54e4c6f189cf6c8b4f99c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465975613ea04075f665738b8048652b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028ce6b854e8770a5abdabb0ba945ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924529aedb69f855d10630069d1973389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17873afc290698fb87dec9d4b0622d7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074fcd8a37c9db5f84cbcc5bb94307391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8ee94c8e0a0b2c67c45f94764b9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa5f4b814a1b77b865a5a839d4f6ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1f74e84660d8b36a0490dbc331271394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d82ea7696ef430206c7bdfc9697e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81427ebfdf2bfa20e23e13d894f706396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abb90e4207f7201fc2f8ec36150123397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6cc8978988447668702563ed2813398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1122f87da37b2f8e234afb2b3e797399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987d25c9d5a8adb7c70922ca9909ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359dea1ebf777d3613d106cfb76be73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70c39c874af931237f33e583ca129a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0647a34f74ff986f7c4a2ed66ac066403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea67b7c7b128906a948e29f714429dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669aac30e651e0ae3dedf76d5d9dd09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e612b921403e6bafc90e19aa224fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2959885aa34ed3a07087b5926593a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b938b82e34b735bd61ed4f868cf628408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d3af0e12d77aa0869bf18e29ae8cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70170fc3c1e0fa889bfce54d52db7830410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e81f4b0808e3fa4de658c4d440be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0e050cd94f96c78151a660a0f4f77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd6e7928c6f19d8a9c0229ec728459413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc173c62ba8f8cbfeadf5abf07ab195c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb96ac6eea644bee96fef03ccac6e28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982073dcd772d4469457f6a8074262416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e35117695b8098128148629ea02d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3535cfbec5616a6c5cdf747552864418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171dda7288e1d299c484f78e67efe61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03ed5aa2ba0e0d1fca2f701ef888c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceddd1eb2e54924041f3959adbc228421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59047783f7183b30bdb35b6a75810928422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2a1488a6604f0e57eb53f5b1f958d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00b1183022becdb43d139bab372092424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba5983ee8b9faea6639d08fc3e9346425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe70d968c067497940c63a12dd971426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4f8ffc15260d4e746b44f1fe9b7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe75e9771e8a47937b4bf8b71bfe1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed1ac5dc14d3ed52c6463bcb1f8216429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659f468001395dc1b301d047b678ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc6dd872c1cf4a006f5ef53b52fc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844399e7dd476af290ac650fe06ad2b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5114fb2009e439314c55b60a66e6b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77d2696bdafa53ad2e2803f5ad7050434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318a2cd0c184e936f430edbaabce2b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220e30b3e1763639aebdadf062cd2b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998943c6c8eca526eb29521152511b5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87542d2c5ed7df12bb5bdb1021d27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc69d93a916cbe2763516b502b287439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a7ba944cceb05e3c3df2461ba20f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555bd841cfc70d5a484c845aa8e32ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dfcd5c022aca04f824f261c4a544a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb437fae91b27fa305f44f80b7105ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f898e2a5b51071146930572114b34fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963853b5d9da33cb7e7ad431307ada99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad4b59b5bf941237d32d70a2a1b9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe2397a858cbabdb8a34a6bfc78b15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360021aa15544834c39c3413a9722dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc4e469e8a91faca9203e45350e1ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559d639c37834a2a373c343b352ed0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a3c9800663f4ec4531339203f658b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c2e0769ab55d426d221b6af8572c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188cf4b42e014d2eea656ad302f9014453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e19bbc3149bdaac6021ee66eb0199454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7c6749fd01a67a4447fe3e6a12471455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1139b62c9f122e6dd1198de19f18b17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ed652e99c0d964a5946fbb5f51297457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcbe758ef392eb57dc1b9fbc61d9c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67b0e4af164c973e64277ab11c6342459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec526f6cf404ef649965aedb76f01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ca6cdf3428cc0c579dafa5314db0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cae340ee5decad9b14e7270a9d5f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6918f5fd4bf95b8f84cf1dbb3a8df94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e91d883afa8d71e92cc5a5051b4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dddfd0ee95c5bd83d9822885260faa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671154ec829d74f076f3642964e7d240466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e36127687a62d6c39e0006a7d11f54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae37fe883fc15bbb9bd587620125681468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74326682f2b93acf76258a350ba3a47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df33383082b4837ddc381bd2744f58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb1a8c93359540052c2bbf5c25cc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86183a5c2f9cdb90d4dd0dfd5df3a5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa1504dee053cf7ecb9c7e4f7ad1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180926ef317d103927a6fde36f417bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263da8f993974f585954b0294d0f652475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65157c39119b6bfe703a5fe0c054c889476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f2b1b90055c643cf609fa5de9693477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557cb39eada68c49764b1bbd1bbf997478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d702acce92a8e217a60ca3922fbcb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408700f4d714d0283219fd15871da79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5423f04131765c549bac3e3cdc7af9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955003d4b1993ddb6516c46b94478963482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8480c265cad7163cd42e2409e21860483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0af916449af4e02be5b5363a2106c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082270f83c838c82c06a6621f9e50c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aef09894544a838810a5d880fd67b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44d966cfbe0f2d11f822c6c513319487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccbf3003dee3c1e15fd13f445c0e85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb87b3c1619a306426de9f52a9aa8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97570feaf916016477db5e7e6faf237490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26532699f2412323969ccfb64dde3955491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f633314e3dc2042c69deec7a1f546492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f017ef4e625f640144c6b587d7c8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3132a432b37b39da5e45e03bfcedf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0997c847f22a8558b37f57ee1cc6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a3edd9143d43d865cf9326882d5b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9646fc07bc4bf1be49fdd07ceec9683497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf38c7235e15f04a916838b6040bd92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63ef941e24a0867a76b3d3a913f660499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030587cf871458e2504cb71994362cdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0cab4db31d7967b4f7b68849689d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5954ecda22d89abb995ad4c63cf33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c6a217736edb6f31fdbe910a8260503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243241027fc64dcaeec243ad1f5249e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8369efa9e43f3cff1dce61b9d3f366505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008408bf1fbd54fa333e7e3d35984f7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc1c0ff450a8bbdde84fb647421dac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f08ca8fe77da91fa38bf8f01a9997c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb793266909816e8f25f75cb90b1a3ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab642743ae75dfa63a1b833a450f2b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1365dde7919a507cb73403ce054a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5bcd0e81cc2886b7c7d107bd4176512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc64384f05fdd71ff42b3f3124b85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25321d19d16056911090a02c0602532514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954387155d3e592af3f203d854b0c6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4041674b8e321631d7461815d0d232516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df245afe18fd1bc8065160c77247e7c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a59e5c45a7f209c9c23793e2763a30518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a6c8bc7991dd199fa051f51c807a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc561d1bc9a322de116b636242b687e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18ae372b5dbdbae978ab29479d1c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad0ff994edfaac323dadd58511d22c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0adb65af717e5c6e0aafb9eb8e039523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230164a1f227d70ff64919a35ff6d93f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f16ed808ebaf6d760fb5854f43f96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e99fc17d8e93f745e726d6af47abc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fde8717b56e9207cbcd7a25297be8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974413837cdc7db88c701accc28fd16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf9dfe8e44412c8e4afb5eaccb505f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2237e2e522d7e01db7d1aacbe7a3d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a17765d16bf60d352d2b9c3107263e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179c6a698912915051a478ad195569532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2337c9b86c8de8fb5383d94ec66c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023d30f9d5b473acdaa4e3dcd69ed2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c110397028159db58c41704dbfae2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de5919f7c372c5c29bb0a8e69ae8f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bf015dec1337f9bcc8d07f8121d14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40d2ad8541f087cf2d587273be40f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b3df8ad398c5f7c6b0463d43f43d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8bf241f3411a0ffb3b19303fc97ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3becfa7e181e2c39b3dcd7d742d942541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc09f219c38749789167ebcb9c03a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c2d46ea992bbc8f3238242bec2d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b03df092cf0c0e30a65b762cf12941544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c659471d287d286b5f03b47a6071dda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb6d52a76eba2eb2541edc02a2f00b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47c9039bf042a9d5a47a4dc98aaf31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a82ab22b5e857fdd00467bb2623c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f3c90be5966d9b7aa0740bd21d3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71426f88543a238f7ec3349f0bc22c1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903a5f1bbb44c7d64db07a961f10bdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dbbbe7b65c37dcf06f5bd6ccb7eaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ba3924f1dbb89636e2167a5f3e67b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01709c2b8439e401264f354ff8cc5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b263b614d546054e631bd31430a30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeda85a4943cdc7a04e6002443f23a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d4aaba896e6bf9262cbf5ab08583b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50f0d36c863e7a91b758c7d3d8e417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2769742468a8bbd22e1bf8a566da45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5db9221ba9bd92b4192abdc588e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77604f7dcc07f8532da9cab3dc3aaf10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71a284e189ebbac1fbb2d1dc232c46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea89700c25405c617b76c34f41137b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c71a78963ebf07d1a075ae92615e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646a587cb264c297902c3ee6b52dba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4383e39f72cb868b985574beba76c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f3cab5c20f5a2b70808e014345c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061c613342e8b877b7ab9b2541d7af3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d2713ba57ddcf5b7f021a7679735569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5702257c572593a6a9d4ac6a110bece570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34207d131e51aa3586f79bc0a2a15cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a02fca2ac8719c78ed6a1a3a654ff5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f83415e5b39b788ac5c183ae36464573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884686c6482166685307009889400817574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e3de238e579d2471a33842ad23699575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91a42285417bdec662dfeb1175ebbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d041d655c7adb7282edfc3eb8ed60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a664ccb3372adc53133cb469c90f7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3154c433e229b9ba0dc28b82011452579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211fdb23ea0138564a94d49ec12b75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1bdb389f9855c769647a049ec4c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9033b7b8e4213d7882374465c0586e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f43a727890691c617df1d378bf9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b34f9e95328f0889223c3e84ead18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bf5a542f7cd4dfa957298600abca4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7a2646ef8c9cbb503c9e93b5e661d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85420601bc86a074ab5684790eb9d70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aae14a0d99aa9687cc03432735679588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d564c99e9f0d647bff5285ccb93e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e62f4555200e9d746b1cfa890e24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4258e9c0a780bcb3527598fd978b0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5b031c8c96f52e71f3fbc76c8164d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d9fa4dc759c0d2dfede8896817b08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dbba2b3ebacbfbe5f1a6d56773864594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43ff3d8037d085dfcdc3944b7683a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aea1a41037574750d2b1913807795596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d0e9ea221195be2c53ef04c9d6dfc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ca09694366cbabaf0d2c938543bc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfa5b6dce0b3f3e88bd6a74ad984ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97a2ce69f9026e2fb0a19f2c1c0110600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd3df4a36a399a28207d9193eec5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d453c124f17285cfe567fcc09a40b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b29793a4b597549fd45f4e7c6e25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f185ddd17ceb91ed7f53ca37e0301604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc5fe82168ce3bee26dfd009bc080605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4490b1863da902c47c89bd1f0dd05c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e41fd6a7537fb40bee60a34e1927c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc60f61e12f35c0502b3b1233eebc01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379d66b51eb2173d614b5bac4ddc11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76604c053a3bec8b5e7bb11517dd34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a08fef509a5be118a9792ba71d63f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18f24a8b59f8699131f61b20f6414612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f0383c0d79119dc595033262d6d47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd338fefec07993e79f6334d5f3a8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d6af327bd90f1dcc4a8605cb98b79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ec04d5549f7a10728035e639b582d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3e55360d4f9dc399e32680bab9acd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d266fbb3078cc6beaf659e6f65abf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb608bce1a78336c07db6cb845002693619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d89462530cfa9cd1bc16107b932fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f380127ad56e44933a15b19eb4448621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e79c3c1cbfe3ee816e696c3adffdc6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03871f3f43da41cbee8c7cb821c4a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3a70d6a6c4e022fedbecbaf692902624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c72993114defd5b7d6f6768f74ec9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f24bb0e72d3a988df87097d68bf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9efdc4b15bdbacc3078f7f7755a72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ae8b17a7adbad236ae0216f5cd188628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22232884e498ae458c008ad58fabe2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec236703dfb025af9140f63774b0d39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5238075d71ac0a96e55da6db0899631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d618aca059ea5da0ded106794b1ed16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa785f3b47949e30137d7311ff78ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bab536b30893bec4a583edcf6542f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a7107b764508352084989197d8afb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02156456958f2f3b71be2d3a0c1d9c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc2ea3a24e34e882147612db88be39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef885fc56e713bf61a0d8013491731e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef86d80dbfb73223ff242ec5da8831639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053f683c9c5a2399b0495f7320f9c8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d710ab24eb08060d7fbecef763b32e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea68fe82f160c5749a9c22186a2ef5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f005e7ba5860db5f652fb26d53a44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347d1066fb365d397c4c520fb4b50e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc4b5f2bd09402b638dc457df3eaa4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd97efe0d259bcc864ae71a54fb92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c94871dc6f991ace0bbf2ddc488806647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0345e4840cf6565b9200e133810f78f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478933b6e55623344ed4a9e0966e158649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa935479afed6a3f5811bcfbf2b981650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462bb1459e3162c0c90ad8d90a91cd8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8d73f36080a338cdfdb4d78597098652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fa3eee1866d86b946f5cbf7e0afb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f158e639df5b3383bd9d7c3790f70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062b5dd8db774d6a2c14f7ee88bd66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67668927701ed28a7ea4acf397cebc4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978549b6adcd7fbd7e1c6117bf85474657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5152a8569ee9576e871b35e055954c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177f3145d344c4241fab22ac00094ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21553caea42238c7438cdb0436f22734660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110808c454231f0847ce9fda6acced1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2cf82e02c3e143dbbaf7933447126662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad905b5ab300a8d240d71fbe1e01e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5293f788bd3250cdebfa3771f1b660664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e43e74f2f06e6dc18806c3f4d4e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a53cc234dacdd9f9da1682e4bfa8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd6e1099d5ae75e33524e2d67ad8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ba0fabde9003253932dfd81621845668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e146d6860e458ea524bf4b66d44e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071d77860f386e489e7685e402fffa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906652fed94d954486fc47ef109f7ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83c6e582a71a3da6c4dfaafb91bf7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311a2e30b27dbf32f7506e4f5dc0cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae27fdef9bddc9cb9fb04220073a7ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300de3f02577de606c9be0f1771f4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e642bbcc0e2c6141571fd3733481afd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90779bc31f8d08f8823e9f35c513a5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c90544e13508ecb4ff79e439aba1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8211e4ffd8c4bbe3b18d6447d9443679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e02fb67dfd970a734780a550c5a54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e5d0a3c4d33991f48d9a99aa0d745681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517820d3e029c4fbe73d33f2f4429ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a33e5b622e1cc6b191c519b03757ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee3f3930562fb6ccc6769c19c12409684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d2e1912e90029712c070c2b5e9de3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fb7582eaa3c72e0f2113cb041b69b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00b9263eeaa5f65bbc646953ddf38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bfa1e228e4e6cd8f6b586c190ea82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5527df2b94bf501b834761ee6467946689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da096930a00022ff6f2e9335705f943690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa91feeba885cb080d4522d47e24a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eeae1479333f6f1840114d861d072692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e8fdc15f04a4ff2b43906fb81795693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1a0c2f8737c17ac67e5d6c6ff30a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c8e3a7767c4697b7829e9fdfb5ce8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd13df0ef3856ea847a74a6adf0fe3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7708d224399303d89b978e39cd9acca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28f375694a40dff26e992100a1c74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa25648951e3b06ac289365ec8fdc55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55706c9b932014b850f5da85a54a0a68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d41b332340e1afad3ba10e367c760701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3a6d18cee91c927b7e3e33aa3309702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f798792367a51643bedbdb3c3ba0e5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6888617b625f85d301a6028c8f709a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51804ba5d91b4637b24674c10274dd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03678868784df7f53b630afa8cf8701a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bfe11ffedd7c7762906006c1a459a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd092907c5ad95af0d5ac854c51fc004708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7e2b26824e7f5ef828ed04f003882709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb149a066b23e84bfd94807ee8dcf2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e0643a65774287473beff9c5f5ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2041269431c7a1cbad18167568f7cae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f1dfdd1bf8ab1c4908e7de6fc8fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a70e3b014693fedeeb3fc49c230243714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb392f95fd8d0addeb4f2ca9625d06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e7190d01bde96d8ef6038e53b01c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151372f6b6fdb1e1ec6067c0086c5f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4c5e37be74b80afa2a68d8ad6e51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458a939ba579755b98644465a5fdf6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b575babc27b140cebd91ccfbd840bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bcffbdb751274ac8a3fbe66c927d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974dc3d567f63bdb54683d9f6042499722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb85bb080cbecc166ac896bbc01cfd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c3cb256118103d54a5011a299e19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792015874bbf47c2292da5970c4c7347725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103ffd00b1f39d991d3d8baff2129e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750eae7eaaa8e63c0be8cb22f4ea104727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b46147941343e056c408b4d68faa6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1f88d50e24788028d0033393ef146729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fc6d694c5aaf5c5f9aa49d100f7fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10e1aace9bd725dd5dc3bc29c3e7d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ca9c87a928decb13205cb2f266828732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf517ab4da3109bd928e130f58da1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f5963590922378aa0721e4175d9a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96722b7aec9e6392d2f7b6e63c23edb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de88c7f2da7db918f80f1cd5e1fa22a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94151b043b60ccef67c1413c9ffab7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d46fd2575d224475edb92b6766db7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de34c989a5a27d3a8263416d3540007739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d2bbd91ad26a647702fae7be75cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3c2f1646c45b080b9fb65fc518291741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b78296d972f6801110c7662e272da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025c901f8ae21876bfcefe249d2fe9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf090fabdcb4be5aada81c1a4bae5aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a456fc7a979da4dd1ca45bb7c8021745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff6f5d628c923385c423642eb08d67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a6c9e3273f0d88d11feaed220c17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628872e78474a0dcf9b84e4b1779d761748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66aaa6c529738f77e924ae717b428749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671f0ffa0d6dc6c7504a3767af35b95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a223171647232b588f0f434cb0741751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753ac560daed1b3afb7e5a9719a8dbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b12d00549a4f0a003729f6bef37e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ae44857079ce492f041593110e52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fbe2d1a05c601d1e0837c25fd226d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61eb27b228d862cb3ab044e5ec873b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014909a47b40fd61c43bffc9dba70462757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae99905b85ced386895a353759918e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7ff176ae4eac96460f39887137d0b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>