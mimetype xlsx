--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99484732dbb9135fe299bb553b75fd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b511518f8ba07fa4e3db84d42f8142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e577e6715147520d96e135fcc89763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d6036139e7658552ef730a03340a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a909c00145504c02329ea7a0825005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f661ae817c80224b911d62b6a8e6b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab3f35c881c9662ef2255e98883e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41634aff958a84d6d11e409f7cced4618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7dcd3c1e1f7e0e1d36f2657b7ac69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb564336d9a7e9d4f98dc07240996310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a2814d6e803ab0a45f13841d4928d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983265be26c8d69f7fd25884b141a2cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0aacb3f35c137b4f9aa2c8c4d94ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956ecf03280e2c073df298331bd9b5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf231fd331451a72ad8d0cfa74c61015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f58d80e2becafae6778464ef58557e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745506ec765d28320d3c83c02d78d9e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab86892aa6f82d95e532cea90c1ace18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc4ab89a43c38daafff159b3c8575419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79512767286eaaea3692998c377e1cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83c78ff1d41e42e751848d6543c02c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4cd13f875bf1d1e46c1c292caf30b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d50f73529762ae9d67577aa66b6a6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377c01274d38901e6cc789dad1ab70b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f106540d14dd024370b7ddf9611fb9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d657526486afa2afbc50d6167b7ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225fd119106b16eb4fc9305a33400b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb47697d7e11b304b5707b95ac2b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd4a7bb037e528b608063168c189e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8f7fceb52e83e4d8efa5c7fd1331430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f1c14c94edf8cde6e31dda1a82f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543bd6c33f26653c4675f33bf78271932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066efe26b99c32f62f7f08ed7a6eba033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0ab91a2ca17c8220d0677ad2e2be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f877f7f3b739576bd5fc19f75df81435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff25c4aaf2926be11efc039935c9de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd23d3bd9e0a098b7fd93844f262b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fcef2031e268caa4ac9c6bee8a4f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb89ee452137f0ae40c28ecc7fdc0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee62c49c42d24e845d3407b0d7e36df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518cb016639b6cd554c51f64303e09141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0f4e8c6f489aed5133f01e3f253b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdbb705a817a6dad0facefbf4ccbf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf780e77e12eb446020d97efd1d3143444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b4913882ba694bbeecfbe632b7bf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fc88b4543942d005e18ca7a73872646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412459df938e3b75adb39bacd7abef4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b7179768b34b12ce851e6d1c9306248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf67a163dbbec5a9d01cb09ad1aa5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d6b10a41a700b17d7169db9717fe150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb7f2f99751e46b853324f10a1e47c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c442f92d273bbad1ef7737dfd34d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16afa86f4de51a15c0c406bb75b83553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e282c5c18cf44399d645e3b319b8ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de725ada7318e0dc4e9f62b72c13d0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2a3839496782dcff97eead36845756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4698bdd2cde3267253bc72be28ae6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fc4dfa2bb73e1722591abdba6962458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87c8bb0a4b2e61839da3e91063c92c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4cd3da5c7316265689434e8a9e65e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd4e49da8ff92d39d37844bd63670f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c644be30d384652f80e9d61f3bdf9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a78707dd2649f2a36030492a6881163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7cb44e653dfe99212e38363a954364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb001c10ccdaa75aaa0c59672c2ddd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd12e2228a18b17521504027ece2ed166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342fcdc9a774c3cead799c4364d933b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1fe5d4aff1d8eaca6bda75019684a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f8c4407c7d8d7fd305c3d9c15d03c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23d1c6c3fa3e196e0a6b0b7289b66b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcb20e8a6057440dc880f92c7c074871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d7604d5ecbf79e2b29c14c3187ed672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39734f0be139095445c485ddb8ad6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f6ca992a08e7f3d060769b0738ab174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e4749a51add6bbfcd0ae1d792312175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d36229418f4b973943f1ef22d146176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964d0e34367cde546b33841fc8f647977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20bdab2ae5dea3dbbd4d5696add6f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c43cff1c738213a7fe7cf9f36fb2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00cf8ed71fd0e683698165f669227f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8e380adac45f3c7d5bcfc4276618281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc1f71e28de0da806c05420291f8ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253087dec00b00561d19399330d125683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b616f497e9408f6efb0b5815748e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a0d335dbb789ed3412bb13ae194b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0e64d5865ad61833a6882c30a740e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4509648b34e0d44b57ff2eb3befc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc542b106f87a7eab4ce3ea451cd3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea5495997a8fb7662af7293cda6ce289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddd18268236c22ac5d10410ac684c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb47764be68c1a429ea341980c695491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f83a10c274693d2688bb4d3c6c77292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad13aba62ad5befaa5319f526e7298d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e536269ebceee9637e962b2c29e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ab532b364ad51e03e3d8df943299095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7122a096643edfcb21b84e3c844f8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7ad08e59b7d8744e943761deeba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480133956f23edef2240adb2acf586ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2248673a7582911f9450a57c98dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86872df6d3ceecb0ba1c45c93fe5944100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe82f469aec41031560cb24b3036977101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24635cba4dddc28dd0ea9c6bf011e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9768249a685ad3c2c7fb9b4e80425a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efa84a64eb593cb62b6f85ce2787b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad6bc3bb0ed9a079e69e4d8efbfaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbb307ee451b25a0cac442e7c023d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f3dc0fbdea17406932af3ce45fd0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c53646a1efeeffc05e8ea4bb513f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd5abc6aeaaa9e71eced6be6bda9b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a6d97b8d3cfa92a798add71c17d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c489d4879411486f995a5d71eed67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53174d023facc708a15680059a5cd833112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687617c737b79b0b3092bfd5160604113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc6c1a5dd9546a24779d23901741e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80091ab1f2f257fe435163755aa79769115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfccb9afe7b1933994da86934089dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec46760765ef43f38adcf5d5222054117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb983de0871017ab89784c38716f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561eedc09f5b81c7b0d14e80aa55404119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab590f0435aa21d047231f8d0c367fd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e365894a670eda2c39fc2c377d1ee8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d65d6108ec4cd75e61145d5fbae777122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10191adb40c768a6062ad2ea93beec77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282b3f090e8d656549734a855585054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861450a287e26828ac7f47a7c9c06689125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4b5cbc451f5cc46421c1b9a7178b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2dca951193f53b70d59829d07e081127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c91a5d4bd0d62da78d20a6355ea73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98e84a90986089033fbe57b07bcb80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1f57edf3bfde53d7810c4f7965b13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d68b56c4c26525901e53f8b53c88f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834490a84f73c35d6632d72333d28d06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29cde57ea602d2eae382a168a4358133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4bc73a9158f4f08d69c061424da16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c78cab360db8bde83d216cff8da77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573b6d175fda7f302714c754c0f851c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2224acde4602b1dcf5ed030473887d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbabf39a3175b07685d74de2c5f9a59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f503af4a1a08fdcfd17cadc38ba966139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793648878a01d914977ff2e5d344dd4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced61c1c6142d99777677204d02ffa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979166603f291cc1e25eb81cec0304a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907dd62ec11c967b89dfe5536e53c9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df842c2377618f85d617ae98b6b5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596426bba0c39734dec535e84b8995145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62078c65ce7f0cb9515b0f8ae4bbef96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b98b634c635d4de82c9f4bd9a9b7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea4533258f91ec56a5e2c4d6b93fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6045b86cf4f57585c33158f7bad6f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93339b9689b0d3ff20d94a4279ae98ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2c1f1ca3e809fd17c6d978bc9bace151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f656c0128a79b4634c1d1dfb359a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a7275acafd6dccfee402070575ff6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daccae7c6ca5790f5c67fd4de131f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc1577360ffd3ab5b430d228efe9ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae0eabc6e806dc53effc1ae67e0e43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4b8dbea8e3f0b8ff8d13592143f04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baf99491703b831b133477170327f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b6a49e53a8dd7f7649c59e1bd3e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a9fac45f050152e631b4559db7177160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016176827526ac8cacebc41c6a3ec3b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48092d74fa9079395d7a5e8826157cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3744a3f4994fc0359c16dc128f95fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509a9f97b21eae14cd7f76b1aac142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaeab84be0ce9c258cc48e01465eca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1831d43789e21a2e333f58225edd0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c356740287fc0e2c9f856b3153a62e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ee2b3be54585eda9143549a5cabd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f68a31b5d5f60226f98874a6e0dac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b3f63df77e22ee182ce217d61952d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb96ddd2d15615071c57bcca33c12b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9b4c52f3994915334432fe6a44f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab80dc49ba6fb18b9543de9e3fa312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db73c64bcbb870df74f6f01dd564b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1aa52c86bbf7be7632fbadab843d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee381826fe3a3974ab6bf39dd4014e72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec369107428d00f753d6bbd52174c63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929944fe671e142ccdfc7023ecb87b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d04b710771baa4436ca2879ed0eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400fe8059aee69191b3b68ddfc6822a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1214afe7b1de7eb9c042bc6293819fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b3f86c8754d23899dccf0eb8bc5a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e56984d04c7d276d6e529604a9120c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217da5233495b1713e954e7a3ea2cfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d15d0c11bdf1d618b99cd88ede1f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e457ded3b94552bdda3c3ee2d9fd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e64cde46f68a540b40f10634c6f377187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af51b8e62d7fb0fa820e2bf51f02cf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d3814514646e4f1395b120634a7c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071d38b87e3b539fc17184f74431912190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9878c73a6e5622214d90f60432695191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac5b1c04696fa00f2aab73c9c76901192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a39621e146b8b378c72e5f095c3b59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8bb53a1e2189a494fb2d17ef3582d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311035f8b7f1257d9c4872c6042d5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b186fe374f1ebcc78d46645f9bbeee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614931ad5f09b95e87c156c6edc2597197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f8231fd7a6976395724f800745367198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf055369c400d69736d62db29fa61e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545645aba66868b07f79d894e89ae9c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06f28463a1c98137bde2e0e9cfd233201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d434c41f44445091e374c5d0cacb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76389270e523d1599572d9579f69a24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d288c194e54effa550ddc1477834204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9636aa0bc9388f2eb69e30aa27b12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23322948f8d22625ab4ab861aa81e66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38caffdfdfc88f9cfdacca396ce7330207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ff15b4308e8198ab80194df3a2058208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124817871bf2b3a4154dd17b6d59a36b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f040da662ba5c02ef90966c07c29c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af041987d04ad528953f128d39eeaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205365eb7b0d53aaeda2a783a0485906212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787da66b9474cde6afd0c727278b400213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4949a73b5204add53372058f7b45f65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5180df7378d6ec4735dc9eb714e3a5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8fdf9de186d4567a2aaa84ffb444c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd28e4327aa0ff477833ef020855fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bcf40547fd4585838173dc70ef7b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b88c8ca35e5206a6afe66645bcc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45274771d224d23e70609d50b5b88c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b29740e488e8f2cd9f616e290d9c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72036269047a104d1aaff0b34ba0e7c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199b9fa7ed73c7d22f01c47ba00481223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151e8dd0ebc24008ba0d3a4a9058f3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a31769aa3e20536f3881543f04148225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573c54f76f86a4bf309b058f7b9deb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457dff59a3d6628ee161d77bde9ca0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790851e8c91b9eee36968b5044780ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cadb4237c0caf9a73f4dfa034e98b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29017d1b0271eba6575670f94593f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4542d8adec0ca8161c3624f5ac3dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dbb960442ca51011c9bb56dcbb91c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461518845ed4c47f19c509b858fb83a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceda827c728f051332e36a751f341a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be8a8589ddcd813c7dfce3228ecdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6a96a8f54e9ccf19b4587b44a397236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a24828d816f847a7a2bf13c26dc7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4401ba7660211424ea51b726482a65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567534370be0c7fe07f29e099583c362239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df0195963bd911b1247dc0e65cc957240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53eb2767801665614781b08c9319ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177bdc9bf868e7deb8056f0bedc9145242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6846ed74844eb6e498face92fa4c74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8317f7e5c72565effaf935eb22342244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c635165eaab1c169ae995940ffefa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb76d026c7f85fc3ed6891dfa62e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0820a9d9941b77de41ab36246f4eab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f67135c30910d8e03bc54523d632b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce1f31425b515527eec161f3a223f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619947f524b82f8cbe6db9ab640501e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24ffee9340df48b48923c5de87bd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a86d125927361b56ee021a203441c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e063d00f674fc0816b1db72413168253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0bb6e833cbc33f181261b6afbb77e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e797540d59e1ee078e2ae0e5e88c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e34283bed552505e188be135ae19a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96020c8d17032410c725605d4cad7481257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6d988d8abb100f73285c90f730fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c752801f47df2529214825416290f44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da2439cd54f94908252093795816ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a6f2092def2452162e9e0d37d14b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a68c94a49c4adfdc27fe617bfcfff8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213db8eca492387fcb5567ec4a1fd4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d0302eebbe160a94223a86f0b1e3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba87403412b8ab22ad3b8ecb7fae765265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a448923e9e95b2118785b3b9f774266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4d0403cd5d04c49a76a3a30e8ac12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e049f38ddf1c48114b8fd26b2a960e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f2b00183fcd0ebffb911fc962d2c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48882c1455d60b364199a8ca9c4a450a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0cdc1e32aa61daf8b1f36295afbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f484cd3e9f106deecfdcb2ddc762de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0146476be90ca2f46145411dcecc61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820fba98f0d406f34bd982093e87b62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095d3edff556f1251812498de49a6d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d872961b6483f518cc4daed3be8273276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a2978ea89888c9d7ee8ff55096798277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47e6490703ced5197b3df8559eff16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11519298b13afa5e4a7105185ddb33c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565986a4d07a8819e22c65163620eef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bad0cb6a3518fe310312b37030c08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ce86c291f333ce2160cb7c0c9787282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fed600ad5762a50233f944ba3426f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be954a5de34b08c05c5a4d1f24469284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc2f5b57e119357277bc96751f0a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02853fb4f81bb47e3be4df38d1f9756286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50b337fd91b4275f83de2f17f62269287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8c87d8aedf1c7fe60613ed4dc5c58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd38d278dc768268cf6f2e56d29d879289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3425c9709f8d5252a1610cfe23491290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bbb18f046c836aa354aaea4243fce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c4041f069e5502fbfe29098d18cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d0de781e2db50e79717167a0c47d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efa3ca3694bb6ed1cae2da4d18cda7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7fbaefab22460afabb07cd03adf92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811e2ee64670b7849a91ec1406e9d08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c990e2995079af62e314b203c70a8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237ca54995190585aa43650c3a54364298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e75614a9d1aba08f0bf60b9669badd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e89b82aad6393c957dbb0ce7c434c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383bbaf5d3e5cd1fcc9b1600ebfe93a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a78f62bdab7f91e61d1edf02bae5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94406bbc5fc4c0d837e055536bdcba8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4c79168da752c38977aca67dda527304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ef818cc042d73b249c7f42e8ac74d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526831366281488ee41fc3f0993af52b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c92b27fb13b5db609ebfc92f8a55a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f06acd3d4a42cdc76205cc73f2f5f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a902f38a86c0df589eeb54889d00ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c26fc6eec7469ae0ba893f749a90e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91696e56fa270ddca635a6f5f6ee30a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5d663d1198ba2227d41325fbac87f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7230b1f6e3502bbb26895767afaa7ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a81bbee498a5bdffaeb5c6dc825d7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624302e0fdb20cc58f1c6e132fc6c1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc5f02ec4165c9385bf2ee63c49c8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81cfa7be353f77ce6be33042d9256d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6ad5f06ffaf3bd12e2a750c4476fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecbcee41ca12f0dc33b103dd83b9dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d2ddefc81e5d80d26464b4185f70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4789e9873ba93f9a45e04d737233d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4fdebab586d8191b59e7a1e1dc012322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd042630e853c9d3f5fbf588947aa973323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee1a1b7740d4fc0009063c6e1e628324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1840a73aa6dd09cf6163586c80a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c012d2303734df2efed26c99e18326326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d47a5c50cdcc8749e4afe6e4cf393327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5cd85b93768629542f35d8c07df4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254eb40e3b11bb0f80f1d7918678163329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9bdd336d24898251a27a8520702d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8064614835c6207519775a40d559e00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707e1badf527a5c361d5d84793f718332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cade744299dfc08f969f288943cc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b961bf7885aed811749a63fda67b87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ce5d865911799678cd8a2e63cf343335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaf90b8ee2035afca731ddcc2398bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c211dd899c31d924a999869e1ac6eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857778bc3806054307efc35dcae5766338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d128f1747c0331244e7d37545337c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901436659868b97bb952326ee07b54d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe8c057d30792903d2b7b47f9542e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd134015db9e725893498d222ce7c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b938f9ad7503d91510ff8cc0f8231a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aca77984b7a73bbb076e983241258344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eea511cd73a1a170244e9a6f3e1e59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a6923886e815a100a82b4c9bcd21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d6adc79949d60358a5e777fa7328a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a883607a0138b5eab31b888bc7d2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9243f6a13db9531532eab6933cca6df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b884193ad29c1f62962a1653264029350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1fa1ca473e449bc65dcf7337ef436351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e11a198eb284ae0e3cdc4b264c41d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2204ace2b03d838db8026054a53668353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc674f8e9f6c0f19415ed3674ccf1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01d90776bfa6e75dcef5e43aebf072355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9cd43ce980c838ee7a1fa9e3ec966356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c0e9eac3089ead98e05ac2fe3a68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cdbfb1081b45a956a0395a0e01867358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574c0a2beed7299176af1d1725afe56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c66f336e6c179afa6d4f29a7cf610360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126fc0cdf733be875618b1ed730aa8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb806ad67d04c85095b124ad20aa83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74110630cc834e02cc2b2879cef25d38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81fa37e826ad0d5361e803d899a339364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467428967924e9697399dfa2d16fd78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64daa1acb2fdaa3b630c404f8f5574366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77385562d80ed39114c955ffaf9823367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc5ed1c87c9c24224b79a827881d07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d9743da72c7acff7b79c9154a57ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815351184d951db25056ce919a0cd69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e4d652ae0df4ebf67a0871497f29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17004337297c78382d8775358c1c52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57940eb2c7954db106383b0ce1d1f9ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4200faebccc31b4610beb83c8a67af1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9efa97310c2a90babaab1e138f81b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dba82e77ed32f6b8e17f6d600ed90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc3f045123a0bc8a28ce5f61e1c41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd270f056a1af360626300caa96e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b509dc84eedb58ad6f71b446f6e1bb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453188f1a68a6f9406e17aadccc128f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd63c4ade6eee2f50b140b6c9ea666a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac05e4f48ba2934b6a2a6b8858a4a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f766f64e35f510b1dd1807884417b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd57ab167af9e1111c2525254f002c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112c176e35f916a7740fe1f8ea5b683385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65587567f81a99cbc036aea0ca7e76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a41910f1f41234f4695e1534ec3bde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a667682b8c5b1c6fff66fc4b54544e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d6ba50cc03788801e6ebcfeed05f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0808cc1b11e50c736ca48449bd4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3d95de2b64f74f9f5637545209bf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82dc8218a041af6373d6e93432ad4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a32de9ff839efbc7e412ec7ed2b7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d463a5f30181b17c20c132eb25bc78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be91c69b4f870cec6a9f86423a545395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77e983e2701a08e4fe93b338561d1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1658525a4cf94c659f2d222bb9fe7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb8eb7faf955c962d52f897ac2f70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68148d9bff65db372f8110c25625afe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6bb20f9fc2506069a6b8399983a60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba6ca08db846860b4ace6b7b10cb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb01d7025c80aa40b47b9c2de4a7920402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a57f753e272a2221d9dff4f0e3e25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df38a0d7b2799eda27fc9df6b6aa4ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713d49aba5964408ea9b71231e37048405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1e866623669e57245d97c6cbea52b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a2cc27cddda7cea4bb9383d04be95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893887dc9e0edfe31f8f742d3845ce74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b9a21b3982ef187e85aff469120a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3ae1dcd64f155e72c74078e7e9709410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f61ffefda32d73cd0c4cf605b62f44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf127962f112957fa89a6a8663d1ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1d99c2dfa68c73063c8117a6b62bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a04f2f0b8b8189caa1c485d8dbf4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cdb2e31aa3afbf2519837f570dbbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b840ed35b64be9b3ba169be28b2c97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29335fc9e88c51e7aaddafc3cc55faea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf72bc980d47695fbcd2d817a59873418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f73bc74d2bdf5cf73bfe171e4f2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d114f7fedd00ab4397d17e1eccc224e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22508b4e8c503078ef2e2caa563eb2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806a9aea5d6987771e3ab92f4c678b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9268df05a81af5315ae14ef570aad35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4b4f0461043bd398aef9db45548d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41029d39690a6b2ed896b85d4e13d16c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77157eb9a11c2e3416b350606fb356e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167440ccbc5a3521674f146687b777a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f97202210dfacf577cbbf628b9dc2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dae99ce679e3e4a0bbabdf0143a6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc175789ba3a84b9401e2ac7333b0a21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ace744944f989023de6c84e7151e47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e80e1a5b1213cf9be1d70f90b3f78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca07b18c3ddbd1a017abcaa9ffbf04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cb5cb19c71c1832c261a71259f286434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1ad5990732dd421c9e5612242fa2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037e0330de518be825a299c03cd55bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce97cd91e6991a98f970020905e7a73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4f4a4fa90fc3641363b0a707c35fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf01976430255aa686640398eaf0b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3514ef177dc6145f29decd4979b225440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516c82d731373c839c4328309c36fab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55193ea18150a8e35dba14d9c64f86a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53f87ed3f59da440338f6e7cbbb127443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4135362162d8f94130492966efd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ef74720cf12b2496b05fef1a2365445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eb66c2744dd080f9b4bd2326d2df1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d40a12f930fd3c2226696faecee8af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a1e4a3dbee45b3d67e90d4be5cd60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73869a5b0ad77d12e93365f4e96612e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1093332777300d1d687917621b6d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13b89af04b57d5b454f092aeaa9f8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465df13efe248e7d68172ac7083c933452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347c072fb8db8f150dd652c59a22733453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614205b573da13abe781fdb27831580c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934db44a80fd203ebd0aa67dc97d7408455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56904092a8ba2a98b8ec26d3644e3eed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae88664b457d635dd09f290dff155f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354fb1087125db97b2b848955248ea6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f80fd92f6d494482aa94266bf31c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d52b6e9e132e45e8b6bfa667df1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb554eecd0b2d023c44f3d031b8a057461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c95a725b46eb87cbcc9e3fa0f8148462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de74b1929763d55c90d2b3ebb42e1a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925fad243c206c0400288244a2e0cfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df317dcfa69e2030f58ff9ff0b730fd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c15faf92184e426a75eaa470e845b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feb49f01ce6d4012883dd03df7df3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9488cb5950476505c73ebc92b7017a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c00ec43ef9dd552aa72cef3bbf1cbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e3cebf6bb0b6719bde9bb5e41da2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b739daaca83acb1022e3e39197d3aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1a284d80d2041868ba93ac80a9930472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ea7bb90a7a03be30280f8a091164f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fc3ea5c75671eaac4231f8025e6f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86bee39948996bf9dd93d32de98133475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d97888b9b0e0ba0b88de10d8e48b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769e49883b416021b852fab44849c8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b77f41e7f05f4708674ab2ea6e9a00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067547cd9e77b6678f078105d45a23a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b5e36d3efb206fc58ff2790355be5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6924179423a0bd0cb75abd45a47232d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0244375a7792f2c6f2de98af7a77e1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b400fc43340770222d452bb92d449483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c20cf4de04cff99e612838195b260a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5315af27aa4fa2aa8eaa0223983d6ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57589ff32466755e61981b95202cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfce9a1067b378b78daa2a46995c5ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f0bf071cc1bc714da9e6c7a2fb288488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b701f0bd645572cdab311bd2da780489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd416974431d778003ab82726ab7f4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16673ae268fc50f71a9c372a80176b2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a98ef87b27bfdfff04df10d738de7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fc6711120d1de2ac5cc70fc12908f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce79e9d0edb3b862e3584dfeaa44a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ea20cb6347a74bd42476429aa1e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39dd4b3639ae6523a228f614ad3dcf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354ca361172f12a04ed564f80e0a490497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf38e9f1eebe2164e41eb37164a2eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b6471682e33d30347ebef93f0998f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f3d9256477af4af9677f8d0fa888b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eac8c4b1bbdfc683db663ed34ff43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256e98c1be223de3fdd3c4ace943e62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1302064a286d845ea2a62fd433960e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb0847187297c444a33aa8c7238d54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f686965c25ff6ad09a91f7b5e7f62bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f597234a35980d50427f998419e0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0cbf552cd9ce02b6c4bf3a2d5be4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748830777015378e0e8af8fc88de159f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ddd6a2c320b43a6c49562059bc56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fa531065610cb950068205757905d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b833425726db1bc74ec254ceba40c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6fdf68fcea26622b965acab26a5a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d2b68362bdf76f7500da0b11e6bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa068e761b7950204da1e930a8255514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ababdae41ed25fa1060f72e191039ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2dc28a7ed0ba427113faa8e2cfe9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e6032233d5664007047c57155c598517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b43769cfa81a8c0dfdf0d15c19b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486c7a2b017a7f8f865c0b406f86d08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7282e1e37f0bf0c25c6d90436d4562520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdeea30dacb9b8cb4c2d041b4f1b45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5c2eba3b5ad70bd19a6a6067a15d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82af95350a21a66d16c47650c3adf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d595973e80abf5d411029b4183168f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de18b1fbf96827eacdf6ef59d33fc55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e649da6804d23af3540f3e46834491526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f063dbfba2b1210b151e021dffcfe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26104a82f1c01f037d10d57c4949da5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a393f49e2cda3802e38529f017db4eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b2dda453fb89402886e6cba5546ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb32a11780f833cb6d6e6ee1fad949531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6040656f8d6b6ad5fd9c86041adff9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276f878b1f0bf583f52ec9f254a09d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f302787431bbecb6022decd72d454534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118cbbaa42268e025ba4365af29d0dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d0217c9eda8b7956dc908268d5e8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959343f50ff2ea8195333884975099537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f18128d5e58e13234e5c945d43530e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae757f61eca094927322cc8bb8885c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474913f13733accf7fbede3f114d18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab5a3ae719f82e80129a856c045f3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5acd3a2d23dc14219d8a5486dc996542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483184b04e4d0fc9de77649548ff7a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaa1223c21fe1bfbb727823e5af2db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6caf98391092d686385cb3dd5318e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d080e42ba35b4c0b50a92f3b80a657546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ea5f8c2dfeb2d53d83328cdfbc13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4e396ef7f0dd4799253ecd9c59cb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74618393fe8fe5c83ffd2ba8e94601549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b717a26c2aa03274708fd963f4621550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001e635923521724c223bc93c8a47ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e50778eda970304697f2cf72d5ad6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c7c0d723c7574f0fee457d9d2c8de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a2557f4440ef0558b57be8af83873554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742cc51efcaafcb60d50e5a513944d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667d21312e03de53ae3452ebef211e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc40a5b31c6e3016f87a64a7e7875af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c810d4e24ef6ec5f611b24e301f880558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55e0da23b2f8d63bcbc2f27c1c1cb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f266c67ca2addf09534f7b862460e1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f756938ef3925e24d20373fc9133c13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef59aa919e2532c657832ba551b4fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f43df3af0d8706567ec892341cb40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c349bb452acfd9d8d62c56badf8a21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e7f2f5888211a7c8fc743f010f27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94522a55d7872ab87e15dcaa37394566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8ca8303ff26766c8ec13049fe3fc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5c5d989ed3ca5f4b0aa9be2e898c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd44f3fb182caaebc53efdd2ac2866569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce11a0e5495c0f77b8cd989003b0c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e968722a7675dbff03ecbb23b719a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc3633733b1b1ce40499488482e515572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49fe5737c58b28cd2b7275aa9182db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69808d79b7e3960bbf931f259892dac2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6867a1b640d87488e1403dce122ebd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de1e717ffc3541048288a02b9fee92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0924979bbf0883be2a595e17f92054577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb26b819b336c15db83e1e143e47cb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb3680c68e5ba93e2f21c37eabc407579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c2685f122a87e4be85cf244498cf0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73911760e35c82ad38e8311f7f071264581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033488c92ffb5885d736990d764e95d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396a3ef05ab2a221b4a599207d7c8ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf1420e2651fab19242d026ab52e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9b5beea3d2dd04b2d1db0247981bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50eba0b9730aaaf6adbff33b60d38c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dfda56c7a7f9a8032f6a5c254fed3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecaa26670b2501c55c95be7bf66c69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6a8c703a025a1edf5331be7ebfdd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721a80e649b75241acd88614a21819590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898c8233d20612d69f0fb982fdc48a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09108448eae1b970555877324bc9c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb14784c290ed8bd5570d5a11a0f0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bcb46b2e827d6df09e268b82b890c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6741e46c67ef6676c163dd7868d049595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4572042ae4c8ec47646e836c0f8c3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da13772b66021c4c08e645fbda1319e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5703d4f3633a86bd32aee1c8fbe01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d926c3cc9f6faebefe3d8f90a13b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51cb28bda87e73cee7fac60030e10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a785f337589077d2351ad74144c4e8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc0aeaf779ef8c329fa9dbe76e55c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc4953ce94e6cea5bafb7bd3e238d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00edb28592a096049cb8d8a5c9e9be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359bf6dc57e8595d9329c721ee34d74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c509a3d6c5fb2040fa1013a4ea4a74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c527296f11d9c470576b324a7ba0e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2eaed7d8ad29bdd14df8f944b8dc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4520b5d01db8349865c2bd9e7f4700b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa7602913482bf136689a12047dded610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70d09d4c736183a18e4b6e6f657f46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b02f54294c30239f9c64131a727515612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907eb5ce1663241358fcc4766bb5c4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625ebd1bedf512a8499b91da7424cf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735daf4d3ad53327f8265bfbee9da6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3ec1f37ebedc9ac9448fdb5840d74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a77abc1768d153a4f5a339e84b9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c31c6c1c7bc7817317a25e35383ab2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c73502c2ab0021ddc2e224b1bc4523619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18471e4cf2ad7155e0e6a2b78ac365620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a3bfc800c5c9353a68cafda3fdd14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d6a2f284d726cd49d29ab45d5b02f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294453d50058732208db431fb01af948623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8e7dc260a79bf52d9869d5e500f60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276ce1b2076509bdc322c7bef588da7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fbb3ecc135287f72da35fe291777d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75ff5d9e6d5d74a67e76b47db2eac6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c912fddf0060c303955e1a6435e07e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0b19ddbbdf15727f128071bedc238629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35992fd4d0b2daed60d2ff5a6b6bdd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb41e7563e17ec5e86c19c3208463a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a20b9a2b2dfdddc28bd63c168eb98d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131ad31b9448c8992c9dcd11e8cbd8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc329d41f9514a9607798b867303c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f804446bff7804fccc8f58b61eecc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d434c6b0979a901e90a02fd09f015636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17cafa01533c7dd9b11ab3b9e8c51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0226a3ccd013b091489d48cbb5bc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16d07ac73dbdc25f547ca3b883022639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c50b300d8c64e28d2798938c34ef4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32205063d079ed6b1b3a53b628f9dad3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98511656ec292e3f8b11dc1bb4f52340642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382da36d5675e2ebca54fbfb97ee92f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215959044509ad66f8b6c6dd1b53478d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235ab3476bb977febc242eb871ec4b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c624614af4f3733f34d29c5239c38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf43b825d70d2bfe632f43a308379f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838202c6463545092d20a7b865df9fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d602b399a411edffa08009d7ea3c08c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc2022c00276b03ca527b009703f17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bec869e8d0eb7bf1ad2e86322b5b8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1109883763104872fb4e6f6acd7b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b23bfca055468a1bc8c101daa2713653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc19057d2ad2a1b5605b7cf11d6133a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85308e079e7ec2564bc3d5ead198e80a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41f37a6ef73189d3b6238858348650656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5427da9398862391ee20f8eeea25c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816c0029227deb33903dac0693303bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5a980674b7730a5f49952924239cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e1704e1327a043c2ac0b4bd4b2944660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660401c4e7965c693f76a8fefab4d7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4d5aaa5665f9e33af824a2b5c42ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87e0d0d961883cc686946d6029d5be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184ed57938a9ceebb5b4436b1572392664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be687dadf00de57d96d3b3745bee91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2062f960f946c14f43d52decc4d22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a63e27c5d9aac981c72dd8cbff27c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a511f12f2a49429aabb5cc4bf2e1220668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51a147853d4adf9a221ab5f0921bd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c1b481d1de02f992d884025c209ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41545406a8b58164a0719e0ed1a4877e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ef4617b7d62e7d44ef3642002300672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa7529c9bcd7e79451c1c56552b23c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c594308bad6cde8e25ffedbe857693674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d27f9ad104de216b6aa010955c0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4d619de101a51f51763eb80f12ca7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e289cd160d7a1b35a98b6ce742871b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad7e2a1508f4b1faf371b9ea3da456678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2a7b65c1bd1f143f00e2733adca45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8251ba9caeeac9bb0df92f598442f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95155cc4ae53dcaef6ba492a80a7609681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d444ed39c9f48760bf5340e6cc27630682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323119224070f403a23ea518368337af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81984e25f68788024e8fd8159d3870684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee0241e86948088b46ad94c853458685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91bbf749cbc1c07df6084d1c9d6123686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e99208fede66d11ea1685e76a0dfa9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4971abb49f0edc7691c5a26d1cc500688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b44dac4ba79e77894708294145fd00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906779a888df919c6eae4704ce99353d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85319a99ac6d2ab71272ce9d981219e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed314cc784c55cc30430b11fe0f5d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c9c52dcebd4788fe78e25a13373c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728367531705447eae9ea694fc1b1ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ef70f3510f480fc0b2f25a12e1c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3926161c842f0f46509c6f82a07fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62875588d2b257e175a071fafb492f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5580dc0557b75999bcce6ad39ade6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da6285c1db9b025f3a9058ee4675e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7403c8bb23a4f08db387961373558a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d8709f2fb02b3d2e9bde38c6e0b87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851b90ee572add966948473433fcba4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1cdd2db63ecfb63efc20b81dafbe4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e7b7c87d1a129eacc38ebf56349d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523d61b26e74e35ef624d56cb4ca0c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273800cf1b31ce3011c4b7a9c19bad47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86534c1bd22417090c17ec232290e24a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882a1d4d8fd05e299c51ec2d64fd273708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba148fc59d6453f7decbcdd9bc357709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d914fe70cc83faea7a9c816769fa29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83298d1621e6b0d90974c3bbf7cb015b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339560909a39a73f2b79ce0ea59dc17a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1958b10a3b2b6c6b36c5e59f21b82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b43fd76616d4489e0b3342980c2000714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc01c8848f21d7ac64536672c70164715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9fa9d2cf6a117381c26fc4fac0446716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8a4a1acd50ee363157621e81330f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0e7067747792ea2d16ae70dd426b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e5030097f9507eaa3277d86f17262719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171754b0c5b611c7cfc57782c4bb717720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12473de6ae3f51a31d7cd48995a2ac57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2dbfbfa30b81fdbc85b955f2d6ffe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ec8f5cff85a0263a103ba662ad79a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c92b708d6303fd95ed2025f2bebef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac733aad35413c08042b2b99e0b7ea41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60212fd707ee17936ddc080b0764c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ebc3b50f1d0e43b1cfa91f903e0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eab26a1cd4b5372cacb2f4d521645728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d9b5359604e9365a0ba70ce639c28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596bcf3321e99bffdc6fe434cd5bad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025393ed9763ec2b407903a5193c3fda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1ad8ee832668e7554697cc325ece732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9509e784e4b95d673fb7288174b0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679fd1103661fce0f5ab4c62bc3eda9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea54412e95375db063b9c2c6340467735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970873b7c20a223a06456621ea00137c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28059ff051492b27d97200f0ee837b04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a9bce6c5cafb30d48de1c6d1551b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ab8c4a92961ef403f7ac3dbfc7dc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f580f50232cf71712d0f38b1cef950740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f68d5341a5fd7487e80b8d0ae07e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b926b92b4ea409f216b1498b58caa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3285d923cc39998255cf5099411dd29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3fe41cb6e59ee863d1fc26145d2a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ecde63339054da19d8d2e99151679745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce33070680204319344e41bcad95aa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683709b62d6936f736db54c3e123599747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84992075a946de400d00ca227d30d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10e72ea1731351889d764e013bd7ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fa482609e95c90da68bc6fd23d31b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ad6a66fa7231dfd9e9d29d1638ba2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371934e876cc22c0e2804f810547dac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e34fbb5c0d97b51e79d478a0a2f72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5e2bfa8973319f74427d095866091754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac270bf5faac11b72cd9a82eea9e81d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e72258daffe8d72a840345731f65c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bab86649f0b7d7748433bde27c1b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c97b4dda26b39698edab1841566606758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfc68bb1da417653f305d94eba01a1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf803e065aad9ab23a90745952e1e0321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d2ee638cbb7fb178a49e0cec73e962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53056c0ad9eb365d2e2dcc5cc1a80aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4943b0f2bd62ff88cce426301181c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28202317dee8f4ed1147b483d50d0905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115602b8d794c3374021166a44b302f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd279418f6d403e5201f4733adfd15d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c65020358461744b2c9b5d06e0fb818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7b15e268cf92ba8f255c5f6a30bca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71260fbb3230625db8133dee925e7b3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010859877c2b9224dc6af95bc5919c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f78a077d526bbe98b22b4349173112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237f360f2c27b8daaa303660c0c36413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27eae5c68124a40c54145c58a95d6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00476f2410a20460bcbe20347d6eb21015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d0aaeba0d5617180273678725d6cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b151bee39b4503a792c434808791417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fb0135c82c59d0c07e417b7f3ddfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b50d49f4ba6eb7debb8fa72586c2dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad3730a8e0d35ae6e5c6cd6bd3679320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6900f57c818dc9ecd791b2e619eb7e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca355d1a60ac0bf61fb5958553dcef0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a57b2c1f1aec2c4e242d9431affcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68285ca96d18417ebe845130d4957524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2baa674ff667368da2824811f7ff625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eae66f173a566bae3a24a499d4b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a1478254957511583e071028d956627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beeb0c01038f5252756d3ddeea5b1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95be8b194cfd9343281be04aa6452129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98a012c1d4cef69e18ff29b240dfe830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa25f43ad8b993a2b686aa5f0f5fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9cc016ed6892bbb6c5d3e9ef0808d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed7e53e02411eaf2ada3d818d108fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52509cc9c98a215a539e1ac8404a117434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d3292e5e7c72f2a18089dae013dfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14715af0b46c71ba8a3cef05a73ee16836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70579928529728e9401cba958434729337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645aa0bb1295cc24147a1e58b674ea238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42842ed3aa4151aa5fabf12d232a3ea239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24b89846da731e841c1b71e9ccf24140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283f74d5e87a565b01f73f44a69a76841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e45b0a1c6eb9e9082d39a9aca8a3c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977609c312b1769c0480462f92195eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415a4053e32cbdfaf2bac3ddf6cc83044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c379ec2af63b55a70650f4dac6636a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be63bcd6b5ec3ed7084fc4b6ee3a7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf61f62946ba836c4922fa3c18d9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c45d92eecd95980b6c07dfc36be2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5f8336582e10c46e6c3887b9239e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5230c2e2866fb0f43e5f4b482a4b4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160a7549a7bcfbf0b0c0e9fe3349e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef887aec9313f1509ab7bdaac25e1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b5a7792922d102202f9a8e46e11f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6962a679100c406b9a95ed18778bff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37799ec7b202a7077173962157e9a4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ca00a068390694124862e7665c32e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f961a8ea805c98558ab54c9a4f0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188696994a770bd28ee8e06afe42ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85973d7a406b42f9bb135709f3de48c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea825d49d6e31f26524e183405096460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f44b754a3e748b4ae13383a1fc9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca596948a134bfadeda709dcbaa392c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8a35a0a443ccaf95c18ebad85fe3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92002bd69a64cce0b938e1ec4e83f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7420a239690da970420ec3f22d3c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95a1deb4038bbf9f745cabfa1f667166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b426e4f35a97a4c9724795dae93b8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c19c55363b865cb967437b68d0cb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98c79a4395bb8ba078f73b33e138469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c77dc5977cd620fb35ad2a46c77570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab409bbfd0b1de0abdb9a8d9dd38bbf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e53c2cfd632161fd3dc8c3b06db7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f01c578df9224b9bfe3fb69df595073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e211850800c582deef9cfae42cce874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28829c159c296d23e3ad5d7aa194cbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388f79aab6d4f98f5dde72e92ac892576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335978a1f53fb5ebb200ad90dcb6239877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7593bf398c486ee0ee006f26ab39a4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382e8d6019db1e601e3c48e7cc7fee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddc7592a5e390c266da83913b5306680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183cffedc5223cce692a512cf0a2df481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c41ce36dddf2d865485e4cdc242a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd6e40adc19dcaccdd9a102947f8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe5d4d923b509418f6f392e9b75a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f43d581e4943cf182c18d61181b9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ad4fbf2c6b6c561c46f95efac62fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e60bbd52b08d484eac52d20878d7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b721c76162671e3b12d23161f00b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296c9616fe79fb62d012feeb358bfb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd2bcef2be25e2e1982456e2c081290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f9cd9af4391e876db97dbbd94d39591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1692b2d608d8582fd862614218a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765606add222bc8dfe0b9d83dd460ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834510e9a8da50480c03417ed8da78d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500762d47d6a666392b63ea3a5bc7da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4172e371714ce633757bcb389b927e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c0422d809c7e449501d55791e3a8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa4ff1a6dbfc20aa780c8b5970163798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1637685d2d0ed7076eb8fe91744de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d3747ce6034470e30e3b008c79d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc41fe960687e8830748696f9f658f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275545dd6e6907f79ce809192593f38f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ab432ecd0874e563625cdfd7b60b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7821737145ce6646403eda068342c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f39b649ac6b954eeb51ed05d3856105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce3e9a41e1e53f02ae764170b730f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11fa3b27e59f98eef66da906f2364b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e193f8ed37c8ffa28afe5dcbddf5ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34fd0060e9a87463ab499cc400f7a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ada090a21ab9f64c1b7053e86523f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317488f9098157fd69b0e1ef152ade94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aef4462704f4b719049f6ef6e097e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1daa8c0a67394f4fcd9617d6badddc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe5a1375f6ef11d06d9f27654c2fbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e39e4050e0189fd45dffe68aa97a9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2ea66079632438709b1796b772cbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8133ea0aa552e02151c8a14f7c5730d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068d76e722b95cb0409131e9c6ae93a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f864c77f5a297c283a460af325445119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c5c4fcca9332d159631d6fdb48cdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f716e774be1e4be57a0f6764d46b73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f87ba4307b9f8d1ef9a342ec37606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a99c82b2054ada7ee916e35cef4a81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd2b3718a7f61394cb263ce9b0510e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34f070472394313801cca28d14345125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03b4226a6496f0c706370bc8bdd0bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7da82e3b653ad24ee3d88aaf837e65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bc653b3c4fdf92c74a97a1183ba75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecdbc3cfb5e6f82fcd77d59d1f7743129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068199b028c4cab76745a27c78f82cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaae260d4e76a8e7d6c258aa73f916131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6749d6dd3c8df460f645eb27a12c416132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08d00a93836129fcdfe690329971ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7c017d9f8121c128fca0d6643c71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589a722cac6d6012c89de95ba4d2816135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a84e534e92020c9eb5a3362dfd2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba8d5a2037428cc5e1be13482c42a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb1765bbd0556a7fdc2eae5bbbe6f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f3feb141724e9191d44ebab103695139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd93281029d22caeed38150e425829d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23504e3391fcf3f67bc4f14d588c5cb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b8b9c96c4a9b65861de366c9a4a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c477c0805292f85cb902a744b861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa60ca934cc885918fc17394655cfed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566cc972c1d2aac43598c70eb14a6f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8abbacc477cbfcc5a1a8fbc55876d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada361fb32f2f2f1328f1574bcbe709147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d579a2465c2a29792cec99809311148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316434aabbb4e957901288642091e9c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d1b07aee9997fb59a7b8192786779150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ba52faf55b06e03c5f6f1d82001a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0cfefc8a80abe2deb36e9c266745b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7906311ab3aebee624ed760ccef450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eba25dba581a21abaf906aba897bb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1497a40bf33078da04134292db4368155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4ba07182fb8d889930d21391717f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f6605071e7b1bd2e887c72521be7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec01325c1090a5ccdfe8d0d1c981292158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22186fc0b17ad9c7b7af221944d13a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d075a15a1d8b92b95dab2b63bed09c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c5552faaf48239dccfe6b0908059a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc947cf7deda869a97e910020ed7d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc15676bcbbae0b3db97204ab30180163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eab82dd17f99bb4a4697f04c801470164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763591ba0d70dd459e151285247621b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9adc6dcf1de8d6c80d53c181d79f33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea810ede2038f46d669216b2b039324167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b2e1cda90369ac8b101c3d0dcac9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53cf1653c2ae71e7931b9a1583fd3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e764b5a7dda38d09d5c0a559bdd8872170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f68eff2b474c17a9399c5461ac54b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949312d2b563fc21b8b2e5838df9d5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597da90d0d91d96ea2bba8bc8953ab63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e5136bdb6995fa1e3cca8208f27b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba0a1f2eb2871382b6e18b5e0223e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec955b74d74903a96a6cb27b01e270e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1450e2f7454aeff7d97233355adcad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ec7a7f7df90eda4fc5226291cc4ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd250beb6692fbe5f34d3808f4c23c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4414275ad6ea73352d31a2f88794f65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9213fdfd180d39358b1a95d7855075b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf0696ba7906820b37a3d940f0fd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6b8202c78baa5e9e0d905a784d61d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a28521e7bc6ae21171d6c65d27d3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d8c255280e29ab3df42a5544b693e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfb086c722012e3a63d3d5c1429718186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60bf4a745ed749d279e09bbefd19b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f61a0b7fecd74f298ccc7f41d4445188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd6ade62cca3940e3c19cec553703a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d1079ac9c750629536e878d3a8e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67638604046367a39b401bb143498191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f2d2738f3fa9c009281b03f31072192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d5f29e8430a1296e09095ae18076193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7396609234d0bfb19f8a33115ac925194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96753afa0750a317d95e0ba11eb23eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efe9ef5989cfcc654633607252d2ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d7a40078de7ff73267530e1811749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb82dbd71440182d63af44aa1bff9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57789c89a8051442575bb7c16820a261199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ece8bed7249cc04c850a424165c09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643cafa4f7c4a23c2b0cf4eaee54d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4c0755e358273b9804f4f62d8476202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047154c56250eae604a29f0cb106536203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb4dca1373f12e11cb1941ce902c50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c1e1a81e730ff2586ded3a0682a0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade65844a8ffd14bf5d8b614794ac65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d775df2972a42ca279dad7eb603a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0e938b6d7aa53da0880e444802c7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f57d8ddaf0dff550c678aa1d1fd4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ce117f7472f953dd674fb004f7597210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84391479bcda56315d9323abf3d9920c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afebb5d4fcf29679e4cde275569ea4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c8b01a2554dd7c7fc7f3e43600a14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cfb281972df2313c5eedf6a978281214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a38221a7f76f31d26b799c4c0ac83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874d86f6f0e511ff7986cc6f18e75e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb12aef77e3c8da66bad5ec0c328f6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3473e3f2e8babb7c3bcd4d7b342def218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cda198b59d97e7bffebf2dca325bcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcfd3472826296d693f362b0482723220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cb59f0ef2e99e8290a6724406165a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058049bad76238b369d521862f0494e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59055a869b568984dc5d02bdef50b6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5638908e1e1cb8c2aa49d71e625ab9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9cb7fc415a33d58a38a0f164b87e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f83241fdeb842f86738f13d03045c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa796151e8dd9c24e9481ae649dc264227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e42f983355bd483705750123617e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fdc4266a3cae8eae31c0314f6fdc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aad9290404e128efd2ae69de6ce42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a687c9d164fe01126d4ff28f5c5fc75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73f89c83fed417e24129b478a6742232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470939f6f75072bd53d2c32d5fdb2079233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02e795194235a0d279c65540bc0c87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4f5ac80d1bf657ababc1e08604a3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0251cef11a0d8166e7ea4551bf380236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0989304b15a1f081386a87fe7c62a3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a1fff3ae32fecde616d35bf1d2d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7487d04bc480511d8718f03eb1f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c0f49e9587435c9b98a024869830240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfc6004661b9288305667ffb4b5bfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a381a5c3e29de94c0d0b2e4d3ffd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1262ca97b4304404545f44da1e71d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a336223bfc3b6ee1b2213822cc7867244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccf152eda2caf9e9c32d807c9db1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b18649bfbefe188ac3374916c1326246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10a475a60bb538fca0f4f20870549247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d22a19071d981d73c02fffe0715a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6074adf500b0e9d6c901bd51ddd959249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee9ce52dfee6a3bf09002439fa1711250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec855ea2048542d5d227cffbd86fe8f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc566ae7d186c5ec85ed26198f2271c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3ca5498614ba45b752f0c5ec42538253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bda0ae7bc264e68455fad6bcf5406254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc2abf87c4135c52f05788f411b6ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203be40e2f85f504c374eec19a05cee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d54516ac04f5d19e9761b00eb89098257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0fbf2510ce2e15197376b67828a7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a77cc636ae99d94c980fb9591e753259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6e6e77a5448a439b9fe7cc156a54d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf1cdddb5b483f554a3e947586f42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ead837b9ae867f6faa61838b27d49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2bf6ec4c123fa1241801ab7a2684b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80d4a5ea6b88d720cdc459957cd722264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09581b698eb89f0cc164b9a92d0767265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a0d7146fcfba1f93ab439bbd8310266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ca2e3c3151e05567e2bbd352dbe62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e8862424ee67b14fc5bcbcead6ae3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ab05e8f22d64da27b582e517422e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b7978e82fa7ad243e58a39aad488b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c3e5452977bd26d5c1fd962ba33b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc271fe90c3410a44caedf9e0e9edf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3400425ff009d5124181d3a527cacd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc295ca9fd3c355a92d44085051b9ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694ea35276c41b05226ad3d76c0e5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9781fddaa00680d0ffb47277c239fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b619ac6c21c14b3eebbb6414b15c674277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf74e9ddad47ef30ff42758962c575278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86577ef25ec387689154b41f5e4672d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aca610e1b7031a3ec637cb562ac1bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4daa2867170bc3fb406bf0d2f8099f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e77078e66b606d349b049596110f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9694f0f7c5de502fc339f52dcb5cbd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfba28e180ff70c9aee3a559d2eacc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a93a8a30ed0c7bf7f467c941d59edf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4530af30f0fd89d7dc2c8745d482637286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7051a63aa527e31612da2c59b694c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af23c95befbcac9c7199e94e1850efb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b59f55e75840d12dd3d8faf67d491289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5f20035b0917b8b67e5a32badcc4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c4b2013be57450bc4a3f7330fb62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4d34f0429922a97736d0d64f42dbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7cce9b48e0053177a823f8d61a6c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1398ae2d4efd937414b377c4b67cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b405c937c3eba2690363eee8929e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af38b89a8e42945ba95deab157f61c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72befd0351961f6010463491ca22ca9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19633260a634e53204a651d7a1eaecd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a578946ada85a623fe31e69636c38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8ea7b8bd4e4e985d821a5a60716e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4fe0b36da4b23c306e9b0030d87a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eda3bc3673b2880f4b2882f922708302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb274203d5c990a18d3b3821b1badb3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10097161a9e1a1fdf878d3cb05dc41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd7376af43fb71b5781989eecc0fa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892b61397fbaaa314d024a26c4fc5e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabfa8c953f40680ce77cb79fe9e6e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c806c800b9e6716b62af35000af001308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b08e9b0d1558e9c1d7c27c83383ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97740097eaac5e0d939deaa9b0ddbd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efbf6d28cd03ebd54320fae35287e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5362884d7f5b77294a6a40d79f162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab6254626a351289b0110bb74c72b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be8bfa4c95e1d766c19acbfce55736314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483abb3814b2a92f48c9b37db970b64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e974f24a6e6e91b88ef5f14a3b0a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c3252e1ce6bdbe98578191ef90c48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6840cc85e43f3aefcddfc63c971065c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcfd2012bc2302abf9fb479ade4254319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb08dbeecbe4bf1b87d1d8e10c8e4bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79596486ec6fce40c765fddb1d1d23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52f44050be03411066ef4e296b0b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349545564e04b86149eef14b100f732323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fead6a24ce376b093183decb97e2e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301dad1106c1c174c36a55c12c341a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b51efc1b86ff9de539c76d506e4a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc700be99a4283a633dcefe6aa8976b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397d2e21c8e519a129fb691c62a83ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb5f41dd9c94718d57417af3d1873329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612092b04e232fe60be3ffa79e883abf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85df500440917bebd190849953b92fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1656ef76919ea67b6a3621fa6b2124332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379220ff780bbba22c8b311c3405d15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f82771fd7d9b601f1b3f24c63008d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd13ac19ec0c7d51474d0e6ee1cc6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bd7f6cda52f5856211b46a9e60481336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad6df6f5e84279d64afa5bc68a368337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66025c877cab948fd8f46871effbdb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1edeff3e7c1452dca3973f6a74a516339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae0f1f0275c58f8f3cf12da66b3941340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9f0310fbea64f2228ca2f64f5272f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe172044f453a0a074e53c8a80f83e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b29ae72b1ec1860d484364cdc0f60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd345c7ccd70351e8cf3b71c30cba3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aab8a3174ad9a6d504f364f0607fdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439de13292ef476b2080dcfd1111c7e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e41043eafbcd4fce4a644dbd6f8c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9519d2dbc30af5fa12597b3c8d21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990be4a95c4e3910fe0bf4ba7ac6b80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ba53655086fa62faef89320e001b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb7d0841964a4c832a4c36a61425b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee2d45c253c2f33f3a47c906ee7772352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cef2c5bcde6a19305b3a6e9b32fb50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304d428a630dfc6230720b85b57c5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39000725f0cf879974368ec49630e617355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915f4374027f182fbb8c87bb11a95db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df285b0b59ebd278cb8cff9647c59d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce591bf64c71e585742ef8e4ea2f3b33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965fc9329242e96a964e18df3061ff1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399695c3920b0e92f03232e95ba46002360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239000507a92514fb3225694f978c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae038ccceebdf29f8d877079b4026a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d15588f154b99be10b6e6b51a918363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90f7c09be32aead0c88974a5d976b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69a4415620544cb59432c5ce9b2ab9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c25579725d15224c97d92238afea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487efea4f4e8cf7101a8ac31dad0b804367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b9595f4b9845a14f515d088edf2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2154b47889319abe266cd7756b5f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb050c4d0581f821b456147aceb566a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ef2ff713a20ad18a5b237f419e5a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608da585a61e0317c7416278c65b4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c193243342783ad4cdb21a7d3462d8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b667fa6e68cbd95b71f6255e4258aa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea7c1fdaf0e78986a30192bca2fbf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354a08efbe5852b7812afb2b9b85d07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b1999e43d8831f8243881af00acab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bde36e727c77ceceae6eadd604fd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b5ce9b9ab7893b0e29c346e42c947379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81b0931c76d45ff9c8366ee2e27a7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a586c48c5f6301a00525a42b5ffd30d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e9166b4fe6e527e3dc414eaa58d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c178a1cbf3e20788aec6e30cf39543c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ded175681c01c0bd096ad9e66079c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f00619f80bef517d1b654c229def385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba604298ce1fd11df0337fd9c93ea1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79e25526ab62957b4baf33724c8ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa997f1a20190b16ee22991da40c029388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f4e528f5eecef532d319c7cbf1f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef822849db1319cdd6d0c87148fd1212390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ed1eddd32623c4c260f4b1246cf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6b2c1ef9282e0970cf39972594b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec690584e2f2b00ba3063614733a752d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa8ca93cf12b6a9b30552cab32df82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7f5042a702e0f48c9220f768f109c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e42dc02698c01923426c1ff5666800396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919393028e01ddd5bea4cb69d8aeca45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc81c6c59213407cef5670b3c43d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be8d2a43db36011eeefa07edcd4dc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be56c773416fb43ece21928879247b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c51f14adf48530b88ea93074cdd8c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae2691859add2bf6eb68560a41aa45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b1b8c3294b60ee08191046e15fdbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707b96402a16ff8f26a9c519eac08da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aee13690c9bc231b35ee827c826ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e40ecc148768a9afa67698ce5cb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b947dfbffb38ce1c74c022e9434c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67882b4cc3ea23cfff3f19868b288d74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536aff4fd21bfb752f7c05fcc162bfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09907be116c5e52a12926aa033ca4f26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac086cebca9cd000bc4ea5d4af5c2d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cf9c1cb60110fa71b21f2ccad9dd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef04528fd6dd32b6e1eb982b56216413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d3d569c0cb6e3220b062a76f157ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fb2a3e43b1525075872d0481a2f35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7857a0554157382c1e2c9b18e0683416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8f78bb3a09f212095e0667c1cdf25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5be3de8c41d9a510f5c1729c2a2e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754e1d86ad0a57a8117635164c266b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45ceb12ea8e356fbde78013c1e1d71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20505553ad9b7afaec69ff18f01104f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435045e10e6dab66e30e072614f2a8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eba74b950c9102281d2c3a393cf41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab81363c6f6945df3bb1e747962a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124f7f691b44cb923dfae3e81ee8561425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb91f8680f3a3dc4422d44979f48e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46c5e21151b2466538aa91c77e772b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785f7e1693b04845a25c22adb726a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73c1b8707cb88e17701a1888ca7582429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83608fb27ca33a4440234f61ae7e2971430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1118961f6c221526c8adfe54b38c02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86e49a31c3bb204fc7079ceea75bb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b25788826ab44eb1fd756c7e3d79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599099c85f4c170736f38f5c8d12bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b35ed76aa50b75fb982c39f7eed5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa9b72903ee1d2c702f2ae52a0995b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8499cbbd651eb8937ed2efe790463be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76856f3d58cf3bf2d2146eb342690008438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a909236fc342204f9fda7230fd2841439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b6f8cd15664218417e301024f9c41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee67bc532011f5890b322eda71baa52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902687e0a1f75f2edee00fe3b59703a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d7a2bab345b4e8d607c33e75c65d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15657d73c3732e48f16a6713ebb203c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc91fdae7123ea1634941dff944ad0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662a468cddf49f5274e501d61c19137446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3069cb707296d0fa25a1f5eefe48e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b64d1aae32a6ce6a0528e8b1b1e12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b638f5ae4f41608442127c2e1c52dad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318946200618645655e12489aaa00de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622b271cbe5ec876183d7fb4b5629d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c06317f38be23d7ec1e1d19acfd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907bb2415c6b88b689b7b392f1c46d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fceb363409ff440ee512def04281f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eff73f00fee1ec919e9f7bf3500e4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc41d37238af6dd9a9a5cbe94d139456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb66cf31845779872d73d551df5c91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2298e43cda26fd51b0c8eebe92dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f802cbfcc24e083f3f080a365323c9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ed99519553dab5122db45b1e5e464460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e6c4dfb6205d406f516b85f691996461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df809f73329c0fdc9f1ade30c873b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52cd45e2de9db168581aab6ac4a586463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d57ba2dcc741a0e4231ff063df31a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c33814753d4dabfe2e6a46bd57b32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31054a01f759a8e4cf3fe2537858b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225cdc87907e2a4cfa3ede84787350a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00ff6efc5d90dfeefea83f4ec7b17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f43a604c47a6af236c0ee01efa3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1cfc25007a5227555b06e32beaa29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0e97ff15bff70cbe8e139682c515d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417be796003dd266ff539b7255603aee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c72563f7b27bfa5ee00b60838a6c04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab705f2c99336a40d334568fa0c41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7e68157dca53513264aba2e53061a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2310e3997e6d805a478c035271a28e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fecfb963aa9f45747f9a4284eb58b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fd60858b4ef17ea3ffadcccedf534478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f67187ef00a46f80d8f41ad6c30f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac4601def3b1f065123e198058d233480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b61e7dc49e15d5d0857636a8063103481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bf63b26d1bec316ecb0cb7615a072482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d8bbcaa102f5aa3471a0f0dcda7d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb1d19d74815e37a1563daf76f472484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfcf315d063f8bd7307699c8b346d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5496981b238615fd0c620e5ed03e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d76915d6d5c493a8a790e812d71983487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6baed29090f9371ab8f74a2e04db1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745129df6fb86bc968105b1969ad7ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b59293a0a9f847f7e7bd9c756ecdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365937e7a6a44157dedc9f2dafc764f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e90ed458fd7bdd6a876d03962f760492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767037b97fb49c94ca5a7ab2014b6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b420560ef945de00e2f0c195b4586494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779769c480cbeb2bfb56eb715ef99b69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92739181de0d3ba5a89a0a5fd00c0054496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835c6806b3048e72b6ffe78394f344c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b58613e3d33bb5e9b05a9f80aca1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f726f6e141919f642d91556e5660844499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f1af152b99c1fcfce9b1d2c13194500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034f84c914d4f57e45fc880baa9686501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65618b26e093bc4b32e37aada762cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734b3956b369010aae252b7bfa65617503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3676a0c325080f5e96e5b769e05c4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142084da332096d0520363057a7f17d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc6d5a1cfde6db454a39f7e541c712506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f3af669e6316b098988d81ac2d773507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686e72da9e9782eec74f50948a3d089508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39de21c557895cc0569b9c7b84f705509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae46fd2b62b7d22daa79b2c3d5cb61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb532add449d7942ba253b3ec2719dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aae4536da41fcced5e3c8e13a2912512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e1f1feaf91410de2fce565ff5ecb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caad5afc510f1140fa35e10436dad1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81051bd0b9db1e2aa1b82df70e84fe61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be518122aadf348ce2366655005659d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f907bf536f443eb42ea9e6a8561e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdd843d8dad31667f9e650d86669da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107d8ea9c9a275464f2d11792a60a77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04417b96109c33851c76d8d612cd3274520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca86f38b7fe1112d08ed2307d93e95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b4e965710ca55fd02736a0300eb48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501c1143fc4c5c52b016d29cdc69ecd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda026aaa29d1c0d3a54f092709b290524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b1ec45a21fb64dbe861d4106e9280525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656866304c0d67e211a6ee4ce105a995526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc941754d6d9984b048b13733925f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422195d903b3fe1d8a8300156033b60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb5d9e697f21bd46a4b892845678cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0c25717479ef300948b68b17d3c1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53742b2a295703b1147fa022cad6beea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9bdfa8c3a7aa480b3d7a3aa2f502d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471e0214a5fd662063eec6375093c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0338403ded00954853b2ee5a4195ccc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9cff5f1432c0cb586b853b14e244d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6123d20227a8777290c88eeb53ecf9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584270c78bb3ceddb5b26bdeaeb15a8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75463434539dcb1756e2fe13d842ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c05b03fa5059ce888bda96e18831539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01234193903ca54a2c879bbe5fe2d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f03d815a70d84caf813426bf079314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c520fb9c31589a12621fcc4aee1be3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc679f9c2871782a1a4762eb7ed46018543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb8ad54c3054a9823da45b847ee8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24813d0052ef05e873afd5846937813545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe9df9c7f8fe7beab1e47eff26ce03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f94282a908b83af80920cbaf20719547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc65e7153e5ddf5d7a2aeb472402c3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d108560b93dacd7a060b411b12c656549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412e8f8ec1e393dbcb84907831b8dd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980761692a341e5900f2ab85b37123ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd4a7cbb2e2e1d6f8108f0d48a328552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2b120d84b9e3b353ecaa2c8e167ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec285e56a16bb0909d269da6686705554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a14320d97dd77ae453350e6b3a63f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5dff4ba652fe97d311ee2ca41f3b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1410b719730864fcd867f0552b7de2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901399382438e81c19ded092245be4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a21d33e76c48a028e7d83e1f0b280559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1a8456c5dcdeb1343998f77b08615560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5046478d229be8de2c932658cd1b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dece00f13681a51a78694f4bc915b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52f1d34a04f077b66fe0700e69246563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b72dfca0a4ae5124e9dbc137eae87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e98e3ea7305004db0938840f4cd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75345afe86c7d5c41c84d540a3656414566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c0f7fcecb9aa5a111e59144a70a91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419407c713dd36a5d98d0d566cc96713568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6366150a0f88b71560117db36268e3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb21b462d8f0026459a76fc773e70c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf555c4fe2812ff66e93aba63e50b4bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be96a623b6ef792014ba9e227a7b6b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37236a144f4cf1a90c1e18d3b95522d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f32c67fb847a66b94fddf57999734e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e7b0197c7f484b9854086f20b3be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ffe82ffbc99979c2fdd49e640445e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa543e576ab1589c28796b58766091577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38078946210f033ebae3ea8338614ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a94533777e16a041c843556d94e9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38d9817078d8fbfe137543d7ef6dd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8c5ad1a64e17822a159889fa188e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5a63a2b6cd5f36441c2709eb5447b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395fbbb3890afc1ca4fd94929d30b2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feda21dec5e3770134cc21d4619b9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3220a9a698d510c57aa3379938c8111585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feab4ba18c497c78dda6aedb07e02a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb452a70ceedf8eba9554cfa341818f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a6c8377f6ad024fe170958cd5203d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaa1936b57c90acfb4752b02bee4ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e8b5939490c191c3f444795d3b38a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107befcc8b6500b5cd963788f2d148591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f02ca0ff40d61c48f1f4309c97031592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1ef8a0757204b6cc7ceda564a64cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a87075ddaca0d3c66c0ebf39d95d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926ed7c01a6ce2ec374d34c498e9a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa0ded60d060d4ad142f208475f8b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c0c984feb725e8d6bb87f1e9b607597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69875c85d2b69ef213793e098a9d9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f69666ae5817cde526331229e644a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5352fe09448a5ecbf55faf00739054c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882f3596fd6edce59d6194b95521363601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0f11506bca7574dd0ee9372b57cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775202d2152cd150cdd5ccacb090ed5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032cfe79a1901e5feba70a3d2dc654604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1c473ab6c60a15567faefb510662e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694ddb86e14c4c8f1375e3ade064d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0970cb172f5bf7cc9887c90c158419607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64e1aaef0e5951a9dfaff30485de64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e781859950cfe98e15e8032ccdaffd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a1e55dfebd9d96886ccba79f44f5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06002d12dba5c628a96e7077d4f0a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293bf97a80a4b09078d9fe563a68a97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2905f114afe224e1ebfa1a8929aafe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48aec2d0cf78f696d374ee6d59c52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ed74dc05305f369a36f25ef6cb1bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e99a4e04b8745e7668b5b627955e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ba50d76c4e517d5ee7ce8f62ee0c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e21cdc3488d58adf17151ad4b8cda7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cb915c0f089b4c2af59cdc2431507619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319932fd8013b3d16b390654f7a5a52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454965da278d5411a0a8f2608226bb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efe7f9a3ff4aaa76823c6ffbf40f8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1b27bf188760a5b0cd5caf7c313a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702b7528fffcf6605034fef41cad176624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42b3a9104062e56cf3264479db8ae0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba763caf7ad58d476f2813e09fb529af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdf5a9a0b0f3bab00c05263f30f55b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe703cf8c13cecfea47727a27560af8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991f55c9eb1d14bad04945fe0523ecd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72054d55adb3d5fc161b7d9db49d09b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c779a014aab5afd845856ff41e894d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda035fe472e4877bfeb394f3b797122632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7631202c00d6ecf3d00fbab1ab561f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07ae545e311668f360b6460f4b6bdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee20a006921ff68542b15afe647cfd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da6ad6fad6b4b7ea0b201f0d449cb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda675b9f77b615b12a56228ef3272b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9769df153b77f4ccb6a6c11562577f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737a3e5abe9cf7d860569c558841286639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8b31c4d95307061b7c4df2cf0f24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361b91374d4d7a422c8be9a5c72636f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbd57ccc6d3176a91155cae5dbd224642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fab4ac55db922eebbd7896d49d3439643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b0e8df9fed1f592dd0b888a1e6ce4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c0c83ab5067839cc0659ad85d9909645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e8b5f3cd0c0e4261f3b8494fbd3bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f707fc418bd8ec76f6c5c3d862e7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba18854baea320089328d76636c6860648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58daea18288f31a03690e7f1347502a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad947148a8a6d5d2b6ae736863af5655650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abbbed23d1ace5ad47f6b05ace8b2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108e20ddcd3d5db1a6ddc435b11944652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123126de29add78253de4c280ce8abd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb95e89936f06a6f075f99d4257410654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353752958dad2b184c5a43adfea58604655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a11eb5186f5c63a67191c5a4f8541656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261451298dfbb42e5bf564b7368b839657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce41d5b838af65b79192678eb9f40ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104d8d20c8cc179285c0e3850bc1970659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c3e582765ae2ae5b0209f6f930e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9727d9b496ccf87ad8d7bf8bf9dea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75511721d3cef7e6a736e1900e382673662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c734aaf583b4976dc43bba6416efd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90699390fc2cd472befa729edc3b535664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5634a3d8e2131c527e697c36557d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff00eb82a2c3c573fcd462a866b34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad766804ca965b801aeee5d0f82e3bd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfcafa22e2d7a60f4969c681428e8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257364d834d5175f97456af888495911669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59660cf16a238f3850c34f68c1fb30d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a13e82f30d4c76461551c40c686a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547d0c072b21d67ead780cecee554b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652176edeae8aba84c5f91dd42a8206673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dd108457921b9e39611f84320d7cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667fdc75e42f3d0a95f6c0986fb9eb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bd233668ccac128a297e75ce1e69e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fe7a7f53ca70d80b21925ca783666677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbb62099c146a4911b0106f3e3a23d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be402458bcdddd58179413fd05c70a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dad57a28f123390f90cd1d4d776a14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a598d3dadb6a9b123baa6ee0c5ed4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163547214e9c475e24477f184608c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f9a6d93c9f764b457e18ac58cb330683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a548deee7c34fe10af111907c4f77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065af5cbd608ec1e283845b293e0b592685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f161f63cce545ba8adbe669ac345e59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c65185d687026c33640dc1054a8e82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d43144985d2f056be84e3f77cc8ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dedb96a937355a7ac71c824804454f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392cda789ce5b167202dbac88fbce7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c54bda7354f843e3cb7c49dfe0715c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f55881cc251526b73c767ece0546692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64a4007d9fb3b847e09c6de8ed523693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936d1661f8a6e808035f4a9e4819a61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23e0ed8c0b46b9e9208352916dce62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979842cabe3d22fe9c5eaabe7b3b74d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5128808c30a2ee7f279a6082a74b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89919910db34be6c5b765112330d621698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98ef3f227edffce3b4684c8e55067b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e70c43a4ddd2edc80aa0ad26d4dda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ededb57ba183979877a7e9dd370a29f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4857f8bcef11cf3944c7831c0fb157b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0efb99fcc6984b2e8cc3b44fe62d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf131acd364d6edb2df7a7342f41af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb735ddd8d44eeab9efb06e55a1a02c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ae177a47a343d679c8d8c7f2268c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54020cf79d918c9bbf7cd49ee7c9d2b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402698569f6be26fd6f1e22d9be3e021708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff30e427ff73b9ff1b6e0699a37549f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07813d8e5935cfffab0707fc3b5af4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d579ef25641099760c4b51c53bb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336a3db1d39b0b59f391629a3cb060b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16be60db9debb08c986831acce4309713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7458c14d80246624406ff76033b7210714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f1ed8dd1da7e70c94ba8b0d7a61c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9775eb0c765774fb7d1ebbbc4dc82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90be877f5b4be458fbabd01ac076f0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c855846d53c7664416be869b4fbfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40fe45990ff6fdbf00ec5deb6f7773719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff71c4e729b2d96865587c2261930e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8c6b341f3f1f29ef332422098372721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35a7c4d55a5f38d113cf2e3203c7b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850529b61933f0aa59bd5db9990614c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ff3a6c5dd73d8659b3939a20fcd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d0fdec28a4fc82c039b76a63e015725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff8f35d01d4e4e4a2b3e8b6022c3a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affef4f1721fcec4c6314e235bd32d82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b92366c12c34c6e503de4e2bfba2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4056754de8a3d5b734073ecec935d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dadd918854bca782e38cb03477279730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cbe3190521f99dc79d7a3ba4baa37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf985bfa2b5ea401743018573c68af2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0f5fc7f0666c615ab122680bf680d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601355a806b4127aa190497c46c1ca9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47c1cbfe292b3b4846fb384e1d58b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed370baccd1dfd2f6d968f38c51118ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d3edb7f5ddc330452c6523901ffef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5003490b3d02fa0d768d99c91346f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92946bb84cddd54efb64e1bef6e7d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54393e81da29c7fb2bc2473144a25972740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce242f04934bd697d11c2be7b58ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8b2d4754c8e130bc84b0ca9123680742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0555a01da793d5a21d0ebfc3226e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7ed30ed0e7f9cc254417d8499657744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c68037724c624bfbc8db2e07d8c24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfed2fe46a8fa4ea3e092efe2ff5bfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829574f1c2564010856258226532d5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3125b84f03917560ddbb964f65d1c04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f201ac3e00ffd5c79574383278fd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80717976d12597feecc55a20ff83bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3e8e5ec6249575d2db05a3c4c304e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60139bc03b03d9149fd2be4a02496cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00c012f4d2ce5b881fc092ceb513ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de765ffeb5eac4e8f2d4f1a7af5e5cd6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e17827ed42ebe921663ef1a5dd266755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb097916f2b640eb2a0efd27ab80e66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32f55ea996d7ab1f395261cf35608d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30189e56141ca8c3a69d74e3247c6136758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af3c4943ec40e7a0b27024dd1be13759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>