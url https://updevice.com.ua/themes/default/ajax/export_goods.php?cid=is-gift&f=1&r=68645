--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc948d18dac8478dfe584697849ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab2c2537755139b979816466a96a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f5cb8de7d91f6830591ecfd16b0ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45997681bcdfe16ffdbf51868e7f9ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff07a5bd72d9fcb5d30b084b6f4fe85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c978d7b9ade7878b5d1df21c54641546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16854ebb0475b13e9f377ea4e95dd7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8769579195e166e432349a38304948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e718e8b5f22d8f62a29b3e72f5af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e86d3ff5879225fe37ef993ad333010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01163cc81f7d84b7028ff4c1c9f6e0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c01785cf01c1377119e48c6876e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac3cd4b1d8278a4a851874c653e83513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21fd367feba19d4c97388bc7c726d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122f1c89925711992eadcb28508bae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71c8a3cf62b7e93553cc4c4f7d3c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1603ff0ba49bee04c34914c98d74f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b1809caa93a8f49866e963fafcf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b212631a384f7a1ae64f8769c4b2dec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21447b0f9fdeea5665bd19225992909820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff3b0e7fe33e410201feca820484421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd55624883e032e4b12b306a66b9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b601c8c4a24c8e897f1ac8a895196bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5bcf9e1c8fc31b7a208655089c10c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c895d6213bca1aee19b22967144625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058dc94cbadf641cf487b22c0ce88e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f0d108826f41adb862710bd4a678127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db630005f793debfadcea167e39c488d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725b37a8a9c9e7444f753c8c2326bc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46349c7f10372f8d1ae8117d68715af830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4431ea270549c20e8394a9aa9af0a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d7e244f4ec743f7cb3d16dd10e4aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9e37e01c3df200ac706d207a9371e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eedb9c1454ac43fd7c3b8a6a2beeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf2c22a0bbfe2c064aee3fa89e6fb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab1e7257c2695731e22d276bcb76436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918450702cd718e1689ab745d963f4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315717039209f0798524150c9c9b6f3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5949647d8c5c26f88eb1d77c6491e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37507bafe504200b7836d299f68366a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa74baa07cc8f848992b03426a1a03541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1b34f849a3821aa76dfd747db61d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76e7b2b534631e6e9d58dab379efc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e245061a4119d6fe1e4a97e487162944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f10facc39d45286b5dbbb5bf36c6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b560cd6db0dda7092a543df5a4f0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7586156dc1995d84ee3774051e4a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d515c59f044f3a22496b2d15cbfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc4da1b213b162534db63b346fbe7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeace38a3cc63d9c3670a2152c40e4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67cf3962a4608f5f974a3f4032238651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b768c2ffba01da7502ac610c6f6d5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53646d7078bb02e5e18de9bb12d81b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b865aa29cb8bb0af25f452585e4b4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab17a1bfb9fb30245c7bcee698a51c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e867b5e784cac43c5107bf7fb0e7c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df70ef5b06a795992a962f1d51e17257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719160f02ed35ed80ab0cefc99f5e2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668bec98b84670cd556cc7a1aa231b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d06888ab303427f3aba9939cdfb39160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbba9e61fb0e4c32083fcdc9984c2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a9a4ddd2b2859e3d75c02b1a046eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef108c714f32017839ff82cee7204d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc38424bd7da41fd66d649abd7dd88b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c10d1dec1e6818768aeae81ee62b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d29d2f815e43ec9e76d43d7e8650c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1329bbdca4fd9bfa7b6530d2881ef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc87f6b4eb97e7175754b659e28e72e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1df5dd4fac0364c62162ff2c3b1f4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e0c36e3e1e596c21e75097eebcad170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c6d065393f834789d8d98fa82025d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45afb58a97c0c4c5fe06bf86b28f2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96498ac7a12e45c9a6ae92c7ca4305b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fb8abb28f51fbc5e98c4c2c1a59a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ccfd182ecf12b81f0300ccf9fe9cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea268b4cd7ece37760de09e82cf01876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d66bb349ed62b360c395f997d618577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c27572fd2e70317861dd327097d1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74189a653ea2a3b478bb9f77c50b722079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34171be5f7e786e59fbee3c4598fd4d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428524f7e378cd7a0d78d15cc07c4d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd3416f6322be50885d5b1bdf13b6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1a5582580eca82776286f1ede9d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3171f6e6214ac477fd87792decb650384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e13adb65200ddb68a0675aaad1cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9d1ec0f2aa2c3b19f89edb5dbac0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a067a50d57308609cb05b3647c4e6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e15202ecb834602567470e4f83562688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dbc0eecef02ef9a4892c4cbdbf9a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc267a097fd6db549d92b92891f320c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214d014ec223e3df8c6d423362da0dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2ccb600c51c4d810fba015b7d7af692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0b68a34b0133a3b6b93089f8a2f7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b676e84feaaaa40a1e9311ed5b659dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b5d6bd3756cc54e2156b5c0e0231395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51324e4c775a563c911f8da5e6f7381396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b23d6f78795ced6d919efe8382998c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6893aa017f28dcdaaa495edca302998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb1f9632b2fd0d55ba1ffa5f94c23399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef8ee201803d2f4babb5892d70998100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b057f3c32ed85971ef6e732ffd8882f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313521bddc0889b9e71f51d40b9baf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d2b9a5afc1fd7d5cd2e188007d874103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9f11b4fc706f11e5e6b343327b5d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913678ed0a7f97414f25614ed3fc17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13c30a5eb47196d860ba1b86a6e82b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d074efeed50fae368dcc4df093333b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f974a229272081d782c944d53c383e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a4c96d80f28b7dc872416d05f0b49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488948ff19a002f6180e41b15461912a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f94674f7db8767add343dc98cd1185111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd10525a306a97b1d64bc48f329e3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcae10f05011b291b47669616710397113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c19f4608db7b621895c2d57e3260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9cdcafa49f8fe81045fcc6e3e0da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c585188ea1e84bc1056d3fcd505d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47febd607b5915e19d3cda642238a4ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ce6700c484d4a6a22285395bfd13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ac668e918d9742a41b755720c8f2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef600b441174d266a0002c5a56bff02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aa1734b3b37ea6601127b54a4e1f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79444e9e92f33599b719cb6ef92cf7b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a342899921007d7c9f5ed518f8288123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39ce4bd83f8661fbb786216c5b437124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7457cbedf3d5eaed0e1bcdc48caca44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fb98369b2a3439f67d9f9ae39d4af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f800836c2197abb5e03003bd9f1aba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308b21367ec25e32d3c970ed4992f69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679c561d05c4b5aa09ef22d78c9c7ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0cdea1926af782a70d0c8c326db95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ccbe0a2e3ab3530ae472ddfecd019131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b6797637663eff642b9b577d7c34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142e324928f4a601ea1838c1b760d6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92874303100a63bafca94bdfe5142c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623d8a9f22be9131880d1fce8dd9baf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e909c972c4f34fa307665719007bf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad1d285f94043fe16cb7c9e5637dd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d599056f4d4157e39ad6b20833b84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149648ff8e918e46b05d3dcdaaff5eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b726fb5b8de7ea0bf8d10094e9403140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b65e6618856e9a7d4d74b0e9d2d41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296c2db0b0003e6b00752cb3a5af45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ced789c54a48bc1805ea20e06bd49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ee6424de66f02834bfeca0832cad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a89cd72eed2960bfaf8d85e76a995d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb4199e65ba6dc750dab0da1eb45e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750797232293205ad90538cb1966c90c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73bdad815c6b30d52c7514bb1dd2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33bd846c6f44155eb964ac6b30e446149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e100f6cbc2bab04990d3a0728af1be2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76832664ce1226ba1795fba9994b0729151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd687789c699357b358907e871e4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf22a19d386267f8b7e89621607bc3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab58a1bad2ba1d85d9b5560e9ed51d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac9f00f5b735a53a731b010b143872155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d19eedc9b815d3002ffae46c75f354156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a791714db6e0eee0e99af286f985157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294512a8a8c9ad4af83f58fd60aea58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1360bd4480e966b09f21a1dbf3af10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f61364466fe33728e84f7056b9f957160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904e1e99efe16a0ee7c4896a04e2b1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d324852f34d8c1035f87ce737b5d979162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a6680490893939f4e6fea60be796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452e12fafe389c167c975fece188203164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f0b9d603c16fec8dad47136d30b89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cfcfd77b347ef352f9ffdc543cdb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81fce9f31c08fac8a70b5086e0efe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3566942e599c3cc8a2ecaa420e470168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d049259a45af750cbc770be8b27188169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c432e37ad5b2e0ead7c5cd99a25feb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540354a29a035fd2269043843806a4db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1ef260d04b693134f9fca8489d94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f89c590dc5bffc7ca0b0d465010ea0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b32d296d4020d2b02fe1e42aa61d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26e812444ee92800375af965b80bc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a8ae90a475687274df3dc248fa6be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fb9755198f7170e76a9a297c1a5c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dbbcc0c501286bb56c202a686565e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432dafe6922d04d72b12bc9cff73e5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862212341db0637cc93e8b25bd8fff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcee05340b62adc04174d549d78562181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1819770720055641964298a1f844c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f61cffa0449966aef90cf12f4c611183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1332874ea2f63d6f6f4b7a00d0e68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51981c11a02d8db8db21cd36058f11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120bd3b9554a7f107950208dd670b51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bd39185cc3ee232987067b20bee58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc8c763dde4aebede5523af5e475c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3097f02bdf775e21c84810166e864189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917109683729b798fb559768ec3294c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840c59397a1de086408030c7587bfbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79019f4a6a755d55c45f16dbfef17707192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d1f2475045ffbb87f18562017df5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4915be5f908e79ed5be3e620c251e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78019d56d9c057eb27943a34dd721b8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc8152afd18774b854439b2ea5bc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b182b59a13c58fc9ca2cdf58d8b3ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50a0d8c2ac1022c9b1a39936272a69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae30311f2e4b504e049aca4f999f36e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cab1c7e4c960de8e8f58944813bfdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478d16c729c6849b53f0d831ae46002201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6f884ed3961e084b02db35e874aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640992d71ed37cb6ae23bbc0ff6ca9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef8354ca3a450db344d827681515f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847338cadd3f7e1c613d6e24cd40e9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2489d8008250ccf5342e2e359ca0db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb07f74130d7b16641f6c7ac5734ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb11e3369ce7788efce81ff6f15db6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97344463db7775f75755c152eeedc66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0721072d8769866b964d60827cfa72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3eec5187eea1a2c90105338f4b685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35ea55f419b26d6311f779f1fcae6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd208d42ca92ed27effc00365461b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a8a546ae9ac497da8b1edf576a31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70c73a0b36c2e787eab1ef6e00ff5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26233ca8bbc27faa1bf31d57009a036216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94da72858206e99a431c92e20ac008217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989ee05df67f4180a14ebdb3880fbf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0552f6c8def50d55e5f148abd3445c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4061f9aff648f6d8d25d1b83433b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb1bbd7c04c48acbf3256b719747d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a601fabe94787d413bd7b4db684e54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f883d580631e1aa78112b5a339154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369d9c4eceb65d22a013e1b5eab0a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ec2333142fd35a837800bc46256c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c285b87f51e6191a9fe3f0bde437925226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4dea33fa2f9e91c37cd15e575eb4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d03604508253195bb51f298aadd2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182bb436ad09a16174186bbe147daa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e459b59a7563cfc4f809076885c7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eada815de1727dc1cc6138db533b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ca353e5e3b495d472704c5aa9105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd834c89b8c0915b56573a93dee2d554233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71dbe31e4e51c11feaf5f0a002b2bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae56fdd13053765ec06bc673a8a8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8bf9372f297aabbfb778edcecd6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2b81979f5d6b8d75c039ba2ffd1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1759eb721dee7c933e3667e5e09a947238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08149ce833b730c347a778a376b82d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107ef733a36fdf338325e13d413910240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b4da000c5ed456f6d0539871e632241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742371e8484a667aae3c9bc67d89224242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cbf5929837a0919a23f7cf980f050243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e1600b363604ff9c4ec3577bdacf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbeab8bf2a9948b2b2cd212d1940a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927165bae6b8253c31d5c41c181ca66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15850fe06ba1369135dfcc4dd6c445b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39377d92c5cefb0db883b0f6fd6b0369248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2babd8772a57e6e0ebb7000dd93e56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd8b172c920b96f85e846b083eb853250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a5b97d75e32c7798419347fab860251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06adec0e89e80ef84b0e789af7119bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04039888f4859993feeddf441bc9764253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246accf74008a21638b9f7f430157c26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eabebe15c32d15ee09bba60eb4968255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cdaea73c634ef85ca38d66db6c2d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c34f3bf64746f73732d3b0fb7febe6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb142ebc96da78ecaaa434fb8063d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e542540fe9ab4eecd80804d1b9acd1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c37b828a68ed138a937bef1a404ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b400cc8b179ad1f0bd85d8163f22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc59b1353b532ebfe5a9a9d9dd9e8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46541cc0d6db64c1497fa0ea782989c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e494c79ffc93508d5532051ea4157b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac1e91ac8e7d0d1e9258afbfdbc95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d95d62c12d4be6824eb560c004a46a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16e7f7d18892f311a5c230f280348267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bde9e672e7bebd9b5bd0e5a3785e18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e3a521d344c49b785ee31eca96ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb841b5301cc924ec82f339b03d7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d2a48b5fe58ff4c537a7ff368ff3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171391f1f0abc9564d453f554bc3babd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c486aa2e915bbea795eddcba0cb89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbc6f310d15714c93924c1901d06bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80d013a16914cc5057b442196f8388275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148d1d11ef897d557d01f6278945d14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a3584913a357b178cbaf42660b075277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa994bdc114786cd2de21046f4e2ccc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759203c6237769ec7a8c2dfb61d7dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704db069bd23c4aa28e2a8a79195c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710796bdae955464a40a60b5e229ce65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c629130877c7a2e04ebb787e35a8170282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750e2c3a718dc1ae3d53afd951e974283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b49a01beca9fe1fe864087b623a4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d15a68ab081f50764e9f9c914b708285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69fb6e92ff375266f83c93ffde3f67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947a3b7be6f7e1ca7c7f41496bf905d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04389315f68dbe2f31661669b6dfeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da1d918bb3d609c6000fe5b6b44bc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37963bab8a32bb2a5260397106761f24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03941ea276d4d7727123d75c2b1c7f93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb46015afecc283a3597fb9a4b97f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942013b7419baede660bdcfcb516b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3511d7ffdfc022ef7f4a37d8ecb92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a533e0ed7977268d93ad87a546c67a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28214683fd5a81a2cc091ddb4a10ecb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0fb8c02a2515cdc3c4567eb9ea034297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342ee0fdc3dcfb9f70edec1b5c8588298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a29552094fa1f0360f596938731ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987685a1340f08384b27de1052d9f02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e144d1429b6110509d9d87fb0b95eca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c30efaebc1a2b7f055920f49ad130302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf82c0dafc03aec24905ec823555b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2cbe6845fcc3b10dcaf90ff4f4945304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c42157c5f0c16b81a4fc5cc0405054305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706d472d240181292eb87aadc85d041306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c727c58251af193e1d81da48c10be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a6a556cd7abf3ff6853878fab7109308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb283737431ce36814df5c63ca91fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc47d7b4905356592e6e9062205597310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5edf0c60ae2bd6ff1bdf2307b20ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f157a93d861ba119f7dde4b24f0f7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9e244cba37712b5e497b7d248cda7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c54585c24490402c161e282760e406314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f230c48fda8b8c73b07d280be44e38f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c42e5213302374812f67388655335316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58ba2c22f8d9082202654492c1384d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a53b758527bb7dc71496c156370c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7b690a5b542dd568afe7e1561b6cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826558eb0bc9f697d39489296a5da8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbb9bc45ffe085aed90bdfacf143c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf07c36a954b334a777986b46fecbe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023cc309d1959ec8fbc3738a389323b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa29abf913f5eb6814120b4001cf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50af730b194c173329704dd4eb8e49c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc806bde09072344d48c4603990648326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5d662ee5708545076bf0d5544fc5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd9e3c768cfd0684c0c314f02eb5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d64ab277d671f04cbce2b8a098fb2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6e7cba4b6e985bfcbafca45a8447d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74864c90f6b32d98622f7e0536e215bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d23e48ff93240a37f70d8c7419f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585923bf6e6f82a524c0d0874cab869333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034508c63c84a5d87148c43cf41702e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e107aaf513578308bc2484f03370ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15696b38a328ed53b205d7e9a88f7ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fee930991e87089cb427d67c263e7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0cd3f6f94720d16a26db7c4f87816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d354ea79c2e21f6f9fc614b36d105339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da300244a2d4ef06783e10170afc35ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81c4e400eb07b55e5ab0687bd73da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec4876752b9ba4dff3e2ef546b695342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804a538d0d8bf3a5d986bd7f1801659343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815da3b926fb0c36eda3efd0d82e801d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04286548795b26bc5126805fa571d3ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee469108bb20052018207d97573fc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab315268675547f3f8745ade74ae89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858459de7d080bf809aab445eebb7a25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8901f736d6b30b75c3beb3167583349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a824bec48953f00462f380588211f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210dee954b033d79f14a3fe606cd40b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c67086722767a49a52f3ce31abe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce6b4ad05af3d9c02f59b94cdf3c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de454f38b58842d422c02df1a9f2ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac91a09a958d2ead89b6c1f7cb51dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61218c6c458358224de3650001844d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f59b2694ce171599a0a08a7febdb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17ba584f7017762a54f6f404a7983b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0928fc298ea9bddd5ad94cf7326699359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0abbda55b7534323c8c04f5588e5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fe163143510866cc14951b3a09474361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836cf3494b06d5df160cf09eafb2d01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49a8384cce7aa40bbfd32f47350323363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba338a5eb01a696d2685451141d59f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d5da8ceadc277ecccdbe0e0269440365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de19de0ca2690cab80eeb21621d652366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8852d777d8ff127970329401a34b3a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e7e6a02a6db66260bc773b83a700c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336a03beac4da264aee99bbd77937d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2722eb1e83ce38401c3b511fbad678370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424fcead08635492553bc9f6b2dde45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397734136c367abe5ed47d2af44d8313372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d362e7279b8a2e3097245c01c335cd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597746eb2bc8eb3326ff0c406dd106a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e5a3d0d0035eacbfcfd973c3718d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc4b54ee954726b8afa63fc25b444e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa516ee4e186b6ad89d6f7243c63eb7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a8c327a1707f071b5d9976d2e9f07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a497b0e8ffa0fd71d68c4eb01af68a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb31511f7cb667b0db5ab30e8354d69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdf53c1cdfea707eeab925d526bff8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebb58793e0b70eb0c4083144d4ac2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1c98b8816d240766b767190a47e29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d9acedd6bb249bf6b29f77497062c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb158917154aec01a1d432a1026bc131385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4d4dc50c06e581c7bd2afa393a0ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb0ee449754856b5a13c957d4fefd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d970b11613a46facf01accc17155305388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc712c503dbe6a2983e20a6cee12a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd016c80ccaf41c27ae50b20ab705b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7a7e24bd782f8da910b41c40c4ec2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307f79672af8f6b06b7f9ea985b38e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad6c0e61a08363aea09a19859ce2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9721b59d49eb83d84fc664e80e23a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6721c063d01522e72bdabfbe717e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facb18b3ce5422fda1066823ba25e83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ea6fedb20a50e50fd2c21a8dbcfda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de346f74e35b7109f187d4a4e0b872398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2458d0250fbea332d0416f292106c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3d487dfa8ca7343d4cecae877d285400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87805081796364444ad794d9da54ad69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466bb19edbe34857ee9aa3b1cf5de32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d919751c0916d0f923ecf305548436403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eff9097e8aea77c9d92eedcc57447404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd01bc4b0e22e213f8bf6b5e204e15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830e27d012a9d3fd01a580cf1d77fc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a561c230577fd9800db54766ae3b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaecb326ab93557d3d83921e54a9b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35dfd795aa6bce017cf7c3a949639e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f72dfa3007ccda8dcb1d6ce8ae8c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1e44513f0827378ad939bc4d3c52c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4204c3d663bb8cab6d2631e9422cc3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310b73ada43621f67154e2a2320f31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0295ad8149a4a57593865b38f575e33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53a57f185d94fbf1a2a6b6bddbebc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede98094ad81a0f3b9ca2012034a0932416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639091928d7807129a2c1c58fb84a5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d90c6e00514b3a731b0c2805bffb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546dfee1e4ba17dc37188688cc6fd29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90673b6ad8502b6e14407b640f1e25ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb909c7314ef4ca9edba05fe71f4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30dc09132f1d0486bcc5182b54aa2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e81faaf2b5cdacc1a089abbb2fbf0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1d0eb5aa3e69160e2b3e1b8c10cd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc1402bff0bdf3c192a20a85f5f2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17089a52b3eacbb01dbedfa2c87ab4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889b665f4124adcd00be5e3e2ccfdb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7ba7427ffca1b152aedd7b057a06b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be50f3e03199afd602de23eb8ee9e5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbb51f2ec752f1a29ff1feb6541a72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189779cd28b976ee5a472daea2d330b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc18ebcafb832f31792983a13ecd46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854d264f6716b25266705a75c970acb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167edfc712dca6f5894dfdfccd7c73f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd22fc0d49d20a9ef7c772f0d5724435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a1923f0875c5accb7b3c915dcd88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6beb2a0bf9fcd1795f25a695d85e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01da4fffba4bfc1ddf76cc91f1c16c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de3b93c30e69952a284da637ade8c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76018b92d0f55d1915b1375bad0d3cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d09391d167954eea1f07ca3e4ec9f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343b7d1b253b00e74f87b0d350640c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846654ef7b849f5b87ef549b6ef23981443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20479251a00608ef826311577aea48d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe78af3fc7aa3f7dce1d3431753476b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6170bb62c37befbffc48128929abff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc340a1de7afe2f1ef12380a25123ae2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9aa91203cc3ae079f5c0f6d37a989448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee391326654d7bfeeba984f437efb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f7fe0e3fe70131e04dc6a7d651df8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e67445fbf90fcee07b9858cf5273451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc563c51c48d1cb038c2f94c81b50b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3f7c48655e0f386cf5c0bdb6efeba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd468d15958b01c643833ff1d2bb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef0f537443821d35bc73bce4d966c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b2421192c44334a3b984c509cb467456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698a06e13a2fae20db87396096acff3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a4363eef50a9566ba371235121b8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26df622e19b8ffd460a86e862e56bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b89444f51d6f954166ced28ccb65a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9af1b10b38b606ae6ac0672650d23a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ebaafc1947de2069a82ef997579cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc877ec04b624fea556a76e52d08b8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b020f5e4501ba47b06f291a5a8f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa18171c43e667524b35f366c442e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462fc417dc023c1078ffaff294b216466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28735ce26aa139a15ee8069fceb989467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5b7846a241a5d25310bdbfeba362d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e537429e93a1fe6132d5a6c2eb0f11d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be664aee6c32df9e77ba80d5cec481470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9595fc9572d1f26973f7af7c8cf7522471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06d69da2f7650e002679e1ec067b9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bba842f3746899c55d19344336c6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ab6488a9ca70e346b08b613c9b52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0383f53207adfbafacca9d18e4f1d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbd2af86ac94fb26db8445dd688cc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37c2ad45e3f3762d2510443dcbafc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c7ef45b1ec15252493cfd5ff6bd1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f374a7a7406a4d84df4ff8200d977479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0218662f0ac5e51c840fc2f01f0047480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693683d13049fa8f074c1b003c676d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4a33fc1ed2363954fcde31e37fc33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a162e411be86e194acf4dbe2fb398483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7a8014af9d8f3e2d4162a28dc678484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cf346c3dfa017b749f13d1b34b07a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf700a585c96e04abf445888aa5b7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb28e7d080d873a3f75f1bb676abaec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe0f5bfc03fbec32f7a81485a86cda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf6ed7b1a8b77c0bac0c489b58eb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b01e43384edc62666ba47029e78087490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb07fb0301f1996cffe607f2017656491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c589efd7a1353c9cf96ad1d1eb6f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854169f3d920dd8ec4c8072677038a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad3e0b54ae14cf89a338fe0510ace494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943554af62555481adcffa42e69bcff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33710662cbc3bb833c37bfd696fd45f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bec513212ffe12e331aed1912c6fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f227865055635d83bd094d8d286984498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b04c0d6bd5924ccdfeeba9a7fe943499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b825fa7b7c3d8fc18745c2f348e2b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09198e781990fbba87daa35a83f7739501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65e41fdeef068ada2e0729beff5bce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6914028fe53b2537d8ca198d081fb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa60a4a38a2de549cd284dd633ac14f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001f43f5ac77ac0bdcb61ab2ae0ee8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3f27ce3021ed48c6a83fc2674836506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fb9fb7dc8421576317385ddf5f352507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1b265d6fa3ae45061b30d543d7f10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba2f7c1213638c3df43472cb95625d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297e4852bda497f4f08eaf282bfc1e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a537e158432e0d84ef6a6a71d206b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cff36bd617b49a862cfac966e13e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea8b1b4de75219cb6cb6579b1331dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb97a4dce7dcef16c5a31a41ff6331514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7606fa81a213670dac0e27564e383515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82944f4ef057ac9b19f737303e8bd5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006e2c9872f9b65dbd5e17534c3339517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025713e0445e5de54f5b7231758e6983518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d03d08d1047bc19088596c0d31bffa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84790527b6580e283a9d082a1d14a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364ddff99ba52a563bec813e4360442521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7c2fdea22ae40c726939ceef25950522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c3818769729a4bb4ad512c4d99ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cfb2b0b088415f8332ee957bc68ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15082bbb4582082b84eca2f519d05da0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6def9a60a9a65cd2f8a5b2edd030064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4e3e45d9d9608262a0d693d6b8775527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca079c44d816f432fbf4f52dc88b02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5adfa9ac8fce92e1a776601f97a72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba53dfbd746df23a3c6d7909960272c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c84d3f3eac2c7c2a6bd21685429996531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a99c7f67244e42582abb1b4278049f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000875bf1ec517315c7af2382ce11ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88e5fc81881c94d844728b5ae9f458534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca699d416554588cecb642740c20e1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34410b744bba4a74f7972677d686077f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07974ef493d826a4c624d598762499537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f93e9bc0e3830bcd139ed41456936538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d6e47d04806f5be32a454abf9aa4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d18a13dc8c218a625574f6f7b92c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc679e84bdbd84547334bb878464ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1496466928913f53e4a0bad5a448481542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bdd4b8cd33a89cdf7d494525203ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360e48db136b0c729f388055126a6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c95e05271c15af88be9d75b2c4a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ecc80bc2130352ce000c72f3f1af9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81de3fa78806babfccdfda80572869547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf429e73a3076a304ca944abab4a24f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd622532d62ac95144dffd3f8083f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21db887bfa21cb72325a3d259be58e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc526f405269b2afd83ea2c6c9745551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced94f71c4ad4e766099c43389f8a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e0f6cde7f54787c1511d36c7fa530553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a92b0a4018addecd75931b019795a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3114368ad52189936009cb87870417555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab05812b4d5661b9d9caf4020905e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39002326523c6f86441b95d4491bffb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87d14d4cc8091347b6b23741acda1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0005b2943ded35281db0e89953d8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296dbe2911ecff872f5a8b64b3308bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd44d58d7afc3682ed859ac3535221561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985d0bebf63ef2fbf07eed3ba9c0b1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42240952793657d03165ef5af5f0ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ff1bf9ff28ebd1a720a83acf2a01a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c0f914c1104a2aa84fe9cf63c5c10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ccffbee08e6e2de48f1233f94c9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6d7b85a54d4586e40c0c7bab0abac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e7d5bce55abb45da74e0af6148a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5ea5e28b7df92dbbe0be0eb8ebe18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f7daa56fd0fe2863f313d7e8e15f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6a0fd3551002b49bb815df77a5ea2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dd75fd62fb945970cb7f480ebb1c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d929ce16af5965478f92c7cb4c4b9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e8a621cccedbee8deaabdce97271d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f62345b4dd0e06a6b9cbf7439ae8e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee9360b694fa81ffe36c9249299ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b65d4105712d9af980094fecf3870577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d590f6dce23caaae2d7c008568d4ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd089c4ec8f28f1954060ff9b2fab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8b3ac0bd82f2c00bf4859cc6d210c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf6df16ce1ca3f9dbd9f277cc7277581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028b05fab544cadcbdb4982136832ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94394a99ae03e6d5050f3e78c494ce53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1c1ab1ad86a508669e4433a512eda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79750718d25a4ad91296f481364bcb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6afe7002f9f998e1c6177cbe399b17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1468dfba3c568a0cb7387b295d962587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc455d511ae0ee9f30dc89831078dd01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f1957d06987a5b45753440417c411589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a6996d1b7812a107ee5b53ee7c67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8cf0dc4d6cebc3cd015886efb0cf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ff699af05467c7ea47761de7919a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8262cabaa265cc3f0c8eb30e311e0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a5e5a5ce2e346e6474f69a651cfd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f453b197f727e128a6e6a59bb95efb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9793e1776ed9e6b3354bfd599dc63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481afc860a6096fc15ea1ca04ecd957597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0211e57a26afb2d6968743b6b8e8a9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fca7a43738fe0a1680b37c3ea7163f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cb16075ed860cbd3a75557b27ea6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08c43cf915b9fd110a0c05310e8e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd27afc254202017828166b7c5e0e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae2ff7abee9d86f0e3dad6f1b180ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589711a9d56e3bef21e9401bfb104c08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7dba2305599ec03c60f99b325fd32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c7ae067c586472c949fd720bc8e99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f64aa47f292e23bf5dc282aa20cdc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce0f7499f248ce695a81184dd381ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8599c1489a0a1ec3bd875664abd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159676a9d0c1c421e9a994f3c76edb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751033f9f0a2ad8ce35ce7534aaffe5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b606721f0600e2f96ad0e08714ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728483f25b6492cd5e46e538f4c2740a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97bf707f99a5c877042c3b5d4e3bff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c869853781a5c48b939bff7fbc44a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637cc325456b1a5710c772d65c70a56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f28a888fd43e13bc790e7790e84ccd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab52ecb3c35eab4e64cc90ea88a3310618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c64bea7c3530053b961a2c45cf32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6622e0e3927b1c518542a309ce1b9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41223601e3d4ae8bde49c4c6c4120ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4dea67f33cb738b1e5189cdb44252622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e532b71a09f2d5a3670a76ee6c9a3c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9126a8c7bdbeb71af5452ef90d375fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c171db90725dba9b3e4cfc2500d4f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247713caa4454f500a38b1e4d9cb4c0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9adc0e1dfeafe1b44ffd882da5d44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005707c0c8ebbf2643206167eaa3279628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cba3533daba183c9f20888c8cf726629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d78e2f89043677321f293a470f3722630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82738fd830ae5c22ce33c346a7cd1c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2bb1bd0102c0786eb5e2444bdbf64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155325246f59d7675df7b583e027dba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562476ace0ab92a811f3ef6e11b4534f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b301ea258098915cdb659e5f6a30c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e676a10a1d139c2bc8fcff801ff620636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588435a72f866df3e55a53a84cd47820637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591ddcd5677a2981a31c8e9f12a56c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286482000c6d8acb7a323fbfe77a8774639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b5476ad2d54b76cbddc71f862f887640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062f1a10db8bea6dc5789812ff92c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59f40ff11a54d0c0ffde1ab767290642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc49297257e1ce71808067ac5468d98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0610890824a0f39fc365670ba5a63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb265cf6ad47f78b1a6ed2aea9a59f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e56a51a113615af2b720b670c380c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f951554e2a0318f1312aaa58273a6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ccc2d74ed9104286bb28715608e2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4c1cdba169b797c07f1bc62528c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cf08db54a8b4e6a259d2cc177de8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a7577e36ed356988e295d92afec4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2c260e8d017ed00753c1ca71f9248652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a82a5a83c97af332a8c3e5112c53f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa059e5eb0bb70945ecfa911cc0e0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff069917fe33395618e4cdefc64b60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d83914ec2c0104fe2b00b438903fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f59d61bde3d620a19c6f9018b7c335657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6af9787e797217f5533ba10e094621658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6a877d23064f71f26754673832854659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55391d7d377f7f4cbef5149a983c261a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7f4a730a17a08b81c8ac545d7810e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af6c42f4b0f64645f94d47011550c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d76746328aaf4bed32f56444a026a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533baf2276fab93ce7695f50c94950664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3878fe40cd208dd56118e78848e13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c7a4b90d98de96a6a318d2a2461e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf21c89dc7e94ad5ce45eb1d12f1f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8722e407c68a0586fea6bd9ca94d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fda80ab0b32e5f4bdea3819b67ce84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71192275840ba97ace57c948d3ff71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e619ff7cdc9e536f40d52c939075f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ebe4c1aaf296d4cb7b8f3ca70abf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071e3e73e01adf942466a2d1e9dd4f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5613e483de7c4321a25e6af8fdf8e3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3a42d46c0edce84d2d01767643f6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d9abe457e30ca4b91fd4cb53344a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a862177f3fdbf8ec215696765caa2bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ea6fdae1a6fdcbd77047f2bc07e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a858a44d0f5520be6a496359ab5c59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa299608e825a39bf820f7561ead8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f046b27b8e32c639e9010eb17310681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534815a02bc1c90f0cf9c4e393d475682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e98f685d097567d34ba512569fed2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6debbb264c5e19b5f8c70d9635b249684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850ffa0cc5db0b6cd77d7f497825e4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be464201bc684ff8c673bad8d60a7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592539974f7a3d77e8dfe22fc2cacb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb57c5c194f5bf53e3dcf712c6cddf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e837e573a442b91e554a14c93b6aea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32210ab8cf1a19b5d009efa23691fb53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c18f5b44afb1e939168eef119587d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f5c187135d47f2606c60b25d949fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2727411f7cddee090c487fef4500c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df10a006f9f111698337eba318b02c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054abbdb94eef7d2fe6eb65e0aaeb14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c48815987d25640834fed24bf2926696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbbb27d78c8f80e0e9853f871089c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252b368c68b59a35c40bba94f5eae1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b540f586f47b9a75f2e73c1e4a8b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199070365623e995d5f3c999b602db6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e070ae85ce2b1027454c0fbdd720701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc80a1c454d70f1a0f049eaef96b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291b3b0afbe721c4fc6fc185f119d8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbaffe27cac004cf7ad1052ae6ea51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a6ee50a5cb9db35fc16a747ae6d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d51a20b3594116f8acb4cb96c16e61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2259ffaa0c59bb85edb543f20801707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf839c51a1918417bfc38d972d3cde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe0a017dd20c8e2243dd9c52cac21e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dfd6ff32680a73d5a477fd6eb23cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd4a29be7f9f56cf3ad96eb2aa5073711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04891eeca4e73b1a7d9eebcfb928a54d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a10abc374fe8d7bee104fb19e9acd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285f318db7257eb77933f895b250c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d91d968941156ed037f32ae57ba00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f60beea16228a0fdcda7a4b0d1415a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a5efe70ae975b3abdc10471dc7c00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e5472453efb2c824a7196824c3c26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282274a201278e7a16ed1fe62daab39a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f144b1deaf0282813a398076105e7fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9736de363212e7f397382090778e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7d6f3a011871f699f189694addc4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bbad3b5859e2ac8ad7b0c11e92de1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064f2b495d75ae13788f13c7136f7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e486dd8a5ababb8d990724db2e1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b4fa9f11f98559cf1039558813a86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d4db73a3889372038ce6c7f0e2ffd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb88da83e6d06be46336c79e637a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9913e0de65c2b07cd954c86a60edfe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6c399d64bca0f0a891f060c2a816730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e5151cbbe746a6959a30dfb5e4169731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b11e83c3c552184f94f454cf8b10bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91d60a6f5f37256a427ae53f061058733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d7f365542ee2304b959ddee5e276734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0ddeb8bd0e9da8f5d56aeee3bd8bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7dfaa16270c12aec3d4032a405e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72570c40ea034b668a680691b753a68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaeb5f1e386a4cfe408b4302b35d3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aaee0eafa8908f39055ee56d4107f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78456d47247b2171bff690e98ff67181740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63872c4246cc3366fd8db4cbff32c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cb5bd0a8c123d3b60322aa75e9065742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba3c14fa717473c2cbff9966958407743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a852d70c6c3a564ed60600934a6ab2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d372c1b3fbd271b4e4b26cb348a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170655f5029d7f7848ade2fb26675d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf366127e7301ecae053a67c95a49ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b306572f46df2acd2ae6a2ee698e8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7254d019629c0e7be1bcd1435b51b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4fe86cc6810edff3100a85d6355e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f7c67da93261d6e95abb0795d3d1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fda50ae8bec9807c26969faa74a03a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b08e44dd56014c881d9204eb43d52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa330752e21af577e94e61a5fcf558d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fe482a69ca96f1d0455f52e40fee5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8831ce86c7f98a8dfdabc3d1ae2b4bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1eb4c31966f39e7da24e8041c59c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a0a4e72bb1d87af05a44abde5e666758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71587419122876be69663756f63429cf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f512e30b8218029ab82b1325ad3e451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7ee385ae54ed7cfb778d7f28b84ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d41a8866eb20b42df0725525b99c0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d21b7c7c7612bc3801303360704b804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54356992fc43ff29c2363a63910da35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016e98794b92092e02d3aa8fbceb2106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d88d345da63292742fc11f6e41617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1b4670473b76845918be28bcf627b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb5ddc7fbf454defde4bfe36ef4c0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840bf7404f6132f5741b2532af263f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92990666458b320d6e5eddbce95acf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f0633e5522c42be69804476168b9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced295bc7a8eb520993ca924a98d3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e58083f30adf72a004d94feb82edf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d6cb09fbe9c882abc9b7f7894f32415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2745530550c430208c7531eec4cb7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a6833b90f415f780d76736b5e1d3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956929f7b3c3287bddd0e155f506caf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50498ec75b31ac2a9b4d12c7872c5a0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae2902b3bab6161f074b17ca9464e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03fa078b39b448e455357057aa7fa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc41bd20836fa1bfb4b7d3a12bb7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c59bca0743476961fbff7caadc956623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce9a9e8b0fce7e87384377f97c2e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31dab99a2ef9b328d6f75022fd38f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6158b21926151378cd489225bcb9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093619c833c457f20d8e23850e0424a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b74445b68df710f6a888bac55f61e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9ca55c2d40d99ceee9f6943ee767029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560b922af4364b58f61c714acc1c7a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b104d9c454ba9a92f90b2a5a0d4a7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb3d07b444ca39ca8ca991093ef95632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60765551c8bb3a1ab98904226a82933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214062a28325ce40d4f769e96fc439634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327cc09cd16c0ad6f6595689c158e8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517ff330ff50e0597e6dcde4b22cf1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560aeaaa31d0ffe5215cb82c9d9204b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575fd3368aa662b8cb03a9e7b907bb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ffbfae3b17678b5508dd1bc55a6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b552b3717471e2786b3c99ddf2dfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5730e7c80090bcd4b96fc739395bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddadc9be8d85013f77b0f84309247c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bf649cf4466a64e72a0cb45f456b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810394e171849e4d26684847b0fe97c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ff9ad24b9ebfc4db9684b84745f0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef271be466925de5d619cd7f1f25c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f4d4a5037ced3e499432016e4393a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a46f0de8320466187d887fdbb4c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd8bddfa9b275723ea59c787389e4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f8a4ddf793bf2255b2921eee501d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb034dcdcec163f1aaa210dd8cfec251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a42ce97e5ccd067228b100dbe645552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd09fa1d23ef43c83a20ff8754f769553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47be982bb84d2b550009105ca4e7fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d826388cda2b4be7c24ecfe8019355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bed284a468ecb735efd90368e27b1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17510492fe4c6b06a920b3c60cf4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42bd8a4aac0d00c062bda2592dd0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cfe65027ac7d43349cb1d1a7b5d9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d747aa8f06018321fda1ed482d9e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ecedcc45b5046e6a2f1a583088bf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c653a9bbf2ff02cda379adfa79614762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff60ad470756044605c83fc922d61d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab931e33d8b5fad14ad34d69afea5e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113c83e486f43b6859b47a36231c7b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b045f89bf1005e1fc131420aaa329666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eb68f34aff4d882508c4960ab55b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e05914498374a2a7f82d6c5ff3cdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e6fe615bd2240ffc0ce60b1a87f1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925435910b7d1fe463fc651dd5a8236f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52929b0ee20705e3e1c1813eec6cd3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6fbb58db117280b207a3316b0c0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7549c12da0a63d964fa5630d8b7a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4609c0435c9765fac6a16e019bba7b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906863e48ff48ffc2cebf5666dff0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf5a1ee6ac7adb47f1afef4d1fa2a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e90511781312a35c972e22dca7d9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b91031300820530c9e14056b287f5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e085ca293612de9e601f93bc7f1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a9958f08ae299492494f21ee6f45780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f051643e8b0f57009de0c68462b86781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d027000b35468340e763b7bf6171a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f67673775c2cb461cb28e9b779ad183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d896b67a907e65491c8e56f55d0b8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e8ec1c2e853c4972839f17a398a1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871666dc3af24ed7373303bcd5aa6f3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5269833a6241bf05957c7698685f3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed8c6d2815f2cd683ff44cddde92ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb02227a3fda3cc9ff38b6b97a540b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c446a684cf0c458703497743c5df590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a589faed9d48820af4e2634f01953091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c47ff16cbddc16b66e02ac818e28992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa9f1a060fe86b7381e66bf70edbc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c165bd8f550a27edc880c2d69ad9ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa5c596cd40491e3f0c3069ef80a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef19a054a7dabb0d895cdb084609d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fec71c9fc827966f9118d67369614e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00229ea09571ad6d1943443dee211898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd612885bfa43801a77af18a7bc30799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7baf3911c7bacb2312a378b490288100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f0f64a556d6c395a774e9110a56e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf96bdede2303122e962e6c874b700102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88011b8c9ef740a764079a8b46f22ff1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c3cedb0fc276e13a1d29d000d333a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcce4098326efc5283376d86b9b4181105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b2726ae83e8758faa899817b870b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e737823d2d93970bfc2c5cd287217107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275d123c05cac8e239b932a412934b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb140ef87e49c5f8ae44cf242d05268b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f10059dfabc1d245e9e2c1b2700acf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2da0701caf9f649e23f42690ba20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a83ba368a8cb3d245a56f1962ff201112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbdc7fb38a13f818662a3a8aee0891113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0aca79bbce182417f040c223ae934114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629bafdc5dd1a19e5af1914f2018647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d459d141734ffcabe62b448212e219116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f95111fb7e2b6fa6c63774b07ced3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c785337251d10428bc041234acdbf89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d83bb5afc5257d9a82f7b76aa9b312119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a058895b8d1ce4101b87e8d616692120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a19309e0994b18e7ddc158ebf85f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92b437a9353bc1f514a3c0e0daf69b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613243443ec477e4edea13f1fef0b492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a116395c16e99be330b85e0300951124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf79ba887da08bcb492895a616e2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a169a7a197706e5750c6e0d5f5511126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26851e84fc2ec1260970e933d2e6fd13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83736088825e2e6cd3914de084d166fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8957209e2572357dad0176c24811b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2023f79e106e088ecfd8394a93050d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f294d9fff54c6cab02ce7d29211359131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cfbbc355b25541c4bf41b77b3f26b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106de3440e9d8184b14739929761d46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9438e67f22bdc8c0343c196c343536134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54a524c7242bb22e05434a1223c61d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6184f269e2a2ff0c62e46bc5d2ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767997a9886d03eea833ab15d31ae870137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7cd404471979292d452b45ca804f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee424600909d8c295fd6f8e8947f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae510c26370500babbd824d5a30fa598140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675321f128b127fed574fd0d9d320410141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e044eff2b9cc0df25cdf698bdec366142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a802c62a2dc886181aa1ffac0478a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9585b9c3ef31963282ff185bbd4d2d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a81d22e801156435e449d551fcba0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b89662497921f1b7fa57b1179f5a1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711036baa6a4f88f4e71d4da0810655147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60529fee023e5b1f353c9e35a56839de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf97f9f04002b26fe3f7afa58190d73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f7d5df003b2a6b0af68465d2ecff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053dd49c7f3d5a8b6191943e002c83a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83897f73ea51cb981e491260e9f05a80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f467d3c7481b7791e01f38ef5f48a00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a3694a80b5359653a2d9fe5fd75b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e0e04109ad4a478a993107eb47eb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3108360fc88b6c32f9f602e4d81402156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bbfdb086c8beba20f9ee58dcdb602157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bebd9729d5a79864dd45235255281158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea15c5e4be7539e5e4f53197b37fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5894c4021632ba4e083dfd476bc0e18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5ebbbc2119e368ae31ad32331b33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf43cd776c8161ba171726fbc7b0319162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d950e18ef8ff9b2a49a1985c951669163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369358c804d78cdab44fefc6e98c10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8c94a488c87804e881893f227c57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38984c38a2a5f888129dacace5a0ae4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f735647a9929921ec396c546f761901167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10a6760d9a0ca18737e0a968426329168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895a72fa28aa084f36871500adda48a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4b9181312d548a5ee0d2ae5c0082170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17016f51e30309fe20b30892a079dca6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc55669fcf5d17f6ec9671d6fe839172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c45e7f5e6940e8c6f9af982c720ce9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b25c0f4aa9eb8fc267ac2de5dd48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d519bd3074373f1b7e5319bf14e3bb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e7467a75d991439a31d5aea4da648176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6df56dd86359f21722a62202a36fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faebcbb439cbeafc161683e991ea0b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34204fb335dc742d021516456370e8d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3aa34bda9138e08d32b3eb13d0da9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07d7aca3bfcde9e5b00a90e2326688181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2f6c2be16c44fab319d1ae7d6aa10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1934122d06916b64c6cd847595e31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dfd84dda3ee731934f1a8bf216899184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c1bfa33ca4ca64e5dcf3e3c00207185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e75a4fd6af2c4baf4b924eca3aa2d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cead1f729dc6563c3255fa9ce7816187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a23af86938838c87a664c06f80250188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22b5b5f43c05bf8812f3738fc25040189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ee4b9ba4b8788966230fd9a8b4ec5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7eb52f190e5a2e94825d1ee6ffa15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a0c7f599a2faaa623ecc7bf416b12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f9c8526e94ccc25d5022d0ca4a10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8710b695e7f3bb11bfb205b835271194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05122fbfff0089dd0781b7489a2459db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf81fefaf9c6a1ecec1643c2b1eae84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab870877e2f664bba5b5b9fcb9049197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310bdc32037c78da1d9298d4b39e77c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5278aad3c2137f65886c97e44755afe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3aabb23cb741b8730a55376eee7cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e4a313b48ecfdcb24427ba5e12098201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd529a60717b476ba2cdbef1927f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a029615f5b45da8ec0dd2ff3048c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485558c63eb0cd34ebe9a255a1fbb1e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45f0b015ea28f326c9433140d6a6ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611dbb4e7db466ff620be31cefc4e62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe379e8fbe704bddb2417d899e3500207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac65b01f9aeddc5d28a4b0bcc0bf8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bb3a9884f85bcd365e71e981d9d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48bf5c22ba6843b962e34d6cbc332e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c99f2477146ec0119917a133452ce5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cde33ab05fb65e2790474941dc122212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757c82cb557319e196cfef4b09787b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a1b249db2c5efcdfde7a9f379af86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abf3a56d6a2d97b3631cff917a62d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ed59268105dd607b49285b8cdfbdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c43d44f9a37d6d11499b6f1817d596217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a731aecd57b22f369aaf0223638a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c40e9dddaec3695fc3063569e1a2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1344dc2c973e18eeaf020374313c4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c73edde499c7ee1afae04e3bbc0a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc1726d3e4c60ad75d5e165a17658222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e28ed9d2f4e7cc4bd3d131323f716223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc02a41f404b993f2b7aa57daa38f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14ff451fccc919c182cef9cf043200225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac462f023858d98a5689b01e033c15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2330d8c3936aacd48feffdf893ca8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da750a76c4ca7b2f887f688a9ef2c7fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1f6d3012be646abe40907d6c27199229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0454af46ca3a95df22bffcd0cb4276230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74414c06b84e0f0aac47ca162dcd6b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce29171444808304fc7ab772668237232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dab83e42f282911f481f980eca8b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28355a4a6445133d4fb7eff59e5c47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee05bb830d1ecb83fab427c0c0f566235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bbbca84b1c7e7d72295f1759dddf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d58166ec58aacfcc0b352948cf2fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407ad16a11e24bde2869d20ac475427238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503677972921e0fbecef6308198a15e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52469f06c92ea90b6d61b6f0979417ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139456536f5427a4b0593b85cf3692a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9b85835e92699c56ab6962b603e78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab48de63a2e99ec7cf4c6b1b81fde8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da723eff024e4edc332201f358b26f0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b192569aefcba87a84a504a15e53c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f89bc63144d3e6e7ed11c255ed7541246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c699fabdadfbeed905fc0f1a6b5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1fc3a512d5c17e15ded3da137b691248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99078dfaaf41ba51a9f3f62677d98c11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e470af0f92f5b6f71a05646424f5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0315bca3a5b2d336be19b5e5a6ce33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57975436884e28588ad884b96fd5d9c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63018217a250905a43c0300a7d7b7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a4def667510df81592f1e996c4d6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbc70c41fea43cd303c1dbd53d9678255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88794e731fbcf4dcdee0389424ea3393256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f5a7727960dddc1e7f54b42d3f8dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf65a395862b46230832c9f750e82b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e6d099bcdb71f43024418394c3bfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc5e4a9aa5ba583e42959331d1a2c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52a3f0eb5ec5a7b6f52ec65f024180261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0cc9d3c5a68ad9d82c4889c01c515262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f655b5fad1b8c82ad217531c0134b26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ddae5322a7c6ae4b5ac92bb82c373264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416e2fafe98e9ed3c659b103df2e9e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25b673eafc35a4e04132f9cb015f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218b8411239be5149b7508a1184e0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6b7d556de0d90d5ed2bf29fd44928268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00874664451f12fdde66575632f8d2d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa100bf801ebf49b768876bc4c7e9767270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddca6a61f88db18e1bb517dd89a78f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22046ec91c75c8f24b748dbe0f8b885e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91771bf8c5f9685d94fe773277976918273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50434c3a71b4aa19aebc0ab78f1fc8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829cde1170c6c3ab874c1097fa30e20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c2d33bec9a0c78f0b1f8f1e6766b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9162b64300754b87fc85043603643277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f147a22f7f1ed52931b525d86df194278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d5d5ea71364293e88de306d9632d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337abb8881f45555e36436be23c636f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1948ade4a0d87c27b5b8a3712c002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad47f409bef0ae2371526492c462b02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e90a40a0368badae095c75237c7bf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7737f0a842ae3c96ff47716c8413a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838821aa49c07ef1d835669b8b1b7f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91267967f61cd3aac91dfa40e5810d6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f96190dacd0ddf9e869e28e33d2cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa412b17ca566d981bcfcae06fd81306288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02239e80bd0fcde6d518c3f5129629e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27e557cfaa95911c7de3a9adb63f70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f45427822f0a92e5a6c055a7c3c18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738188bf6d23ed242a148815bb74d0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40e665cff741fe4d807e430507ed7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08928224cd7b37bd4e768e073dbe2ac5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5921fb834526d5fa625f457e3513fe5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5792ccb7f31512389d3ecd0f6526fbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d21e313fb05a3c94224eeaf31a3bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f07edb11a2ff3d5475bce15609d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81359699be7d3147078c099e78d41ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e608d7888e977c612a99112fb5425300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40252ad8e61ececf38761107d38fdeaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48645ca60bb911cc433491da0c6437302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f15f18662194af144b1493f54733f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cc09c2a6e12218a629746b2416390304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b021eef22fd480c4a3a11d5f6a118d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32d8d349617135921d7ecc788c15cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545a531c326a1a76be5e0bc9678f8bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff09a1ee36f26fffa877ef8381f44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133db20215a9750be5971b4f293674d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934244308b4d3f36dbc8ee78001851f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa0bcbb993325949217ad8033c22c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86097e2451ae0aded7c7e0fc12ba1c9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442eeb5fd41a61eadca627d580aafef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43aa326f41649910f9adee9ca612db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cf5d82191d00a334b6d13b80736af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abefd1a42127e57d23163a53f41692b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c4384eb53c98df032302f589ac20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f50fd3969237c34eb05976affaac30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f381957624e42af3e14b24c424df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fd471759a02997bb41fb8c8f3523a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe517e19d03fc1ae801a348c9fb926e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35350d550fe39887cbc82a82573857d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850410e6f9b7a20f8760c5208d60e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd98aa89d985d9f6e9e7b3949f59087324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0107195a48d0db08f6183094746dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc70e4b827a48291f118ad691649f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca378a5741bac28e0e228032c0f5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3591cf3b31798d8334a0aef0d8004328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dca6b035fe2ea2e6ba56d3975d18c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ecd9c34d765f6c627afcb23eefb16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d7715281924a9d5c1ee167fe9eb21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbba0ae8867460736334801dbaf84c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b600adf5adba2fbd81c89b3ef8c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1d292232d607214aa04d4adff11ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcaef8e12ca373b2617a9c6356ce25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09f7d5d18f80592c444723e36671f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5d1f6354db6cb91be4c0b86fc50c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703bb5ad9ab2958e6c45374c0189db3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc69e8aa14bee0662e975f3b601f72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05388e712dfa4770599f6ebb6fff5b80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d888e06f28923132918a3613d110e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a957ebfc580c997f1d18888caeec6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a691ebbd536dae787dab8182b0747a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b91668eb742e34df67bc8828bb19a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f8a19e0b01cbd5b3f9ad5c9693c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f66e3e8e52a8424cd9b7b29859e91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15d23cc3453a20f091fe2ad3bde6c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4efef479c5a54a0cb96d8055d2437348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e845b45dba92b5fc323f972e6759641349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f7e4c0b8999b6c08929e8e3ee3a9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79ea6cc172ee772b2ce82e9ee0f5bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a42a21e53d5d86558c7d70371bc1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67f965ecc95a65ad7d86924e215f03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd27113d1d4402598d7dbb54f55b66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9104fff49050ada26c3c95873baaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07dc7c9c4bb23220d56ca7c75be317356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca6a4700fd70fe433e23de2e85e1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba11a8a13c2c899befeac3f1cb6c60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fbf751bf2e02b1b1ebdbcf5a061db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12120a1b5c038e36e9601e06c2df285360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ecd977443abd80785b2171ca5c0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4a47eeb059d3b31faf3ac8cb7e724362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df820140bc9f7a75f65697745631c1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31205aaaa720f1cdcbbf025a64b065364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a449041e114e751715b3ef4f1f944365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd42d0c514e59ee13eb9f1598677a8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe8c10d86f0d214b593a80f58be356367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971fd7a29bcf7b96c4647910645b275368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98cab05925951e18ac013f7f812d5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a60e214210f290eca8b87b5aef3fb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c1a95eff1e11a7cda82dad0d87b89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfcf1e83a3f2c7214c4e22e675ac0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d22b2eb76770dc017e217f8cdbced373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b4ae888459d658912dcf5743b6ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58514a9a7f31d98e3cdf0e86d1af14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2a6cd8347b5b04ae0c4efd748881e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a79cb5d4aee63c9ba33840fd438e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a055cf0f4c6e3240ba0a48c1d06f7d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef27aa8a3cbd803c3ee47542f17b0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451e9bb4aae64299937b00c12ce557f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed474f9b2f8cd96f8e722c79816070b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b13867c4ce9795491e33e9ddc3e92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85a2f2406441783370e96836c880de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8e30380dd028f1c9c5603760260e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c7bc416ef07253a3d6dc69c747d77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc71fdf60280283f09c884425b39e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7c32ebab335482d388344edf8cfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb804f45381ad3bd518d1e421c4514ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1115b166f4f83546b951678ef25594389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7802ca42d836c4c5a6d70146b29d72a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba2ba2a0cfc57f8541b3db386b84ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da6e2acef560d6b013a88c5c670689392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684de24c89f345fa39befa6ead22ba9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278998ccf6b3800b5e2b6b68a66b22ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7848a66e471d1292f206a049d65d19a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1baac9ffae5eb7034ebd38f371205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97445028cb744bcaf0e98431f135a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdbdc6d84a4ca89bcbf65dc654c811398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e10ccfc886e22e006b555a739a07e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f646cb5f89311ef39425856e54e68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016449d45f2418d7b504d2c54bdaa4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef51fa0d50c69fcba7c3fdb7edc7a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cdb337790fee51d8ac7218f6654be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d67d11684860de91fc4c8142a37f60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8b2122e660fe83c015fc03e6d76a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be347151d58003cc7991af1313300e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b532f662c6799ea9066238c2dafb11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881a9f2f67250dad2b1b0e73b0b59e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616888ebb5b25fe50e21058052bdee8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e1e95085a9d16f3e3e5dd14efe6df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270bf8d2e645006027980e7852d962d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73f759973e646d8ef96a17fd51ba6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d456701c3ffb594d2c064f4dbead4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a850b8f8f6cdc08963d4eaa96a0281414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909bc4e4f3664958078bf2a44f82337415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34495bb1d61a085b2a5d904a7f08c7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746545d983fc86386dd35d8dd1029c05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce95b0c25a4e44eecf17ffbd2f4cd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62cdb9957eb9a653c2b5d711ed36b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f36bfc2d00b22c3b7fb45a60438b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e10bf0cc557e416d8bf9306e7c4638421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347b28b4e8333584dd6e07c0887aeef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1fc200da43d8617a16e07ada6000b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b36d4d82272bc7cc24b21e5cc2c24a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3c77bd4344cd5bdd9c7d34e0ddd1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14235a439b4edc3d13d6531c61d5b36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c52cbadef31761bf1892ac6e4543f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e26becda57c4b91e2a4634d8c82e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7387f52953f91fa11c8f64f4df69eef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d645eb948cee361c9aaecdf0c2cf729430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d36a22aa43292482ebbfb127b8e28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174a2a8716c746191916fc6f1471012432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0947f1700c591340ffc62f56979730433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f2992fd1a30a3f2922b8566051b29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32db560cc7a6f32efe7fa7f6613de0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ea9e3cb8430414585220a7b93fb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def81bea68336b7534ecf34c880be9c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e03ea1c618e5604e4b267cbacff26d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e6f264ddec667e8ff2442925c8112439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed6f52caf38a2ab1ed38f56e0dfc47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbef37ba6f87d8d48682cab8474ee76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec772c5c32b3d6d10749c875b601b15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aafecf48b924489a82a8f355e44d37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d9d907a3a7cadc853e3e4e5980451444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274e1433fa3a5a0d8b19b72f472579445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0fd25b2fdbe0aaeb1d1310c809949446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc61abefab2b281ab1ec38ca5e1818447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47113aeb965076fb74b6d8cfe4a17f62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035fc7d2b8e550922e571019a92d631449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c233db3aeacb165d02d8215189638f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c85cba7a40e460850704b79240a189451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee982f4f941bad7c308352118e9461d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc61ee3e5ef4fc7bdf028c335bf18e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879e3facb3c9c4641bf6d5bb1960860454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bdae27fceb9db24e82b6ddc12d0ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15625f8488047f296a9a9775bda6065a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9431a1e350a6276be87543632af156c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2090c3614d0433cc1c919878fd57f9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20927d45bdb125cd694d875d67e2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ac32abb771b146b158c907a49967a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1778a540de00eac328cdad3373980461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a18c793b9fd737a725eb43056d65b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b151db7b78e019432cbb743ea05d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836cde2ad9a74dc2249ea0854436e09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100628bcc2546b2008b21b247eee56b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d24ab5a6912c30b18f08e460804cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de469bc81b608b6071fc0d8e2bf7f92c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91930aa60815c366c35593e791e78aa1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7b3f85361521cc2ae1fe774e18acf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525ff73565fbbcd609619f59ec7fe9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976e0165614a827e2db85b05993d101471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c92a52cf045b58b1057f8f9fc6b48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433442cd51e2b0df80c59437faf9996473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f61b9b77df96970150a42fb1d60535474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69219d61f06dd7f6e7ebff62ea51e416475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109089b2ea36b302a60ecf6886a87b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5227b46fd26460a0fe065f9bd610477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745b97914c564ce46c3da0392fc0a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4e118a7db9f7196277f78c7ef6542479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ad1225a63a9505a455d5d84dbaf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7b8bc42a35c53e8304a9d14f69102481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c06ca38eb00bb8dbb1182643d983482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16838c9d99e712bc99c040069a41d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dbfe25178f4b6cf8fe7b231db59d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b028f6c0a12e8f83cba02d91ddd9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4569b1e3a8107e8d61ec2c7f03e74f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eedca5f6df3f532b0bc834f0f8896487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7db7490229dcb77ed5385b32cf4da6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680e4d0bf72aca9a4ab7a6d778b7db1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be069984fcb551cdb9aa92bb3899f59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a74675818b9e01b6db8ca24259174e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a5852fcce8e86f72101ac3c952b29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0498d9285626e5f3a6dba3e1cd49c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ddc77361b43a426cdc05fdf850d62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a1760ceaf9b78f221fd8d2f7ce3f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17f545f3d9fed64dbdaa8128dfcc69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10131f17beac62cf63d384485a84bd4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db8bfb01310b207d02fcb25b5c0765498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244270a33e3b3502b3a1812cb577c40f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3035d5c3452bbd879dfd7840070ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa8337a0aa8818f9f5f86e44b6eb3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00e91b2ad43551c38e5a056b1e0d2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95740952f59fc28c262d674ff9b3b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79411a7153f309650ee1d2508e8eae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d6ed0e1119a97a7100c109f6f760505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e9b196ae3489e80df9b47668abf4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c523144cf2603497dbb829d0ebfe2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64dc3f40336ac826b14300712c1dbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a3aa7deeaaf36f34dd2f4f7522548509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020665609b1a95eb2cd801502c4e151510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252471e1bda498b81b8003020fea8bc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9cef919abd8278b22811c74770b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a075d9aa2c7782b457c813bf582c2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5c9062bbc1522627c5ede946d6b2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801562b0d57421554db6699f58c6d61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaadc192c025c170b8d1aa6bec9a263516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd507b36ad65be080a417e8dd9b7a33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51965275b21fbb18a9e9976b356673bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b862aaf1b47324e579f78741564cdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ab0298ffaf216d67b10fc46f1af09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f742c1d71e89c745fef55ca0bfb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754dc2d49e16ebeb1f6a0e8e76889b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388173f0c5e26d2c7d197854ac00cc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8bad2149cbe08df8cbfa2917ca80b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a6b8d8c9ac859f03d65831ca54ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587350aadb895d6666579db204ee19fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea5ef1c5bd92a49a207dc212de5fce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10badb8d21c4bcbb6505f6e1ff5d70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006e6991aa7141012c22d984fb70631529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d822dcf38bfc75c73df4f36aa5e2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8591c1a88036d8e96e1be3aa4a190b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8e4459de9673906b8ba2a8dbbe5a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4f1488953c86a04ae2442ec2f4e8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f462df2e99df7e568f66e65d12055534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323d0f7caf5a98c18b2eb7e9d0b4183535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eadc0381eb6c32d6cc7856ab59d49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22162600c2d86b1222602740b0f161537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73106409929f7fd0962a060adcba8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804eb8d197c754f1f508178d77766fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae113662c65bcd4660a82cba8eb2fc00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8e34d1e731ade9730dac860e579db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d0e20270940f9e39e382e0db0f8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f7528cbaa6aaa5b843107021b69d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ce3f57f04c63b60b713d967ff25f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bee78753f49dec46185d94c9298c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ac4d79f9d34368ee8bef3afb7846546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900788cf1d4523efd5ce73d33cfba30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c637bb2d7ac831f38f7496fa02b4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2113883662b64fb14a2202d7c55d12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a068ca964615dfed555977c0e50ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf935369b125dbbb6856007b116e257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a797ec807aad13c00332e1f21a0a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa87cc105cfa8dad18c4a8b9e1b7edc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09376532f23e631e3a0154cd9a350838554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dab83d0c11ce741ec2706a5f709b41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf8fb897cfbe8ca2e4ca287ae68080556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852978c4a7df8b039461392f93e902a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcdff3af29584733e3543e9dc4b82b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ae235e4d3205628b9da8c9cb19098559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa54894d92383b49541f2ec761cf2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea4deb3eadd66c882c741e46fd77b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502fa4a075593f077602533a731c637562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abab791f1a16012cc4c9b5782d6cc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5094a4efdd218cd14eb8b1977b3577564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d38de96af5bd53c76f11b1adf8201c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6172bdb88e9a173bdd4903d74142a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f6e684c697cb0a30eaa837a329cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30aae9afbce8ff1b7b9974de4c170c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a93ddb3039b238b52d125f321b487569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0741ebd2286039ba47c2c38582454b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390215bf0d4aac0f6f21afe85c3f3b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380ba6cdbe40d5cfbdb170e67ea8d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1b6a5fcbb5bb8bfeaff21b1ef2ade573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d963a9fe31ab30bffa64295027b1161574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df641b3c6e5c9d1a4835ca866a6544db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47f4289f7a56e24592af34ad48758576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f8c38322828696de2cd6a8c6879f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d44464faef2b89f889641c70ae28c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70cccf7791c17bd4b87471bbca509c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978d0105211f851bb7d905e30e9ae68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387baa62109533ca5af0518aa64daa7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523bc9f3276c5b239621a4a3f06e7a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec882d3b160938a179a29126a1baded583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ff747e962511123105c1e4cdc265d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad19799dbba075372de125935db23f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dd7aa282f10a50d2fa694c6377988586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94fa4d6d5ea9a130280aa24e954a11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622362a041d56a64b090119cefdd8d95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f7f1f647352b3b3b39cd11cdd9aa5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f5e12958b3b44df3e2360f52b03e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999379d15cf1cd0a89a51dee0c8c11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc5c66d3a291a35c75009aae195387592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deef98dc34f7c495a7ab4ae4b04bf7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed27549f80693a38259401ff8adc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4030d2f90f5d6c80cf5ec692b8521595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d2c2bac7526516044d0b57c0a9247596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ed834695d7e96fced671d187d9b04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5c322771799e959785e415ee289bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c29a333d67f1b8b5c53b0491d06af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d87cfb105bfb5af76af0293438b6c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76253ce5a98f57ba5659cecde0694229601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b517f16783cdadafb960831d3443436602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f206f1790ae18d107356073c26c40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27163d7261dd11fc9d140b6864237155604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb08d1ab5a4023d62db2bdef943cc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3130f65d1925288a8526f17d4da850606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6311c777dbdbff148048daf40619ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd13d2fc5e316411af917ed4e6ce47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054f8b3f2740fcec381a7eeac23cd5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e3ce2e7e760692b175730ae04940610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceff24873bd5f70c9101bd7b0b1480611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44573164aae9de89ee815b60c5b78945612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c685c9bf3da4b8df4cc6d0ead7361613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b117fb052971c997d34bb74cdcf0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefddad86c924d9c3e91aafbdb3516b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679d02e5ad796be8c7000a0f43578a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2e787cbeeec4e32ef5f43ebf4c8c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2fea6f2c3b96c358c059fe0d7500618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c507b48e18915a57400f9bfeebbb87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50245d6aa35d2957ea074e823678551f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b83782c6ab7eb714a8b650fa6bcb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0275a58cb557fcf254e7924fd52b96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e435a917b7dfcb7966b2986c1fb576623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cfb70622802d96be983049c3b4f1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d9dee0a938ce4c5b4ff5af915c4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97981de1c154674c9cbea4ed04510f64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a7bed360eab950765d02897177dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f2d062f00e56d1a39b7a99c36e54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96485f1011e9f8206580006ad18df45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91eed131ed8edcc85c02074cee8b8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af0439888454569ffdefd973b45c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e1f9f0a575003e0b2e180a64638b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d46cb16b2511b8aeeeda9b3226bbbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71e812fd06b8fb2c56c1f9ca52d3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62e050282850ff05c135f16e06650a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841164bf0eeee932f710d96157889e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137492a1c7edd52ac6830ecc9519fb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25644384213965f5e2c275afdf08a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c024474258b516031da37423d2f59d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945a0007c31c04825f6c832080e555f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70af772a921e29ccec275cefbd826641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9d4836a75c17d2499a3ffa5fad528642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2d69428a70beea1e77445f3f99c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372dc0c8d10b903185f101dc50c650644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8557696c1d9aacfe2bef97a0ec6e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f658461f4cdfc4d47f2e2454e72c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46bbd4440057729a23c337848ee6c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306264c87d05d0953290ef773b4494f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59aba5a3db3c4e36141c23d56203f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684835c64bab08f41420c1c4592ad5fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71463d913334d9ef76e78dd646ac135a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b6b6193d03c02af53dda594f136b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21084e02ded4c0ced188ffdab665013653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ed6318397b25a2e151c654027cbfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b641569cb4d74a74d70ba9a70e1e079655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccc5bd6d933fb4379891566391be21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386122f7c197b895411240ab8ef5181e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f829e56822ca21ac6e9c21d784c792658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239244703e2c61f5b9171183197011cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f0add4c9505c6aebef63a614b1f34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc75a12767298bea68ef1143e334c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7143684f2abb8fd97ac0c9523b02d28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c880bd1b78861b8eb2eda0df54e80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69add1dcb0d402e789b407f459105a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21453248871617f5e6f1ad5dc627aef5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a47107caf15102b283068fe7d4cf59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649994f4ea394095c07541c097315eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782526b9ad4400d24bf3d2d5c12a1d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d195dcc7d67760a99a672731907e60e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43b9cb09a829962c18288d3dab294a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48768c162ca5fd2f02da2290fd7953671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aa3839d3dc50248aaa87df010a7d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67503e9368e3c8b22877110bb447d0ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b544718073e08f51dcab3894d093674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52657e913c2e499c2c8f7f50f32da091675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5968c0f017e445859e6fc701c4c177676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79c1eb7b5439554132efeb640990a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeece5523a5719428ae1bf7d0153f27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5ea8eb2ca2be3402e204471a5837c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b0d3413996651f04c2d6728950c12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b147c5f195e05c74e1866d5e47805681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49400a0555a020ebc7ea6ef35085c6e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6eb1e2953ac56f7c36277604c1fe6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129eb4ff1ccd57a16fa79ed08929539684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f623a3a311c7401a4228c8e312518f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d360aa1053ba775c372d8c529cdfd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e367c9f1fa3e4ecf265a1d538f6d14c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14958d7b9bf9a955d25546c330ec5d03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe4f7c2b5cd604fe064dae435658fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805733e7e275c89b9d5e4bc41806ac6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c08836627bb55c51594d453decbd7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aa9e1764603ff9b75a4313c818d3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7224722c1a659bad69ef0ddc34cf4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccd6462db7d4d05a9505073dbd97df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f999d4a74008800824b466f0e03d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca0abde8d877fc79cce0e25c49a7c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa191d397596d1f186e0271db5d3ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7232cf3a60dddb1947edceb462fe7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67eb33973ce22a2538d187a926e34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b5060d0e227746e84e00c8d429be7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e2749294d8754bbe6a700309e750b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46bef65878c2827b15505cab2f5c2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9498e5dfbc8900ae60b079af75d96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784311e8e97c681851dbd77f56e2140704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5ef7a276979cd3ed0fb19331aa59f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967fcc55101dcb687069cf4e79a1f13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7e0d030fda5373aa8df1e3ecb4f4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdf0d31ddc04c4b9d8b315beda5017708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c7e4b065eec593f0dc186b2f8db3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036edfd9d53520b16206d388605fcc59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf86a0b7fb3f272582c152cb508ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18178a3915ec544f227fc6b360989276712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edad86bf53f3fe8fac6f5713ee8fe4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47926f4f84c4f8060e76689d15f8e10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4802773a1eb640d4fabefaeadcb92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23278ef8372549b894cc0c60ffd9ab62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2828a71ae065db1efd253ca939d3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580428334c2bfc1c9d94598c81144cc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d01612285ec47b419547cca91b604719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed0a29ae7a49e3c630f820988edaf1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f565f8e30eba801062479d898285d0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512262189f813afbdab670dec5e040c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ead6afcec8c1f48fc9eb707505a2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fcd6fc9349795443b433c5719bd82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03233b1d0dc253b6b23689d90362e323725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b35da5d510c8ed92f1fa5344e2b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7b055739421d07f0945e4d6a8030727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6722f1472cae6f668d956e3ad242bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28160c6dfdc7195838463a76a192d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072985f0848b00fd83c51e5f60dd8b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e22830f76e5604c1633913c07e6f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21f6ca36e258ac24dd469f5ab3f5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a29194b6b4107715688b7b25f66fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0942042f939a8766fdd4804697ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5765417dc6412a8515a4583a2cc6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab5f834e6f55dd26be2311783d184736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db4705b4c9122767e63add7741937737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a313684655c2aa106b910d159245a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6542508e26983f82add860ed641b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f840d19334f8ebcaa2cb03faf37b9fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561d00f60cb1d1d3f671d38d104661741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fd5033d6a2109bb82b00d389cff5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12b7ef2e640b13510d7c76808c25f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913866387b68199c1461be3163143c2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e534698f66c3fac767b86d0a643c796745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88fd66d0b55a506ac1d46c12836fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d294698b1a788ba930d0a3f45b52f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc7c2f892ae5ab61a050910f571c3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea947216ff478c1a3403be6ffb0a1f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf44381a92c7d01075b876805a9556750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a498fa81bd5297b0f7966971a87918751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a95847993ef37a3f282c99529e28bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf1380eb9dc02d4a3fa3f6f2fff0a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee2f48bed89183976d3c989bc78f98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08d07efd9ea8fed9667a51cadc51f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a7f20edd6290e16c452e0a5a57c68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d382c1b3d12f06e675a0349f2105757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c555baf72f1134c35776ac8cc6e95a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbdddba27318c6db652df320d8c4f2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>