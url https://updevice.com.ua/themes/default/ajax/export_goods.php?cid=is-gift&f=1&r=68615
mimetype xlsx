--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30972e669ee155708404fa357036b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb99cee398db32be9b956213cf0c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb387cafe301764df736fb8c010be13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55456af54b594d61971b7d9eb63c6804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5784dd417d33109671cbf519ddeeafb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419f0d696a6a386565cb9557c90857f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f4af2c0f667231c83b4a90b56fe617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e4ed786c7702457ff58145a7ae9228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22638b81725c5aa02d3529b19c2a3a9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b35b580cc809ac17c0572f9da7db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef9ac63a3dba96fa7818f81453bb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b7762860cef34198f22d1284572012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e0f2773c2ae9ede0ddb17be29d61113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885131295b4a39871ebb2528527291514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5459384583253d9a83eb5e9de1c73d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031f317f66791f48fc326936fb6ffdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2879d95c0f0e91a30bb603cd50428f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf74ba9e27a2b929db589f306cf9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587dde7e56fb529aee81901b471f39c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9acb4112a0f5994fa03448e36932620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71519bbfe395ce8d0f94711818166d0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64240e466b4bd99472926b315eb65c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7b8a69e31d69243bfaf84e082025323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9df078682ddaad48807f82230832f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f3218fd345545cb163bf842904ead25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4864d185c3dfcec9fa9159f5ff8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df43d8338fe9eaebe622f510c8dc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b03203c28a594ecbae1ddc410c1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707becf483200828a3569f1fe79b07ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30fb79a87f7ec28a0dfb656b1873030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9316d173f7753034b8d0e357ff6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598b833458b189ac1e32a3e1b0f1eb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c3559ffd66d7ead321c886de49ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b583b492da51600717ae61975283534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86206c33af0d83c58948ab47147bd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005d3067c0eef14ec0f6747fad81a1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccf200e8591e76c3cdd0767c9e276237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ef194991cbc80c01b1c79953ff99a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04718b94bf962ce670d3d237d1679d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cc3b92128600ba5dd655dc50dae1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10702c20e194a08085813f1d79c74d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b151a5275f16eaecae89a34c6cf0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d5b60ec961159c6de1184f001879143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3f4d71a595a8c49ae2b60b49e22b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959711b458f30da219cf214f6c49764945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e8afefdbf9d70684397ee8aedef1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284db5d9950fd347f4a6b501f0f322bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2976967ec83ce34ab4ed78a6c1d2dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf07626fa21cc1a903154f04216e30149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa7fa7a27d1c7c3908ed7a15a69c6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4afa0de7f5ffc1200b7f0e4a2e78351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7a0be2476001bccccec4094e1c11252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cbb420a10ff228d6ef402962631ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f504a201693e43c99e3dfb507782054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec969cbba4693c7747f75900b194c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c66f1090a549d8fe598e8e5dce593f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9bb54821f245b260c47268a8368cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239adc252de853c4ed1b4fb61dbcea9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36367e50412b684caa9cc9782f60ed359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd2cd2297100c4313e26776143181460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fa6a42e6f139fb3cf6e098ebb642e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f86ca173d29188f4adfe325cea568362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43310f3f38e179d3c9c2b78d86bd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25424770b82acf14affa66718a206b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcffe024f88001496e086ee8b0105465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99c23ec983c6680079a1566e8754e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885373f8053d36eb9291d1469954b29467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0194eceb81dab20f78ff9ede8c80868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fb197cddcdef6b2e4b84b98f132a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c778be8230a3dcbab88ffc722755770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347cdc821f7092aaa26a8eee1f961eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c207de056a39ec94a42211eb06ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec158ce43b47b1cc8aaa9f935f81142673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349083cecb98aafaf98d7d216970d8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c77dbe906038752f8cd0cdde36037875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76207a2fe6989d4633dcc60480f2a98676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d498d7d0c3b67604ca0878c991e871477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05826f3d5a6c0076f5bd3461c682ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae718c609dcd1003c16c7a8f61e76079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f576317886ee2a48b4584b6365a5cf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634e75e8fdb2d8f820fd0ed2d90894281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f544a460fb78e434b2ada8713bffb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00df2cc199d08912a1f5c291d9f89ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dca76ba67b9b1f3522ac0cf420dc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cdd3faf18c43008116e5d19a9818285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078658c8890a1ba94f7925e408e62a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa11d41d69eafbe887a32c5793f0f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac798a503f5d4379b0d58ed011bfff588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450817cd42205696cbe9ca5cd89a00d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29974102d0a72d05aa41fe349939890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952e6f2faa7063102b919cb3e5ff2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeb50239830c38f36da7023b78386f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b885449da74de2bf7058cc607d99593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b5a2a7b7e38fe8177bc94881e816294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a67d2c86b8e435037e5584c94a4a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414317f4496b7e0d1e569678f04b6ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd474a4e5acbb38d62ef0fa3c07f3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a7f34a11eab638401066afebe725e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c8ca0e5ae044adc7a0d76ba636b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f30af4062fac2753cb8de25e5efea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecdff41b8bea4f4172249863ce7db3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbdc8fee4765e571bd64d50533357b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b30bd3c95eafa9f0977b6eaa8915d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ee94c87a093417ea12fea3ebd558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb88e755881636ce63df51843643e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991db1dd0b1573be3274d8bebe750aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a2699e0c3970074ebe1ebeb4495fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaf60eefc3dd1c74b9ce5e091eeea5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe987e37ee7dc00e740e90f6475f3528109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c492df8ab006d08202775ab57b4573d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0590e991a95695f8c8c71858a6f10b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800704eff573ddc1906e5aab9e2e4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccfc083fcaf908c630c926e9468d09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d851a4d5e0e5219b221ae406dd3b8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c3858b6933c733b2563c0852ff1db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae28c22dd58643b40bbe2f933e2ca4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2cf15263d774117cb894b77e81300117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff5fbc552a85cf006897c48334cb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6cbea2836a70f06bba7654bdacdad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e14bfecc1ca4adca402c5dc91eb598120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baa2d73e244164379e300c1900fb7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85479dc70b75d7265152639aa63a0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf9bc60e0e6d671bc12a960a650b2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bdbddf97bdf803b1a52d3568d01a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648127dd8c2ed547f5fefcb2b490178125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883de307cc6479feed5e75ac93b8127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc468266c4eba9360f3697ae4a14f6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683e75b51d2e6b557dd4bf9acd3562c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f8a32b051221526b0a61c766d8112129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b3e5a089d1fc125b6a8e1f0bd3ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beafe8779e8b253880884ae1a55fe2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c08d4e2677564b87bae589571d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3927389c4d7a6d8a5b661e918b493133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad4564c649944dcbeea6230f1a4ef0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b4a60ee14c7d35e7f3387c7cb1da4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668898b7d324d28a244cc0a8be177dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfccc1aa4c59d6ada1f4f479071f31c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742567083095ef0644c03e1c55b5b02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d336d353f72d3ea286471989f4e8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c30ba76fb1c41fbd381281512346f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdf56a1b3dada5b3616404c57e496c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6ddd1f6b4550a67c304ad1e44d4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914c17f123546b17054ddc71bca2113143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cfdd0caf4131a2b13b744fcf31b62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635df15bba7b0fef1eae7c3cc0dc3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2414043764123cb834c9b26163e0fdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75a1ae5d5d87fd4251ee3005d29132147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c095f5821079fb3c3d9b76d72680148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b587b9821edacf49a08beb74d09b6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f606575b8ce3bc5b8ed5abb6129eee1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6d4c5058898efbd7540cfd0bb53a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dcd980aca28f6b14eba2ad4e209ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1720afafe8cf1e973ad349c50799d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b2466d7b4197245b1576342dd3ff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234cee913032ee23403a8d65f161e81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fab727bbee5e0239fda327f1af2d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314ed6532bae4f04884cb4f457df80f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e1ebd54063256f77a33a6faf6adaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b99be8dd547a64a66ba08aee3925159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc6e743ed45c6025e6610c554c60ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380d51903dfbe24c4f67eb7e544fe3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969c2c5ad14cb2d9d51d9beab5c5f7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ab4071d5811689525ec38740f587f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f41abb8ca7b541307a965592f6e31f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443fff2ee17ade015e2f63e47eb8470165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6958e87130f6321221c30c1c2defa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aedc67bf193539ea4dbeb65fb692e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175172f4bfb36d01b73dfa773a05088a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692a4f9e4b40f30b3aff6bfa281d370169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23c57a47968b2ae7d0c9d331373a2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd49f844b53e6dbd7108b79b76868db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a61e8597d73c7741ee12722cc9370172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea79dfc4bdb3afa1f6b6de720797ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a412765d404a43636e797a4a023ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6bba898b01e58f0db1ee059c0145b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa331937d1fcceb83d05beebe5882d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de94f056e5601dabdd4e6b7bcc72da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f203a31c96d77b7c9976da992572223178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d0112ad38c05c31ba6f075e347528179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59863223448584259aea30cbc5c8bd83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3467d96411d841130561cc221c841181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997351f9d9aaa9f8847ac2327761239b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d234eff4b635c78119084fa08102183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d287c634e1a6e1862ff9d68faf1a95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8dcdd3962566945f1da847dc703b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b0314a80388419caa63e63836d947186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d8e7c8c0265dcb12106d2ba52e44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fada62f4434e6447a68303decc9a8b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f62417ff619959d69ad59fc8ec7fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e05601ecd676e1a24737330d337e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc261a1b3604e1a06b40f1e0252bf13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc82f27a0aaf4f87bc20fcd03340f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ecb2a273ffffc791a2019216b812193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991575eeb0974ec207cd2d77a8cd8178194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8395128f19a2c8c1054e66769fedc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7627ed8cb77b5d7fadebd5cb6f6d20d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044de065d6a123b5d5eb734f79805262197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd70f4d6d212c2c0c101c8557023cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f881781688f6e8dd0ee5360a9dc7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce881b6c0c50d97546c597164b5a6a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fbf2398557c07b30febe5c547be83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570999c8eb524aacf65d152a5659644202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea5ed86203e66d9552fb2b1ac70d07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4f9d798fcf8707746d57759090301204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24163983c4f7d9b33d177bdb0e2b06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee2cd881a3aa5566c493dae3510085206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e56761ba2f289aed728bb4e808d39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e938868f96e341426571b0467d7d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e104ddef8b702f54242990dac2fe7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b05c9cff5ea1ea49e998cab16e34d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef4df59f6ce01c1b9d79700ea64b29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d258d7765aeafb07202ebbfa94a4662212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489c2cf3424564ce0c56fb758a86ecd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313b9fa96f8b5ca18dcdb0833c2bc4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e58770102b4b793389bc21cc9d731215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f299d2598ebc77d5e8949f736c37e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44118082b03720d8cfe1d8d383cb555217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43255eb2157f1ee2aae5e87bb8ace60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5acc5b4b3a1ac5308a117c26ee24e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88df0cdd87380f2ad2cbb07a8884fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f059b7fe9ca42909afa649ff1f29f51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de0102e51b3386b0ef730423fe344222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a390ba1c7f60b6aded87c8157762e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d8c74181a3cc3f9ba01f9c31c6240224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c22b7e7a2c7649a2298ce7766eea2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c7c1bd0cb10b858e89de56e8b00ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5de6403110f135447b4d0cfff4b78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dd6faf59bf461c7b20f71f31a628f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90958fb9f3076928d6cf91798773c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d47a1b116ebec75a87a95cbfafe3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0796aacd15e41f0c80c6ae68bcce05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067d05127deedf2b10aa5dd90da9ba4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba9aa6007ea5a1d1bb2b6a3f6c863a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab84c64767f03a8065c61d683641259234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100adf1ceb55b02fe5f12838870bca79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad8c253a72efa442fb1401565b186236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50922273cf70f84e867f41ea9ed026ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72fbe4df83248a0b74040ffdebbc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e9ce008286221ecdca2b7866f8dfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d070cba9b41bba3c741d318dbd4553c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02975befe7ef40f07c7119d1c15985241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef55916c5dc8a4a4b63dccb04a20c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1638887e41f0a990442689debea803243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d37f197668dd64c9e016e3e5808ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5400af4dee00b74ee71749631a91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa2d480d9878d2cd656db79fec1ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4d5c3bf9a07756f90ec41fd8966ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283981fad31a24b0a077f82f48d9340248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c1ecb208e584e4b5b2469080d43e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5906e40a382edfef93d0c14220c11c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22182da4b7fb03722a8584fcb153683e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df983b3e78c6083f4619d47ae2b1b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a5978da806a6661fb4e9fd416ce13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717422663a5d3465d48af9491e1d027254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ee3a32137cd0b7a87cf5935241179255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56363ddaf701683457151bc0bf452a40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b7b17dbc089786af73b6f30fa18f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cd8df6561d745d29353af150bd402258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abeb3a926d597881d2a1a4f6d58a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ded9f2f98a1d7e4dcb8ac90311512260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8a884a8c27f4b011f96a6595a56d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24e9ea2695383221fea382cb260c84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe8a1af49227c6a3f208c29495786263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefd8bfb5478b55e2b175e4fa8eec43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6daa207714cfd387513bf76a6c6b39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27e5c1351244256c0698afd8064b89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b5cdddc14557b8a41c7abb5bc678267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55911df6cd838461e888886e2de77f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba941ea273cc5ed625a990810d5aa8a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9778e95f9aec89cf49277bc3fb4b54a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0589cf98757e1400d30b5a3edf23a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef9407d6917f39ff566e8439a14950272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbc0942b4ef83b8ad52e36cac1445273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b723e7f975760b849bc51c15c2276274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a821e7aab9c8a84f8e0b168251cf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae835136d395759e7157e7177b9fb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a5d70151bbbb861449f75c4d5e5a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb625f11cc39f8e353940fdcc19788f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576c6b0936f5b0d11968336cda27020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323b76d0f3cb2da2873ce934e48ca5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ffe46800598a926a5825ea65bc224281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d88f47bd58a5d0832a5728705be10b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff9774563ad2c247087c89fc42a80a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58b95ac00a50876ffe0fb7a468606284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89966766cb4a7b65017848ce02a1da50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a748f56837af4732d7109a60aeb90dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abaa66796e1dbca7ccfef190e21812287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f960035be538d44a813db067cb66b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184434bca41d3ca71a1263847166146289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805e84b92e9a24e880c2a28b2fcae5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a67f6eb32f2faca09c290abfb7d7a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ffa71450889f19d04bc876b5617f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f944111ac936408bf63d5a949726d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aeda684524178d290be0e76fde7d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e291e306a407ee1e8b6109bea70df0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9de93a9d134d0990c75a31e3692f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dfdc95306e0e05fcd592b38c87e11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419af3ad05426e9f1c7846a39afa187298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370dad506bd99ac4acc3eb259945592299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c2160aa9c2157223500d589bc6a2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6b70bfa254e297bc8c851d2f7f24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e7c59436d11ed6346d01c28eb54b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f5c436ab0d2b6b709b49023d2d69a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c9ea80019d0230331de6b1988d68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac2e3a64315a1065b6e9cd623f99f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40ad806ad0646bd329f65fa635defc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28525923dc6bd7fdd32eae462e8049c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52abd3e4eb8cb0082e8d764463c046308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f712976609d51b6c9e767993e17b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144fdc52f9b29f2110e0fb1e89bb216310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f58553d3dac450ede1b1bba09e305b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57bd5aa75e8d34e167bec1e839e788312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a19a82bf605fc942b35030a4a5ef7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fc5f76646cc7f7ff4135df694d9b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd21b1442a9fbc738033e9c80107ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cce21468502d0ef6b960849f0f4ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0265f8828c23fd148dfecc3d2796e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af2aa5304d0837b93cebda689dc69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7456a349596662364533b702970ac3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6b275834289d9212340290fb70b59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52569f58b5f773ada070dcb2847ca452321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffa3ded676e3f343e245315ac55f81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2bd00ddc597be020a46e211395ea0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7175bc23f7126086b4281055926048324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5ef021fc6d92900f0db3092e700c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97081fb30fd2c8d3f8d22bdb8b9110326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b1b4a3cc6a879b5760e2d54a35b23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce71871876c7323d58f1dfb705ea67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460c7c88f9e385d1c7bac7bf1e4c12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcea6bc7429fb1d0ad8260ed9ec274330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0018d4b25de5084b58ae22906dfd66c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c0edec5006feda36eb5aab7053b5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba09cab5ea4e27fe7ee7ca8d118404333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472199d6fc32621cbcb42a6f57e96fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e8147439f14f3b3bcb6a8aa581bd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dedaa1149940599c79afd2e0c0aac3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb58239490032803c90b8030e3c66ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9de851aa36909f1602e1f2641109b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097b08e6386b252459e99b880b227f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ddaa708073b61dc2672f90a2ce79a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ed40bb5498b650c4b9b329f314bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de3a2367c17deeae6421776d6657a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74981707994ce23f11b0e2216f471f17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b907cae7f783c66719c63144cbdf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ce6dc2cfc271277a5f2c01e109815345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792acb81942813367140ca86dd0290f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6b96415460ab3864db4e2697e505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a82d1bd1cca038d238faa741142fc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe4e93c3d939407ed3e0bd79b0ec29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522210cedec9029ec370533ea77a4267350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ef14ce3eb4e86d8330112b3bbc28a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47984c44d32152cfd743b21b5c235a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1a5850e81f1380c0ba458e543c83f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60f439111a250b548bc29c0abb45bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692b03742cb67bebda0d4209b1f3068355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e831597c0c46ebb726e8d19155b01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576fbad6ef78084a2f5d77915445d75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf281262b526b670cbb4ec130e917a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b996e1b1859d668e6af630fcfcae5f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6143145147a3a0ac22a17457bef7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb368a3a5f2a89c3541bb3430fc738361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6407763ae9e864d306ef595107a7b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8df50b27ad1c6c8ae67dd33377603363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff5d44389f8067a72601ac99f6bdd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf602922ca82e035a4f3085faf572c62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779e607858ab2f88028454edfa9f212366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351294d2d542e77a1dcb7f9b8a7b5d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457366d7f5fd5f5efc8deb3b92da00e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d7c36c291b5a0811ce5d6d354eddc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c70362515d8fae2d217fae97ac8e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d592b48e81b3355624959422fad28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44b892f3a3ef572ea0d9aa2bcd9db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2771d600f08cf845db1713677e98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56402d58f51d859008ad6134af7b623c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d2f1fe91f72dc5e31dcacda5afa40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60ac3b5792b891dd88ef5d522d0a42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5acd9f09380f843e2e0794ab63abb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95069a64a93b4a43f62b4f8f65eb8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c967c2ea259589bd92d5de063e8e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d6daf918c708d25e4357d85079cc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f47d1e4e1fc64efe2d9d75b4c63e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b647c3c5b6d62c2c7339558e77d63a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bbcca257e73453e79b37a0d8d6f7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed46d997e728dbd09f24b3be75fc736384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e53a3acd2677ea310210ea546729c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b1896fcb380cda2288c2fcdd2bd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebe344fc9bc4d9792cea7f4f3d94ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18662f94ddef7b9495ac9ac82293d6f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d70d0693cadac7e111252cef90b5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c96520addcde5c855533075156da15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b608f2264639d94993fde2592efa9e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0453d33e89010f71ff892985cc6ff9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1858638efebe759436f7d9da530a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb2b2ad5b44c7b032ea9d1c7065a6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60169d5f7cd18885a50724cddcfd2fb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a4d79fa125311d286884c5cfc648396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faba0ca75c0f189e46fa68a2babbc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780aacf7015a9c354822274f44d7931398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d83e3e0621bbf2c7bbed78274484d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8659aae2e77c6ec761dbdab2bb4873400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb22b65e72f616d03fca72726b4f282401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad556a6578d7cd9da2771de51ed2375e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482b26d4b7491af169e04db15e13a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3333a4b5296454f441c62b8cc11c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc20398bd49919ba116813a029dfe8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924bdc612d4eaecdc4af641d2cd3850406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a451acfc1bbddc8aca95417b9623d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541af75d5890014f63f0138dff04c5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b07cfe59c5d9beff9d031028ebb26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d07651a6c87c3a2baa84906b985c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cfc8cd9502aabfc4593d057ed18df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fb4349e8c68f4fc02c59e0f13cbfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7a77a20b9c8c176f189bbfaaccafb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0f3554ae1ba2003a96ee732de64e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2679c9c50ef710e2eb40f43814f4a70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd95b892dcb824952e98a66dfdef6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827b253d3221feb810a589e47bbcf3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78176be05f99360529fac71f97e85175418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65ae042e37325a89b63a2d62d63cae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd7dd1bece804c20dbf3b773c8be22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38267f06129fbcbfd4abe62514a02803421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976a1c5a49deaafe0df55231e77b83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77cf9e6e8761ac77bfb6a916f58142423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f557218dc02c4fb86ed2259da863700424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632ae2713ca9aa708c9dd0b6c8cca77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b3f596fb241bf12b4e7290b3899e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838508ea57814a1827e72df9284b0b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b5e84a2109a199670a8daade12b12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e559b2e143aae2754dfec79330631429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1149ec50be1162bbe9f374ac285c28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ef3f3ac4833b94d09f9418693b55a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0dd1ed95194e2dd71503ff9e0e74f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502740f67914a9cbe60abbbc3f641946433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13819c00a72b84f939c1ec3579882c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a5321de66e894f2dbbb6f3aa9c669435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f6b10e0704d4f4eca08e2e9003bcf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ee1f30ca191adb763bcc90aeae93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62b8869ec4d88ae9ecca3a5b413ead438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646974eac44992b4f224c56cf55c2dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15112e0d7a92c7b6011a3c35063ae0de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a69ef420d87c0aa989bad0fbc5b0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c2c09a086ceb38b843a841b2ead14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadbf00180a28cc4ac8ae3392f8d893443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb9de337b98fedb52fd320eff4c17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c2d4e5a03dc8a3180ba023c4a5c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7f3ee8281b123deb93ebf6091462446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a6072fc71d6e276bbb6a6bfa5a65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83012acdbe161b6a262c045395f1e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a52fa4e2fe120fd164bd920e433b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c72fa2d5456aed0103cb49e4583e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15863637df739bae0338aa1f2c77a4af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb3f078bf80105dc6bbf5c3d98847452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761dff3356c96096e449ceadcf99d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c839571fa43c35be34773b271ec97e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d08a88b902a7b63bce4a43e1ede766455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd6479b31b6d963b75e7c9d00144eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7cae6b6350f28a5402e34a6403c27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c76882405c26a8af3acead8b7842a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9ff639b91dc153ed15ac6fa0b03c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b433c1ec97102a45b47554895c08c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e430b93065a5a59759eaad80b97372461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379e995784dd533ff490b8d565be29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ac79697254854ab51c87ffe68270a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8056a89fafa364c0cb5db1667b85e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb177dd8d17cf25dd5d8c5dc8a34ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b10d47123acfdcd30dfda0827ef84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55702e2ac819e72e6eb1a96cc16f416467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd10b31eb356a5f2274522c2ab0738f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fc0a1f9c094209be99b76710322d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ce6609c20f57ed14ac04a936c39b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a537a358399a83f04cc4cc805a1a89a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b50907e39df3dceaa14b7ee62db836472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2b2550dd99399b57a14a23394c0cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b520489a21dbeb5bab106c0481ed2ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fc39d4c4928f788809fde9ac7bed7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b6b9cb110304d3c5644f63c00608476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e0d0486b986ae54d87df1f413f84e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b00c15565cff086ac21252f457c3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eb6361dc9586c6b3520f4ad28097e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e67b6252c9cd3b5550d57b933b9faa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe87bf64de80a1991ca65acdf1497e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceec0886ea9cbdd5cf96ac90089ede0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b2525354ffe9aa8ed5199089f7c49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd376dbcfd898ab8045dbda5131d36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fa600cdd4958a81b1f143b8218d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8afd28a556707b9588298d9b8ab467486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709174bf9ea256c056785c97d5216149487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b1cf21ea01c3786a93ebf09463a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2241313c45dbd0b92b2f5711ba5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276202dbcd7e3ac04dbf5ea60470375490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe57e9ff8058ae66024e2cfed5be5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0446757139fa36325d36e4708ad3315492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6152d4bd297010238faaee163691493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874929220870f24a52db4efa464058494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c41065159aafc4b6ed9bc2dc7c3f9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2f6aef76f3f436819430535467383496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef459823b83c6ea00d5658ef4e2152497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8fc1cb1fffe07fd63fa8f185a6f67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ebff01cbe2430ac8ecb3ce0829ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b85f0f610e7eb9ac9a9432f5880e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31dc2bd2f4ab879c332e631f5fc713501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb89304932eb83a693e2e237a68bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167d1fb4709df1bd9dee35efd3f7c62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049e5c2e8fbf006a48eec9e4d03f2c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1094ee7e596e50259d909121291008505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb354490ca50a9fb800ad78d91d43e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce7b993df0a43a2bdfd4f4282cdbea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b35fa35beda2fc506394564bc2668508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c554e6fa1fcbe9f9d7372749d07d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a14eb6e1736615d3a0e946763db4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcc988200faf649b006518741cc758511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59323fc3afc6ffe1d2d256935ba48b46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d26b7a73157656ced6c8b712db4e11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3832e4f0f77bc608b43489ebc7fed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53ad1615b995728d9b2229b389ceef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d25be94a48cb2a112b045dc008f3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62047e26ebc36cdfa354ee0fb5a591c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e7935903c66dceffeb69e6700811e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b69758c23cb1a4bd52447640710d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7f243a1094a1dd7fed515c13ecb0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e1adc7c5a5052f3edcfb774c752d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ec058f50c34dd9b388dbf63d3d563522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b25b5a095296c6c526c65a89f656b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcc925fe8d6754b41e040722eb61e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92530067b6a20f5572c50ea86122397b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f49772dc1c31df9b75cc461ce36805526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8f23de0f3e4f446460747de7eabce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2ffe46ae080ac1ad82e652a1e55d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a64c01a8e725307d370551c569fc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cca13f287d9e0f2474d54c8d951b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70e24150a798b905a4217103b87c21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842fbf6f5d8f8003fc2c18052006005532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e62cb96699c2731789bc5158b95f00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b5440751f2b3e327284b3a459fb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e303c95e900c3c72fdfe93008851ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72288025b769eeb12aa2e7c1abade2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6810193840601020d8a322b5e8755537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc241dc3067159ae01b5cf19e024fff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65baec92be1c4b32541716a6b418dd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6268d2659fb4dd479cbd19a9500d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3368196dd04bf970e92a67a057a89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e233faea45ba94ab69c8d75d3bc3d4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b86261b02093c783f35e81d873531d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65b4aeceaea6c98dd92a041bef16b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141806279aeac6f6bcd0d8712bc64072545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11ffe1241e4e7782e84d731a19684e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fea1886b981606663f71920c8dbda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20339c9670e37e4399b6210ec024993548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531587a9bfefe29a9f808a41f502cc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501abebcb29125090d28a2800e96ec93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a2a742550e2a9f022be17dbef631f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048e04841524899863b714b668fb4f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8c0cb6bafa9704eb2152cab2a80ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a9e73a25b034b5522eeb213a2af0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09683ac80ebaf3723b4c06b2cca7091555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f463f7e2301471637f31d04aff6634556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7494f939c41926b3d96c342cf17565557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11e33126ab8899d96c4ca647bc3179558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd26ee258555e9ca862e295a8da19da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ee71d78228360b8d6def07d28e32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b251d443a96a2bf98e216c9eadac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c56170dea6fbb02d5c4eb8de6cdb1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b881444ca3dc7e684ad049a7aa021d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1a66ca8ec45939699ce53a7ac435564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995509ab2a540131aace61ac6e80d49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b7f9ee149126807f8d1bcf2fa6a86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bc817008087a77f90977966a18e36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b9067360a56931dc3c39dcb5e13c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f9c68a36cf9cb7e2de03171e0ed0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41bf51298909bce00d43af808a8fba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97cb11a7886a0378b6d1879c0b5faf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d9f70a6ce7615d0d4678afe952581572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437681781e2469d0363941e19bb924a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa7b7d72754436faf1bd6bb284c264574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbefdffc2aad47d8f30d10492df2aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e685a715de35cf558e054967f87a87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f743c6b2d8aed6a2c227aefb635d915577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a69684934bd046d5c8cb031f59fcc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a2323e635a3dfb01ddac97a07f9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e86080d26549a5a67b29d5f6250fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46354e5ba4dc4ff518c222a938cc5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e1b6dca02bfa6dd52fa384a0c3914582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e9e99579ff8c3de78f90b42cb59c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7403a8b1785046b17bc9af57691d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a718d7e5b74cb66a810ae1de3b52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82925045998904fde6098138024bdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75423f749c2163886077133b428ffee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056510ed6132fa2bb3cdf5925414b360588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cf145ad0f0f27130e3f24fa9fd936589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b030d6467deb1bace946c4a725621e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64752fd4fee2dec0739da42a0d8db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fbe6f2c5e49e877745b5792f5a25e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943500ae0128831a505c3c1cc6a8cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f94fb72466b0d3c2808d29faab4fd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feddc8aab1827e6702194613fa648b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5fdddf6ffd366e890fd03937f2470596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85056b686bd1ef2cb97558be3b5e7b65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e787421db0fb6f1245383e89e28b17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54359e4e8900571e59c91024e17645f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d269095412cfabc32c6547f1ab03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531adda3ed5095e8dafeabad8aacbf08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73095f9825c6aa27f3e45bdec19e5e62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741ddc3d3dcde020208a2290cf46919603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d529d21bf35366db056c7dde15bee76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cee82d746a981fa83399472e57425f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24415744b819fb048bd23d10b62a0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdab8edd03efba6bc6503b70cf8b7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdafad15895e821052ef160851e265608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eccad1be507da70078685e790db56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dc7fa63fd9cf757cedd1ebba59152610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0e465a897dad86ef01a1ba6cb833611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf25b4198b4cf65e5da4acb92a966f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef9082742af8b195c1f8165eb4757c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dd422deceba4a64ddc6b0e7d629a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343540268c1792c8faba31043d40aad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a753a794bc0b32ae372a7aadb27a81b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929bf416e908a2b32f9b6aa2d714a95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44f435beb95db019e5eef90dc6cc0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9ddafac9780d9804f33399be48f75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb9e29f8c3a379ce8cfd6943ba6ac1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699dcf91cdebf1a2c93531708a69068621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203aa9766956b85ae8439efec2f35c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab5214e51e3d35f11ee480ea977f82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e7a888c9f7011fae996f38c99f627624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad63972e46754528f78f355d7a6e16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4876d4b61ccf52dd9ecc9ffddd3f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e50b67a77b6657c5088927f22920e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f9311d8f0df82491640f60ab36672628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88be6ca564723dbf0bcfbba451587ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628184dbe9d901739ccc22719b9d3df3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b9179a6c7ed11b3cae6700f61820631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9c950fea57c1acf07f65404536a47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804bed8e809492ee74fb51c7c104a81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1167e85c507eba113459cee794bb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa53b23c7eb499f26725ae2e3877e6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf6cbfc62a8a1fb2c030a2ffe420f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37cd73b8c3b607de5d710326a5ae4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920255ccffcb281325f552928bcc0681638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a332a15bb0d173ae23a75dc4d2d64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f233446538cf3d08c86a233a7cca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e48ac0584d3c459a1d98cbe147df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71df9049b722f92fa877ef488348c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd063d2dfb2a3a4cb1877ddf8707b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c002b597e4514d36118846bc177a516644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a80a8d22f268fc42b73a2bbf0e425f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c898aa574955b5e59fff2d92e31bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d1620944d48b34ad6254e84ee925647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f81b28133c392b36ece6b18360a827648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c080898fd7790887088cf22ec2db39c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9788104f824a26635a959df7122cd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25b80900d8fc5d2fc1dadedc95dd1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87030fe5d353e399d4748b04c6bc750652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b513774a1c2e44ff9c66075aa7cafd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab8eb7669e352594a3d09b262c2283654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552defd34ecb1d89b54367737a3fe7af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ab0429c63875fde3aa5775780789656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d07385e186a0afec004e09b9c9966657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ea9a1dad8a90684086e7493e6da3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3f9f18401ab2cd946c5f07f3bf2f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb76ab384343cdc43a47c51b87045b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe78248a3fa4f33b67a8bd6579dea69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93626040edea3b9115c0ae3c12377a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4ebb656c9913956adc9c3a2d77267663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1a83b75e2723a93c347514cc9c34d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf2b60bc1de605c1a6529c345fd2a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484afb5970bd6a05dad1923d478d32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69fb9d825405f98b0998a3c700911d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fae2bf0cef9794b74ecfe1bb6d8a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d173c3e1f820bc2c2cd686977e1c10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cacfe8b7831fe28967dbd28ab03a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c0922973881c2a5fbbd26062386b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85972faea1932e34ff0a9f4ab8a76f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71858cce4702d53f9cf61c3061530c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f9d8b61aa4b29afc21bb46d298a12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b4ae187c21e0696265058e9430b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d03a39e39d064548eab912c84b98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d764b0c4688095d7edc2835e5631af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425524eec874761c4efa335d479fc769678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2578ee3f082b9daace7ec48949e2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c4eaab305478920606987b257cb3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e2897377d9048d38b3ae0403557d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e4d0454c5021928831d627e90a42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a80b415d8ddf0f80acfdf24454a74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1b8e6e2f3fabf180b42b31987837d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6fd885b5b732814980c67860abeff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a3ca6e36099cf5f7bd401d65b6004686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c766c6e1a45e2ae5712d0613e7d2d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8f7beeb4e804e5ef2599f107f564e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d21092ba28f3be5d4a259210271c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfa8a795c8474c09c3338fc2ca6514690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3034f5eda15f21c08560f00668732fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983186cd40bc16c549b7e0c422b5908692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c807dd4e27bda016d0e3c2c48952693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e66a9d4abbe4176af7c6f91f7a6da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453af4369c8071a991099420c843c487695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6ac0f1cc819ecb038d5c9f4001cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c48aafe9437c39ebf46fc18385d42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b133e89a64f4b605264c6870a7369698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a863b2d2a7ca766fdb843e253818f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6deda6cf85525bb0d7eef52a3fbed7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39452af63f35511a9a52ea2e454dcf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0c6bf7d4003d0d68ee2840a42d990702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecc958afc38cedd7fd22b20d620686703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c6898b0b57bb1253bc97aeed4005b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84f2d67f2af1a68ced9e7c03ed2ea6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4484541d5af0dfa095555bc443317e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124fc9d79f646abd14b84dabdd45fcc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121de6917a54d522999e5f312b9130708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951781949ef3658bfed7d5d5bd803a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddea921fe03e1c22e5b8a485f72ef5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0502eb1dd356b130e73f27290fa16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e89b35c0e00fa408d7c45a4211c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b8f77b491b4b315017e9f68b5d4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c60e77590d507a9dc4230a20cebb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c1514f587ceef0c5b438b33168af8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e219bee8d41f957d42dcd537dc266ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d12dd68375c0fc81d9269903766e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e39b1faa0fcd845446a71067b4c20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165c0ff0d490a9d21cfb5ceccc09b45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5772550637b3ade4de4bd88e9a2f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613e72d32439afb2d6150e7e75e58e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab1c9ba2348130ccbdd5a0318a3a9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2700b654477403aead48b88e4ac6574723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083dfaea9cc5b1fa32ccc89ed956f6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375e7b2390f1fb159f3dceb86e0445f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4038fee43fa6884969280885c27bd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ed558d9a3f477ca0ce61c651859d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e00ac2d1ee3dafc2245fe62be2809d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1cc6cb69dba9d0910947910428465729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9b941c3b218d5652575c36fd8a01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d0f681b9e93c7caf17d0ff8fcc496731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f1c841c476f436a658824d0dd542732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0c689715a7cb39aa03f7491d1602b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00261028315f9e9af23856eefda5dbc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbd4874cb7d21023e3d32c57231666735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf143921b3511796dc4a528e262e3a52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11c0243fbaeb83ca10bc2a12996ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbee267b603b8c036c6b138364d8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3e2c11f5038adf81a9822400769dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d08a4c2cf63cf38114458bdb383520740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a694e9a5cb8bf7ee5867b56f85560b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd89a333a651c4b6fbc6a119fe1b12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ab0a5904619f8f0c50026a8b6578d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e307d06240fcaf8bfa524614d35ac1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7302de05654b370dca345c889ea790745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dde37987ffd5cb8a6a70c3b0587c54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08d9ed117fa488cf23e142bdcc1721747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8087c64c24e07dfa3e448e1f60bca39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95702136057cfb24249172ba36363749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80d07b5c1244f850351af2f1c61f20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb381c842bcffd3f809acf47a218fee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928037f24fb9a4da09432eb95e000402752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e472bfdf116ef434c0b3a5b2a4585a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8ef70b363a232b6588bf169f6b032754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b73b5e6af6e8142a18f1e79c4059fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4355c0fbdfcadf58be71318bf679161756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e17ac920a93e404e20aabe18faba8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ed75f58b590f9ddf1dc4692076022758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf4c451d8a94bcec9fc52feffc09f8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f6aec5ecb015018ba7461cfba4c831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6689bd6db1b3fd3fab7fae37ddccd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9b62b5678aae7bd7005775cb57cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee707ff1fe35a4b58057e124e73a2714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f9bbcbcf2ab8f4415628cf5abefb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935807a2e4f7572a765366a88f92dd036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f225d42cb8ae5d93ac4fac9adf243c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ea5b8bfd5229b74366814e655f3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e4ac07c05dd71dc0b649bd78c08e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f904b297e9f6a5e2c1f310b9c3140c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510cb1e30758362e579c2b773eb78a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6bcbd985c5c78d9e2cafcc5b394e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7976a0a1dde42700bc6bf387790f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a4290dbf5811a5d2d1be7c7b67f7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd8d51b2ea0e6011d6472a698a5a1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac42c18b36325ebc692c99f89a7e9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15a357f408f05c223a4abb7e7c9a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d2dbf8a6b08f7f9de4b4942b5e0ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536e54fea027f30f8ba36ca1668f4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2819ab14067528d17b72649bccd7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6907f3b89d324e4fd87c693aa799021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e27beb18eecc3d64e1ec9541e614d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e27ab28b887effc0c6374d330c3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927a97e290bb198b67c4e328699f2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cbeb5c20c0c9a2c0d77580d7e728e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5fe668f9e3f69b974930b347e58f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ddc40d36e09631dc9d33caf451cde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3feac4243b0bc35fa7fac8ff2721d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7a9d8f13f46a9cb9fc774df9c79cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f821db46146d9fa4f5df4f0d95f75f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef3b3b41930edd7a8407739cc5c45e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e9e7423b3efae09d85a579bb2bcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd47d764a5983bc94d94b796f8051ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a222ed9a9f4ce93c9d59530beab5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61890325833fb60d235f07b787ac5e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896d8f587b5e30972c0674f376cdaa636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5042007db4ef9125f02f9510233e6a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2071f162b2ab2fdbf23e07afbf212238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb63ed6d80e0eac1d31ef0b20e3c7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ee865d68cb7c799c4e7305666f3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6ba946deeea771c015c5e685512e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a43d5e4ce8fea0417634c26a3444d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3d2b057cfc3c3f49a86ddbd75e5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c267ed309bb84a646360c8643e478c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59de05bf43505f3e209987b845439645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619782916388db33bf84995d583c9e5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f676c415df8197dbc450c34d8fddbe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4f11acefc8440fdea85e5a204e2f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d032a5e29bd3ac4c95b844927e76149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d528c680a3e261bfd56d57834108b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd303fb5e645863e6b36ca2a1d83651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bff9d2ff3e499089c684c11b3ec6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664640e2da35ee5c9d48bf070bbbc93a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397b89146686a55f3a94b98bde2c6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c45bae00a64205e3bd34c1b6876b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2082279b4bc90b0ee5f8d3d2a45bdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e54e63521bd3f3f473354f3d15b72a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725213019dca74c03c89ad8d295c0dd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a1b4e4b433d93f33e9a04802a44459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838e1843bac3d5db581845eea3759060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff099afce1c17ca905a68168ddd3ff861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97864895217b5d5a5d33b1fc1de7af0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800b99d2f8aa34d367817690b6198c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8979d04191e71e266fa473cbd0560c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cb251f5a7c9cb0a931e468d3b27a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22df8673b2d2ab4525fa985c31500766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b28213c06cdb49e147b58b92130167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c951d905d796737846e98a6c384168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1c8c0593fe838be53c99fba01faa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295f27313ad3e8fe42c23b9447bb87570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031a1b3d04d368f30f78b193e8303a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2dfbb463f61125a9a1b58845ad3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96ff91f68f97165281dba1151146cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4d318d566ff339e0cc6987c544d5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79bb00702bea70c6f4d568a10b4b0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086979346aa990c0d3d2beb40bb31b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908fbb65c285b9ef645a0b0b3acdd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f32aaca23db75dd3a99765c272d31e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7b2f65801cfaf817e01e8f2f164b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d301ae7e81b8e624ce27552c52e47580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c598c168dfb8f8719ee36589eaad3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2181e04d6fec0c1e70f043aef06d4d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f84474b54b1ef44005bb3845f12bb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c445429969dcef1b6466c11b0007dbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f60f5d77748809f4fb95c13eb63b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390ae5022db36b6ea156553434856ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daccc507ec941cc0471854050bd44487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea4329ce49f634c2323aabb44d3d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eacd6500a6dc9806332aecd7199d5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b91125819ac737df1bea5176ec55cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc81277c75035cfab6b945f707eb38591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866306c40cf18e78e6eaada3b59237b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225cd693a7f826913866cb80189377d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67143e19a81a0e8829d34654568bfa1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef3847c9b0f0e71ffb41edd4c6a1de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8aaef997e6bc13a6dabc5d628d17b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a053d3ab7bff9c8cc45bec675b1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dda7a827f7caf87e82bedbfd0525fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e8a2131131a9e65e54b6fec47784599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a8829e2a14fe5fbf4947449ccc68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c4f5a01d343f5f29e85dfe9b2ef91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621b93887aed3fe9cdd3da3a153a5d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2f6ad9287e34b1bef98faacae3148103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc4124f1c7664977f9c9218ff9d328104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05688a104c070f64105ca27512d2f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124efe6ee66322b7dd5ae72daff01c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fff7ed725bc607d96b22a2286d024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fa8739b3074258c63409e50a33e0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f426330d1c500f829c966757a9fda0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691a91542e869eba98afe1a04ac16f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52170290b2d0a49bf7b9d4b8ac93809c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383cbd102e791fbf3abb443cbab26a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb201ddb73b58b978f2dc7ad83f32e54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf4a3c8e0ef2555d23a2540aafefe0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea408d6b6228349a3fa73a203c96e31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c1422cb947b336d50ca81ea8f750e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a58ef5e46f92a6aa38f3dad21073b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa45055c381d169816c26b00f27b7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f097dba39bae9d305b0dafef0631119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c73c158da5e10c3aa6db16463168fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083deeed05fae557057fabd44b838c2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c1b066a2f4ccba1f1cee0dda57ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c8bb619e9ac27455429e38c6a7714123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69982a6f18bd2af79a7f50ea60a08f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253f9d5590f1df5de91be7be5ccfac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8b1363fb974e66ddfbdebdff448d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f0e23072712627fe1d86a30c5e15c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635550e11e02e86c60280ff0564f7648128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbff6d8fe0357ab6f10bb2df90756e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308de78c6c9c05385ce840c31e5c843130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6accaf1908a0a49da60ae617f98960131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043b7cdb302cfce6debccbef01f7a0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c06599cbd64e0090232c9c235ebe34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b9624af257629361fe513da77e488134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987d86d37f37a1494f3094dcb823be7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0fdeb38b14a8c2bef86305f2429d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b82f47b0c5c863fe905fc46e01fc6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7211c7e273152e0aca29c3687c4ee19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2946553076b8e6ba141083464224f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c2297f66ddb32533acff50e7fdd4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177eeab585dcc95c27a51986dc95e60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63c95f1143c2aea26b0fa7127f6943142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b9e67cf90dcb9a02740b584807700143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6075ac35883f4c68a7bb49302dc4aef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543371e37637a844db6828c274418028145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47209cd4aa4405275c0a3a586fd7cb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628d6b3d221c7e86c5470e1aafa239147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae89a82a2b2c86833c0b7400607dfa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cbf4abeb555d825827c1a04c5a5ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314afd947f9233a3cedd1fff9e945e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd72b44dd387502ccd45b72e52133f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febedc24e6f0ff2037bd86738808835152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb959bf758c6f4347ab1f0502bbcb95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5636dd00a0a620d5bc43ddb6c18c99f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb39e720c17798ebf55342275823d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a886cbf725b9a0b1b9d3c69491be2c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8136584b356206cc42010c0be99e2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb9c7e818ffee671f754091308bcbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33b97ac6afba529258a6ac31bad9eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f877eb67892191a9ff48f952f6bd27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108983967cd96fbc0ca6cea80af4ae0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c0569251fbfef909a6a1a47a181c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44711de3640413085a8e4a7635c8f227163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3580671151a248476b4bbfc700e4052164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a32d47160748e389e0ffef4b85cfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859df2c6d2f8381c127fdf2b140e6af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23251944c51c18a5033964466f81abb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999799c16a8ad77cd6015057dcc335f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da9ce4c27cd9a92313c04ea3028bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041882c19c84c27c080cf965b7cb98c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7ca844f1b7a2c2e94a454f04a3752171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bbe20902ced6d753e5eb09eedf9ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6bdb8b0c6e540ab039bfda6f308c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb5c3248a0ecde56df0af83d47b9ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181815752e540fb92f8050a538b4a7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314e3d8ed38d1a14653658135beffe5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992f2db304133b1395a7d8bbf1a6ef1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3a7bd5efdd987b9e77e748e64578178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec84aeff0385727cbf8925e5ea1134179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15b3ee29f8208e4763c4433fcf3df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e44fbfa0683cbd933ae2f8f77f0c9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8119d6d95c023c10d4bafd12cba59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df49a150985d00f759c5bb5a591609183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ae3f87e44540f3f78fa6b5eaeffd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59dd1c6ab9fb0af18a43c9df9e96b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96e6f80ad6236e24257e1fb18c406e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45bcf377bf826cb10f028439f02aaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5fe580201905bfc37e8dca53d7fbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4827ade0d176939fcc708e91146ead189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bf1a22d4c0aa09f5189d31c453388190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73094bce3c157819bdf474b3fb74df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fdf49def2f1935af1cc685a85e98a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ae434be654ed1d40f6c0e25ba0440193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00efb640e7bd12875f9c7485bf2be8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4198941d773bff4116a747d442a918195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2184e07bd9f4fdfaa2c5ee5581f4824196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39e75bb909aab8b01545272679a282197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf9a00ecdb2d18ce0e0a2b46093d97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855cc16f139670f7960eeaa9566410199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074ef91ec4e41af76e55387f0db0b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a6770e99c03caf1312a44df878542201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219405b238a25b970ffc05c38f5772202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf9b96426c19b639b8fe105b16e8de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d286ea9e4532e0cedfad555abfa49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4524903ceb909814d23b9dfaed6ef4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6475e2c15e51d9a64599a582dae73de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f561700dd4e88930664c5e7c77a62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04951990d7ed9443ac67cba536001268208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc309e084f15ef2e754727fcba4fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3fcd6e7ef9979e4ec82764afeb1e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7d76823673642d118023ea4c3d56b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56769700d2fa95cdd3670bdc8e8dbd34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bafb010c457536de1eb036f975c0cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108acf562dfd24ecc36caed309b3b78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e994b390390533aef9f2855d35ebc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4d17cc8f385383c79e859fb1114db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd920784a005b79ca62f629a3c37537e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2070f097190cf86cda575e289ffef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551fe1e9237e3ce2b02adb174bc13f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab32bacaee6e7440b58c40818bbbc5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cfcc9484f714e8cccf5eaae05db8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad5f468a7280b877e88f4178cf3de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f8057fb63b5f9bbadf18d8499f9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc2c2b6497403cfcafe0f92c0e5f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c620dfda819c7e5de627006784c9152225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f530d26b134c1b2d29650b26231ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b7a07f8a2da3f67857ef44bc06d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6d23cad4448e6fa5baae8de3e0e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9f71cecfb99a041e4e8271f58f9d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4ba3e9d4d43825838a647515727ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a8405c4310e4e116fbbdd7e110031231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21490528780ff7f3538e08ee20cd2278232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765712df4d14bf98438c8799fc0c1326233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84386d2daeda58908d3636196755ce2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ee53cc52322ef01ec134d71f54348235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b4751c5be48782de9b5abb7058908236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fa07952600cb613b85b3ebce03768237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7abeb8939f7e674f7b91f491bc1a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963550c645460e963a93849479e8db03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a475ec8ef957da70abfd23b6e5a16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d053a7db133a5800ef9dc1319fcb2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341db2d925d0ae6157f0832aea1dd649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed15b3a054ac17732f9d4305074d72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303325479de7b675b53155006287b14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296e30d8270bb14119c5b7dd8649380245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd033e6bf303f674a8550b3e46bbce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e48b182ce7c4afc336aad9cd73e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b384490a49bd58a8430e9b78aa2f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131bacf12ff70145e80e589cb777bec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb147ba82aa20bb279f20c2d687ebe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa581985c7e2e4af61a74a1c1ffc3361251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb140fb503a7c00d9e073874c75da7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04333acee2c86a6015bdbd2f4f5d01c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97067027399f6acefffbc728e9c2253254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aa0b300cb19c70fc5f2a81ce696f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a607494554aac0b361d60800f600b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86190df6a97431967b289d8627b3eecf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1eb57e1e2a77869cf1e9c6c3d6cf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e41cb38701a61baf0c70676a045a18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfb27c8db33d607f035b914d8ecafb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f808a617442e65323aa404072d6f23a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85f153eae38fe52c8a6f94da65268c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d667c2ff7239a85fca9c8b47c6e50bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deec3d5726f041c719c2d3547d3d05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98df88b68ff3bd1d5a66a7ecededd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab5a0bf660239b2a25460abd96d909266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eea6d207689b0a2294a50e938d97c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788403b77aff2fc0e8785b6d4f41504f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7e991c0960c4f8c4e6039efd91736269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589e92b9f68915263aebe080f36c2c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469428293a1f01fef815e7357aa12e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9455eee587a0f2cab920225c7874b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e04b521b22f7e9d6be771a77d0b07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b40a3e0bbdbfc2fddb5815c77df99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0e502816866f6050956d11d30677275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619824fba52881379dd6d6441e59e4b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968a90a8b0c03b18628189afa5fe66b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c0ba63ceb6db2adcf2494474a19c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c239208835250cddb95737e04767948279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86b168a300321713ddec53ca53a500280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cf65acd943eb716c5210d823451ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab025ee26e45a08ab9d93047203662eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263576b1b108ce7d3b41f844a645c01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba416c4b522b975c3bfeb84cf95244b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c037b0c54e40e3b93e3f533850442285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8fbb2dd1b73c47c21aa8e9e020d60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab27197c4840626c0d3e103be03face287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cfaaa0d5c5cd7d2d8b2288bff979e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ac17313e8e9f11208a558eed36e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b253d0b0dc7d182685b6b1afa4b4d1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925b9dfbcc20e689d6d1dff46b42a98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556bcb7a359e7cf0eb1f1020379bfc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f9c80d9f801201344290ef73af35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c647150af3e07f76612b0b0ee89eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee133670ae6f482f3728a3d260bd787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c71bd6b3aa5778fbff6ac2c7c42e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4c2f1677f91df8ee3b3dcd178c0eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781fe399026a03866b8a00dbad6de22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed4bb23d50f354c79ce6281b3b209d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d06d5092250048eed6b7f143205b14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21467c6144930fddeabc39a704e64b0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6e87743ce76e30933c8993c51e382302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e958dfe9233ecafdc1cd0803aeb24b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e443d65e4cfd1eb0af9ca53b20333b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b167005dac89e96325a17ad934c869305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcc17c7fb16970c6fbc4bf6950d1be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cda4d0cecaea8fa627ebd69fa31d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff2ade3d53058b0294cec0762acf85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8741309cf6768a6e46a21a9bb0fa6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b043d3eaf9c4e1deef0df1ce593dea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c40e77ab365b3bdc96f5318c4c0d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4c7113766adcdbe3c3cd44fdbacce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48647894548ddb4f442fb5f6412fd9d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d98e70a150e9d5b3c740dea487abd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3d4a9544ab70f60dbac034ae03ad6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa00c51930a360b1974286e7a52b65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f109d5b9ed94a05591a54e2989bd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71003231bf09ad2ec0f9d4dc55b643fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5887798054cea7d4060620b6e5c30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5366d5b2595e67a47582b1c2b7ec75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e02df5d1038df85ace4d04f25f1ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2f299e95453ee0ce0a19b6b164120322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b44706d3662a8269135647b48464323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb841a6986f7ec6ce6ad70ecdf6ecb0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d8a18d4a84656172d2bc6e653850f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef77620810ffc6cdbc5f4788404a530326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ba008d2a33e16946cfa819436a3ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7699aa892fbda1b0d21203ab4392a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5440b9ab6ee586068d0ce5952a6b63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca3e41b96e3e4006e1acdbd7f582d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cbee02feeeafc97eca7f8a45af256331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec9d0333ea1012c5370102921d29a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f038a46788e0042e976a9e357c7d97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5650641a0cf54b4067ea6c24ccb897334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a43b93a49db9de9551dbc817c7b49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d59922a17bf7e28051315ae8540a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb3cb0d06f5cba61348d6b050ff179337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67976576cce37a272b9fa7d410e73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab950054bc78e0be2a90bca0fdc7b22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361afb8927e7d9e6c80bea1a6a0985dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2045829fcc5b06eb96c813128f8cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e395f4c8dac76e667f1fa70318d69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4afe1b1c63a9c978849ef7460655e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7ab7e79ad22ee60f88347aea8e9da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e2735aa48b5e809c80ad826e44aab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577104cbeaa7eac58a8b476c311df4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9bc4e7463e60c66203730ad4ef520347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8e3226f0831d67d458f17be91697e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc25de8b2cf6bf453672cce7d52fbf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa20d32542d452da4339a78ad451e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06154a6270e3e71853f3adc0071255db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb537fc12ba1dc606c9ba6ca5422005352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e35d8c598eaee4e9cbba5c88695f7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e38f458a0deeffb42f8327d187298354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0287c4cc9d8df4e523163ec2dee4df1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d831675bd12578823db42a8918e09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa489528763d8c66c57213217b8ddcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285a9680e74708dc26d18a1e82b71e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceb6c95645f706fa55f4fcff0b7f54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d39da8ac5c5a873ae9e964a4f7a4b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8786eee4893366ae9e9a0a3491b72d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da9d4232bb383a8820bf2946639197362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce314653450142b109fa3eb91b8ae03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e2307d2c6c3614e2a07baba31299364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a23da182963cf35c7306fa4bc1ca4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b78e8b1b3bafd29f9eb24b9a54566366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd64e72646c6fcaa1e377015c9a57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac61557244377ced442351800f648d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea32b00e44a7f6a735ebd4e5352f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb9ed7a5060e9f90a58d224539b8e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679665781cec1ceb73384a5610a368a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b61bde500826b2e3cfd91caee222f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673aeb052be93fd50dbba4e4b5e1fa1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e727f6557cb075f1bafd7b7a0018b92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcdeee7440c2fb0676794d13a53b01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9e3447fa3a0b8520d8f812bce7f53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d320cbced46257252d025fdcb77902e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70b7c3794006842da2bf665c3f1cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e938ee9426e30eefcfa890e7c5e8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2041f64eaaff970ee834cb9613ca3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db686e3177e209b65298dfcdf2054a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d143abe706a951fa9048851d696d0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2500dc602817e61cd8c2355420b6208383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c1509cc8a82fb01512728546598eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0148349d62cda3324d3ec2954a232bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ed90d1f5a4ffd0354ff4c2ba71b3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ae9259c58e9124e45f1a2d88a1a45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585084076f4f6d371da80b135b48df5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6568170f5b452de67ea90eef593b19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d679b794da19d0c6514952f949169390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753fcd80262ca86969dd016176c644f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96fd70222f1a31361edf9d24d4e7c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80bf42ef6ff163181057e952975bf6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43000d2518346a24a9e5a6840e9d4883394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ed8ade14a9c1d575e0017304d5a45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b11612d15114f4779f61380e76f88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f41cf9260e3d31498a8ce5202b4ec1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90f7136c1dc72e554775fa3fc66fc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae486ea03e8b88ab8112a64e30c0a3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71212a63965c4df0dd7888cd664b33fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810dee169199adfe17b4fcce63288a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f2f0c4a8afa0d00fde85a09156b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe25282dafb52e9b1099d1eb30766403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f050fdee2905a4db3968fe9b1bc14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df28ccba0e147f93d5b9b27fd4fbb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab21792eef5fc1188fbf3206e01e16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa5158ace84b30daa56fb947bb32b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa734e215dd3724c77bfa3d00ea0b81e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f211c60c15e461d5c21636d9c2b7937409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3f692fb72bb295c1f2cc190212008410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579424b4022a81f090fb8a874c3d1ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f892208f2787b0c9c7c6413ab59ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263357e5498fcbb1c55678a4095df544413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25296e1fa215d9d34f21af23819ef8a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b9518b5d429a1a29689fb2b0467d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9729d3e7b1639afaecfe5186ebfe34c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e61a8cf8d4db5c9793c65e50d62b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f10980f7bf4fa4a5feca2dc9ae92b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ffe1e11e1e410a1ac9fae5b9d9af5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18526ff9c06e414a4f5306db9bbb70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6816bc46a0a7a2d1c7e0e9c948b20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247af259433b6afc314dbf64dcf80ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cdb7e4b7d21d8f2bda94e0ffa2d50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7bc8dd998c2bc787c713de6bb6742424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b4314820f1075bd42c5f8304c6e4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf00bb100eeca58a4e73955237ff08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44743fb30a05af22a2e9d794eb1dc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb78e4af735e15deb8d8a6eed51e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df173fe249a9be836fbacfa8e6b6faf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd46b549472d735a6084a2f17d7685430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea4013359f33c41326027d10a3f204431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949f73d884a1090500198ae6455ea7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bafa5190c36f61c9a10a2ecb6a4619433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa614b3d8f90c57cca889c27f435060c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1fc5100a8cba12f66fa186ae39f70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39053710e24297672df6653e3bbaa1ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db14de1ddd4973a25ae787a66c7d00c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ddf37547e8908b83db9c2d7427fad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85e407279920fb429f817468f0100c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b570f722c54470691daba6ac0fadfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0d8540461b09c005f9fc7566c179441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c45e5add0a06b3e08e6b3795911d79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07279e3c5632e7047cc45f7550a75f79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95c602f8650666f91921b70b7305d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8da2c1aedcd9650725aac26610013b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac09965cd10a7b9c79b6a598379b31a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8888301b3348d834f402465f5d43ef1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6960cee92a529fcf6107a32bbda32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de50aa20ab71e5154f38cf490073ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d02391d824ddd81a64a888b29c6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77820cf37504d448f42766cc3bcf7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf5f2eac061974cfca3a7e0b050db0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f45dfcea89d689f49f32d06f1132453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad610112937cf2c48dc9c56981cc04a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf97cad017af054d823992591b9a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560f5e3f1ec5bf14d3d6b6c217f6305456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fdb0dba610247ce4ea92ab124f4d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8c2c2b79b848fba3d08915f0adee2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de44258ad595f61f40b7d33a23b395459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f878aee6602bee03bcb70e4cd01e0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa16540cfc045ecbb263a4d93ed719461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30204497296ce182d825539cd808c82f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f78cee101320c10540eb5b7590b6ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f390def2e882e6057cd01862827f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff8f09e6521f26bdd8749db306e056465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9a9f5e05f8bae3d423e8aac8d534e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40460f3b872d6bc8f8fa182c20d7f0f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529b41d2cf6f269529b7763822ce938468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6050a49bd0fa57cb6601accb4b4de9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f6471a08df1e92853fe40f5286db6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71567f505d7f24d48c0f1925bc3893471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8479b33371e12ec1754a7a41dbcf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761f2e781149ad9e560a7e76fa82606473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360aa91065177883a0a28d89b718cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4370e70d1cb9a4862a552d8d783585475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0dd9122af076f22f31c655113ab4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66902cdefd2e6d2553bce1132c7a7bd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb2bf9ca62d65d720d65bc2b68314478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8f39d81769b5ac0ecc7294eeabc39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67276f756303701d8b3d88595f3c44c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c95b828aa9bec26fafbde0570866ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe993f8b3eab786db8f73215d000058482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b1aadbae9b384ad76254d9b7a757483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a969364807165a5e7eca5aee8626b7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c7f96e3be23b787cc84f7a1a6a24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661ccd06c427b9548ceadaebfe8a4fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dd8585562457efb6e87312f4b4471487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413aa20a5f1206c20fdd7465fbfdaae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde3c02898dc11683ffe08998b239dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1e01daf77b41f0d67a04d0e527cba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da37f91fcf77fdb2be59646eebb4d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fa935d4056ce1a6530e81cf5fe084492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff614bf84cdb5a5d75382bc67f6d53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e04b0e3289226606712b356e2a853f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189f525bab0b237d350a6692dfa450495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6052bdf418d0d3b43518a2fae838496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01256e4fe68a165cc78aed0f16a646b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432773d3b0b5ca65e83ced027d242bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f039d77cb68352f68410a7d9d3abe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad26e385623c5441b06b29a2cf8812500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9f38cbb48c4e29f54664aefa8c057501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe10a896154288dd4ff617bde39daf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf216f5dc38c48ff0ea12b0f78f2e2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b08302aad84c5b9b0645341faee1df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0045697c015675f5bc28805a539c4a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d6c67745b6b3079ae75613d9bf194506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de337eea980cf72aca710976ed5c7f8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b7ac0cd00f040c28bb004e04387e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fd1b11265ec77611c9dacab3c25c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d25971c14adbd1c579130cdf8daa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89ddea44ee037384da031f3f840ed3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019e1b512b3456c285350171e170d07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710fec6225788aa43a7a6e66eef88b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90266c3fc8e68aeccb2212e0bc58c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a946027ca1fc47cf181fca9d1652a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da683592f9942fdfb1337f64c8fcaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f619d9845b3f2ab8abe8ad2616cfdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543bd26d0050bdca61790b8f2e0b2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e67bd441a78560862b5c58b9a1bb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c3c2f6cc6ba77e6abe0b6f6d2657520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6966db780ab7b07ab938227e9946df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d012e210858806508c460a0b35ef9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4f33cdf08282c3aafabc52c1796b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a871a5144c780bd3cfc28076bb96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad54df8ce64372bb062b97d16a15f3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59031ae9a82ef54de4210596b735dad1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc6983a58c73089eaf8983412d20a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2b9f62405bdc02dfa38cce6ad7e68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f041e5139c7ab55e02a06db93fadb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d08a7f8d1c3524bf76d44654a01e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39d01eac0c196093326a3f02a0388531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717516ec657dccdec5b3d2b71b103f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0314109d5a7cde99d95a0a56d1786533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b0875bfacbaac59d6c8dd7cda275534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fcab962e6b1eb2ce1df18edba671a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0da6b0ed5fbfa6c4b627704e3fb58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e36c0370766025bc85f021656cbd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94f06e9a160fbafae6e994f8b18429538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218c7076d8cc83c681780bd2699e92b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839bf35770cf918998fdb6f1a2f55c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcfe548b4938a4e262dab906f01c91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fb15c03e86aa953a848174bac663f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b4793f824881ff6de0a6b8562dbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a14792d35469e5106fb6e381bb285f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28ce781273a32d8cb958c4b56a4c73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fc00f062fdea8d629dbabe2c0aa4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ebd2c4df239be6f3b3c493a04d7c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345ab628bf0ac05c99130e22a2b1c32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844d040f4496365f682c09e5ef3ce76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fe5d223de38433c1d87f97d128cda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b061a939110bdfcf750641e7791c06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bbbfc743d43af5249e0b531c2e0d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771db8593bd0e70d6bab0be775d2fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5521f41e0594f3c88ac31d57f04927554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c73598e6a6ef73ec3c24f10e84f0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e45c5fd2d9245966ed0a7e0e172a94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43400dc6f420d1a4cfa75db44512c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd20c070ea3c40ad75cb8f9ccd8fc77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8439cae66d606358fe67ff23e16de0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcfa8634e0f2020b4c3ece2e5871e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d4ff9e34aae2902d9740150cdc2d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ce15ed95d180f476dffeb64167b32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9e165c06f7165de88015b1bd09fc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5703ea02f1e2e8bea48d2ca26b6a08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824613d895ba6dcd66aa8d4ebf152c1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e23e9b82fc4fb7b5926bee65eb6d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf61d8bd419d4c5a8b199beef7f0a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8b0bd4565d3438445357761df5346568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b917014a7ddf93f2dab60cb99e1c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efa94eb8520096b187e6d87fd44c51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16f59c4812e38c3bc628e9c204407571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0badf83917ac576ccc7ab75ec3621572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091fc05b85c86a2bb3d56698e00fb25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664935d6628e95b42c2a24c8f0206e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113c4c73cb5594131399e3b333b973a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333bb97e668c6091bf259999effab17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7de0673ad553161716339d9442a05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242da379104f880dd8a2a0ca67c7d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ace9c7338d295210071e64dd3b781b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914d5892777f7ee1ed20d634c8aa2e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deefaa141c43694e92157823299516c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d27f73e9f6da666cc3f7478baf4695582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30778f0b3e5a61099ddaa4afecd63563583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05cd2a27fbf41f58dbcaeb20c58e75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c5cb3697228891342478ca16e4911585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b65a7b5246f4d0ee76046d35bf0bb3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f124cbb23642164bcccd1d4b172c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82fddc7f224c7ce9f3a4157f8d42fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2402d0cac456b98bb19701309a9b75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8c7fa06eed303d32b1773174ac91b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438b1fb76aa36463054638eab81753a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ab4d65dca7fc106c60d7b9365fb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed468612171f2887281d046262b5fa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00dcd37789e745ec7f45c00cd02b96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588f25647e99956c3dbbdd6d1ac8eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfecdf356f6b14f01dd0af0dfe14612596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfbdebaaadec31cd8e38378196abbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eca7c6fa0410ee0c520484e497719598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4b4ec1433fba2da431aa678e71941599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277dbd29504687a63467cdc63aadf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f3162d0fbb56e16ebaa55bcc6eda4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedc160940d5adc3e0d6adbd6aff80f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f4dec1ee44a4425abb72d3baee74b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e1d617b8764bb073152ef5c33d87a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12885c6878f9bf6cc0847cbc75dbe44a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeed664aae2ba900a37596e1981170606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523fad5439796557ef932d91fea22a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0fb1effa0834791aa8373c0d945b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633bccd9e650b2df4e79029eea7159609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50578e8a380e07dd3e3e185535e1b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ee14c2d73ca95f80fa0f181e753cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5ec357032ceac917c51c19c08a948612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9498558d60bcf77318f1d8f985833613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dade998d6cd6a5aa15268836992bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1cdb8f9eb9ccdfe53d37c57eb45b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d64a4adaf664fd2a620f7fec9574a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39debd674a53d408b6cbc55e8330f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166915f4db323f671373fe9564293a1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feccc4bb653bbe5d8238d7fe64d8e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7f5b73b1667bb1eb0c6102a29415620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e2e37bf83034e8462023eeb4f923e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fdf54896adf9713ea0f8a6745bca9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2299ef10ffa274c78c5a947dbb32a81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b205a2e205e632e3080b53fdbcf7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7498b2a3f8e7c71e4ff96475781b46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cd8a9d76f42fa462b1a06aafbb638626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e49554d9a832879d4af99a2bf7fbff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e496cf111d018df1b363d3a1d693965628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fff5e0b9db1817332a94eb190c95f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cacee1f46f1d71af542d2b9d0ce9b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec456a7fbc7e04950d9655b543ea38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200537cf619a7356b95c6220a46e78e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60be85589b64728cfd9107724e933633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bca63023f64b68e3edde4bef944d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee459effb095887dfffe00de2900a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2b39b0356b01b510d0b1b03e25d8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e87e4c011e3c9ea8ed8eaab55cab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7714a29f7777bff8558721852f2f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d1b7e3eb518b3440fdb74373f0aa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd4133652b09bea86ecca024c21fbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beef104fcd2133082b0eaac1f1353c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e058c0e928dd2ddd27d0594400edd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6873ebc2fd39bd375cc6800f8028fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72724105091b0f311532531fd3c752644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a3765df60b782ea19bd5aaf237bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d49d280851ed4ab1383e4d454a26e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8a969bfbf85dbb8e6f6290e622642647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fb88e7fb4eb8bbe55a2ecfa0f781d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf1259160174bb01b5c449b8f344c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e232d7a4cb6d6d413eded4a8934216c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371f24ae7816f38a652d38ee0fce6ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207008d3115d1c818cb90df6f47fceb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dde5b7173da6235964e4ea860f9b05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9a3c2b858fab81ae0aac81105179d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683c0c74cde6a20e43b5cf0750e117d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3c7875b61365069410743e9db360f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8904b0280447f4d46cbdfc625f586657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08a58864fe1e16fba54b48e3642e3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542cbe67fa3c96c7d5721bf18877d8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed88106b1a01965a82880f88477214660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281f0712d4576d4215293fb8f410c03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43f8469885d0a66112f42e76fdff9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606169eb3c4d8a2a4b28245490025b71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912bf8311ca7ea8683b197bb2a204eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308b7270c1d0458fd0f4893641bc405665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa47416d92993b692d0994a8dfd95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5d8582951a54fcde0ba9dba7ae2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c3e992adfa62595e4f6cabb180a5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91702579dd52937b35481e3a1f890e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d887872c7c6002637e5cc2da9f20ec4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108345df67d9bd53cc31d2f908b7a20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf0c9cd7ba8e5446b0d9631519939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337315ad3363abd3c45776b519f7920673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229412e575e0521ce9be5ad42d91c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627a6597bbe96e21d8df64f4fe5777675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cb2731aac0c397f9efe7bf5b52fdc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1325a41cb8db8293f4a5850d8ae0bd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2fd23a4fc5ebd06595bc57667c189678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd979fb6c503bd9406d570351e1fb94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc3155b20f88a4e56a63fbb6c01a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68259a6f28208a4ccf20a7fa08f26c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21750a3ce4737f0a3d9cf7791055ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4412567999cc581f5f6314c4e650b52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafc9a16cbcfc42e712d66b08156f55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608760ed3f2a5d97347e758dfa938b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25b17ce16369944558542fc01d4353686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7931d09cb0bb5af5547db92fba0debc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8946c14883fa4aaeb48052e885cf541688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa64e31922cd00c1cd1154e40e4b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc0c18bf6781c470df1c8251804628690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d407b2c05e56b3fdc0b60b5bc11b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eacacaa65fffae0b8989538944b74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46092361c05f3c2780728f25e1164d52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad972a0c066e2181ff555a7cd6b402694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55ac4432f1ed5244f751211b99e334695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dfdec660019e844df170d4e39e838696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64024dea6dc538a447da7753546ecd95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6a4f988f72626c3134587d2e0f460698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86cd31c767036b435b4c96e5686124699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b73a1960575927052c2b7caf07d48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613daddd559c6e0c56a38cfb8a79346701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dab3c003e36e8ebe9ca7338ea24086702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c311aefd94cb3e8fcb03095721ba1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d0340a1ae46023d78cffaa648579704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342af92b4ffc00c3530dec86f3b862ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880c3c7cac44cbd24b6910ae9f623dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655c143dbd5cb4da1d0d523b98ad428707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9be9fdfa2833b39c5bbbb8b89b42a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7640419ca85e8f3d3df09b2abb1fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdefb3b8f1dd38f207fa596d2ee4d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6045329e5988bdaac5dbe685738d54e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b4ebece2a85d75bc1578c7379eac0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d69b39118162b2eb954748138db89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595054d607e36e63724b1873a4f9ec6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d7e2aab1c81987ad225953bd7e28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de17928c4f472ffc75675031cbcaaa7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad697a0d6b20c3d4e930d95cb98f85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0515750d0a9f74ad19f5a9ef7c3a25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2100e491ab91f8eb6d4faac8fd6750719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0bcb888207483f31d318ba471842c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba7a2e578ff17f5749ef41ad43e976721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3d17bf285460778b4f01c7688d17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4fc376b7c0b6e922dc78f73b69512723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92afd4d19cffbfa69d45b4bb4b18c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393ebf134c4c8f76b0750df4a51bbbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704da063519bc0553a125ce3dfe47a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ee24c8e41bd2b02cb7bad0661572727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63547e1e9060bc5bfa84c2d063d30f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad16a93b3aa328eca0b0a09eb5d09b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dd73036349116e47b0137a7cd15c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef26c142afdc5ad9b50172900a07f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b976ebe418d45956594631fc43fb2b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f92a09d4e1042bc63d3b8f7f0c08b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bb35973bd40922ab833ee61cd63bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b109a8b39b3cd630a7643b40d5a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1dcc20a0f8081ed06c64b9c55db69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133d00aa05578ca10a200c2111247c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fed26d58abceac377e1b95175dc6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c05be608df6816be9be53b2743836e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d565b323dacf8a3cb19f1cbe177bcef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb8b21d14a8c9cdf5c78068aacae0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a594b5452fd1d29a2323d3fb6790f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95505c27ce88d16a3fd8da39d7f3e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c5c599c57c9c5aae414df37cbc25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b54ebbdf86a6e4dfd7e4fed94755745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc57fa22782dc44458cbabbecf3b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829251219f3eb5fdce76ac76ec2e04d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53042274259f1d8ece8257c1cb4f94f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eed16e03a70f274c0233d33d218b09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dbe36462f8d724bf3389df12c4bc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e697be289eaacd4ac341c5366f85448751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94577093ea61355c7a25ab3e2a457f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69a5b8fc7a50d083c0f310c7628575753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ec8399350c11fc26099cdd48c6be5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bf26594067b196e758f655dc17df1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd1c4fa45aa866d72da11fb8a77e80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544a33c7513e3c9cef6b93d4609df62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf720631f2b662691ab64b93ce729988758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed75c6558fdbb7383d9a917f5feca5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>