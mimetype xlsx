--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d6ea1d6d91833ae0dd90fd91d17c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08317fe62694218b95c59c0fe7fd4e292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d26013b99052dc08914677d823773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab47f12af2ecb42b1bb48df2d183b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4b6e4b4fb4a233b299b7b1ccc6bf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e32558eb02dc992b180a81889a0b396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c79345fa707ead2c10485128e481e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b2257fd3d2fce42188f6a71810538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e4193aba3841ae3c55c491e0eb8fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94fece4c4c414c4351c88503de1e6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b189e2649141844347d298f32df4b3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8eddc374d579b5f58157628017a5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345841345aa59f49838808535bc6c3fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c77585630d0da6c2bb0e0e91ee691014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c366031e89e19fc2e23e09fb4fb903015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29cf0fa22950b3f94f069e20e7d34b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3171289a01e64de751149605e88617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e2bfa3b1abadc97cb75445f6bc54218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9737a8ff2e1e6049d6ae6d6b37a3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f90ed75b68e85e4a90ab8493652e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ce3395ddb51f7aab8a2785fb48d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c63f7815bf2705542960e2731262f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb79c6411a079a0376d7ab56b517f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ce58fd56460c3704c2504cec0ce3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ea696372e0bc863cb7339d45c4e5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2b1875186ba73b1210378f73efa5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ab555cd4eb0d6d32b880148d6a7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc6919b67715c5c8c44a5af35dfd4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1064cddbacf4bf1d4cb6a41ecaa1a6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b64930b89b6e6363f74c7ee5d78330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0adab72ddce209d84fb94f5f2fbb4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f36bfc5d8f8cc2f1a4a9285b228da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637fd3a29e8512293b09e51483af69e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4017a1c337ff7ded34cfbbbaf6701034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695e3a734ed9901ab90a5588f7c2ffb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351400cae48167503fead7c600cfe2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625942ef9cf5c6c7a8f43543c99d14be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb44d91c7a59e57fe13236c16eef638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a416d65b97b97ffe626e7801fe9f1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9975d95cda0d2793531926aa462da340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08320296bbc2a916b2c19570fe94241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff489acb5cf8ebecc5c903bfee8b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba9233b17e0e61d2ef5143c34d37b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add873da2d695b855cd703f9e16159444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935637b053bcab0f39f3f48ac4beeca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1249c056338ec68fb9ca474d99f3df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b3d6e14d91acc6cbf32057ffd87b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1fd98737e60bc8c982cb383ceeea048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78aa1c004b934fbe6e129e21207a8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b6914ae4bd0fc2524f4495e342eec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd32606c415827a5a78158ef94969b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0afc9a66ecc312bb53467e57d23a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f368f5eb375002ea7687a6858c3be553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310cfbd2967bc25c0df82d56ef196a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199105a13d143652203752daf182285b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaba37c5d2587953309b6869169902556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253504d8573369ba5230768096c0ad157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a267c7e6aea0ca974d6358998b2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ff810887a1d3c33fbef4db864302a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a134905d46cfeb12a6065ef9562d5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f3acc12580784e67c211df9bdfeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d37cd58285c9ed15f521cb885a1a5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b9a6a57d8c9cc692b14ad9087a5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4d4fd353630e331e58af5b11b05264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb76255158acca2d53c36ab49ccad165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8953007012e4257ccead33a855c6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1e8e8956f3f47e2f91a9b47dca46167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f74cd7a26a9c8ff0cc917d7e2202d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6d6f807693ebce0c42cb264cb7a2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77399fd682cdbc299d05b56be76b8ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca38d03b6cbb8371fb7e7c14bb1fd3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b006eeba753ff53b19724d4ff8b6cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3cdf4fed944b0951ebcc6b67ac43373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a814a8f4ae7e0a7bd22e22dac423f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc19fcf5e2a46b71cb26241846dbdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b545bf0b65a5fee340c3d0b84c65bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c41773594762df9f8d487ddbe20bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a73928083ab2be1af522cdd1208fa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056c61365dfa684ccf5675b7416f7d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09637387a1419f1beda874ee4624dd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2686aa49b73a5e366c58a96b2adc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c438e872b60a51b1219efaeb035513f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205c518fbd22964ee6a261eca48eff183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4261ef7311757df189183dfff7f7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea890697e43dff90052689cd966ce385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502e21396d928d2f7f27543b29913e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564db1f9679bec7f667ce1338a77aee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19755e19f790e1cb5b561eb5f0abcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51659351f1fb323047023e76798ebd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a366b8fdfe83c667a330b2a92f09790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1f4d0b968a78133af9a2a205dfea791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf9acadf89205231ab5513f757b4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4ed443a659aadb7324fe8807028ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2515100b179a8606e343537eff77d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df1e95f61f92a56833a3e375d63e6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944d0d95742ca185fa472883df37e1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835358ac7ea33b2f5c8464d2efa1c1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10500569ba7113d1e67ff150bc560f5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e7bfcbe80c771b35684753f8c467a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b883dcf545d09bb3942245c6864d50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4f5ba3e1c445e598adf1173fa3747101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109c657b53194b8b561939b150f6118102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf81a2af15f686228d858e0ba80f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8634399fb0fcad63618b569e8cdaec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319d0562d85a7ef054cec15025bcacc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f3647c6789f138729c279c6ed7ba5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef105778ac24e431abede892e90972b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f18a60a2340fe49eee1d0843e1ed6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb85afe8a78233b961dc24e8260587109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471027d0880cc381eb292d9f65cd3238110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455cd8e8e2e87c6fe9d9ecfd4467e5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439a7bbb7f0241a060bd80b5e2854c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe561191bd02e0be1d98d7e719bc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f570b2845d2949d3136def2e76ea0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01220f99e69e60d9ac5912a207e3c455115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd2532a24bd900eb543de2af1c9510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd57de9aabd72a8798f55847dcccc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd285f84bce95cfb690d698c6592d28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125000ccf39f539a4cf98425a64c63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a33e4f75524bb813611508af704c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c88ea77781e04c5cd4274a1c77085121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f86c838c2593be899b490a0267d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706efc7c76cf9d710a03538ec69c9a04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad81d32a2fe41e3559940acc5079a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a373f689258bd907ccc25e36848466125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861b7120ea10caa8725c37d8ed75dec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c548cf9da4dad2bc5a00152dae3f41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614d473bdf1d7bd4d83a26bfb60b26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247f35ac259edd7ee36fb6c4d4d1be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1151c851852b6d61433f34b82256f94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92608ad49ac4c31eed24f07460eaaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e497a315ace837e2c663aaaf50e2a48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860dfa4eb5d9f494d42b2bd2c36c6bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217344396412b0bcaa4e4489f7864c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a37184422f7fcc4a7a267e0b4a7680135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb2d8dc4c05f95f96afd4fd62251dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31328b1e1cb963ee8513bf47577b7623137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d77001505214e1055330292aded9ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363391d19624c424566445a42d83000139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee58b5bef5f65ab47b8e66b72d61c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3af3bb7aa21f49560cdd32aeeae83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c3ad4435b6e494d1db254498f7e0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd2f87dd08ce67b2477730fcc8d00b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9bb576334fcd34976f359b05cb678144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f047fb3a472eaea817f4d70595870145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb55932a6ec8bf130ad3a56f947623b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45223a4835bc37d2f072d7da4a966dea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2248553a1ad62276fedf3a38dcb511148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe21e1f2112cad876e8e15829539d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5840fd2f904aa269a10a7c4cd39cc66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f199148b64240efa3c1048c21f6589151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a356e41557c3193a682d712bfda097a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08f3b127607396841cc085172f6ab6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6c7cf452a8e10a01d5b48c73461af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea433556b99e50951a368016ac38b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e18380c6b076ec05b856ee782f0f30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72f80f942b858bce61b854d9a6bc7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a24b34610f8b9cf3db4827e3c4977158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5813e34852fe5a5b36bb68d7c4d31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c390209cc3513544b855cbaa3abc727160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277527e75a81bc609d55b05ee088515161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e7ba73586862ff9156dc51d371cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e12d68fb7cc2a728eaeddb0f762c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3edfa3044c2d7209fd7528eb5894164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e03f071c51332e5ca8d1c9cfff9860165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5734d1f9877112c30d74c3716aa10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e5a96141429c93ac6a5b072821e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62ac5b84e29d1a9b1773deb3722402168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced7dd74cb786d9631d530c9f2815c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af716b33c7c3022b57fd2d8c00688bb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0fddae81f5738a1a53b0c640cbfad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844e070516d4f24ebab94a97775fe2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe707c9303b9782bde9b4526a9dc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8c2f79d5da3b6ec0a5fe02ebbc5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf251d798bf8eec14d5cdd5d17f654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a5f6d1f79b9edcf2e27fea7c99e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ebaf48615eb957839d814469644a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ad092c397a05de84c63c393660d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9be59fbabfa57c113b7a953b2ef06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04efc8553ec4c6ecfd0e5bfdbdb52a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207aa6ef5588c4b451e842d30863d9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf9ebe13bd67339891bd3f300002e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78b0654a000d9f41238224d8db70eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33eac5cd44a244151985433626c15f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b101d4c501e4176e4bdaf1508917b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ec7a1133be3c72744764be75803e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd715c75c1cf909b76c31cc7d2d42e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41657bc66804b82d3f63c0779275c19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15b26472369ecdf4ac78723e6287a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210256675d3f6ce1d0e3660b8d6db14d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe676b24d9dca6e4886956c97163363191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e1b2f0101204af9c087475999d883192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa3854341ddfa470f655710c9cf356193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722cda87efa48ea7cfffac9a7a4bd86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b0507206d9e36f0ed39f970024cc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c7f8922d2ccc0b37dd633b2b7e1af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a578c237501c4d6018e97ba7d3b81d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa38977389220cd1413133ca6bb3f78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4eb12295876c55a30afb1c37a34e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf60423d121cf1aab085daaeca1ccd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a317d16b468ec778f8f089b3221599201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da55820bb38610a95d02cab1ce3c28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a8a21b9a1ca63a71718d6c8a431c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b856847af97a909f00b4d8ebb2e0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d9b0e541ccd38c0e8bf1ca4e146c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ac3b9ececa0a27dbe8efaa7d21e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d0b40f9d0aedc86656815fd54147207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355081c31b465cf43ae39432358ed4cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a7dfd82e3a2e2e0a0346a08a2edf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f600beffdcad0efd9b978dcd7cd3b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28558c6cc40794607597946097564211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be18fb5eae2314af8f2c78e64f4367212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f19b42c235978898a72803c80bfbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3873a494fdd814f8f9cf3dbeacccdd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6939c80725ddb7e24df38e6b9428e78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51368da32206da3beaa35e3679cd5108216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a69e43ea66ac30f4e812a74204957f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87906ae1b0d4e332bc489468af519403218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186b6f743d8386d2c08cc35607b50be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e568ba6a6b163d50afcecf5ac1d8d48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf8d006debc53efe6ed4107df50f1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffdacbf8580703c396444607b8f4b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18adf601b95d81c00e537f9fa76503223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aa82221d64de7cc19a86bc54a664f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed27a394190a427cb495334e09d460225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf77929e636259b893797317c0099d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae30088022495a38dc953ae0decb88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43e264b803d3462af7542daa1335d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef17ec5dab9a8b1a9ff3ad1c7aecb24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733401c05db7edf12cdaad226af45bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e196ac58ee092711dd2e82dba533231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21afad2e1e77ab18534e005595e437232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99d789a2be396b95cf06169147e995233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2c15b486dea1ce5faeaf63a00cb8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747969a8a68b5184fe6e49723b9f46ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda99b86234d473ea97ef9631a04497236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd1a32c670c02f999036054d211a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698f5b102869807062411ee9b04935d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6c91c304073c5a6f4175f7ab886f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa05415cadbbb1d0a8153cab71ae68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0694715118e529f4eedf48e31d88b18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8831bd45add5b209bc91ba3fbde3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7246ac34a7c91b47a6a3a8f0475d35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36805efcb9a8438c3c9aca69cfd65e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb11e3ae78d109c1ec60b2da8767fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da048d0d206ef218e671841fd39c33e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a81f46a3a4e1aa72ff0c270efea35d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a6ca020f532df866bc7763f444df2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0798cd07a1b89c4ac6cce19ad6cf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36791ad73bf903d70cb237bdbf410226250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd87b0ed0cbd5ee28e6525dba1baa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74de8c28973730e7827e231ca09db1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643a75d3dff8be0ffb6ff7a0e4af674253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d90f8f683adc1355134a04fab445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f539c1b88fafebd0ece4c367617a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8ae95d94740aed4394845bdd89be5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c841a0836713b4989c74ecda90d20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c02495093a15dd288b0ab73fbd1b1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea81647383f077b3136548e6174dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4c3944cb867f1b091415c738a3d07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8cc9413075e3e94993d63f070f047261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8709f36a3188b207f3d32ce563261262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f18a00fbcf37dfdbd47863782553d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282702bb624069c22a64b10b2e385419264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfbf99e28ef2b6a64ac7f021983ecc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af6680bcccf9bed62516a97846ca34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4cb9731eeee112d74d620f1dbdc72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df05e73c7d4f326927ab7e7abcf019268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6e89f917ade4bbd82825d5cec109269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985b7383072e691936098e6b5851b42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4c8a46005e50904a97681073780f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509a2036fdb3c65b833fa754dc19580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eea5fa782064174cd606a804c5333273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc65096a77d790a1658e3b1184a2bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b86f969b3b52dfe38cfd3076073e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f562284f0759b97f73917331907f2c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1070c6f945bfcbd6025a1493f0e4cce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd42d9f9b5c9edf2528d362262c0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227cd691cc4fffb3b0de775bb7764d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b749d19f6f1fa7ceac11dae0c0d20fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2be6a82be5d7f1e896f940fd2c18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae476e3a4bae73b325720effe7da60f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c11bc9ad4889a755c6c603fa8085e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383b7f529327a6281f3f5190b78c324284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f253b76563c208fb19f847acf9ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb2c67a067b01bfda039b8228a394286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b2a5c4698911a12d9dd00e28c2d06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c500dba6b48f0899d710eb4009a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e613609776e0c28c942a581beb90c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7676b17d0450bca3c561012c3ab87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b3af19e676179fee299b52412caea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeda44d5b7ef8c7afe1386275423f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919d8765f25a1b06b20f2a768276cef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c238e9b0c44541de2778064e1b2e33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3b10a4ca34c235dd28ef2f0927112295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc1ea6bd8643fc1e6d6f1c06f5c3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ef687508416e6854a12acc928388297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252dec1b530e5933699043afe018132298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb2af69a1e5557e1317074324bce5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad267bf5d1e709f3f5225f984d939300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8f5bf3302bd8fae1ddc9b3ad84c10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3c808afe9d60c82ae9b2da3da8d1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54598ef6bef46af3970304c906871e8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613306abc2d6e604257168fc41916a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4468aa3e8542f6a60b60a28c1d25f4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05cf37d03c7b1b1e12c95f4ff64234306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7cc1a37c7cd413ab60aa6f465043d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de6bece78166b5b0724f8da13849f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec51f516180eb3cddcc631a6054c4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c8f50043f02987a525d363c8eef08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944aaf42460ec9c3ddf5dbe8553799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c99dd228cbfefb9e6675bf51447065312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c6e7a4f618a12994e3885df47103f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f29b00228773aacbfb83849aa01c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82669489be4f8af137e384708f97d60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638317dab5c8a2b7095cf2d642aa271316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ed2756b92cf489de433023ce0d95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7994852f71ae3c8c64eb442ff1477318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd9ebf6c18d05712e32e539a9a433e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c2f66f14085bbeeb2d0be3b814a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da295864c919c7c6ad02bb72f3275d2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452ffceca71479e7290b23ab025a6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297cd1cd3034733182c821faec8e041323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ce6694313591c86ec65252ee2089324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6502b7e78ecddf8387c43079e0133325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef51785c5000ec39585e14c3c3b654326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c246b866bc1bdcc9ba70a6a76197d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945976f23b1045da7d9d806982152142328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063c8ca3824a60d53dc10816adcfc7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df110360ef0f9ce59b5c04e7b379ed0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc044e2d3f652d5ba5e668d6f03226331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f9f42489abf927e2c757203f5290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b36372ce86c9994f302c9f829c76fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bac00cd2c912bf22947657cdf0ebd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d9122a813049993539c81d5c6204335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792464f802a53172412e506867ca8b92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8636a68c18d4a43df7f601077023418337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb6d77714acd93a8fa00ee0062bfb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f1d47b6c6fd0f17e72da123eeafc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98d0f3b5c7eae4825764ea6a1e4dfe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdfaa5b151e9a90db3374a81a69f7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b8cbedf817544df9b1f20bae1c464342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d4ffea86e016cedc4af35ed380bc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb56504786ddc4069d0fbaa33475237344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f6db2ce06a4c870f48ef43cb67556345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffcf556d8f09be30ae7214c4727b7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af81dda5e742a16b635fefb11f3295347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9908f95b688ec89b4e220bf9bb2cb1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de3964c6e9ad31c8b97da8cf2d8d1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285078e890832c283e143a56434e1ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea3f7a6491108e3b9ceba7c1e81ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066d30c15ddd749c419ac4db690ce87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd6a6fbd2bbcd9ebf36d6f7cbf2c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c29a5903dd42bd4be8a2a1e02ddc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3083231733c4a474b098daf607d1a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e5d9d5078a8d32baeb59604b2c83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6af42c57499cfa3f35569808476207357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379ab0d44beb42934645871c063d9dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f1fdd7f4ba721e9f4e023185fcc3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e93e64cc3fd73dd91a14c48c80ddcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e52d340e80b16e86224f5531164b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e12aa2026cbb514381f3913feb50f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f79b7f18454fe64ea65e2dad9ab6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68270bb63bbcac21c23f5974e700a08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8603ca5ff1cbd0296eec50b5dcd2985365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152267aa360348d2f8acb0db5f6f1f57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381af6ba557de4e8405a278d0911b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f076abf2c3a56517132749e84b24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6c3060c3a07db141d2d5c5b5cdd90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd457b9e72f23400438231d6d6a244a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868a9669f7a2acd0e81c4ce966bfb24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99625e173724ae4f719615c7bc6ab64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de461d2264353092fb563faefc360747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8e9a501be086cd0900e671d5943a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e2bac83982c62c75410f977113c7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff5ebc89a63fe929940dd7256b03a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051e0fea874b07286c88aab991d3faf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66d762e2c6750df99a3a9972968b48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00537bcae5f5cbc3032b0759b53654379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c11be26f2a653a38075b4ffa5bd70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e14fed5eb5cfef611c8631d2ebe6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87234f8ca085ed508bf5f03480e48a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0093623ffaf9d72259815cc0ae1fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd39df78218f9c621fc490fa09d78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6549088e196cfd956e4c86b715785d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66c28b969c4bab430d05f9598afac2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb33a66d810d96218fb47296af6fbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2cb048e5b0d05c6eaad944deff03d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee1a3127a18a9ecc7194e8e8930024389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c584d30a89d2d618c17779c83b31a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1afe021b18be1215cd5aed4d10a6d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be360caa3865a32d0d70e6f29d37934392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63375426d9595631d84bcf4ee94a29d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df181fbae2b0e8a8098cdb9c780edb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20793f4a1133ae9bd083d8c39b53bf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cee953b067620b5fc6175b6758016b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab6de01937b2bd59fc15a1c0f005b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343c13ec18625c014df0ef56b46ee18398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21c5cb67b296ff03050dc02b25c8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c58af86547c2cd13ce13d35fd1179400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4022e4d0d30f55ea1c93d8f514f1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059e61dad8d5502eb17424a32636c8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2530a33d811b8214b5db562cb5112403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a5dc22dd4f001004b1715bfc42276404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc1992ace9c9c2306eb3557b739288405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc4b1936eb0ca3a7728b77f63d6aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f818db940108d3705493827b260cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7666037137d52cd7a5420df35849db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40495a763bd65376f1c6b52fd326ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609d52d6c7aed9a5acae2b1fab7eb73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1758f5cc1751e2d1b91a971809880411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97a7a273b1795e2628430bbc83fbb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bf848c30c9fd161e29e1910d9ae70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46bc5711d51a2461b2df6bb1b6784b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeffd50a9ed8bc2a3a3ca6949961e7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223945689df39e2ce60287b4b7f36d3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6889bd1ad43551fb232cd89e272d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4c2d5b0f55e218e0a2f693096df27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02673c15bc54a36b28fca3683a8098c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d14d08e38966d95c3c37ec692ea611420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa7eedfa950f904688f52db6828d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae43c82b66faa5f1c2796d9cbd36b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbe631e825884f60c171828a19a44a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940fca9f174b985378f775d0769ed85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee6c6fb1b5f09ffa7c4db6e8edb5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646eaec796eefeefda59b422f97caba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b80f10df7bb4cadbe6cbc3c1e81de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444b505360c5f217037ab31c800864e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7cd8203e026e9f60a74a96f80eccf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762198a724edfef2b899a10ca79b37ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec370e1e28eb810d291eb242f1bd42c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb436e35760965d5d79398d624ae852432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f45e44e972c8264c205470aa08f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42adf74de4b114a6a667e9e4fb31f20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1c4e9cf56e2ccc908aaebb7faa173435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa9f80ce8a9481871c6a6c15be143b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae4aed87f3e35389abb9c16b546c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97615f2d62b6208e323a0de127cee9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ab5065f5795dae716453ab604b98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4716091a3da8e02fe23a0403828acd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec35e3f7ea50b43bd215688491822d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c66aaaca304365881204cba6dfab12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4df70e6589b35e37ef58368f945e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ec0ca793a7e7ba19751bd56bf4b2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7227ad2a7a68e7e607dd5a8fa923b5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520ed7cc4572a911c7d83d59f3c7865446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d90e0c4ad80b4f3895149f91daaaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c748acb0342382f6248442c7597a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51480ac4da25f92d82a9a1e8d3c49d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca05b2a800b544e29e6f74bacdbe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572813a1102199f1e89d237e9fbba79f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fa87327d252e9fea1046180bf1b35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d65aa8e01a50773ad2fadb9f8ac6c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e60be326ba8a1ee7fbd4778d252d77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3079f14b12c5b661c7a09cf7582b84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bab6f850733d60e11c41aefa63824456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d259178c22e45d8aeda9f92bab3b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b7f57a2073d18be3d4b6271bc24a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad566af677aafb652ae35279a749f075459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d400f6fb4045175de4e4e2a5c405b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b533ab77c044e2782a153ec1d073461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038116f560dd3cf6f8998f64d7a6e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba6166526b5448cdb02206ffec4505463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820232089f27dfc0d7f5e06017bb3d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3dfc1d66c6aa0795847fcf4be7f78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41cd0d03107070b7fec4a3cd91e88c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae782216f7e1d951bf4a1a2d4f056b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2c42a1b47a89b5b6dc540601e9e3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542baef4250f2778e69c1143f775bae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192b1cf7a367bad98b088298af6ea8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0e82a943a84a4aef4703089e39fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac74b4bb579040dca6b7678af7725472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f113c1d277db9eef3b41fa809f47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72845330b892773158ad800030f20912474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c3bd11c50b1611d86388838b6e197475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b455a6a0a8e7677201debc96959846476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbeb88aa68e8dfdff397ff128e1fee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab3f4e87c3248c8ecc8104e7d4a54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41589c96176e47fe58152b443b93972a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61b570e3c2fe8717b09dce3ffa3624480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c33745a03d15baa2ec5787799909481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf03885d8d70c2250097f0aad4ecfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1778899894ec3351b0219054646e27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302055f806e25d33d7fce162fb1a2c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f0b533d19e6f673dacb77e0831444485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa52da7e06b5a8b8f51a8930320fb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612425b42fa57551fec8da84344d800487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62815fb5b62b312f4f66ec86650f9105488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562590343d9faec46771173ce0a23cf4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e91c8cf33c65af5b02b44e2b51fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f936d4471048b44cd63ef9e2ef80f17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2428792ed059ff9d1ff6960cb1bd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c5f2d7580405676b72b24ba87ac2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f2afed928931d02718d4a70395e34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f8b804af156961dac75d591589d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e598dda61e2495015b92bb78946611496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0199d51fc03ff9a3a3c0e7eceeaf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a7134b79e913a081e5a2208c9e8cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb854fee5ebe964a7b665ecba7e360499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b7bd9f4be57523469e5e327928ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050873fed1bae6f2b92da878b1482a7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456b57be745e5163e38f9de69f3c146502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a90ebd10352c4e99f42113bf6c108a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdea9ee3a6cb4d9eac887a0bf99c47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc98ad71b2d047189dd14ba8f3531505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24827712999c034ad7a8b660120f9c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470e90defb634436d6c8773a72252f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aedc1ee017bf458b648e0d24b9ec4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083feee3717bf96e8f96f04d698581509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7bb6fd53c3a1913d62607be99711510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd68009d911ef4dcdf6b38a867e958511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59a1974a21cd51ae0c2aea22b5c75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da91dfb4b71f467eb8d7c1460a8e7fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11d5e7ec992f6183fa3d1089943c5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62aceb83e5dd562438e1ed18e410c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f344930301a0e22aaa335f26d900b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c52c258530f3433baf2cac93d8241c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b89937c632a0a79c0b7a5f07fac277518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1075890849bf690c3c89b40d53861dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe91378ff59021cb653d120a8974c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6854225202c398f0e0de46520ef5ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2962c6dae422007dcf10660daeaa65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b246439de7a693209af6643a73123523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaf38eb1c76180cef88965fc5d826d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a1bbf62413ebd14f0e0f890dea26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484f450adad31e09a24c689b99bf66e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e0d8d171c840973474afabde69625527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d80717e90e2cf56584529f6d5f858528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fe6bd985182aec3e9860d5873712a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c65d9601fe7fc1f2449330d5d078530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc7215e941f2fa6f6012152c20c9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd7be3d911acfd539b7e8ebd145bbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092778e38ef1b5a9a2dabeeadfeb3c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aaaf9efd361dc7ac880a055d0c539534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d7446f2b0c6beac481d0679dc0db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab65a73bddc3424e008e94bedefa1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f7869c9a0500f3eee3b3260f5368e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574b32ff5d7e0e2b1228c2a07f4c20d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae10dbccbf3330b9da608b67e2b1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a959f7b977cf0eebe6cf6184aecc55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f4f67b26f5dfce4dd727e41c3b97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48dcbc2e628e2ae10a030f9d5c85b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281d9fb42491a7fd03c2d3d8f2b6239543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903bb1cb4b9166ce1cdb54511a9fa9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a1040a57290e92872c1492917388545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb96e8b9cbccea61668064601b170df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2608a679e37ed1417bc8851a52f8128547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9849283345332046d6a5f1ba2e4e450548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b19e7cc8e18032890a5722610e94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bdbc293edacefd6eda583fbdc731d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5761796f109ef4ad8290fe1cdae9a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029bcaa32c16f916d26e3fa3c1b2cab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585f1a335647ba33d7cfb2c97f58eef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd69dd668a82fe5311def8ebcf1f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34285eba3167b0640719b1786b6671555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b75948174761b7fdc268b0dfc6aa52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804611f0e08588304b6b0da7526129e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a9e8546fcddd93c5d4d7ea66d6c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3457fabc9b90deb041ee019488ab2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf678ba3ddb89c0aa3031dd0b9e5322b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b9de21ec4eb08ecabcb0526aa1ea6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c760a372b069f9e9130aa392996ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92478b59e58da470e1260fd6bdbda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda5a71412c22ce6880107df386d9ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f70d6457bab54ded31f0552a4cee91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c15308757adbd499337ce8158375c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd7998194de1b18d19974f9c435f2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f918bb7565a2c3423e59915447a0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef071eae1fa11007933be9994464d560569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b049b305689a853d883d2f0aff2da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afc1cfbf1300f9559d7f2166688985571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb612b94fb648baff604655420b8408572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aed43732e0211a62cb84999685376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2358837037fe667e5c0bd46a222e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ab14f081bb86b2aa807cfec4ed7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251344cd8d77426015459265fa0447fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e82e82f713624b7b2e004377015fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74c0d9bf2a25ffbc72a0799670e585578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6e4a7c4379d4c88b7acd42667a877579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018812a0d7bea3bf2307f2122874aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e226fca50018372ec8067f2dfd711581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c47b6944f3d83e250eb47b2d133d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84949264bb84a2a483c29be8b45082c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fe5eebada81c9a4ce3aff9b2cce5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044970cbca128d49323539b0cfbe3a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744568314a3b361a81e1f7bc9b7a31f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476258b2f46f45ad8f6d0a908e153f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319fbde79068a7fa19497adf62d907a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf014d7413fdfff98468587291ea41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c54ea4fed658a88ffa45469d27b0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaabdb9f5ebf123b797abd435dbaf4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9594d4fe0283245a243ea2f17bf5a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621fe316236665c8a650d2644f761d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe078003fdb235af8afea63e0a4ba9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847fa2874381cf57908e2a8258b38dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd34bc2bdb923a3b91533375ca35f7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2daea33041c98d986436379d7c25d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285cfb32d3f63925db0ef7a2c1d4e43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59759de314020e079784390626c7a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43162a284f97a658e06df255b7d2a62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076c36d06ae921089e34d51512f5899601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0023a792799827f602f8bd7f04b98c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b182c5e318437471f23bd2aea7593603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afabce62c5578c37a5aa64210d8a160604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6ee7b743d65f751cc6d55ccb22cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e662cd8cef254f99175d5f29789c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489777cad6c471726b376af3d76953607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80877197175c7048342a5a1dee9761b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb61c59d0f0ae2a473fdca3b750ffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f8b387e36278558eeff125363021610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fbac6be1ccb17366e5d391419488e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab857566fd9ea51b9956102d077595f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf661908f556405876fa06e1cc09a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896032cdd79a9ccca21685b9f68e03b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34877b0ec8e6294486cc92b42c44868b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316ddfc429aa355da4917e44c0cbf75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd30568c1c44c5f5a9de20d61a1356617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538091a1f3711a6eddd1bf9e3829ce7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b4fbcbf49aaa31e641d3901958fdc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8487c03cbf0dd6f7f8ac5c2b806580620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3006e380ad1c2c145a7578ea30d7239621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c37c407ce57519806f7160a019c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c45704424028ca9d272b36c95733e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407add53274afd4844b76e01b488fcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c0d2a699a35cb8cd4153f2abf043f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8416f34d0803998574c77f77a10eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfb5201c8ed9678929a91db8f1da2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc269d626045359c9b21e35ce57f8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a2b4f4446e1143978693e56e649f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6cb09e7b07b92462db1a0276128d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3835fdb79aed8319f00b7c445ab51a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b8778365f0d1f806e470e9ea30e0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435474b9aa9bbf1aeb677c437c44bd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d514056ce6baa6d5f5c214d0e8e5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0a3a3a21749e11bfc0a15567db723635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36d871f2af812194b0262f454a3c0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f167304389373df81b18db80d83d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c4d6a20570ce29f0e5806c9a0c02a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a369402759a67915a78632441d9f60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a073c137022795f0c056c5700ab56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0923438280534e15a97d9aab0b26c00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb26661c651fe1e3972811f03c71c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c92ed29809ce305e83e9b3ec3e1ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c0a7a44da9bbe18e65c7a9bcbc12d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ce89e3bd33bbc93c8131417b08e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213118247d8b0779da7520cc6488f06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf50f616eb0d8299e6335c95b0eba8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc307f66e1f53742ed1b61ecc6276e06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2882c3ee56a57e532ddcf3c50e97e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e3b35764b5fd5a34950e5330c5bb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f908bf06e1ee9b64f92cff7e9b69e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d2d1b7337e2d4c6f878b377fc0aee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7739b6349fa85d8919f6dac3d566a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2080b79f85cb2a1b4f7abc97f0067654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802632b4240712e52efd72bd5a80bdd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a8ed70db1ac3c0e76a582fc64c87c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd00fbb8c84b7a470a0eb7dc7480731657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5740447b6bbb38b22f90bdc3303970658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f109bd27b674d462f36ac8b632a71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff248dd54301fb0f4a190a5d7151bca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a57061b85f5c1177c958f6cd58a63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97cc0cf260cb8f7d2d21a20f3701c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea6aba338c807cb23b24cbb9947364663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6106b7ff6c5e864c9469440b6e908c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016208b43cd012ab37a47e48af2c1a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6aa906f94e0ddc5fb54473fefa805666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c76b3dd85852ca897f4edffeed0020667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf57a5e312723b1389352ea0c76a90a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60558b3b38c603424cd2b25d8217ba3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7491a5cd22893edfd635729e434c856670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626b461d0df443a698ef30594fec74c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c192f83c1ae85a6fbf7c578566553672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8348aa4c2e6f8e941473a1e21cf0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b3697b5011ccc1ec3b320c0e7ce0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d82f518404ea6abc87ed616906ea90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591202d43e1ed7f0dc52533f9a3270b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe43bb831a228bb36244d6553d1f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192d8e709bf960e820578ff0d55b3ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da112dcc79404f27e52ff7ce008758b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4ccb5cca2a613e4abfce46cb54b20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f290f5df3635b2788215c75457675681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f457baba39b83a35869f354494697682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034850355cbf6eae32f68311f018765683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f549a7827bfa0feac03fa4b9549c71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c0cba6b9db69745bcb3329c166e80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19918e6977252470f10a32047d26d2e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2257e30c032796d73990845814119687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33e5e725872b09105c2d3216876e67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679f67ec29b114f1f5c8a6dcaa0563f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d38f8ecaca39701bc8cffb7e333463690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ac6f40b421d486afc83841947067691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021fa0457e4aab612671572a78a6d4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac24b0b63fc2dc1d8bc5b17ec1caed7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b54080672f3201a24d6ad6d4e87f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f0f8e0756b813c138df2aba467e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fc30615b746bafab807aa0826a986696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ba93ca01685afc3c2987dfe21b0ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55705b57899d86ab894539c87ede7749698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586732f0987f01de651003f5aca72b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932d73bc3c71a16c1f77553c006292a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f86187c13da012a3dbb00dc7da21f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9182e568b39da418e3741a6b5531fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75138f802035f7df4d7f2b76c81193703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce293015ab756cc7e8f251895bd64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6753ba9f69f559071958483d3f88f95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458003e69e25786efa068d9f462e9ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6795f65e5e0e2e7e66f08cccb403f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24f848cd88b509643dcae641fce058708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef056a879d19fd260e7cabcc688b0cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca511376627f15dd654d1eba27667609710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e0e47359e39b499550b2cedec80ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa59a04f5908c3b4c382a8ca83321f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4a6351a6b45c03e1dfb58129bdd6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe35f1c0d9e5d2fe47b7fc460179aab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04234f0a33cdc7b9e4bdc40ea38fadf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32919b483980d26d8fadbf26cd61f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1571905be587d8ed4c9b6bc87f24f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949255fa953681fbce9be82568a7ff5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a30cead06daea98d71cfe88403257e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c57cd68f85c0a56e4c13e65b892b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8423d41dc0769506174d62a76fb5bc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c4d34f6f5780816e866941171aeb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84f76f27a8c1e5fa0d73efa36e38a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5b4273608d01fb83cce5a22133e10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e99ed7f791cc225b6ec18dcc312e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28022f4c8727e994dd5229ce522fa086726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff48fd9947a6fee75ac6b3d5a9cc24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354994b128e74bf43debd179696be938728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408403c7c9d87bad1df5d3b875feaad8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699ccfbbb0ce94f0e4640b501a1551d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710093e73d56b0aa80113c83ae88fcec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf4c746d4b4eff5980595e08712ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316029f5f50dcd5f98ce80a46d16987733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecff3e494d290c2b7a206fb688982d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e9f06ef3896b0b05a1644451dd72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166912c1a0587d4d0429339b42fc1e28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8281461f3a4a24e9e0dc935709c9cbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada5b88cc4dbff853298648a727f62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf95a1b773f534f082380326c909cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e5a924eb07e4c322561f5444b24a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c934ba4df22c8418fb3625903976361741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc30a695c18eb2977aa3cdd3ecebdf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b86f5f4be7fb18c3c5044c77b3296743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f22d4f00edce4f3f1f7a7f23c336e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ca186474bb0e33ce57dc88d3d25a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d7f1a072440fe9966c66793bc6287746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d63ebcc9a200501c582c42e01aed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f4a88c8b4213cb007eaaf45646b3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba1ba82fd84f6b4199a5398d57dfd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff7372862157233ecff598575b288a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73502ba1c537df7387add5994dfbb3de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745145118866c877ced07f2deef605752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9abdf250145b5890e17ac43cd4e26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9614ad238217e9ff3b962ca092109e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ac01df8720a8a094ac6a960bfed96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778f8c738cc6324042cccfb2c7bf2fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7667f1656bc047b1a99602294dad5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4364174e435810979d68f300dec26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08599bfa8e46c4a9407a971b33f057a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c0c32e2f42054cd3211731fca0321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b11f438ab7909d084c1f050ed1332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82d241a224b1c60fe9e6bc6d2925203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447323e88139bb77bb86bdc704811e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52353d08775755ef484fa48785f6fc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e69a23aaebc1a48d34bf945f8e403d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d061426baa29ba46e277ac3771d707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e052c9a33feef6ce569b3dc3b7e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7957c0b4e05b43b6b8ab4f2e2eca79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf44678a05a301f9b116b7fcb47917410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d2fe0c5e524378dbe6324eae7e1e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed8259e22ae514226e1cce7d967dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dac594dad109ef2a99268a3bfbf4ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f53af689ad4138e7a5f3b8819080a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a73b01e3bfead55087a845064477c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8c4cdc342e2e5b88609d06a9b51ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d74c9d3044493307dc31500dbaf1ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb6d6269d8e9a23912a6639715bdee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc4f40d0e1a9e6d616aad39c05047319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd103b4792af291268a29fdfff1c2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec9747cdf76dd985fa4a7390b5070e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c835fa1a202b653f9de21ddec775b0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426568f6225adc70e64b5d9c204c45823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79152845151d1e58c8d11f6694cf9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85484a03906b6f753ca4ca1cda0d803025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610637f1010a67c6dea89081e558beb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298dfd7630ab5e4f2ef05bf211a7e6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47761ab430c8e2cd059378bfd28936f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9739568f0c549b50f11f7ab2ec4878c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cd2e1041bc60a7ebb266153ebad3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91d9aa52dd03f722178fbc774129bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94856d5d9be9916dfe2adff794fe16732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be645f3f4f4dfba92a2f6826ad1c63233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e3948a7f41eb8f8c16ce80e7e37934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d9c547d872c8570b6bfc2f309b4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3dda154321d5bde4d291f84b130e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87053deed3bf58d6c6f979018077a83637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19abb75646c66534156883d1fe5a1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a4b0387de1399528a583c5301b7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abdf4a4292c18efa9801475206048e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718c550e0f2d60a39af4ab99228dd9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a687cde5cfb760fb2a1810f9764942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067ce6dda44712e5a38ac60abd0bc3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870081f97b612a296c08eb4652207f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a237c34c1a5ba340533ea7a24dd81045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4298206ffd7a493535003d156f1efb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b1aa97d979647b9a3ad921ac815647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534a94d32fb1390dd5871dcd643e4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d799a297ce7a7e6ae7663d8d18c672749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba25884ccfa2d01bc0114c4cdb554b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40eab0376b2f412b5ff1b00f78cfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd2d59681ee796b56367864861ca152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b24819c861e5fa96e171a8e5e10053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5907143fc8c55cea1ed5ef6bf8b8b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f3b679d4bb64fb026c7edc6f616e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908e163c1250d5c6a721ef3119f3e5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a741c606eae1268cc8fb1b7aa7124557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29890ab6d4eb5058a9847cefe1b66658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf1c4aedc396b12f5bc47ef4c8a9d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11d9d4ae59acda70e3002a64872c7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d806c20ee12bf3c4414a964d82c0a5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ef81930face5a3c045bf6549798562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6a54cd5b92d744689eec50696975a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d624ef689dc29c5db3e0ba4409fafc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233aed18afa27e3b31eeaf442873a0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f976b0bcbcc7e60e5d5d3e8d8005ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf611e4665cc3194bacecafc3f3f4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2252abd6bab1714e13b6ffa97eda1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09709580179b21e01a9ae5cfdad603fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f977bfcd79e645acc83106091bbeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28676d52fbaa675c470bc69ebacd7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f94b47e1edd37c59f0d794c75f5ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bf1fa91aa2c2e2d1df651ec56a3c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9e1c92a38b256850379f2015f362f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62a1cdcaebce99293257857aa71b8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5d4c965904b499716c0b920966aee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa53cc5086e5c0757089cf1d4ad650777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba95b7a4a2daf69cda3f1fbd8e52d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f1897f26438b6739776b75635241179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdec7e8969ba60999f0ad011be5c0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b157615145c1d8d01e0ca6502c6ea581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded2e7ff84498c72fd6348c69888f5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2def0ebe6f0d5ba2e54c69a373879883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c69a17ed6fee42d63628f93b66c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb919e992178fb1a8c92830ce3869d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e381f7ced109e675540feceea4585386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2cc25a7aca8d08a48027b819ab1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd2f80608f8402d0e9e53e533f73f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbdd554ec01ce6e7104d660c976d6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3cce86de457110280477cc95c5cdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d8326aa68c42441fe1e7933fb6f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d77810de6f11d5cd37163f043c967692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62734600804185842effc4e47529c86393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fcd4ab682b29d4e9cea24dee2598494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99795d70b651cc8b75de7da332512e6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68e442cdf20a94e03d3019760388996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5de096c6924ae09ed307913da3b7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f1a4bb5f9540a55a9a938830b261c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358096005b8d1b5c13ecc18361c4d02399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85bfd9eea0f81fed4b48500e6283ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364edf4f2e151f382cee688d9f96cc34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63680373e2fc0af05f66f2b16b5d1fa0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c6a0ca4cbbf15207b887c9c18d1fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb9722e29d6c9025b3d6b63a0ddff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482dceaa63b17ff3d6a3dbecdaf7f68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9a6cba579735dce11e6bba0ba6833106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4595bd718c6e1e85bc3b5fa74bd3cad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f854bd23c48630e04e5103d41b6e14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2d732e3756ad2641aba28e7954fa2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22700c87748c64a3a53b96405ad2ffe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2a27b630abd4ed4d84770462a883a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ca5a7302c3c2715a53eccaa3d6574112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2983fc6dc5e20bdff198d707e8779113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81607b7197cd12ede5d47027db556f74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76bc9c95f1ba5455d437433396eb00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6da7b5e6893c5cf1c3eb2fd405b7a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e109232b0ea3cd3086c0e3e9bffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd084ed7bb3fc42eb0dab2631824d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf7c7982d10337a2eafe24ef8aaef2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977fcd95572b03bb0c60b4e2d84d338120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ebaaef63cad22aa2297c72a7340aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41dd797715b88f0df61c41cea7849e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45a72a2098ed671296362131326f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4b781bfb910d535fea55ea601ff91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee58305d527668990b60cad9a19a5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fa38e03d4efbb6259350cdf995027126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e995f33b4cb7a416e5422c3c534ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122d3d0e8afbdfb79c3884ae20253a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab7308377ffa2567623c0ec84d9617129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9aef97c22e531cab651f3f6cac084130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b313985fd42747ef3e8680eb6443a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e9a49b546a060123e8aa50657b830132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b28bbce36e2e8dc3a9a7f0fa6c6f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1013845d5ded73f5f8fb8e62205bb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c8e59be2a1c7ef9010517bc5a19fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24574b4beac31f34ecdb1014b79d26e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d6299af8f359ffe05760dde25f78f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f53af1e57b4f4ba731aec59779780138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2910344805f625925a04fe875bf92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ecf7c6b74f87a11dd9a08e879a8f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4eda7eeb8f33673b530d4258b35cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a862ef560c5a6fb72c204989b19fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2719c4ba22784aac2e16d4bed5f67c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2fa78138b8934c521885a3ddd9a51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44455efd940b4269a38e849426a74e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f008debb4652e8792f8ca64f4f94372146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321966a3446b1caae945302bc1f954d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dcfaad07db07c83c7301f27f3090e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb1bb0ca857aeadc1c9a26da8f117b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d951d88ebc29398b8cefe0d5b86b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8139ca4b2b777a49e838da5d5b8163d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34321db3b1969b00fb8673fe7b92c8a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cc2741fe77e565ca77b6a45c4c78f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c905c7df20b1dd1bcae7224d3309c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d267ecd28a5d0602ddb9b8740c29af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e595d43fe68edfc0320f9271490c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6ceac31c5cd85dd60d89088365544157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377eaf422a2aa87541cb6919a9e8740158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e716a910f1a91c58d057509e00947159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b444c8fec7d9fd2e88c35b14efe4d24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734240e47dba2c2d1d5fc650ab36f8e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f019b34a853fc22d221a19f75b708162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc16d55919c0c7d8fcbe01aed3f307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bced16d32e86236847820907cb07fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842ad0415d6382839fa4343f5e61285165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c44168d73ffd4d033bc4fc6ea0c5cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f59b8e0b3b250196213e686c9e90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7cc582134f1096a85698ff0e0ac33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4884e88c1b59ab25775cb7eeef7e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b45bc35b4608e3f36948b9ae30c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce4a403e0135e11d30ea4064aa23b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7145cf2db1eb66e0a4fab26a482512172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9159d1bec0c40abd63f21810da934173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0547f5c2d4e7ae54ffb15b1eec1428174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c837a2c1be27dba86274657a04d48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a69a6d6ab044100d8234a441006d41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b726f2541addbc241cc62ff7a7267ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a514ed68c99779871e3fa804ea4ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0692a0ce2def04e38f16cc4644e3d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e9c178a2a3414d959a872ff1c248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d7472b0e4aace3afb6f512cce23e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a330f63628d740ae3ed8f63328617182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bbc2d5d47e45e7503b4dc931ffa33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c153e59d2dce2ab32895ba520125e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d03855b7df76719be4fc741311b8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59257d019df3100adce26ed15a411d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d54c18509b1601e093097584dcc26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b906fcd703e1ecbefd4f2247583e814188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7d56239db7913117238c7735053f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98625bd7854e1fd2b36bcd274e53bd96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014fe370f1181ad4f7465dd3c9a4895191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04afbb3ee12fd1a77d2288512c56429192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00742735b2742a48a81c72ae9c3c5fe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429050aac4d0dae1629a934cdc6b1fe4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d1f20b64361796a1ab4a04f549f36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6271be47638a129a6f66c7fc7e8f46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d1669972e3935afb5c841ed940cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f72cd0684a50f713d746ff508a3e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad5c2b22e3e9a67ef804274bafe134199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2291840a975104ab5c388302b5b9138200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06fba810a27676fb75e60ecc72b0a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305177975207133cac3355cb165409df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660a7cf548982de23f451c0765f722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b1932689308865be2cddbd05f90d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00dcefb58717d8e404f654a5d37ade205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27910744516f173590bd866fa10a6c18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3068f3aa4cae0a35682874e80b171207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af77b2af0c7590bc92630cd57cac7fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fecc8d57ba6b74acc6e6ac5984317209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5842c9c016da43a09dfa93ff8ae0650210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf5309a7f575ee3057537702297227211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac9a56fd91752076961ae45bab6a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c0aa6a42621fca84b8a3b8c6598da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897b33f8b20a9169aed4da8979f93a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5abf5e2bc4adefe2e3d07525904e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5c8899de24e53b964d5948a265a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57332389983374c53cdda311c1a1feb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3034d3344cbdde9da06cdadfa4fb40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a82836c60a6a81c4aafa3509c4199219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d64dd49ed5ce322173217c2e96fe9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8f69ce24bf48088ea9c5eb37730e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282798051d57430aff72bc1c28ca570222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673bbf993405fbc7af5f2a7085f7118223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1eb408196415752703e9f5d245e8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9ca0ba2298e7a5aa577a5613a78d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3d8a7c5299a3c5a5962fdeb00f905226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb7848481cdcc0210da131aead267227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6823ddddd5c44c5d088d0ce9e570228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d006dd315bd3dd09e72ce8f0270e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e30a4ded6823871451a1e25c84a8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8937a069248936a7d5717a54832cd48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2fd1da080a95a971cea6e56d6bbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c1ddd67812ffcd5d4288566969e75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e95a5d4a436a6d90900e5265c7f41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2183694b26c3762457001c81693d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b63f004fa193189a4dfe178c362c9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314ba043716866ffe5bbd1568b3c4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa377100cd7b612d06f92fbe919b33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984eb2a8bab458ad901fe808dbe77ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b8d27729920c5161f0950f8b3811240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec90c7189be25d2fdc6cdcdcf2bc50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dda6e569122bb37f6d8bc622fa2fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08d7444e0859312c9db83eba275677243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dad7388a2ee567135eaeb77c3d9b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c258ca55b17879f52f4a24f2d00bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29904293e78d8176d767dd7c4226827246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22980c75c05e949c0c385ba4a9d293b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b3ff77bdf2691aed6d4084dbaabcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446705bc107cfcf7549018df9ceead5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad28e8862b1b0bc6749545dcbe1d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1188d1b5d8aa6822a6fbe173a1ed3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427fbe986fa9b02a8939d687c1ca94c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca721613f9a7d8417063d92a00b63b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948454e86f0c6a5e88779be1f724a74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7526b3ee9e696fd1560b938f872114255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e868a419ee6fad13c5ea2a6242990256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b1b12441dd8fc61b37453cb69d27e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d9405d7a57e009c74066517466cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62da8444d436a7446da512d9d96ead7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c71947456e55d9cb74f2d0206f8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa25a90d27eb06ee93fe29fa193190261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1739fdf9813c04fdf0612faa8246f33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849395382db5c2b984c0314cd1b3662263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d9feed42469edfba7e7b805c2380264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd0c9f6ce0fcd0d97ee9cd0c48dd99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8497c3917c9a823796ea82b5376c62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc6ab3e79c518c198d886862aacdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c75d379fdc404ffb8a9de9783affbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f157053bbade5eaf6cf4cec429d39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4f79dfd8c51eb593260bc95d88c3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32b7d20160ef4dd7a3462c45d1b79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d3ec74e4b0926b24477d685714221272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b7b32b0a3688f31f570f99319b39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a2b29c1847dc5aabe8805adbab5dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd385855052ff43593376bf71a3989e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649bed43b9ba97fd9b50bd4567a342e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844da8b729e463adafbb36d455a65bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282265f37a56016768f774cda0dc8f68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a947c59cd09ee4f41af98d352971893279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfccac9baa459ae28fd3b9b82208bf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d1403d4707c57f2522ed59ad4be5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7b1deb5813e0379462891f7aa9418282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454e9eaeebead99f377a48969141f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e1b997e18b158f62ec7490540207284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7facad60de20b2dc5b929df2ba95e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9b700e4e8a1835a42f05fec07fb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca76029cc9fac9c1dfcdc65145bf04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c702950af7892567823b5f35c8e76b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3e874916f12ab0f6308e8f5243d4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bd21c1b024cba5c26009cc23c6b27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9554a19dbe2e3091410f2aa03b436291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc4ff15be03cb8e031a73869f3b1c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551f66e38697e05fbdbf65afa0fe2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3c1f7d545c3c1c0e3073e360e37db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4131adb505a349ed4d13cc1850af222295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eecd7c0ca0abc294d3bafefe5cce6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef30e2dacd08c1bc8aa99200883c26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce109ee10c9f13c4d030cb6e3472b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5e01fb4f763790184373aebe1d998299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d698d6644fe2f708e1e9efce01ae9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc916f086924574e90e2015d08658f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c41d434c243b5ab55150bf94a4b89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b3a117fcd845c4199fd68f98103fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bbb1bf60b1e9c1698f23d9f526a26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48f0a9b8dd61447be35d5e8e300aac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0761b5eda07a4e52ef1bfeffbdcdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d056a48561e04665730849a63f894307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2d41c4f25c2fafa76fd6d15d4753a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5176f75f4fbfd5ea35714c8bd5768ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93973ff7cbd66124e1609fa7dbbb987b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f733ad8e470d15b8c97c04e65e6040e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c8123322b98ca682e57a6e751d76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82460b3fced8aa27945182be04c35aa3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e854e1b035f08e93aafb34ccc34d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea34c80a45481d78b9b4e6de1a014ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b4358062555100515411b67c8359316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689bf505243cd948109c65a73c55143317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96ced05ef04010c908df53eb90dba0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e04a59325a98aa8f2935cce58c24e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb723f5d1939f3eecfdd407356fc964b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865727878172c16601ed10d4da85f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2169620d48367a6badb9cbff824b8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406843a25398e3f0371f3b038cb3cf76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3fc2ea5a7ff4aad73afe1d642ecd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af34657c3e9abe381b926de4879717c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160bb3f4514a2d3b1da96cad3e48b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d0b34f22611d4304ca3385e23d929327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3c1587a62b4d098dd27bff9a6aa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb37f7cf3a77739455ea755d215339329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9221c695e7dd1ef36f362623ee184330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeba3ab503c7ad7bbba6c2d29056b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb7bd788b5fe89705fd289dae54185332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31369416ca33b9eb1fe335f7fe91b22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bd908d12b1e5fd6cf9fb901b116bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd3323261029a3d027e48c7f4926c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cb807660923bd47ae25c3ff6eb90c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bf13b41fabcf8c4f5edde4b8f9e35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c0a9f87163cbe87be453c6d816b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d84ea6c540f7d509a7ac1ee122b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d19c8edcf446d3a1979649c582aa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48e3dae6b494248a8376197e92c9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463965a56a9b096f7745164591ffad80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb5b7d9ba4e0f651161ff1bc8afe38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1470d144a62a32ba64f3d24874608344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792678d5f3e77f2d018766e86f5ca67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e16688996abe9e637c95e9bb97cc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3eccabfdc1eecff423dd75f944ef8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852eeab9c56c173cc84a1045f9efa3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a693133ffa8db80bc10fccbd57149c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0aa71bbe505db6ce2b8ff2e234d04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeaefa5fc2d202e847c1a01e3f8235351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd5dbec0ddf45b4848bf4f2b7e58b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d666f7f126ab45d251695144b274c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00743a60160bd0667b9d67fe9b4e402b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306e84ec44dfc837e9ab68c74c8a77f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4043e5e5af9a8ab7e25e8fff90b71c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b37b90c1c21a72e143b328e78ce23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab9badc5d8aae2c9b70b1cfa53cf33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a49f03c91cd4f14e152851dac7169359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a97be35be1df9c9f8f5674cf60384a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5e8985006a921da7495ad363029d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef470a53b4b3a26093105f19b7e9e7fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d394affb6e6d80442a9db371fc097363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbc94175c6c828da69d6544cb5625d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a133502422cc278ee1f217e9d40e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f9bd9d3d9bfab498ce2ea64b1536a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8013ae547001ded4ed944e9458d7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4200325d1f6b66f46b908dfff992efc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70626e8bb3fa28836a9173abbacf8bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7631b32ede82edd69cd622def3d49d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27fd4d9c395c4834b61dd94e5ea546371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073ea551a3fcfee7d4af99dd5518eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729a8a975ffc5ebe0eebcd3b38536b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8611ebb0e7aca884193d2d137cbde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c04cffe1afa5cdf6ac7be3925f82b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652d833ca1db635f28f303b20aeb310376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff728f7254ed3733f353626f64d69b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0ef4a82f22e2a1da4b23c3735684378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd9e48aadb34eaa8063e1cb0903c54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb99e4ee7a19966d212c702b77ab6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dff39bc7b6843c33a519490782fecb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53ca8204d3281ca3be56778bc4e248382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3a1f91ddd80e021b39bbbc765d49b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2230d50f24f51417b957c10be54f67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadc0545b7aafb2a73ac250fbdb09d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209caba292e6bc4b0eeba7584c90d1fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e9a58f18df6cea05522fb56f2c753387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47cf0c9a2ddc6312a74752d13f76de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101926e00eb976ad7c32f1df46dbe316389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca25c81537d19d73fd61f8c6b1e1252390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053069164491becc177ad4dd2b14687b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94ee5bfda205ab0eef54ec70d31db6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07b1c850818e716e0bd44c26044db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5fa5a67b4251d758e73278830fc19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb03f4162d6c18dc60836a3eed7fa5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a852f2141c11eafc2d60f7cdbe67a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09373f3b9687460fc7c83f53a22f977397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff86c1e64357557266850ed8800c8cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeddab67792bf4b8390f2e009ad1fd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61bc1b194deaa27c5019dbd139a8ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b2b7cfcbd0071e16b94146728d63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035add41c393fd1f6eaacbdd9219ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2445058ff65e08f8ff1fae4b3964c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9104b85c3da5b83f70ac1aeeecaa760404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eb0ab6d4baf7f49ae9b309bfd49e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62d680d4e1ed8a80313556f352ad76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260537f1d6170962932b1d18bcad235b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd08b1fabe3b11b9efe046d9e6c258408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b55603862b2eb8f6e0ce4f54b5f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccdddc1f3e29381769a364bf04d7b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8f082aef68c0b300350d75bb0d178411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb019a3afdd41c78349703c5d05bc59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f745f75e6428f5cb51671b405570413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ce300ed76b123cdc08037b945e1f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b5459c2e3f2ee54973a57ddaab8bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bad77faff43f1fbccf16e0ec29da27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a6b40c0240964eb7ea09d1cab1427417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47cd6b8d9dbfc7d627bdfb8c55235418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcf13a1def37f81091f495cf37d655419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e6fab6f8256c17894d1ed8505d8e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f556fcc7360dd4423a0d59a8d5ede421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228307bb80c52f4a886e68004af843c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57e34d80e35130b86a8171c2e15a69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de209b177c63a0550a0e5423862d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eaf6bf5f2d32d182395bab75ac709425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5623f9f750cfe5af83077624ddecca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af6d4c1560266632f9cefed1f2730427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59d488b8f3d575d132554af3d7eba2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77940bd3e6fa26c160239bb0067f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265f14a52366a17241294b6a2131af4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997df1bf24d5843e55790e3c3a658bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea53f1d99257d0eefc299501932061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80755e8d88131a8f846f56f3dd72371b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd03a9b2c782d095a5d1a818e47841434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d01808cace6638be30183d56f880b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083d66e6ad780d46de77075222960ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff2417964f451a0612ceff6c395648437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e0b54da3c62f86a08a533303a336d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484e8b64eb4a9dee5baa9c6e03da4f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9e26f340655339a968fdd03fe79a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cd8aa13efaaaf07e5dcf99d3aa86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c452826e4dcbd9e0fb21d81d18a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999e4af146096cf2a3a2d68d84a7f50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d974432ca8afc8861e0718cb5b2e2ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c4ddd0e58c40f2dd8f1e7f241242d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da1b862e78524ab864ba9594df1d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24025bc6bc9e9a57144d424268bd69e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1513e7a38826e728b161ed75cc18c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac36d81ae3aaf337ef6dcc5f6dca4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392a851caa3548c9a2074bb8bc73922450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70963ae8650e9f2c50039190a514c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42e2cb52ad2ae9a9cb87baf161f40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c2dbe4b40cb95f32509263bfed2c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55c5d75ebf7ac8f9df26396e711e10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b55c98a49bbe7990a7545bd4a743a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb129a39c10ff5ccfa759231312033456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e4a9ea3d0bd207cf138d519a0e646457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8c5b57f9b4f691b2338bb22379a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d228a2cfad4b25d664f354af6e885f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01da5f95097a35dd33913dee84c311460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eee470afecf7df6dcfde193239f992461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e738d4eb51f3a39132c5ec1ead888f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0809c041013865b0acb008c44396e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acbd97c104bd1e7680c2718f93de24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4761d5d8d4bcbe9df1d30daea369cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e58f7a99a2338e162f01cf699d100466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc3afe1a3a6da4f24c55c90fa4b449467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6951d391cf13dcbc4d3c684b479750468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aa96b0faf0882783d9c650d337a51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e002cfb7da46298a7f2d8c70756bdb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd95d25ca949f1087314d7946ef01ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c41d18c5fab1e6a90183701a3f91b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd23b53b3a2336ec59dc5fdd0ab097473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74bf23a98de4b826e3a3eadaaa0e84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17e0dab2e60afcd63fd812e38f5044475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51291b5760ab8abefab59b2ac2af0188476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620a6accb97af063a51714a50ed1dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f3795734f4024cdcb37ef07f67eaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6ec41e95371a4466c8cdb73cc66d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606067b403ace3cfaaa48bc13f1dc6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8ebce632e125884d840a2389ecd9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2333e3cea8e54e0d3c4a9806e2aeb97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492f3701a7892f2e149c1d4ac466e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd251d7a43e6a519d772d9be5e24ed8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30a004e01d6b6bc3b950999e1fe754485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fd5c42b76672ec9c44ed12eef60ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8367dace3cb68e7827ebc75c13ad1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ddc9e2a7f13abbb1be5a9b7a6eaaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874eaba035e60ae87f6d427535c8e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e433abc760691942d0134ab0e9e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2161e7518eec6cdffbcfea3947972e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c387946db5a02185d8036e4b0917ef7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d7f4a879b84012baf3c1c92e8216493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf770080fea46e4572b01f81ec8e3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f08c8c6a0013f3e1a3009bd33bf95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ece2c1c24afa69ae1ca6700b78799496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64113f1d574bbb73adbd0e6aa505d237497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5844621b0d8d4a106b005e3b6ff5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7825421269c39bd1d501534c14b5fa2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d7c76d00a5e5366c5f5f7f6ffaba2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522dc5d528b3ef827dee6c386d4a7fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6ee4274fc4d1259e058f439bfc7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b221bc88d29d8294a7ee78532da8d23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81844d4a9e21431024cbe7651378d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796fc531bd17713d287e8a418dac2db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148f0a253d6375da6433f9b670e27a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340ad8ee03954f1dc102b089cbdcbcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d455a1dfba4510b21ab8743aa951b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ec8e3ff0ae2b290f9f1e7d3e8f659509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9f1fb72a919950049aab96771daa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdc84236ff299f217c45b42f4b9b22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d56923414452baf6c547fa28aa07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986ca04a7df148ab09c77e7436ea4cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bae368f2faed0de8babf63b7853b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb479b60a68982f0de3193db852d67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09afcf9ff9f62133f1f87a0eca85f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ae9b2b967fad36aba7e67be9b26e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97841ffa789aab8fbe89fbb2433c00c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e7f29b11dbb0b39f5261af1018752519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f74ab54e5cd15ea8e08fd8c33b311520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a952c32b2fb764a6277ce2815adab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703ddcf8956a6cf1f0467ea29f7e45a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dafa51ccbe582470cbb1bf87301e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87488c132d650e2bbc57a477a9a939524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113803d6ff3f971215138ac8aad14b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebafcfef1e340b0f45570a7d4ce0f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be404fbe0ad918db64824cd6a7554b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982ca03ae4bce9c9531b7ae6da19f6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0e0c83823e0871b59c7f3bec97ccc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dda28f057627d41b5ee5da8b3da53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599516b44a735e9057f55bc2981c8be2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac948303e47e4385d62673215514c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025c80b4a6a928ad63989c5f89e2b6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99990296098adf703bc63b153b71cb20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f7d357a52ad649c57fa048374689e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dbaf4622cabea77ece08e1bb1fe5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c7ce5d8674b15bb6d92004ad0f8d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2736a9e3c7c4c4eb8d8ee1438d1d9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4f54e9b207f2c5318946863fd47d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712da335de618e793477c030b0a5bfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84661666a12a952676dd44ab93eacb72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76209cb5faddfbd96eea6f9256191c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee5741dbd7b913540dae09996a4954543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e231a9c2a666cf8ffd11d50f07260544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a489702101d1dd39b72ea46c54466be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fbea0b03f5ad17bcf0eafa085f67b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb0f95d54cd2a183951a906d30591547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40babf72cfe86c0760b6816faade060e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90c7b5f461d73c4919d39ff2800159549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79369471d1a98532e433d0693b2d1163550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ace44faa72e8f60ca8bae959895c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cdd9edc68ed346c73ff7354afb466552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733924ce8db8f3147be3a0c280bfc7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cde84b489b9d84133111744cca1f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a33b69f5552c2c736c3b2fdf1fa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf68e2dd5b76ad848e326276cf78a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9183e6db8678028e288ceb03da5c57d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd56fa1fd47e01a7d8b0e2c7f7b2ffd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e46b37099f10378a753a656038eec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb49cb731cf440a000f078445c629560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f503cdf8edcf11f417a7b5db2a512a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fd0a7a6b999455f32e8b34daabe01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad0438589e87f362b0679a4d5a8f67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed85d44522db24b733710a01c7685fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2646de093d7bd241da29285ed694d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb6e990650e8ae331263faf248e034566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf438de9b6773bdbf98814bacbdb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee65b48e107df2d46230fd52a8c53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec103d811831b7a36cc0753abaaa102569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db995ed4ec3723ecb8d497c0716af1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a594bfb75274ab8b09ab6dd30e27ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d7f6674ff367c326f1db30cb9744572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e43bc1c751a845db84fd8e9bc0b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fce716054abfb51381a0626da3ebdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82ba4e4fa06c5e9f9e8dd8b848b1b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f1da21cc667e1b569adad5ed7532a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b457ba83a36537b99e41fdf9aa18916577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff5bf7f9ffd121e08958545fe38c3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a040bb8322200689e16da9c14eb804579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31a3bbd6ea589f8e3b6623b95e7f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ffb8f42a7f2d97fa97fe4d61c972581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d39c27e8d9ba66dc0e23cbf2d60810582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7d4967d25f874994ea4fe09f8e8c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c51dcd03206de561b8d6a61969210584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b22b058374e0c2a1fc641c74576c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7e2a56a79e537325359149d619d1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd65e0b52d9c6fce9a9b896de8710bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85b211cb35e1854a513e6821f28762588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d77a247766d7ac7e4e24399369bc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657fa43d6e2ad9ffa25fffc161c670d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f665d315a219f11595951b8e047627591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fef12ddeb473195421374e14cf0136592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0f98a9bb24971a2e5178f73d2d24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd54b4b97b9d945c055887dd087b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b2540baa8334405cfdae8ddc8ac5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c6dcfb518fab707c4ba5322e9f75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273905ded82539ad519cf7b1e0ec85ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b6fc4aa198d9560920c85e9ef477d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ba3ed0a31bab0dd17c0439ddb552d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671f8e2c4ef3e048ff2f6ae01218b83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31418a93f76223344e4a771dd2845601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a0ea7cefaefe11189d112df14f7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9f4818634aaf5d39b979b188c3ce5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b05e06c13e9da3eb529121038df4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200a88c26b9bda3fbf433a8ef9180c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca868ab272a86d00b8c9cff3a7327d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8a463b81d66a1d80dd5ff29594c2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80462ecb48b9f1f30e162e228f4a6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d500798cf55a40ddf41e00dba892c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b665b79e8244ae5b588365338caed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e8f5463199b50d30e61f24b6b0fce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcae515385c76d124f9c2acab60248612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227ad99cc31efebb01fdf81b97a22e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e0064afbe60bcaf9d084c819bb45e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccb0119afc581d11036cbec1485cf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb5cc307153dfc6325c17044b864e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4844cfa1180ee5525d89dc625043617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0de1e1922e4c9053e79c12f5ab09f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c7b29d773f295d66a69010c773be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0d2b5536565ff93b1975a709ea07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388e9a90cbc7a0af91f4a9c55199334621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5444b87e4d4ccec869f993e9678697622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebc8a4dbc78702148f180b9cef450623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e27b74d13e8e91e14bd957295197624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7badb836a1eba5a7356954626895b7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae050a04427f11e8d9cc35a9b3f1abea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57f6f7fa13f8d7c809d4a44af2a802627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9133e0a7ed3195e7632bf0a01079a0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c189aed8a72595bee461909fae30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b905b7e450987a05e3caaadf0b730630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e6a8a4b32a5d8a858471ec6623b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24afbce25f5d5b2691b73409a99892632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff50b8f7a36d52eed5a8600a18a1de6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6a3acde2b64aaf8263403d5502db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e71d4d972c22e7c9f69bfb15874f94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1802d1b23150983e0c3189313c8def3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2a174256943ccaf6483653270fa8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a98dd9c9a78bfc214b0f5355e45e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eedf462d979e55acc57a60679fc9da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da09113e856713e53a6849cc7c0a7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af2db3107c70c50e4d499d4f11da1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8ec52fda3d50a0940fa4a6bfc3212642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1606d2acebf66e7151b309e0e62f76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9670e6c6b227eebbea26899257019f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b079db3db6d9e97e05be280ae9876645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e918c6ba1cdaceaf5d13abcc19ab8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1376e0c670b41c851dd52cb59af2aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933b09f27c1ddf9fa17b4a501a8608c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c29292b0e2e476d3702080b9afc79b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28f0f2a2c37ad75a5cb4d427f92234650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cab2c740adf79d542f643a2a9fddc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a78d40f1227569abbd908f4e07bebe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d81fb1787c2aac21ba0d747e46b89e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636467c0807370da045f252376e4933e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb5cbc0581cbaa4c73619456df6c5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006aefcb3bac9753d7a29f0ff85194f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c8c3483ec594b29af216b7f6cfeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf21905ed48e4a32ab51c609c1f85f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b8add939bf726a497fef4c2e83c1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777404333570ea9b472925a16f4774f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37440dcc64d4efc4d42228e764c0feef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9657512dfc8619919ec68009d6a000662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1359d9e5c3c7f6652db24e34e3cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6df293ac3b3aaf4046749ccf7956df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df41a341d13641a8f12e376b77b991665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f215d26db6138e17e71ee5316db0754666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224db51c9f8ec00dc922b56fd52103b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbbc3b4fda3f8beb14ee719cc98939668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d467a3912b920e7d5ffc8288a1f7eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a89a2e485d91267491d023d4e9a6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf0b30d1d1376e336e9c34299a33a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bcdaba64e1aefa649441cf0562e69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf6eb1f401564d00c3c7fee6380f30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37c587d5f98d62f302d711c7efbe1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d5a4c50deb15c963f46c798462ce2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d838c0a64b4b3d6cfe68c359c1939676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4963ea2f64e33fc23b383ec68da180677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d941b8c28af3b79fb85aced0b2c81a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29b6e83cdc5e1112b5b422721df7bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986fe69d43923f4274dbb4d454166c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f086aa9ca06bdc32b020b59a6b20bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9354e7b17507e0993f7fd87b13f88f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cf26e8b24a969832f7e5b68eeb81b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd35c4d9f4e658c81a7c8c3bff13625684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd0705147f5c1d54d8842fc1e297f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e203b09276f0bc665f9e6855f0c81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a381686e668bc80d7ac636606e0299687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bfeebb7c50257b47bbc68f8fed8ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7382c71cb2f8eb1193b3f7c5cb2da6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3d614e12ed81d56481a2af7db145690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce3437057823774d2be92ed4efacc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ebefe0132bf36f9e91ccec462e90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd34b583fb47332710374f2247ae05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1ff5de438633e6b7b7d7066c1a7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8dce132c4cb3e9798d55f7865e4b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c950f190f8aac2b45a6f4b58355a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3f75711e421e8c887307c7b02f423697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee445b881313834d69d2b0a2a206f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73538d3d0e59c4989a6aeeada5c7905b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e2dbace3c5ac5ec5ac0d1f161d891700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba37c769ec56cbb50c4b93656848ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466bf482f0cb7e3f4ad313fc91794f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab5cf70c1fb28fe59f35167d8de92a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82305bfbe5eb88acb96538701b77dd1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d97a1ae040da5130c393efce654d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9713075235f51d9ffc15e8c55b59d66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4232cdc63b192dd6c8f5313d9cf3a33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26558561b7c8b0c066a2455b80e79bd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f656b093b29e898b6ccde4cdfbe8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb443c56ecf9a6a50ee0cbfdf2056e5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa39fe4ba9b7e8f470fe42f8791260711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03ee91fb3d676cd6364c027a57648c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cbca7e0e70c56f92947c65ca2d50f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385b8c3f28cece7250a9474e1bea890714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad1b605c00b99182f49a75a06cebe1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f738befe1d71ad52d8cf865dd3f4fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a34498446497d36431511aba229f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8d603885668719e7cccde4431d190718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009b12e37f08a83b79a3467d34bb19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06dd82f56731f47be972543a0f5781720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9223047531d8140ac231c82cc0eb45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411585a7b6604c32f8e50e157e68e2fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359a4e106511884639bcaedfde27cfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22e42d6ab4801cae65a6168af17fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65359820a5d157c4a90709cc94f3e100725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc24338ba18410d6940fee88a4c436726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb2a5e7bc783f9c50eb96811f5ca3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f7dedf565709e45c854c682238501728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15cb4785432e3d5a7117cbb67baf9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e81d4c092aba621cde5b0368367c59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bcf4c662aceca596026179ae35c46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9536fb090de984e68cef830dac223732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5c083147aff1f817b019968153e14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f04ff838e0d4d368b8c6b088457a22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c289e666e41cc54fe00f48f88d2272735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1031407cd8762c71bcec7bd79d25f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071507585f3a66073b3ee05c2627cbaa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603243b3c19f3e53f4b1198011b599d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9004d1984b570e54842730c3e97cee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a962cf0dee5039bc73792b077f23fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c97baf29761f6b972d9c0d7fac5f24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42148fbaa7e40e92ea5fddfbdadb5e1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a893c8bc00519a5bafb2a283f5d464743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcd21b84ea9159cd414270a5db5867744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29663446bc2826c9d2dc20875b44257745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c3a5f0faf06ea7a298e83ba7fc67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea119f02ce772e60079e3703ee3c2c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2b36d9bab598686ce78eb156c860c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3f9475453672e991819da6c9e1b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd1cc0cb869f8fdf7e8d581bab1f18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec2fe3cdbe80da6c3e21bcbfa5eace751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23f54d5eaab9d79891fdb4a7b6ce7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035023d8e6d09b4a67bd01d6be5fac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887d23b2b805326bd919553c1965047754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb383b8a98b1324d6aa3b9e5f292b2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59ac3d550b0bfe5f2362cc52275002756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694019796d5769f9a7d19b66fb6c4e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f801ce1c8b06b908c0a3af8a1e55758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96be8054fd40a29d37c17ed4fd6dabf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>