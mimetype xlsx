--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee965cc2ccb9bdf080d1758d01e2bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b490f109dc0c342033ea918700990ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daddfbac437025e4cc0ead4fdf0f5e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d991f7ce7eef3c9aaa37d7af5f54ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f848ff406be5d3146dc9234b35cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22557badd44a0fbf31166f4c2802e716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd061d237841528d9990cc0a2922607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58166e5a1e25097e4130e30584864e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c28b8b2b6ca4cb624b6f03cbf4ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63cd01e6178640fda6be103b38c19610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52277c5bc617de550bb431ac714e1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d794e5f90c67af795eaee42ea18325812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3e05952346444304cb1ed5554ac7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900c41622527694510f0849b9bd3c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4270c6dc6147bcc951669514745b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce45d541baef4141b9c8cd5a6efa2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8131f20383c66c7b6247124a1c9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2b54e257267609c24399cc893e90218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6a76cafd72cf2a38a4910d5024b2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06aa4f7fb5891265912159445afb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd556f8a1661cccd28006bbf42a7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d58b4ebed60951f41ce987318ce7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847242949fb67523b703fb3cd5b7cb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4b92456b0938a664669b4eb0b939224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5fe770ffc2febc7c083368842276b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aec65b98943a613d67b92adfea5d9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ba84259c393bd41c233dc92d3a80f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b5371568f57429e5d9993fcac8f2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70818142937a7e7ee14bc2c9f7276b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eea24733462ef03f1fe345d59609030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b8a7b5b7689bb760fda504f7eeef531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be3e8a8ff3b73396611233af1266cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88817bc81445072a08508cf4734228dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d729bf51c46467434a65dfa5f5862fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75416e5b5d74a4f7e3184396bb27d56c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18b97c231d105e039e3b65bdd4bb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b2a38160e2e830d0abf8c3accede37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffc1110c06aaac3f9f3fea0ce4468838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177600caea9637ca37bde2a655a8292d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854b2963cb1cf88e74658544ec148b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e786eb8a22654f8f388e3765caa7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f059f03f66e657fd0fccab379c2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b744b8e59c5d3082ef03c079aa6c5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacb9e15e999af65bf8c6d2404e165144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c210e6c5f60b78bf30ca7abf47635045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8305caa258101dc9f565e8a5b316546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb6ec061b20d2b55b384373b9f107d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf60f39f06184925bf6a9d7a5a35e5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e268f0aafe4dfcd3d725bd8f399beec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07d2b013a548d697921feb5091d86850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a01f482e83016a539141dabef12b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a33f1c49075ae7ede6f7e2d4063cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a554da1c28adb34fdff64042626753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1dadaac7eb445d24875920e8cc84a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb61a416f17836ab6938c5fe7c0bf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c83e3adfd200232eef2f465e39ec756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b93f218b78726b4d8a9da066bdeb4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42415d9f5f6fdfa2716f0365e4de283a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82baefb1292c90359be92cf0d3c3b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f3673d5fdf383039c817a648d246a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde5bf7c0cbba6d5d7c78e835d0212361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63326ab331474cb1f3b48cbeb3716362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a2adb19cd5aee890899f5dc91e6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fb06cf736517d2bd51b997fd2e3ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648343ad44537b8d82984e3dac7c0d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd5e601cffae9c9034cbe07d6321366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13653859b88a25637e171aed61f7062367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9765c5c5e39a8e1080aec2585a0d18968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa51b0c7ad95def36b5d50e382707469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df67c172ca3d0eeb60d4ca7867252c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b3b010f9d095cf4785bf8ff6d9b6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac3c27d79766f9f3f0bc6a57f448d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda4008158f8cb66c88ab0b052d34b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbcb8d493a2631b5851b4abb1dde2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b2090d66d292e51bf496307f13f1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2e0c4f71f6c8e71fe27407a6d266376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168afcac31d59e1baf948b4103985f7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df8613b809f626556b88b34d8ae6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33ebd3962583d3003122b58f8c1c5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c84253a0e95d7bb03a7214f40f92e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f50d7be5228f1dd7328ec3025f99881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c1a29117709f054dca7ad2cc2ffb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5166eeab76ba6925b149af1d3ca22783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c146b8e87030561ca974386d48e296584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97852a6956e1eadd7e6e55bdde2e4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd447b5991c89c2075b6a90b93a83e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dc84cf63a419d32e97165a5aceeb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af48e3104240c9232f87ea064638e3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4dc94f953595e431cf87910593afe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c61a19c5bc0c16dfff58d595356290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b73f99888b896cdcff79372246c99391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530aab41e23af4aedd163f6235263d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50f7db379786d4a4caf8875b54c8da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c247b61182c14911aed0cefcc2177194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f3509904900ac21ed79da2cbe1d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a17492fca9635d56b7a6dd3370811f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bb72b3fd75801a37a1d44c5c29e8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a4734195f057e5f6daa5a11d38e8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b714c9178d46414881218905b3754c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572697bc5a9c9452babc0895c7ed1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7c9449948c7a664dc8ddc9bf0649101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e8ed675758c4588ee31aa77f2c5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b69ac8d2c614ad8974e985f501ce6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdfc8067ec1d7a76f31f906dfae186104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec4e93d185075a616b37854089af2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a4b0055200f67427ad0a502fdde87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97398787db784e43ef37d4ff6048bf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c761d2d9c8fbdc43e5377327e973ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f3187d8c99c797cc6489919ad6b87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709d00d8ca19261af3190a652e23365110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9e22820d485356563765e81c79270111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2038170dbd470429a8155d2dc82c2c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a64ebdf30e8df03b66829fccb4fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ca600b9540eedb1c42b81122ab445114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed74852cb3d1b06684b709c9f0f1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1caeac9bf2abdf8e0b4ecea0fa64b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580435adcdda2a23da406d6bbffb79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa92def84e8ca509a6b7ac81367624118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95be1d2c515cc72cf4630253dd67f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b95a2b0f5c5ca91e79178aed158080120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491f7c6bcfc50b610eb283d03e1afc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d84bb4396982f681f0b4a8a00462122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cfb23409084aa8a70bfe3f7917f8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b6c2d15ec69f17f99259410b6b9e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a025ed1c25a1beb0d289be39c05ea1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020bc99f376dd48104185e4cdfde98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b42055a88b99227e0f064bca284543127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0036e378362e27dd01099347806937e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bd958326acb20560c7f579216c32d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac59e9597e280e57a10d00eeeb6ab1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b059dd96855c48dd775907d218bea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1880a36085d275c882d02cbdea9c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ea36a4fe04ccf627c659c583b5018133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850910ec04f1c6690f4a5726e419a9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c6e2fa0a66b3c6529b176b490b6dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e028026b22cfba06060e632793701b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa40478142bdfb6b802737ea8bc749137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8390f7e7dbc0cccc3bacc735cbac0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7aa1c85169ecaa9819682511d4d8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b0c905aea04341dda791f5467182c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e4d2045a7fd163f09b8f7f463be20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14c3679a3060466078bd2e76ad586142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1206754552d6d494bdb75c8958992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da3444084bd43afa909e7aaea0bcdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127ffef736a2b1b18cb16c1e8b8c31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143cc3b0b67c4e7f8ba3d6d6908a3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b096787a7041d72f8b25548957e94a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d34fa4cbc8b72aaefc3b87e02bfec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497ad98bbc3d7be399536d3d7b171a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51059b0bf24af071f2f318d8f103166f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cfcf3cc908e64ecaf75f2130cfdc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8606a7f088ac6df0cde5e50ff3b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f86d3a6803be95617a301ebd4254a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ba47f14c621a1723f0d894ad5e893154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034933cabc1323e6c36dca0e295b41ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aeaf355326a7ab0d64344ac3570ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf1cf78883b33fd792502c318b4dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3982c39db0c5ea73f4df05424f458ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef60d35202a311c44a87e2471b313d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bb98187ee07095662b6832ed31937160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f9c644d19c3373c43309eaa5b16eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b09879ac2314e11f3011d2a64ad3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d97237f3c31a8586f9704b3bb82ca0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb11e349da0bbdb8596cfef59a7109164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2acd0702ede9bbf9dbe4c2b491a3e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccdb3c42be4894faa5aae0fdea9f3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2466ec22593c2682c40a679aecb6c1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182797109e775e2c027b0f67c700ac2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4098392794b1147bb459558cd73831169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff945baad43cc86a5b99325b548f34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7e1e5a6e219ff7ed3f4eed9d82829171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1333b426bc201ac4520a073c6a0e49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c268d218ee4ca982097a37a228e76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e573b13a5358093f522067cdf6a13c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87147f41a647baa9395f0e4d875d3f0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a333bd8bc06a30b619d0f7c3dd7e77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e986de3c24697099013c01466d058177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223a4c9951a7ea94da8c7c363b05063178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3afcf9eb5e498f527b691d3564cd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51ee28160f396fd5206b49183dc5f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a817db832244a2497cdce82785793181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366269892c8cf04e4934f6db2c1fbe9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120902e8b5f52a89800bb87d2f36691183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd0a849c48c21a0365927e1ffedf29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651174e878b54fb60918a15309fe044e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b93237f2f8024ac75b90cdb8694b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d24396c550ca705b63110b822b688187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d400ed374bb6b7dcf5f1d6712c3078188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f442c067255089ba2d4ce5b3efb3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33290ea7acf18c94c6665080966ae39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68f9648ac93b2a54e8a661f4a09e6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37928136613868822d5471e233a9d582192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cb3963982e6cc42e717b302208725193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cbef80594d135b9110fdd73be6a3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58e10805211c745c46ab10b7af1aff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547db7bafeb844a88e1b803eb843b6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92087df69e8bc950f5e170234ee6b2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e7f4ec6d141651fa88863805ab78a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca16756473c8f053d5a8ab9bdb92074199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00b270d108b0395bf69f66514048d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a851c29362cb87b740048dc84e9f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d28eae5fc95933fb5b6a5e2e93a93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59439268faf9219e747c1767622e58f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03f10fc77dc43d47ebaa66007509ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b0f90538eb5476b211c5ad47cec71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151911f2f99cd747e1bed86be8c3f69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049679d037812fa63ae84a61b7b403c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501343701098d21b347bb4ba50ae379b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e969ac5e0b14a5864ad5682975905e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89f5b35b03cd8d8433012d5dbaf6e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e748bf376c74480862accb7f833facc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb290ececab38b8b9e9369dc197fb4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb03135a3c474d8db7d0318b0dabf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d90cb5f7e1731f480c2ab690dac4bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d9764648da9371072f3efaf6fa519215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9439e91443b1859566fb21fbad492216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ffb76f89f69b26a10921fc8456671217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b8d1fa7849c032d7ea0a3499c887c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d95cdcf37e6c569de232e7e77e1ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae34abc1b7f8dde5b47022d62acc60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c899ad2625522a245278e284361d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac80ed94d8a55bfc7756d38619bd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c813875ae92d6db249561c340c23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd915b2388bc66e4d62fbda333a930224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd96bdcfca6a520d1090de66d433bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119948c25547ed6a44f85bffe8138a7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa81f4d16573f9caa90448f19889d9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae279935744b5c465f8c6a545ca33f7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99651bfe702687f5e908f541e9cedba0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3658607da0efdcf2a1b9d15dfbef8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b605b17799340cf6be95730a294a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b769708b149228a9b6b70386e8e38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b33aed74ebd385c7f99a4adbf1dcf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58692f1999a6f10f5a0d31afc9d7dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae631d72a9ab194b7bae6da9c2659bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa3050a1163e8da70b046067c1fc68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722bfa5d3b509a1d29cfd440b0c8a4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed873ad3abb8eeac39f379932780a2ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcff83a6eb489c66101f9e5747ae303239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0a67275639d96ebdcca568cca8caa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3d95dc10174dd80c6f5398705620e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25e6160e51c103d7478b8bb6949549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b14f1f3e05b0c1a4dd32178de21620243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6995b1d0774abfa2bd2122f485d80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed46245b265b35f93e2442ad1c2b6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc62d0bb90a63e466e1de0637be697246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd876de32b1a356c78d3e04d0f3ff3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372c2f681e4074f75f33a1bd339e1f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec49b9928f0d5095d4f3aee45f5813b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735efd9c91f8eb6312a0f6e12902694250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd67d0334593b6964e83441b6db48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde015519c1dc940190ab2ffd8aed33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20afa428afd5f198cc2582e04e730a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1016341092d02297e88540534f6442254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84e3c4556c602e60503ae0d1ec6594255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac028bef50a66ce5ee9e843a01de815256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae90e41c8b5ad767fdea0be5688d893257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565ce723f713fc7d040532cb135a30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769293f67cf47aa6d34efea500265867259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb2b4b120e69705c3c4c2fc4d57822260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb4ae7bbe32bf2d5d6ad1939199e1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066fd66305ff4cbebdfb44903d4a172262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4ac0ca68439056349d02712134dfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43aa85baf756f8e340157155e63c27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03552bc704860c708bb7e442bcdfe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc38abaec4fe94ec9d6a7ed27935086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb44081933109c0aa1a04d2a5ccea2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f5506a31c0e28aaf08552d55982a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eec3f091aa7d44a76e017f2d67ccf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b150c240ec2712186d3eec9612bb476270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d979866042db5b17ca0396f42128f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040a44fa39c427e843f1b9d3cc4816d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fd17ad05b232b41cfe0bed0665cca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c0016146c2c7a3773c19441ba55b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77912f8d86782c21df654cfa4d30cc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d1b36cec51479185a1c07ea71195276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ead7d4172ad2c3341247802fd683b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f544488083b91d33f4ede080701ab39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c017214515430b0a00118dc2b986a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03c4794ad608c46e77c6156691f47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c4e37e6c55592fad959957334a3ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8ca828221eec23ec70084ed60cd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2e8cee694fa601217313641c97c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4b0f9865db3085ebbef9ae26f81c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4360d0e9bb7e5f12030a91b3ed0815285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052318197d3d2e59bf3a696ffe3a15f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d1d2f5c5282caa725f69eea04e1cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d9560d768256ae409b917be769a65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a57c4e64be97a66b501637caec2e1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0102e42e33458fa524f1d9b3ef4e322290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831381a655d8765a286a69e517a033e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1d16a99b23adee618f36cca5d2ebb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ce4b483c46f5f6de543d09e7922f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f1c9db964b0c8d99ab1a6bf0e12ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7c12424ae390d93d0e06ff1ce7f3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305a7fb1aef1a4f35da6e0ca28e5ebf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceba71daf409ace626d79240dc35b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8136649f857a47cf8e47519bf4a4888298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5fc97d6bf28a1ef4eb3d3c175952299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c431e6b931815ab27e1415d92631b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b50c111f5ab12362704023a12df4c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bf59c6c998103980ea6fcb6749660302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c939f10c1f0e89652db5f68cb7bb80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f228392b05a17049c0b7465f75378b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60d4b54983ebd5a95c7157f7f4cc36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf00ff01a8f6759b6877dcd71f8672f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555690669e26516762707d772c1e002e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7e0826ca9d3f0020bbc096ebf89b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c23efa50d70294e143cf858cea8b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d01abfb101d6b601f1ee8bab4effcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba97e46a1fdef266b7be578fefacb16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401001e5e7272930c8976e88ec3c4a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c50e4d7416dd8d3182ea306b17333313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2006b5f50f00bb7cd14201f9bbac88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14030f80b7cc98c692208c2b656ca56f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8713f87fe32b0f74bce72652d7c0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758a14530ae0a11345ed5832d83e9fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf051f02cb5e4ca13d8ae917c530888318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74186e82591269240b75be3ecc507239319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64054977119dc3bb3064ccdbe79274c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01411e5b63f8e58f5c13399ddd8bf621321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833b5c6f0204614ed557b01f48eaf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cdd4c90d44cf688c9d4f9a4bb3f8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b35b2af17539f6c326884c015ec0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa49d00532a660ed99fd1002b154ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a72cfb2018879287f20715de519f03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5ef38b91045f76500702f339760f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a17403015bd53257cb333a3980b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccd3464a8c9560c17d0bc7c00041cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27861a122905f5891c99a9b550d940330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62926e5494a635a3b180d343e0b2de27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf034ac5e8efb88152cd95f6bc1ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9ff491b9c3cac47c75e575c5f024e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f85dd8deedd94c047bef3708cfdb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be2bcca21292f680b50b24e854d50b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35a4bf218a4bbaf95e0ffeb78cb939336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05e9209a132f053afab2d68670250c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0a4415007b1e48456fbb10b7617b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b35821371718390e7b7162448561fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38939fd83f3b0b54649fe3417a83d056340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a14bdabd32b01397abaa916b5dfcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f25d59b3cd3b23d8d2d080835c96f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58701d9a2d57b06b2b42b20eeb1fae8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b0a94b5c27d737d4eac270f7dd2b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c517a0dcff70ee6e7b2c203c334a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d23437359e087f0f74b9537eda10d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273361cd6e131037cffcb40330368c53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8b866905a4fea90f944fb30b680b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54605dc6bc5828a3833f6333e463c27e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800afaad00cf0f00b3966ce14c8ab464350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c834a8c3c7bd6d10e876b235d62d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a200f472782a74577888f61f045b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7d83f7541cf788cf68033f070219353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f88c921fb6d4a5bd04767d01014872354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a884fc892a7f9f66f28f662c06918355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9048b144a68c2c83c8b2402640d1ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe565ab9165cdf1b06516c01a544fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765b461295596099435964b339fbd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338bcc8c5173987d4d6c53db1d67494359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee5889b8cb55275696190a0d875ef6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c60a9ecadea0f7267b2d6b9b5c397361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a3c1400f4f05592d709e83ba4680e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9bdfb53ad07191f44a47cc85a66d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a129e0678daa5f021776f63b9adbe2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2d4ef2fbb7ab8c0c3afcb89c8e348365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c368889781f2f07a7536cb869a7dc50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b368ae88c37fd273ce622e3757f9c35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9610c08c4061d566d700b4e0a5d5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace10610e6d5bb0231ecdc4cc7d0bd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382f1da03c0c55bb4ee508fa1a9b40e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a52024a25619ea923812dcc2a17f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dc0fec70031c8713cb7fd452e5592372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2692700a13c2047cabdeb816c2f67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ae57e658fae73d2423b66ccd08ba4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0911756fc6958c58a3607760e79899375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae384ef3e5e52f84ca6dd57a7dd10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5146eb64eedaaa441a50c6625e9eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90fba51ed9caac7b314bb877abd89c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c86b7060454cb28252d1382ae7c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c357fc9b13b8f3f0a2fe7d669d17ea7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43717b274f955253792ace041279b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88b54cc16296dae3147b429f8546d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27e14a97fb4424c6d5491c53b75e1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a720b39baa6759b1202099ced1be003384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dc9597fbcc85e85518cab78b0294d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0079b22264322ece014ce5b2e2b4afc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c8a1d149461ef771e9bed68ecedd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c6d4195f6e6b39b94c1e963bbdadc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21aba899073b055525b887de0d2b04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1953640e12c7c5834cc12015c8b94d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4b12283fbd941f3f8b2d354f57686391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f37f1327193244fd02a30dde743aab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284506f25d67e48d63c20e008745d869393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e9121a9b27a46b820c5277bf6e0fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8686c7aab765c7814406180753a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f247d55bbea7d8d256a250f99d5de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f56277130b90a70d9a73414cdfe656397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf02813289a60d599187c993d7b988398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871ad23a1190a3304fbf2bb42db6a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89af5fbb9c2e3da7b5f71f3aba21d24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb3b7bbd14de42c225dc1e199815c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd487e11a4ded1c0072e9df536faea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbad1d5790f08e5f7d0c1444bd1847a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa082bdad0230bb27e26ab74c91cc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fee0ac94d9415633dd056b6bc1afb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a747a6ff1fe2ccf1ca52c6d1634a42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24669af89bc4312edde4d4f8c8dd0129407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585fa2233b2c5b0b2f1e8e1bed24b2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8e7babdf15e9f3a0918b74739104e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2061455246f77d78143da647cbb2c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea18e080b6bca47b872ec832f84bd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9da5bc953d27db1f3bed09a67338d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37322e692fe9dba29e84c5d63a4d7ad1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d280abce5f401cc510598106ada7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f384f50a3a4431ff64524020d74c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07efd3319e4f16283fdc2eca9a13226416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042bcecc10eab7d54eed82e21794610417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9176465738f5e91835224117d3cc2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f210da1de89145e584588e0a74e5cac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e5e1dafee4d78d259be0de9df3ec1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda4568128f67eeea92449d1cf90d7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22106f16c6ff2dda3ca71e256990db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea466e7d9cb9e7a34917cefd9a0efe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b20c848795bda532e55a8bcbbbf43d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077ee596e051e7c1dfff379bd3ed8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0b3f76557a9e47a88add075ff54de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954eba69cb540857f11c46d0b4a44bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111445cd1e4f3a2fbe73960cf2398b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98838a65a0b586a8924a751e021cbfb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d38621fdbc0c953c9d0964f3c37d6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91b7b572177d4c147aa2d6a4b16c74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71b148348d92ab351feb9fb390aa05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270ae90ea356e45f18622fb9c2c7f89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cddd08d6541d6adcbeef34c969b2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c657ba900276aaa21bf3374c79dce8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eb698bea134643a37ba5fbca61f20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0814b08d9b65aea84bfeb02bd75fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446b9e9f0b78531ae4bb1f1ff2f059e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6c6d9976b8a9f3fd3ec852473e258439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd65a00f80ddc2dbe5ffaabe1ee89b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6434edf3bdba32b7f219976bf7d02f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66bfa7c2f79c6fed2da8da9a4d3316442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d165269aea874e3d7060beee7afc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee603aff7ff9382dc7852dbe4f58fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547da4a17d4bd26753274aca64cf312445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa00e0592ddb3118a681686e1e8038446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d5e740b77346e95590a6b4bccab7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170d36cc6029597964958bb8d8b00c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626e93155aba29ec1292cad3ca85f81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee0337ad9dd49795c4a1ad03431abf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e36ec680582ecef29e8c87e88d7a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab7711c85fa228d31e3733636e5657452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccf2cbea0b57fedc1920a2dfee89bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab9e80f2cd9e04c3bdb0864b694d03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82eb038fdcd7615a8580d3cb2a9c86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391479e23134563dfb4bccffbdf065456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a3820afeb1fa487bfb44229595122457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcbc21fca8a9ce7a9e85500ed999c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf30734c545b475f0789a15a2685b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be64db0120bbc259a71bfe05c18c15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985893797e3422905adac4880145d05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7fd1c886b62325dd3c40a5aa1fa39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21259fdee2d9214549ffc004b5db81f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba837688512a21c127fac65550996c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77d7b0f38f76bd85ac6c46669b7490465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b00fd177b9c877404103443ccbb31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8e117d14fdb8dc993e6d94b992fba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b9783792b19ef45b85cc45f58992468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074dc7c2c1b853720f29fc4e723fbea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc14e6c24568a673692c6b40802e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29542dddd76f40c7bd3562412b4f9ddd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec40beaad0bd41888a4e341ed0c66a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0ec28748c3cc50d3f56ded80014ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12db451ff7ead10973ea910e280e99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610f16ee46efcdb0631938ace53a02b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d1e59e77deb7b577f26c9e7530b82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a181bb763852b0afcd224eb4a274c0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a885bb1c0bbb2ec0a15d92062b1e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b974af7b927d13bdb658e7c401ef5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3975079b99442a421f90a41945d1d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d461be382ebc9af347a251a61a3fa3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d76ae88d01beb05795ee21f728c7e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dd785d63738309b06f39ae1542ae3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d598045b4c175eeafed495388eb8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7acc35d420e432bc27f8599ad37ce0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b42f1564f4aaa6a8644b54ac8f031486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa075670ef0dddbad3172881180dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521dd1000c468a5ec0a64a0f66eb62c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b958122bbb5a4a64edcbb1597b84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb499ab408e5084b3accb5b76f239a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb292b154e910f1e6180e4c3884d2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5875b0eeebde226e7661359e94ddb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04339d7f331f8fae491511447d0448e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4489374ba216a9d1168331d90879a05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4962a9912a25c9eb679e3450d0d7fe3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deaa62593ff35562f1e2f8315d8d89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7a26c75d24d8eef30efe2d679a2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c802fecffa480324cb938bdc05717498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b4893d18b66236ba8a37cb0492e0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c29f2216bce64c968b65e89a771a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36898af05f19ad0d7b08dcd20b72fa3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872490acb61a64d8076b6035a7fd0ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb532844c213a88540bfd69370eb996503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec54da7627978616703291e458866a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3308f2429536bceb306882d719768505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6524352fb982fc71ba6c3b8b135300506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870160710da2a7ca6da5262edc6b439e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ea5f798e2867097d03ffe0defdaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d4a86e339ad0145c3ba642dbc3ac4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd33abd491d27ce17c9ea22d1db9a6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1f29dff13b3b25e5bd45162484ee2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7172ace855338f9fc271aa36a75eea1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70b9cc3b1c22996a86d0590063795b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c439057f1d2ba570074b019593ab2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1040f77e8b4b99c69676d211fcad76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ec5236d4ee237b2301781d139b00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76c9a60ea1f064883d20fc039d955517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6dcf1d5015b5274603850030448ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf8c15dfd06c50fee072205b5caa9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67668e09a108ada86dbc5e5cd96a365520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d56b3fd105e1a1f4c746c343dee82b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc1d8afebc55a003c4fc729ddb54a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c734f71a64f653e3b2ee8cd83160f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffe6d06d87d3605bf85fb9895086d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6d2260fdda5416d391f0e2205a850525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24581f019072737f1b9269ae063eb70f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411ea94d2b171451098507b21c3a6b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ecb83be106243348fb1fbee388d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9cf474187fb25f445f7bd13a77a37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730f724be8cc52a0596734f19c5d32f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad09af3bcfca40fe03fdfb72befeb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecc27193985fb4829121de84878895532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a9fcb50a4241836724473b966e69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d689ac9a22795a5b2954729888c2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89affd2a0c83c796990774f0f15a843a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96461d8e05b9b7d67a72e18c182ea31d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12685af76c888197787562b0831399537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487898afeffb09d7c946848253d56d00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f25eef3c4ca23245c3edfdadbffde9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5799d1901e75f3972e31bf9502a4bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13e96495238a3ccaadf76ce818c45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ca45ac3c611c4a1fb59f580c0cab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9591dcbf67370f9a5d9d5a7c3def7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997049b92b928bb97b6a65bd48bdc09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e237f944851a83ea5fa41dd71a916545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74236bd2506924cabc8db9c7454754e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09248da0e0ed2c31b47296ba21e8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317bce119abf316b826778928de55e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cd6cddeb1fe2c5938222e1c1cc518549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35bb6091f6f4e1b8de1f9a3ea9dc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a77518109c8a40740f7c6053a3f17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e7fd26bba0a354e9d721ba3e3c3a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0a1bacee58526fd4bbd5c2968863f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe912fe5f82d15a2acd8fff82010813554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bbc15de14753af545d929d784d1c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7789935a820a898afd7c61234ee933e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18885c34a743d36602b7704bf446f331557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd40eb83d3f721ad8ec919cbfcf1ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768a2113a16861b2175718a8a0adc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47feeb0cc8ec55eb80bc6cfa829cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf0a8b76bb93303af0d6569fc882b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dbe60ea055b80a854a812105e7471562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18870ccf741730d64ba89604a4fe7257563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9c66fd3fb9e5524c194a8bb4ea7a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ecc7cb6dcc877f10972ea6ad7b44d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93206284b8ab545abe9143c99162e5d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93749077ae05ba4ed16809edc97b38ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f5fa44e6728fe6094eb2dd8e240be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8abb837a74a6739eb8ed69ae4e4f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09988d7e1316278001e134ae85d6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d72dd16ef8bc0fe571d506fbe18e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d5acd9bd33526c0bc28f923c411f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d3a03702321fee3b51e754ba0b039573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440874bebfd85397bb89f3e60950ca89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64421348d162bb2eb163e2eb69de9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88d865a45fb5787733d002c3bf0da8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e0f510afcec71abfa7ced975bc5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beccd53d70f5863e9a902a0da68e524578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a780434eac818ed86a0f6d7f14e6ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c49d7f20299ea398e8f8ce0e60039a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9523ca42952b223f806a5cbcba41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67920c3f54d5d2063002915fc42bc6d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3a144d011916404bc0f460046e6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944769ce9bbe5a568a0e131d7555672584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a242b78f6c71565428c12370252a49a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6b4784db17ee69db68cc7936122e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70aedfc147a56ef1d09839cb5bbb7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523da2d3aaa24d88832980f652bf72c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271713206f5ff218b3f27c46b40a3ddc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6d1479563cb55303ac7b164200862590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c96d2b43959f2ead0b572302bb7ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abddf0f999e72a256ed843acf718589592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa586cf08a1fd4fc8e79a153d9c15ce0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ef327ce1e4d9829749c42a0abb38d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dcd69ae17ea4ca18886103af59c62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551346fb9fc61628d6ab3e10cd22284596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b680d0dedb99bc85a82b9e297c253ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea254bfd3a2c4423f08dc62f060e2b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46a9be62a81c284fc4d47a3f7c1e95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db549e512e539ffecf1d1541e50dbac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f4a87ad8591bc0335747489b859fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b816f07bf1e4905a80e8eaa8b9c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b27e20aade3a2d0ab4c1533bd74fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e23cb358c326313232341be3d90635604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d7b9a789c25f4646ca28c7b1091cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0b5eccc89c2e7d07cbd6dcc2469bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15ee7ce604452dd5af938522f4c045607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041271898e840341c1584c680357e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421bfadf1022aeb053e6291d270e8f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09881b8623b0bcd351222e0b6f57446610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911d896476dc6b3b5447492a39160ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307bef3c2f514bb6ee8cecb8b30bd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649122e179ac7d05ab835b94564d25e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0a2f9febf415b00cb2393cb17f10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3867ad96bb43653ae30c871c604da0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d085dc6986b24f2613f868e01c37cdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea183ae941ffff18ba7402939609f75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1bc54519d0902f2937d5d16f89f93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e85dec4a1b02ab5404ef1a809e2040619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118dbb70bf6d199fdf9df635a73fb4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73657da7791c954e3e430d0ef48c187b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5b5b14a00d834b0911fdb2294244622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8537ead1a7634195bd89f1c382702623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecce11adee68b44a26974852f0f581624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3913f084fbf9dd54793733fdceaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63938238ab8ad642a7c15fc64ec10f22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a0c8b9d999a2338be2c6037284f62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254168d659dced118571371d66f2b81a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab04d0807b1591cd1f1e2cc0e1d67f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b11201aa25255226a5cf366cde821630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166502cf27594c2e220158f0c4579af5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81f223c7b16adb62d07ec7b79e4cc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0734e9c2ba130c34ab69867b9b240f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0345aca70da8b95c4cc253d7f3bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e625e7dda2543ca0abbd341c9c069635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a2fe2ec470cf2e14f8113e734e137636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa73b6b32eca061a8dbfebf797e8633637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b028d51f7f05f6bd085be3d543686638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2deb2f1df9accbaa1216372ec20cea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacd3302ce6100f8c8a6132827b2491640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4086753adfd61b00a43f3aebb72a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1988d00631464a39740730e63792d8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663e23213393043ff881c7242a27679643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c1552af45d2c5539fd47c88a3cb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af56dac58a177127e0bfaa284bab0c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50717d6a62bd0d3af05128640579cbc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606adc72d3ead4c9f1deb574de7b7e2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f49e4f9d38dc7e9628626b0a22c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05bd3213b21a564c991c03ccb98752649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8141fd4dc5c2d4b1a3a98a8941f7a2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a793bb58b8b75461ad1c7c3afc90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40b2bb4d99a9394b064733b9fa90e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f1cd5c54c5411686ea9c369089677653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a706332933d4af22f977f799e68f35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8e298d52d136d01dd396c12038678655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc77036639ba4d1b097d00dcfc52029656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91e96fa695fc0507a9a948a58a51d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58400112e66c1a3c615ddc7aed15caa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7281c994b5930491999004aff89e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3440163cb08660fc050dc9715d2b3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e5517a465ea1ae4f62470a8d2f9c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612f6cb670dacb66b519ad0cd0fe509662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e0f46dc7d736d2d35391ef805fd18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865606d1872b957d5d33f7419708d8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126a0e22189f8963746b087131c0bdf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8d38f4009b72f274ff57fe756170666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df513ac4a1d1e0a1034753d02912bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282127930253f88c8863822c7784b59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c042583134fa770aeaaf8ee5bbb50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eedc67c661deaded3247e6f46e3f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210a82525a7925e70ee282d689d6fe9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9c143b65d3f3f53a33999c5fa54cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6bbea961fc9399e9809d4dc5415e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4a4a87960752a8ae96a3fda297291674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e436829aab88a134605bb5dbbc2818d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad3cdf28dd4ecda5dd86383cab367676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8fdcc9dbbc827447e1b1004cd451677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b80c2d3ae3212aeb75d09ce38a64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00556b16895b98524292862d019d19a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a4bdfca31a43bbf1b65a4d274e77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcd9d498806356c1931db12d61bef7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51b52e9bc8eba8ec395492ba43a549682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f497d5c0011c75b2bd697bc45c93bff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a39fa0f8a49d64f3b8da1198fe4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cffdad111c491781ceb203cc04fd3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fca0307a68ee3bfff673a90054e0d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5749578e7680adecb19a0792383721687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042ad995d8e963e503504082f006155688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93831fafb2a10fbb6f64c116a551e61a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7ecc651449fef92f0383d37c9a7df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa07af63fc9fce7d2bb336364b5be1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031fe05d1c673604052f052c3d7d79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4492d4c21b4318f27e299546d676df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b024980f8791f049d73e2c2c448a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881f3ee97a267712833370a965f3938695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81144bdacd2c57997d5e0a818d06fe1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf591e50e2ec8f90a0cfd745b186a2fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064257f9a4121ce36bb6e4a31452f95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee93282f098768fbab986e6acad7465699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6565b89cdb075e3bf11d89328d34171700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae071eaad940c3f2f5e83a6c0c5826701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a152f41f0cd242f2cc39af1e7b009702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8f81bd29692e4c90c33e772b969f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6444344a2732180e28cd3eada8f1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de206901432e827bbd32197ef941bcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4776e74f8340c50dc3bb03867e202706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b753fe22a306b6cc1fe20f35317776e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369a78261c229baa863cb4a698cd19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197ee4511ad99bad9c9a42a70968ddf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7b4f958a43a63b92b9a2027dc375710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff175a008a5bd137f81bd87202eb1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e40d990ac76d8cdbeac5aaef6fdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63fab4c476bd765b7a36def80cb629713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45bf17e3c07ac3ce3267e2a4acd69a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e95c2c75f9b5cdb70c18e670cce36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18ae6dbeb2f95043748c4061a7835716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c577ef8883a86ded4b8da7688f60ebd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e11883a2ee3c03f80f41be5aede34c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd1ec530d1d858888fef5d3d227247719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998945a618f92e2499a7b137c27454720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a38576749303e2d75450274207169721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7808d8f51cf11c5da360465c0467d32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff1f5accc12982476fe47588fd8529723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31400f808f09df391cb3fd45384e71c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d5c1cbb3c7a516ba48a1603787d78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f57963bc8717ce4f5e7c7ee124a79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91028f83ee77cc591ca3441db33889b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea559f61722b85013076d4ed5297ee4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48a26cc6f61c58417ee1fb91e30055729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66579abb6f6f13679c8f778588c834730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d4e7abe9df890f5bd2a3f8c98d2fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3762a2f5f9774c84c825f737cfb823732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c80629fdfe89f7eae14b5bdaaecfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3e2992f8855b9754da28879569f6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818439188386e7af51d96b9739abfb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd4c7733040566dc836b8a85083930736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f2f84a67f19dc9305daf7e2aa12f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fcb462e35886347e3f4d459e30107738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49977a12258c8d3c8c4519d1eb1ca760739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee36fb1294e8e09a6df2be96b489b16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e00033b35a5cfc0d9ddfe0f07f78b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a615df3313e0e4475f55222ca9b0ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabf9cc4e53c90c63c53a3d724ae5be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801915d06323ed5cb33f814041f14a0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d1b86b1463b4008d9f3bc9a61803a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786ac7dccf775f7bea9d6956be21e70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe0ee0fa3f8a33d919af61999257cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08bd5fbc94e5d78190b985f3b1c60c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ba799cb8568974010f35b0b9e0cbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352679e081d1cb472c0e873e6cb5dd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcbd375686d389ec348cfa45d5d2cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d4fec971de75e2c5905182656394752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0a7f883a1945b34451bd4ee2da064753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a24bfd8e8c40d8afea011e40a0d20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae9ea4ddf995f60248ad57e41cd1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b986b5db320aa7e8792a8780380ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa50b8272119cc6ef9e708f7c1b8b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a723226498c753e67d143c08f58b6e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c24cd0db6b671a936a27eaac5f1d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30a0b856d1463ba9e361ed411e2abc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69ee596d3ef53e2062d025b5ee00b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc208ca247339140e50cdc119a865893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd8b1b444a91a634d650c25a3ac0be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8009c0473c7fa9790c6537f9d58a6c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6c8561fb440d9d3f0a1d404777a5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812273c4bdccd24bbc9796c384009e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fc184b336ebb04ea99f65d33dea3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a367e49c8332da3de18b6b86d45e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ec3a4fd07446c8a313aedb010181d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ff8197cc464c6d9b5447a87ad33d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc23b41f86562e4058640fb7dbd54f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca64f74491cfacaa1e9db227684a2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4c2a48114a53a47109cdb620c7ef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ea60516c025d544b4bf9e50b2a5ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eba4c5f04b4c1987fc1e71b8878e1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4efed03dde9f2a02bf812f6502a8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621cb83f1e94b21ee35051e1aec7c2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8497cc676c42976ee5758fdb39e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb300a4611108048e82cd844936ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ec9992b0954df5c04fa9133df9a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520cd34f2d0a8307663443ccfde54bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf05bb34572c8235e06dfea3714f4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772d27eb71dad103249fd91e35af0ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cacf392047d561cda4a15135873bb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fd1c4f6141670b5f93874b7fd5bdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a7af2bd090716d6793e930bf0603f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985af7b1c337bc5a2e545abfbfef00e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b34100828908f684cb3b1e10450b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3303e7d67648c4f1051a9b00369a23830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294155e29049369e9afcbb1f51102ea931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc1856c31583bc75b8cadecfc009e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376ab13fbcd463d9120d5cd2db36dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabc4e26b014733ca35acec3a099aa534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5339477b6b14896309bc3f4f657026b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabf7846b909815f37d3576834efa7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e15598ff399e97becf9acc02ad579237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8718bbbab797626a9ac5c559a786b7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e04aa2e1165595defc98a606fa1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699bb5d0fd15d4ebf731a2029836f7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff458d5ded3d8f6d9d1f97b033179541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d2b353d67c79423a77f03f1bd1df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383f9c4fdb23a4993eb7b0575fbf4f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef8e6af6a85d721a00fcaf5eedb6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb204c7946b6a99b4c251f0e55258b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b161035d487f05b913396fb1d282f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb11be1348fbe9097cd13eb079fd0f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13a08ba51b6d80709032a0a2b078cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453945e0c4356237e380691c4959f9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c71b5f9456ed77b5f9b30dfdfbe450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1c701bd0c74e55768c9f87b8877651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eca6741349ce4c27378c883b8b4e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd03ef2e6a060c8f3461a09ed907953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a13ed2f8ca22741be3f115aeafceb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469c18d66fd52babb9ba93129e10e1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416361f02142fd624bcf8abd2220c2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391c15a6fe0b6dde6eb83acf301355557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cc5113217fdbbda463b23879323f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1840ca9f6d2a1615c782425ddd72959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0f10f569bcb5093dfb6b19f3c18a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e316264b8cf5c9ed7ead3f8d8f7f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71375f220e1d9a169fc2066d7421bac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3032880acb2037789a99d8a7080b8a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d322ba30de6c82129567d63eb8c5c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9f1519ac024b2c91e04ca987f6f9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649d9dc00cbe8e5a001de0350953db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34960b5b8c087e59b353aa72d0cbe13d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e155afc432296027b9e9cad7f1c5d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4bd0c849501996f1d434b899bfb1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c9cf2b51a37f081eae4ab17fb85db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd07f52946e248c371f945d5c374371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b704cda2295e262d2f96c654240bbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca2a1e4f0a930ccebb24f2152d7ed473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3022b646bbebf10bd20b35c98a9ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb029126576c40311b4c91fb79c681075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99cefa194a0310acaedc1b45023bea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24759d7b54c373e0407259b8ef0c5a1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae354c37667c2ed13c30f69fc8e02e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca6dd5330f85c98f949a84bd3ab66679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ad9f1b1c33f0205ebc85c4df33c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31486431914828534ed585fc397ca0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757d0986e64ec57b346b32fe528c6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08631fd9debc4342bbb3fe99679b65783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a7e471b2e6f75a9a80aba821c277984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1356eccbd3a8eda786a62de4a630a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083e2c9639a34372d7aa548faf5aad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e0130f6d7654003d95abed58e7d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7602ce5eca6af09cb3aa3749fa67e0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ba934e44c4fe7b775db5d0b76e4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a53a9214e36ef9342ef83ad3c1842990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb53d97ba9bab85ad8e8228ef03fe891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92afee856e2bdd0a53f0f3d474a0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8938c6147cf69f13c8e1650346725793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181431dc78493460b5a4725b589fbb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381a6a88ca61ae2ad64cd784801b24c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780d22429b8feb9279f8162a35051896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78298defaea06e11798d961782324897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a85cafc115e3b71a676c07fd78cb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e677fc509f29133d0d276ba3e987399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddb8b20a10a308e053a58dc7d40aea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f86ba82007454cd5ada20a19dc110c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05728d2b864f22ae8619a2d57407f83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846349d9a8af06f7c6d9b1cc6364d5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4405906eb1755f8db49ac17c1a9d6f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599c1d0cbecaaa2f18ff5a5ad39013e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adb7abe2df72e03eed3cafe95ca48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8854708b5d4b5829e86cdee622bb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad1ff8d3d873ff35667ed22de63b45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c14086844e6b7a022226bf198fb82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6339cda1029038f9b34bd78a5961b4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29edb7ed7dc554ba5b8bc7ff1465e62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b1b6ad7cb2784b1c2420aebae3146112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b90af053acc21399fb9b1b6e5eeba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ac0e881706786f826535732e0ba8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f47a00cfd4c19b187734ff17a2ab4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e826f9c7a21c6250ac27892b2cbcec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6366b66d8dd96c1da593ec26d93ff3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666121fb2292e5a64e811de0ea744da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa376f9344a5f639ad3d7bc22bdce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51d9fdb57b185af2132cff10e5d5c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64628205891d71c7e262a01aa113f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11184030f8fdff2a5919363a7a55f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d6537be07639e455cfbaac3d5384123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5df87cafd642577e3db635a1fb9337124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01275aedd81562d5c6cbca5a88ea3e43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94598f882781c2cff41040a50593b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd295e05a06ff74094687ffaa3770a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405912df7ad90b85047823c58c03e33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6db0dd2928ddb8eaef84500dcbf23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712cb7bc4da13098de87038b971dc51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f344f65c278a4e7c35582fea2f9f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680492e490a81459e97c1b44027bf0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fe5de5dfad4c118f83042ba52fb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e1252137a1c5f6deb877bc798b605134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e163295495b0c90824a768a0a56ab8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b64c4d6464cf5c6367f31813c755136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e0c4fb1401bb4aa2dc80b2d8977e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937331f3598a10d942749dd9c7f66af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56aeff3402ca40dbd5ca2c8dacbf03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4aeec6f41756865b212d187806481140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818768db981cf9b1fd599d1dfe64115d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf5ad6962b14c40d2cc1bd25eb9ff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d39c13f9327054a1ae0f017bc5575143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320ff2ae7f403cd9870c430eff4d98d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1050fef7e202ad3f5309cb98e85f32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5401b8ca897ea53de1aa442993ef6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc30b9b1ff11b6ca95b19f75425a72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc01d06860197016bb972f31599d54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e617d1eb90ab1e158a0ae6e9a4aca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95b8dbb7a3a813facca4e58a9070dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaadbedf5a6518da1e7bb7775a388d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9718bc80489c12fd7fd7873d0b996c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c3a2e005f33796fa076840de5a8c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db50a69fb65b4ff7a80a3c98423f36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aacd60eeb65589a3b734be7229e5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e14dfe5a1c0e0289659cb0a0df08e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd61070f9bd764f05470f0767f2d754157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085d6ba58fc7bfe060522f7a1f39568158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c80cd2e4b6617429516ad19e6e26a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0874ce21127d8c81f06c4a14ac7ef23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7568d9a4e6f61d1bcb7111af2c6cbf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f19c19bc32b4f9aeb3e5215b45f19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3114294a9c52db8f0c9723c99fc1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859923489662df46f81454d2b5cbd0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59aa2fbd7f0b217b9d943e86f421e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9439dd44c285998867e168d5472055e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e5f5d4a8d994586e89e173513f26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618c4301d84f71f07ac79c8cc0bbafc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fadda091b2493b5e3f1b7aa1a30af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e74323893744d3ebc682dd8f663c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f723b16939969026953be09109f51ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08e12c7da4650e78d711f43fb5bd8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858adb9b53d3088fc5a326e74d02543173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3095232f78d2fb0628c343984e48cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aac3c605224af48c342ad835972d5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7346b129c5f8d349eb574216792bd06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335e0d4e9898b33f083d6c7803b61d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051019e8d82095bd23935a364ba3fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ec4e3d8d06b7905986a65fac4bdf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae70f97dd07d7061ac5bea90ec3f57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5baf5ca0d1e806204468a29bec6501181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e530b80b4c1b825a89b67f7b6dc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ada41d5c884075596f173c490668fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a484f56f8dce468ebbed8e5a0b0ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c4fbb56e6f4eefad33f01ec4a807b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b55cc61786ff9dc0c6a18a5df5f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bca4c66d3fbb78e599925f36d2a0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d22b640000ab91ace3beef591b6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c8ccb912b810556b6367cb4b1cb84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fa9a593983fc331fc9aafb071c94a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dc53dfb1f2936c990ffc6930ad627191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e814f0c51fba11d640ff5d48bb42b2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ab05c72b4d52b22f592a26588546193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acc48856fea5ad236a071eca93c3ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dce983a609f4ee77bb71dd98355e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11e23844fb329803f26a8084a22e2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850013d0bdb9d3634529329f7bbf68a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93648dce42a1f474b7dfdf7cc1fba07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe855c5b9e188a668a84102d0388dd1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de42cb59ec1ef5130bbac7b2966ffd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d45cdcb5e6abbb14118b89d09e4fa1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba386e8d73fd812e03cc3a13f1ec09c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c9f2323b89ea7684b145fcebb724203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938bfad47aeb8d88eea801469e576a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127687bf9dbf9c15ce78dae2c26e1f8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9329e86a20c82f2d2f8f6725c9038206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227a01b7ef882f4c7dc1bb9c76c4c3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d929c1484463bffbfb89f968094b17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aef1e0c7d55192290c418ea77aa0be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10360c621e20c8b987d51d7c00ed7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036036b60136ee84597ce12a5adb989211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfe702aaabd504191597067d20c7be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0edbd367eabb651c1beca53f6b8a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a71cc1bbddc177a2de0408ab1ec22f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442b5a6c3106c09054e8969646ac7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3a6d8f2ee13abf5f462cef9bf526216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d63057ed95f31b2ff4376ee10609c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d2ce4e9031fb59f2bbb7bfff53166218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ce25018018d55cd45f7526d3fc34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b7942a5cf77c3664114f06bd0cff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c540f02bf6c5868fd5b5693ebd647f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b10952509e865635b925c5ca571d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363cb5070553d1e73d03e68f1b4f649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533ad17091aaea4526b335af5154a68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe725a3989e6412076df38d82c1b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651c6348f46d59cd00c41e89e35b676226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce73b84edec0eced57eed41b094a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb8f573d326e6f78d306c8b4eb91c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98118f452254a88c276d88047f8f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92f6ac1765865869b8b85859a4e76d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfc4fced218817ff9e5b34772cca60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40fca41ecf41010ec416c2f7f9cb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d64b49b3fe91b9d9e137ae1aca800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbd096bc8765efa9228750e5211eb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140e29bb0c1c3a691ae4794cf7a46ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3815f08893e26ed90458ce98e98c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f03699c90a651e5b3c27ea99cec381237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede52b2f9fc67ada8e675c1a8bc1d85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401aa878a104aef18c7db4671d405d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb016e094670e2c1dfe556a3d86add240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40651c9c9a58d56bcac7624d2aed460241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad057314ca815c8ed9e5a34d5c6043c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458413b022f24c2aeba6312270b6f6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e87987e480f50743f9d516add60d90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517047037e2a53b18177ee8260d4975245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f74482f010bc6ecd03034e424f85a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba7288147967200615470ae1408291247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bdcbd2d8511832f438070f472e990248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25756e52f36a2b1bed666fff6d49e352249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eed7fce5ccd5ffb45994e06ea8cc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc8ee3ee6cc9b7ba7ff85bf054ae6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb996b3e28596358b9449ce5b37a7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a093b19e3f595d9a153588594ed9752253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e252d2081b41af5650dfbf01dad2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b56abc8a79e56f8471e4a239164a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb747992776f6fc499924c589df93b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24639e848041c5b3e6bf5d1d7230ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62bc0768a356832813e66bc74ebf14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd98391bf9f440f6aeb990ba71f139b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc1bafc6c51e7bca33f44ed8a927e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1856e48c3a06043b8f32802449795d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69bbe3b519d0a56c781b2f6c03c8c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b2ffbd4a44e8881c703a7441e7eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e294d8ce7cad2b1b17abdfb7e769d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343b31510ab25f290353cf259c1baa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca2a5ad41cc5f5b2d381ee89f3442266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7bbb6651382fb166a960c97d377c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b73ae5cac2d506012ca652f8fc1fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452efd2cc25fe4a12a0386223f8e006e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ecfd8b5a5d294c4fe8265930d0ea7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cbbb954a90b343400ba5d0261f8e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0cc4f5dc014b8e1b690987e5a6cea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb93b85de9af53970d8ce71027a1ebf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc427a8ec4465d0b7b32887985663eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce07e2e6d967b00ab772ca939d165b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c54fd96bca953760f6d30b5760f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8a1acdc65c10838c35a33fb73c43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c085f69e0df1a7d6b37f5f25893aa76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb675b653fb6ac76e737c94886e4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b59f7190dc712575ac89dffdd46231280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15211354779999192505ee2ace19f0c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc43de58e0bcd6dc26784bb8d447323282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4636fb0df8541e3c9f5b33fc324e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64e92367232f9ec636b0f8a6ae0d71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d86486f0bef3d3bfcf8ab835e707285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b5a86a6dcd506aab16680c1e12d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c489453987ebc7de06dd8e7100e781f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cffe16f0883a3f40b1a11b5e02fae8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f81f3c90bd1b5b45e2b68a2bb70a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe00dce599468c2bf6dccb10fc9fdc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2551df8141b9c501472e77ba8aff21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0992e5dd207352137ef9377802e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebe22b92b725b67b0278783ce0b78c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5d13b44ea5aabd1b528aad5086ec5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb45af3051c715bec1db1b10b639cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c240e750ea35e95636c24255ef0a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43045c56da60710a3f3adabf897b88aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b7836ff72d955a6e095ae673bced298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd1d2f7e2b5eeeee2e38cd7d93260299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824bca17d9773de717b0ce3cfd0161c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ce31991234104ff3af514c73956b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b229ac4d0a5035ef64429149d47686302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e1926934180e9b2a4dd706c5b790b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aebe2fd4ed064722604a295f8faa44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74578a34df6a8566c2815e3fd9fedd3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c53c89e9d7b60d4f1856a05e5cdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8540ff9bbcd3e994e48a6d7ce1e76e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f54ef6c2971c4acb61cd194b6465c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d788bdb309ffdc58cbe529105d94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835ef597ede698e49ea4e71c1ff4f81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4d8f1f5ce3ebf95ca8480611cfc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b4e4f1c1a0e0598a038c71fdc0f0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3f0ea4974012d4f88f0186bd2da7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083021c1bacedd0c6ae1d48ffc84998314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64dbe685b5fb2e1e2729bb5eb11bc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf841eed794b3b72ef6231dfc269571316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9c2cb894eb932b2c3b47dab32fc8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e87313d332d36be93763d2aade42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce823fe080cefbab59e47baff3be89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45932d92f2aa5353ac6acd5d6d4302cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ca7aff8fc9aa19bb3b9500dd9453e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc857674274142fedf6ce7a80b05f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8c57ad2a355dfbcb1325a7dc0a208323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cde82b48e818ae6601207cc227ef0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223511b1a6635ef804bab6da16eed8ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547375f05a557e4320f7b1a685d01b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6df9e766794faead508edc02f7eab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3cabacad071b480bc51d970d7153328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e095a9bd700fff7df347212aeebf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d270c8d870f03e127cf38c95f9efd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc614f0aecfad5c1a471436dcf61964c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a6ea8c3c38c54c0526566dc22599332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fb0776a7e97be27a1c5ab7f96036d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5bf86018b542e78c7f279e5cd988334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73712af21a84b4c203b23dbafc34f92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ff615c8e15ea120beaf319b271dae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06d3079227ea4031f08a06ee0cfbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659f406da58d302f1808b826da40a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf46bbb8c2f332bc903035daa7c93a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec815e7eccf8cb4cc569f2c4c68b4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de4f2600dced97fd893a259f8b40fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926c8194048be2a059d112b226de5c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0268071a5a0f224f99587092639366343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb17bce2a12d167537611af7edbac0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdae4b030a30592649018fed71f102f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97ca350912b238ecf09cb20b2348ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326719158ba6546cb8be9632a99c66e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efc51fad7c3b044ef5927730b5fa8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b85d13f2db0f99824fc8e99fce3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3f7fd92116f6b14e2a6ef2246f94e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49067ec74642c8a1b98ecc46296b1048351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc32fab380ba37340c1c6f88d76ca10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924db3d383f45dba307e14898cc8e64c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa71ac004813b2dff89d1894e1296354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f2fa8b746f2bd388d61372fffcb09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef4cf61796c0455e844900e058791356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d4bcf21d7b7c54b513995190a44b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32c50ddefcb3811cbccf205265aeb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7d4156e5471daf04b4e887c919f69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa826b8b2e65783ccc02247fcd89430360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518175a999ec8a9c085c6f219dd872a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db29e8efdc06c12c05dd866b9b77c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc0f4969d1729284536b47759d3b4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6fa588f9bd5bf2c53b9480f521e27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a353cc71f1acd36f8b2202d366724365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f060e7c775516f967c716a0e9366e8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35629eace316ccb8d0d3e59afc41b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81e8d427c6ff0b6abe428d3bdbd215368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c61076a8618cdd30bfeaff1a2de32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38f849082fdc30953e8e6dd527f6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3de84e5378c38d234323513c937e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea933269e94af3072fcf0ed1f4cc418372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbabd12aafa51fd910e8c9c06d5dae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bf013d21839ffe3b3f20df66043ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a00d5e5b415a5b88a9ba9eb250024375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f596d9959d302dd1502feccf96f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d509f0e8b6f58ab6cebe648ab9613377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918c8781f13b3db56881b2d45bb2668378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c2a0b56e05aea6c439baee6016cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efad2a8229bbbbd4c973e6d781111f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431a5ee4b8d78fc5f1f1ab7ec01d89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b19615d1645864c699b3c3036205a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cabd73f4a08a727871d978402fc9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd2ed063d2ab31e5a09ab8f3b6b61f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c684a548c5ef979d8a80e1928df8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7a20716f091f2e6d24265f8bf14a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9b553854fdcdd9d67e7211bf56cec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8b2cd13b28cfdaca817c4a6dde49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1aa652cd9a22f25a629925f2cc952b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ce98da8422460fae39d5b916a4a49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ae620be06846c9a7d1ca08e4b26df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac88561d4e458d2dac1c41efda7eb43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38504b96a95f840c6ca7c6c90ebd583393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560be0cfe13e6a59a67f7108aa2d53e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf4356e594c81c274143dd102dc60d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080377a0c3b87e5e0562ce9c41e0549396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96f783dc3ea9df815c1eef986f3551397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7dda5eccca88d54f89648e4da1565398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bb2167134c48d56109a28d66e7f7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571623e2c379f68403ffba63318c99fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e41253a207235ef97dacc9e054c91f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d47069bcf733270a4e19fe62ae2e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba89f2645494672bb5e785b2ec927e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd3961924326cf465a2be085be033404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64576392113eeb576621d486de0c79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e738f961d99b5fa5d3ac759b210de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672ec67c6da23ba5128d7afe27d010407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd39774cb382f49b740c2471886579408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6061f79373c626d148f012d4afb84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c337083ec06758f0de69cd5375e8310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ea2edb4478c0912758c62ebbabde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2bb22e26d886b3644738ed1cd1fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e77048c1798725ec1fa0d76886df9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f04b215f1365c52523466f7c17d35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971dfdc6598c7bb2d9ce3f418520dcd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4b6c6637e88b4f8cbb35afe8ed704416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021de65e771229ea4461cc34e5706f77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632211e06c17903168538632be79a4af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bcce24d1dd0afa97ee057e916b6a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42093f89b13a842644402f84367bc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce0ef4936ebe1ec0658be277fab8ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e3fef9801b2fa15ad12fb26462d3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88354fda6a9ada7a7df7f1500faa4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402cd78dbdfd099bf2805522d7702e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cb544e7ebb7e8a7aa73443f0a3a71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5795cc409d204ffccb478011f267ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc789f5dad3f728e3ea0691dd1448a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352aebb212d3050084f6df4afe359c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ea693643215e916b1de92ad1986a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f172847b15db03db283377b1bef4c89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d8373226d0b7fe3bac50ce92d0003431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce72aba1519d13f5551a3ff89106f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f25ae77f0128eefb4a09a614edbfd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7639cf2005dcdbbeaf9f5611daad9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2e108ba4acdc2fade9db8ba8a6fb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6f21a86de75654f8387a6600ff058436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8499888667f14d7904c7e9a34423099437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb4b94d100f187d268f9fecb93329e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723aac41601d53c81c4d54c610452ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d1a62ecda78b4186a7e662a81285440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837449c2642227099b0a2c6456b9f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309c68fce6012cc14e30e348945029c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474451f203a05d69461f50610a098413443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e420a19978818a75a23e0e8f14582ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82172c45360de6ab08564771f8b5dd06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4daa86d00b3090951e027cdff1a673446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd47f4bff890781536a964c146a3065447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d3160605f36d694cb6740d4b8a136448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4902be754b76f4cca2b044dc61aca2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94302173d1faada8fc7062b5cfb279f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c938d75122e3abc1ca3f3f1dc34df17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16880a3cc197a9ba30c820fbe4650c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ab873deba6568e9dfaafd08b04e4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3ae6a36efa65a42abff419d62a1b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dfb969cda73c1b4dcbc19d894940e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e58c3deabd886b5e0bd2496b7f149456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd86882ce5626384fbb22ac651c732457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fd6806878a8727b00cbea63d21025458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099a32bc984c0f8d6ff8607603784e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31abc6f50c90813c90399a967c0e08b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b9e7feff4950d7f94eaa685bf8f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68230ce05d63f8f41ec628f8ef88805a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7ace437f1a63a6a2d2860052016e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba54f7f2f7556872f26b4ac53a3c4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c0a9c0a239c6a4d7172dfa136f608465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367aa54c60084a867b3bc5cb9bdaba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072e6220b5fa16d155c6c2481bac1bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fca66760c0fd57a804d8dd3ce262a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94938e552c2be7809e0a144f512fe1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22eb9cdd9ca37b3ec33111280c6867470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d83d54c1e8c9b2e1fc24f27fc2f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e1f5328919a14fcb282ee742e4c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669daa56a883fef8973dd14fda9df87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd53708941edc70d8cacb1a8d2abb10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b31364f26ce6c4ea9f1f71b82953475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6d63261f95a79b240b03d1a038d72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1a42353fdf21cf730b57d61ddb4f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce4808cda6ad34c62c9bd962ea01b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69940b4634ee94977b475c8b23a97d7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e411e13a652a91d0abe55838a08a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66785a5a4fe9dedee58445d7e32ce0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eccf5faee28344adf37ccb3b16599482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c8d82ff703d51b48807dcbb80193d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a596e202644d5459cb9c0af96542484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41b106df2fca2f7c7da7dc84e49d51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cbbfa4084acbed29658fb6fbfb433486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd77d67506dcf7b674313025d2cb45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776d40ea1ceb4b2c22c4aa300583d6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6e2d0c02fa717f0fce23d753d330489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9966a018b8a72133ba8ca12150482490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc291659c4472e5c457d8fd8e7338f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d203f221a26062e07ee1e3cb2bf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9508ead873fdc516dc0f2b58ab736493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7b35c9a8ff8e19edad35232b747dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5d38641b7d8154760a86cde4883e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acc3b42dba57d08a35b93f11b2ed05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c783ae4032e68dbe31b1e3709690ee9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac9415663b11dad420dbeb90c655e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bcc8bb3efa5bc4fd21a29a8458fbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea4467fb29f89c374cad248a38f651500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044646512add52e3414e928f7b59322501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f20e36cd3477759ce2b1d8b16b189502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2741225571b7817a53c35a1ce317d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9ab3a28ca62da0b7d3e24f1503f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d495cdfabfbdb2680bdce6839b6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba2280ca0e44e7c7c3473a06ee4f07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67db9d49fac0e2497bc9511165d6eea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de2dddf108e32fe9b705bcfe3027f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59312c86dac1174d1827c913fa102a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c12e6f885b4bf6eced0f72d0f6532510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef68fc5c8aad55221b4837345ef7a8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d81af40fd55e93114d89a065f3f8d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07fe74938fde02876f83feb9b1de32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b273115b15d7935d18c961815b74b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36856d7139e9d755d5372f6a49e8954c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554102b7efdc06b250438b08e557a157516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ec4ad547fb851cc9d7f1f4a01468517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc6df6319d8121506097be59316a9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9544a3df58aee57c840a02632448e8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fcc749b0aeb5e6abd84eb2b17cccc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd8c5292fa17b16c709ff496a76e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306de186cc1346fa42d05a571a0f474522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5607159f2f9e3c6ca83999ea0ec4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba77beed59eff8334e3b4d8ee7886524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eae6a40b7e079b751a035f1650c97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cadfc84f4607ef0013435d5426d1df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4954210082399210329db3f3a7d3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0e4c9b7806d6673d2ce6effaa6e04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f515783e6f4d4e0adaea72601aec9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7406e9c0994bad28b700aa64fc468d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10756f923d8f84b8c34dc5afa113d66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacedc38854e3a8ba99fb0854fc7766532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cd0ec069fa7e4c867d4afbbba47b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c6695416a219321c16287ba2dafc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc882662189fda473f57369e58ea1fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9b9b3d31f6749265a146528f6dbc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209bbd9a54ebb95ba7d0cde7ffd9d8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bf75ac9a8cb9cc89acd9055817779538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01c419b8357199eb58509abac08e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa893c5d7ac6ee09d953163d7dc66dcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326f563e267beb228717fd1d1869444541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddbef2b6c622b8aded51223827eb4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ef55b98681411be4a0713dcaf7e35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79dba691acbc0ca3521279e8a162ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30343427e610192c76eaef974ac2e0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aaeb36b81d75fb9bfed7912daba3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca22ceafc7ae5077040051f888a5e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692322569a2c6d6d8375f16c52b12161548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350930062a464a2df9da1794b2abda5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1767f91267a3349dd87601322976e85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca529de37f0b0b78cb3f595c568ce5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db520048984c736ed4d91624adc5e87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f5f9c9d60e7f587d589880615bc5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723d64f5a3408718b65b5a836009e14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396ae8661dd4197f211bb9cab43c363555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e58e467ef5d399bb9af40b6a5b605556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981efe057dbd7ac8ad2bc545e2dea3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b4018e1092e086ef3a1bf705828e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9ac99af65feea161afdc6b4281915559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e6c4f0169c6b25aaf1751fe6788db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703a198f37082d3adfc7b75de0cb237561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1b82633849d39b7874082952d65bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac46345130f3de6d236eaa46ee19d98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54badcbb0814fadc8df7bfea76e44118564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ceaa68c5e830702d356a979351afb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0083818088a59180a0d12c95ebb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97076f03fc510e89f30004668b93ee4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd599bd265f3a0f5dd0d66afad7f5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a64bcbb6202b68eb1ce534d4e629b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b7efafdd58aefdef0b54b0421f76b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906d6464bbb200d192b4defb0aab898571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d098123e92c3ae0641d502ef620e283572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4368883ec9d93163edd3275d050701573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9065fa093881a014fe81ab9f07249574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b7be29686badce518307085361067575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb77efaa800d223a01d0155a31c930576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad7c91dc4452f81d2df3dbcd63683a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189030f0415ffdbb8eabdf8e030c0821578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c91d8cd1030c550ec8b63ea0cc0b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bd4741adae03652125f225adee742580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cef0d6afa38c7877fbf69673da634581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da68eac4438de34bbd14382691c1557582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444576607efdc14d258c6be00030a866583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c120866f57cae51fec316c801edd6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ae7fa89b420389cbfc26defa559d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67009245b77a51d3e9874752a0012ea2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811cd71cd1bfc279d7063d8ad1551bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae2b06fcd07f18f9792f70152c2773588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a66abb2a70f610f707a952e89d65ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace692ae81cf14625b0e6415284bc604590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8beddada818996482ba21616ddc924591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33798948d2ef271544016929f85d276592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d6c6813eb99efa14ff8e89befc2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d09e54dfe58b60e9a71a0df0705d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d57982085bb93b67096d4fa8132806595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde1ba55299ca6b3a46d9d4f954fba2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a291c4d2988f5a788aa51b8e0aeeaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3095b7924353295272e12d170d009d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581885412c0a3690b821d2a707f8fc81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b5dfffdcb840dc4d0eba4eac550e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b6bf49708991ec860825cf9d76e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb8556a4c89a6bd9759928ae1232f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a70a5b933f7c1327782c0fa11a394e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319473492b63b9b040665de11c6e0f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cff28f179c73dd0e9df3e625319ff5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e74f23adc1824169e304f1d9eec35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ea275001bc36cfa83b748e3223a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c77311705962a1c5e7a8c2b697b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30242adea98fe192477d523d62489c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0b74384bba3ab4132a791aad5a183610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375bade78d31995e48794beec522a48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1f3a5a6e4196616849e83c4771d9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e94623d214280fd302364f5ff8041613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1ee19bfd8de66270a2b72a2220bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9dc28009e1a2fac66232c0f738bf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e1d646b0a3739c7158f2c797b871b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262f73100a0c18dff71969002aaf5ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf1421ed197f6ac95c270286e317e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37a6993f58cc0fd88967cf621da01d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868e6213dfa8d79d7ca71e5e58385f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de2b98b413aaab15d93c64e843a2fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823696090e5eb9b6e4875bba28f1222e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbbdee06a9fbfebe4d7e1d95c03c5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2143426b9881aa58a6578cd2432f9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507f6ef25a115055ceb7688c65f1f83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab1009cc66cb66aa3d6a06c3f58d95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2f8132bede26d6427e732911cc2e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d337216c75d32e19bdbc57f326a740628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d773c87a142869472e111bae9675b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da3d524f8214b0bc9be500487215d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf547c2928a89768a2693ebc70ace631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d81aa1c355f616dcf9f870851490b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eaf614a416d17cb516dfba9693651633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f34218a05b9e2e2d40b3b27d897ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee911e921f52bb82b7c99d1ed07d5348635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dfb0546cb1dc7d3953987d620c985636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e91a5dff301dfc43be55c3ce942b75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff4fc81d2f75b293c714b9bbf4f82e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e426376eaa0e8dd234c46b157b293d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f133d686193ff773a2cb1b33c56b8db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d17b76929bd5674e0804ef54ae0fa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70131e6a67d76f8e6b615618698e9db8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa9863fedaf0d003cda278373f67e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cd8a5b083515edc5945c24db5ec8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d08e4ae362aaed30a2a716dacc42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b675614da2d1b256bb2a70fa167cdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3025a86155f74685e5d33758e8a11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61376c592ad1dfacba48476d94e31d9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13edd5c72f56b301ccd86f8ddb21cdb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ed73e0d261b392daf4bfdf73fb01b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c706564bad7d871f8f06a094cfbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88290f882486f40e9127a1c656ba3577652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741540c4082bf31632f779c45b579f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc4ee47e4a47b3642dbf3a40f93df3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5050126ee426f09b60b13eceb2ec82d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f6590af2831b9e032b417f9743fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3571199f2ad1b73698eb4cf0b9a7ea6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b32206e1d9bc9bb5866927baae7cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca06bd7a8d31ea31d12180d273c3f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10944ddd3bbde693536033604dcb2352660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84bcb97a90fb490ea4d80d88510c09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568a8f6c968520bbbcd226819c38f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b6084ee4edecd424725575868434663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb53e31e7ddedd689fc19138fbe9e8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c7231f07ab25f05f2dd0378409a11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c85a87077fb7391dd28208ae412212666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dc1c497781c7291a1e18d0b72000f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c1bc8abb1d16129886f742485b3f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b70a2093704d179620c835a094917669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6125c3b3e1e0d6f99360c8f958b4871670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf08ab353e63022b855fa4e48f351671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d752878f4a506b5dd76d85a2782fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234bc9e996c10eeceb7b949c4d33c1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4547f0476802357dcb9ae4fea52f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b52244d17b14b902886dec2b2a603675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278f1b738c091dd1b3672f742938ad4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a621e64ab4d4c7f4fa28cf93d045a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d904c211c6d11c98f03f4c104765794678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f18e4bb29d57ec9ac2db93b63cfc52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ed11f51612076c9fe346e11118654680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e9aea1650138488b578da5cecd096681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d54c057f576d45abc3379490ad6c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fcd3c8ebd5437738ba15464cbc9f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96bf98fcd8faec8155509fd839f81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda70053c4769225a4f25e9721cca83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270b841ad305b51e21aa8bac12d7a52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236ce30cfa68ad409fca912eced0c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0203a9392cf4e3f03cb323fe37b96f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdee2f8bfa50103e0b940b8fb1cef6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ddaad6f43da1f5d25fcb1112692b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392c74314ac3ad6576fec282afbe112691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cace4918c94cd42252fa4b6e55e6d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b844ed0b3c220ffe2428e9c484dc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9a25b7a0e1aa1956de20ae5eccff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5fa16a4c0fbdafe7131f416be0ad7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62175720dad3c79ccff2a14717ab9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca96d0b40b867db8091a7dbc80145e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff395a707625989a274b0c0bcdb1e33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f0ac152b6d30cc87e5dc4821fc66a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04f7a43cb6e4d7a5e3e93b9ad61956700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb8e609ed4045271d8f00fe412783c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dacb76682b7968bee8b386283901a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c22adcc61bcbf087d681fcd4f677703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97159a6f037414bd87d8bdfdcf50cdba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd20bc78b069d3748dd297c70ac942705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26eea3807c72d2bcf188aade303a10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652e36b91a125134cf119548cbd7dcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b11beb5ad63a66b90ff7c5201e07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce8cb73f74c8ce990a82fd72af0ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a193f66ad3aeab039a2d3fef98ea99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df286603f44fb6ef2e0fde29fa4ee8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a1512ebc51705741eeeab3e3edf06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18b0eb3595e741ec4aa5bb7bc45dd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f989278a31b26d8dfc127f3cd0c7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f28f8f106134c7274e4dbde4c6571e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356e1b28f88fee3c616674e6bb4cd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15a259c3270aa3c35c914fe4cd3fbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d8808ce3ef0b1b731e61f88bc13b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37fa8c8c8e3a3cc43fb9e336e78fd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52bba477de78724ffcad60308a1c3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6403669fd01c9f0f87cb9811bfb3be9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ea55bd21386f5e49257bc68c2b4fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3ca335a39be83c39615f078283460723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d455d0939729f5387e67e9fa0d0fbe3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8416e60edb25fd31477cc19ec70934725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70c88a9339d77c5e37d8bde747241a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b203d787fe896c59b26940e69c4db14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f5fac46dbd376d5b33ef3decfff5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb8d0fac594ae38c16ad1c151f9c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deef118d36e2732d11f445788eb4f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c66786496478a68392655dead74b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc65f18b57a0f92a368adb80f61cff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fbd610607b7417e4c8253ad3c5d76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527050f194b72dcdf910b731da3ec905734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa2a4b7fd53a57a8ceafbef6e76fbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edee569f9077dca511c5c714816408736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7310f1d9d9b0edc7e042f1ba99b37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9259634b60cfaf1217b4180e704980738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5058b60e0f6f724dcb6592348a89d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae1ed8eb956aca423c1379c37ac5a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe708810d14423a663fa20bdd8e9bdf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bb720abfe09d340f43adf4b26e1f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855dbc0be252adad6e7a0b2834b39c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23072591c81c3e3a048774f1e5061a9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9e64f584ce806694d024b781a186f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e41baf441cb435b991e0a3132c9ad8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ea03e89eacff48199a12b2866a1f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88274f27ceb71f97e42113f20db4de3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c840967cbe0e77766c1281b3b566bad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f28d6d213d706bbda0ed93909f765750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32631b7df27576264839bf51a107ca50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bcc0573a48fa83eb042ca27eaa01d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c249710ecd38fc90174e00d4d7fb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b699c141d26d8daf8a770157bc1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e448bce1bcad1bf40ee757a895b2da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d796e56930006718328344cf07550b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5856b76683443e67fd91473ead9af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7cadaa5e3be84865b5822f3f8e80d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c60a2ad4e0aae6520705a19af0d80f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>