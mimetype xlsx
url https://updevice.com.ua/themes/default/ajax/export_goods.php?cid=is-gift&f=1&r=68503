--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456191824c9c7d449261c7b141a6766f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0675013574d875333b8a0118cddb882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd480d9eeedb5623da5003dc7f32753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ad19505e579992db3281f5f59095e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e2b7a3340f22ffd539564bf12b535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daf34646c69707fb79b0d47479cc086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f7f55cc99c67551a4e56f4b0a8037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792b079ef5e46d0525864b1e89d66de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444d9ce86ac19680467eeb80590c50f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a91d3a196759960e2f86031de033110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cf0de3feb94d602c0eee1e545a07d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ef2de99e2755887166bd125e003812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a19efb9734e20ba49e141b0962a1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108327d2460f45dd02388f3a0fba663814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc00bba506e8fed9cd79c9d7a0fb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d480fe0266260155be8be70d5fe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081957a7d1ebb9371dc4f0a5dba44b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ae781379aff312cdba8cad577d59718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0426f60b230cc543fc250f1ceeb8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfdd3f0fbe5e8d76dcd31a94a2104320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae6ec1ef718ca0a2a19c1282c95cdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acd9a76d3139b0d7f802c7bb8511c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51af04965493b273cbacece193f22223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dab02ae9af9fb7f795b02f95a636624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c53c3c0fcf9c147045926a08c9d74a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1206d591da871abb77e861c01996026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4cd9268e25562017e99e3ab79662b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76028acb421646967bf9c73972cd98e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217a7a27cd50381c97475ddd3e696e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83907db1dc3505654dd0b511edca2b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba62daac82df88ad3b2d0d15c6e65331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22965d72ed815e8e486eff4f846806f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497cee6a0b94613de9cd776e3a2595c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f9f68defca3ae7d4c42a1b96996934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d163661d42dee7920697a4c7d00c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04d48b064bb1d4d92c3eb618e640536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba74de8d21fea1d0271625544974d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af54f44d37b9441ba3251cee34a47c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00325516f30c837b91dde04ee54dfd1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575385eb4271f8e685c86b2e6c3454740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed706e384b32debcc29af0a10d2bd4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d5e137b63ba9c9326427a0b08aa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b99a919a9db43d08634927e99f9a2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c8c67fecdf870f5d6d09d1ba159244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978184347327c57e009063fffcbb13d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266618ac67560a6e7df29c7cd65f8ea146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed02f4ab1d53fec56e437b3814280947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6e020d75296f8b1d6c6f09150e05b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f02d430d4f2aee599d31f7c3ce2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df31eab91fa27eaaec6516151080e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcf1be0ac81cda0bbcfa6d18e39b7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f41eb678e9b5c2d8d9acc08d896752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d2315e6236a15cd5413afb7126f3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9dadd8ed0776d74a3f3c8999bd04054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae762f72fd5bab5fe2d44907f50afb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4457edc6c96ae98f26e4521cb4a8d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8425ecef7ea7805a6142ae5dcf0c7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e871b14c4fe4979cf48eac0f88bf4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af829391d8e62c2f1ac1dd91b00f11f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef23ef9587dcded13cc6e0e580297960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f95ef8dfd27071a217f360ac2dc43d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad4cd441e88387eb32c7db7473dc8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b2ebac6040998d9e00d8ff4eb9d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950302c134f9ed3bb7d5e0815db493ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af69228032ddf8d1a8a1545d393296465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf08938e626ef9eecfb715439be1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb058b6bda98ece67b981afebd5cf7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb902380c447c5d32dc9ca86b14805f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379986773cc4f3c462bd62c764194369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e90b6fbd519ce25ffc29a79cfaafd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e57e6c78f1829f29d54e4fb1f9db4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc8da288646135bf5cbbb0f61b80fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69a168264f0c05d7e09c3c568d3da373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af01b15a9f1461a729de8d3a11095874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4911b155ae7301acc9e50438c0ab3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f5869ee97026e612ce56b268ff0e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca70ad30c76ed8ba122e34118bfae1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955bbcf411c966615a78209f06111f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed64b1722043350cc98d35599124f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27584b9c8c18fcac883dea7b2def1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cde67ede7aa14205ad89a6adeb15d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ca15643d69bd7c8d3322d8febca2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590630cfada56be1db969ac269ae97c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686197de1b368e22d44c83b13a52f7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb355c059298dec5ed05fe6b9feae7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0c53230dcf5f1d021cd1f83dd28486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543674b0c81e9400285d6e41b30f9cac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e6eb75c14f879dee16e607d5983ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fa58dc46d1c725513767d159820c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe47383db72bc945ba4bb03da758f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b6dcdd1971e374f0e47288e115b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d038fa95a63fc554a340ac9dacf0f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1db60975651fc414a12bbaa1a218f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba4a0535a995b63fe9c97e8eb175194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4b78cf982dfeaf79f558c30d801495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a2f67159daa134aab77ab935a68c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83302e80e1d78ed296d4102736ad26e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d6d940ffbbfd18247b1486bfc331b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296aab9f01068197093406d29b1923199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9fea36b10616a2cb400628be727d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c156a04f91b6f91ae0313eef15479a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433ff57f3c3a1f19311e51afca9ff76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d02e4df39504db934e8cb2200e80a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749428d0895f21d364df620ceae12b48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f541b2a6fcb9fb537cd1b785b4d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e008050e16fe80588fedf72b98f7fb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdf6c70104b5ab27602493bbdd820b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2198df139410a87d6a4f34b1158314108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8583d8dd9b48f3a3fad1ee0919b298c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e1c2ed9e9754d2bf73e545e2f606110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cc0a24110eea75400d373b6c59249111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bad7be19d969f1a974c7ec4f2f0a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c34fecbeb00b8366c97392389eeeb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b5e8c32b5e9ef853e49bbab304a81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8e58aef2889f0958634d43feddada115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101db18f6a85e244fafb2fd8e0121e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c7da6a1b621c62b2f1948cffe4d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19b017d404cdfd422036e3563fbb2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0de35a83131f166173c80c9076b6fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f3d8ad0fff1657b7c4ac4b6413ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7bbc9c7abd3d8444bea01e1db1f97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f9b6cf14e002bf315e82f575c67bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842b619b0ff90e3d6469999b1cde2ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab6824c8c87b27697c7149c5d85bec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24430ca9a216d525bd9dea2f57543d2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049be3da1f561359d706011ed25bc45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b8e7d4b63cec4e5937fe7c97b365b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da9dacaed6c73a9cf67ef851a029ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c2a8723244e2649e72adeaf6f87f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14631934a99839f914e0135e64ba6ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06296659b5ca2c469a404b3517803517131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438518b644e1b0b0ad1d088362848bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309ac8aed79b13f98c4ebe1383a99bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee75a3b30375fe8f8e87ba8aaa8c45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a5219e0f814abae046cf44a0d516135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f1214e7625b11d423dd6cf04ebb77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350577b5e68fd64ce1c507a95c7af67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e7bc896a06e07841605feafa1f04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4f136aab97badac17150461363a4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20de70873d1fbdd312ef8ec6844deb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd034ee0d0485e14e2c9e40a355375e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560dbe050621d9be2f61c4d6b57c119142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e683ff03f7a3e40b2cfcb90aabc03d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156009274ad0b1d7cf128283a4f0f6d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aae5d898ffb8cc14b02fec3f9dbc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc172330cb4e93e5110d2545ef4d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf694e7a825c957e199ed3d15c360a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5d1cea88bd9389cd030a586b3c89c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f9317f99102a2b961a31d6fa74c0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e06b894992096b66211cdda6b1d29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b33b8e34cdb7c634a9dd6519363761151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4415a66ede8ad63df7f026d3ac7bc93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eeee6e946988ab44ffeaa40f0106f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd87d7fad38f6283121e108d01ab9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc8301f208e725ee63ec6cd2ea59c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c314820be0ef10d66e8a9f2361b2fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93360b3d364f90b5ce49b28eb0187e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820ebbdaa9b65a4e4958e52b6a46336158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08278423ce1cf4a5b206d7b32f1db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e38557fa067027a996179ced34f290160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8d6dbdc8c4dbbdc10ca8e9610fc14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9220051960ab84f51cedf12dc6cb8e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cada4916b945c8a903905ff5554a11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de71704f5dc573d03903117cb402b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f683fa9bc65ad9b074a7de8ed3b63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4a5ec59dd701aab37032c8de1e989166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411112b64701bf186ebc8f3fe6c82c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1833bbcb906a7da413a790450df58bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d1cc0acaee7c1507369d04339373169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9992f9724ad073520f1dc06c0a123d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a60ebcaff8061c698fab416d93503171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cd216f1e92f424f7d270cf2ba39c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d4c60d2da90b165def863aa7ed5d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564b2492ec8ddaf60d10acdf32d9988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4b6f99373de993e52bb22f1a9f836175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f5b58e830ba93e3aab86cbda691c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b6b5e529e08da628f07b37f8bc660177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475c68d3c102606de886b7bf859431d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833e1fd308f3f1df8d643f30b12c72a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc91b45bc59466a8176b72b3e62e8ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a2680cb9c8c49eb458eb156f63317181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891547dbca3f85b6e627b736f75c7b05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27605005eeb491d04e7b6b9e1130d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69edad1561ad2b15bb32a25c38b7b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be5f38f9a9023cbf107e6d2cecb15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc07d8aa795b60bd27f8a1e72655fee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9c2b2639b231d7f0b64c54ee4d955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2cb037a2157c263d4e1d57593ddb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45393605afec15f8e9d081a6d1ed62b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea9d7f12467c9a1208404141c5d584190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358644133ac1428b9fe13730545ba65d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d8d61f33f3ac62f162cc184c233f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12770b9e76927edf3fbb6a1b28bed2c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec481e0a9e08a74155d925a877892e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc9f251fe3623839115547a2792827195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5d4bcf8fafc128a7fc5c2a2e30ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbefa94d43b4c4aad06676c4931699197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e0a82c094d510e9b680f821384ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a6a218659693ee8aafda9ccf88609199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2acddb4353a5d20ac16c911902c15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad4a65a08b3815c11c1b36af97d385201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec00b838818d1411658cf16d466e1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c341bed611f6b0d71223bc844e9994203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4932a2500023b7190400ebd342d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0b4cee0679d887dad85b4e707c21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8becd799e3b0dfbda29af95eed13ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1580f155d1e239704c523dc09e2d91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5bb912a8ce086040292ec92fd72ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a3cef1f4c5112f0ad80bfce1f7659209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8689bf14f0b100e913bb297fe6ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b0a75714d9acfc105b86378f35a43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef41c05686ffc5399b4160afcf43152212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614a8731a98ca63a49d5af2eac99a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc114c87b3c52722a18ee164d8b6fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80770c2f31149acd48083d433bfe92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf275beae78543d05ab2a19f61f706216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb9615e55583b452456556c1c2790217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f7efefd5343abe98d059ae2c59f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3f903bfeecc0d0edd57d619d0c112219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7cbaec05d7eb04f4003f14ad83ac4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5454554ae32e6288f7626657ce413af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699cfdbf77e554b6c8c73596f1cdd11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0743956fef2695a7c58e460fa66a1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d4a784b61bb123e7a1ae48306ee24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399b6a892e9e451596bad054a203c05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354b7de9bbd3a30988d2feca87f7180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb59472cb51ddab79d6614bfd80f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bff76cd0caf3b043763732936b7fb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4269ded8265bd1e9e43b36837df78a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6dbaaf7c808fcb251e4ccd72f3fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e27b4680c29eed68c74c46dc872f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddb4d64a38addd0bb030faa4c7ac1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a995a908b33ba6fa648bc0a0aca947233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae88f4b0039d6cae35f26c8cb130ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c61bf7710a39cb3d41640a0aca9f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622859e1fa4de1bb677cf5e47ea25189236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a1e5646b596bf4cdbd2216b616248237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065532dcc6f9f705ad92b30f2c6685238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec557e40497a3a659dbaa2a60a217239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9028dd25dd1304c391c4004bf9ab1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536cff0fd957b92fdc81f0121d7eea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090cceccf69986daafd8ff2846fced8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fe4d68e07caa8b7bd6bb6d540105d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab2b06ef2834fbf2715c76f4feb20a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14416f43cbccae1913173cb9b8feb39f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0615749ccc47db0a174b04a8e8bea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a2abe0edfda48ebb8db855ddf8c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2f91ab42e8f53e0998521a610e4a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abb89ea214a043c3f6709cf8051413249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055418cd86729f88e88c11a5774eac1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796d747e913b947f9369de34334cea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dcb501f9bcbf5a6c51d7bf8a47eba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd75ffc786560f3cbf56b11715d7fe0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4947caf68525a205c6786c6d68198254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bde851b31dd1635f94f0b52bc14230255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eb1e216afba7910a36815917a9c08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737673417aea4be87ba5b51950f5894c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b45149da3ea21e5dc54823e7b2ff6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cecf83d13078831a00f717216fedc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c92c1895329a8ee738daea2ef9c09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297331f3b40fce060d28ad58ad5feb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0373f8ba1dad5d0e308a86a88ccbd29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c147b865a7bc59a1e2548b015aed4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187cf52e077f4bec0a06ad3d067d166264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f328635ef1032640a8efbc167d3c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d26b9b892fd80e8e8a64e03d49d087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c14ac85a0b7ce613f63b4b600d5f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f7616a715656154becf1ba5250eb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa97b6b149381ad620cda76774641f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b3c47459e25ef47505ba012d6295270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc94ae8df90d5c767fe53ec1a6b22a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3113ac373c16a4767c59433f45ab8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631def60ce4323b3924a7d8fb09cecef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717034c9f5b2343562e48bf45bf7e7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bef71207fb5284b3f78c555d9afb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c72956bbca6350248d8ebccce5703276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31213b45641832d24bfadf9bdeac3a21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80cfb250f7668998fc6e3a5b5f6598278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745ca02d1ec93e9319d5b0e197accb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab320b19a4a758229e783f3b00fdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f27ad344d4551bc26607f4c48883281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3eb2c590166ad4a851f0760a6c078282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b4523473b70a59989dae6c2cea11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a997317acc3900665059d16ad69830e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14eb6f992b5754658a1d6390b1677a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f891b2b4be4b221bd3620c0681a08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda25f9a83c4bfae8b824c507fb2e28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095548ce7624161b6355ed064c71e6b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30a6d9cef0d67bad1f45640e8e1366289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bd379e558b105e7e93b0678d1bf35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b4822c2b1802eee8fbc26e4b836f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008cae706c28cba696aaf62c9014ed6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198f7833ebca7a50bffd04dc22b0102293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c0e2ee1ebf8b3a7cb260079dac008294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682e1f27b64598aae3ba3ffed644d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c5fc6cb101ccd507b944de26b9252296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a970d9cdae780d3e7936a46824970297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337b7fe099105d0693d9d54e37f51e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968859877a5d1748c1241cdacf5bf45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad074062eec3c57d60945dbe8bcf89e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649cefa7b873375931fcf0498bf3909301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601272e5e507f07b9a24788e6ad8d23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eace6410135c247fb671aeafff331303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbff8a087e0f1ea9eb68b4e6271f19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad21d90f7842a7337e0b82615832ff0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87f935e818794aabbf3f4fa9320a47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6151b2b255b7e20b911901f398ef7e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73512b03cb83714696c190210f0eee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25ff770edd0e659926283080fc963e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401dbc1a507c327ce1d4dc8965cbe35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f18420fe69c5b354c61e0975295dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13183c26b5ec386c761664ccb395749312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd38a618a149c52003b05f21f8e252313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e38ac442529b32d4b7a1f168672a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c7b9369cddbbf855f308b33b12258315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a01791929f5a1b6b6c9d2ca1cde716316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a49be415a363c29d42f4759f1f4c60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a35c601324c5b08a7ae3c61bbabf89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c81f345713e9766aa23675854d253319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bb27a16ba698858e760f2361383b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431bb8648a7d9c97f0604b650bc996c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca5233e0d41a5cce49d6acab1c418f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35b3bb146e9bfcf19e062f895ac17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b514ab996b6b58d8b1afc9af7a35f47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef082cbbee316b2909a7f43269921325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173177821a141868c864ef07698297c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffcd279cf29a6c406c77e2d4326b98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7ceed2dd374429089a215f3ce6196328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fca099d38e3299f66c692a4786f960329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b95b0788d2e5be8e42658364759f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42512c1ae80900473ac86cdb432aab6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf7a083eb6b102312f78acf6bdfc3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac4c6de69ee2b7f616c4b8458afbe0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b5be3b73d5ce0cb4c4de1c36640d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193207b0bb3a9d62f8cfebc4de755495335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3cf4d316c320130d1d2ee9737b2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21738e201db4c50d886d8002089a68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dd4b117e1172c39b76fda031ee1e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7898e59342d50150c4a69deece9fe6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e04974e438857c115811f0ea8e30d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d97f65afbbca977e290fd95ebbb18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819e7b90772f4cfb712795d0e9d6925342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3984101328b6c4e8c4b7323068310c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eae32b2275494549a210de4521ce6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb299a8710188e84a2c31fb5b91a1e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d01ceec9af71feb099eeded8065bec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3b2fe051e6507821da5d3b6e3207347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532955c110c36a32a47ba9c42fa23da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60d81ec781feff5cc2f606d3062114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31950c0be85afaf8ba810a7e49a1eaf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae36466dabb2353c00b57a7b73f90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90ffc670f4d7c46c5961f82f52aa5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8eba9c26356577c6efc10750a15ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58957ff6702a5905aae5063de1387a26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff636811c6ef80ec218588f756e93a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bce39d4af29c7cf6458620d223398356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c50bbf7c099ee38abc0031aa2486e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf54df93ea3fe0c6eacc681ad9ad39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e59650c171cac18e5f5816c7825e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e109c2e2da494181c120b99d65250f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd810b17e7bf29f7db92bc8da6b376361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f3621491f2301976b7e2929f42526362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118127fa03dbb0a11593ccfa670a4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef22e147344c3fd0d1d6dff488549364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331e940fcdc1e557444d9f6b6ae10de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29927d5ca2ad650ffc2db63694a7155c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d6ffc031d1ba1702557cb84795d41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e77a7b85ad2bfbe9ab80007350025368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7f3da8b397ba24cbce5aa0bb06315369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c3fd46a3c9f6307d0406620d2c569370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12102ac7beb6659f58ae875f215c447371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b143443b68aa5f93df618efd91c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3754617277a2b395601648470048e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a12a17d8f7aef1abda6ff3172493d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293527fa689e699fc9a4eebcb04d3de3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1923c76783e5c61903de30d1c982b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4e9a95f82c79559ae634888bf3fac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb763cee3a0e5cb3ae8caec56b64109378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a208485f9df826f70121297980d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e62a033ec0bad0458517fdf17ead01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacee842737ecb9fc78ffbafe136d5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f704683487fe526c8770c449d1f31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a58563b535f6f7010baa2adc9cd45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fa7e279caac63a08d95b660126a19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82c56ae34096c96dcb712475f85b3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cad624925b5d144a20643982a15767386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604bf279909ec55ad9c0f0c123f3e98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274007ceff542b133d0e607b2e0426db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921b41e1bb3cf281f59a13959b87438389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfd0a9565e524bf388219ef12d8a46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d585a603203b0f292ae4250aa0f039391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a96084094e412d98b12de27ebb92a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd47bc5745ccad6b29314303fe17b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de3942ca98db807238a5806a0bb159394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45e96b88de0fc7f2226492b853a44b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122778d03891c9c30b92afe0a236cd2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909f97f7021971450b58e4caab5fedf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2cde15f19689456a9211b4268a86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc383ff1e01f4140ec3f2c8aaccc22b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc1f859a28f234a7550f885f4433fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c8218dd7101bc2e63d6ed43b1f9a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d128916b5f4199eff914b2375aed88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917d36dacb0f1d985a50af8652e063a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b4dd7cf0b71196e838ed7c0ddcd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19a4b1a3bf776883a06dd4aec6ecf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eabd2f4d054e51daa5bff9ac242115406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446c2cac755a4bf1960f1372cb64e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df0fb838fcafb92641f071b15598f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1be9e0d51a1ebe77b75c22acd7ddb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c8bbacf89c618b4f937a3e4f2cf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73116a3effa9ddc9531846ac181bee61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915afcb153614dc3dc0376adaca86193412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8456ac7fa8d8c6e5c4f69112f66a59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41e9a6b8b697685e9f615aa381f922414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47e7bff9f60d0ce5dda14f609ed54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348e22574a501d6024b3d0fba19e825416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3bb786ecc6ff9dde82c59d72c9016417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8263ddfc0456e70817b3ddf103ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171399c5bb470afe21d9cd322b7b594419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb508f7fda8acbe4bf706e48bac18e56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e152094807986fe4171710c1004a1f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d693adf4924514e7e1fcde479a4a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f66fd3402837d73086463c3ae1da3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de43d18acecfb9707b1bd3ca73714b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281105f2df6033d4d01748ac962ab532425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e36d0a45e31db688e05fb147006005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fd5fe244338c9b3cd221872114f76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b8f10194221d10f1d1003ba83248d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f84d448bca58d10c1708b0b540825e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421469738c0b1f0a63656ebcad374f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53e9f6c945f9a1e81169f5cd2fe6b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20c221977904d1fe56aee89c40c59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff629c3985d5e9f566cb20e8ed85f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ff1104feeb97e93de8fa651a567a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce2aa175115104a7fee538948b8f7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e50463dbda34c88a3cd4c365f68de1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0d6324eaf37a64018e579649021a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08208d6fd66ef9ff323dee6d713be91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804b304d51fa2d80a9c1f29589f275b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3eb5d21feb6826884981de32787e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf58193d9af89fcf375b6b58842776441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e62faedffb2256c37b4b353dec7870442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b37b7aab02142ac1695f273ac2622443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e5f898df05079b146a35c114f623e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a741c00fb84e2f40ceb868f0be2f0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c2bd89eccf9a54dfa832021e0d40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e65515b193f96f96a463e812b054b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a1450e0aa0705e548d5531d520a58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f52d8934324d2df3a4ddd5fdc43992449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea833349486fa624035277a93b1953de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a64361a3222e36ffa8402ec03766451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b335ae6c324fc0a0774b8957922a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b14ab15484013b92b4adcdebb4a00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac5477b1e05ef9bce14b779ce8af3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe5b122965b3d30cdcb54172db3ae0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104aba4fc77bc31c2e830e637faae54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a89c579863c3396dbc02fa067d05a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacbaaca32512c4111211f0e5ecfca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6529e36185a70a24487704e5a60501e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b60fdc7da641673e856ea0879ac29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91acab753e335f42e87c8aa75ba23c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13becf4bc92e47af6f7dbb699cad9829462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61e1cb9e46b9a03b1849b9ceadfbcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404c441f6c7930607cf54e89ba60374464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e87ff140aa1c13e119e04176a67f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f404b256f97b18bfa0b946d95e52e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2accffeff7782136b80377ac1a3000467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a723e27f864d81ee5da2b71b89b0404468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b37da83d323a504615b019dd5a057469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3229c1ac1c16d8c718b82e437d0d856470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d26ed25ea7ae6a531cc22322ee73f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cbc000c69bf67b3db1eafb2fb847e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a994d0694e3b819417fa6e307fcbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623710ec34cb9faaf2da8e6fc5f4fef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110978842d56593494f539c09173a0fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3f4b707d72ea88146ad2dbe2848c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a50094e183789d2a135e0ab0fa2a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e879100cfcec505fcd6a147a64e8fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d12dd40b37f4d6838d4bd70917cb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1002db382df2e202ce50625865b2c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f44bb56e5e971ff6569bc0602cd5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c18691401e5543c82fe495049a8590482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90be37739a00a329f5c7387dd66c8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95e56f8f77343baad90790a39ea22a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff008613f621ac97f2a618cdbb242e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec6f7266c43ff45fb033114e61b467486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bbf99ee17acf911c36a66635056ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f6f1808cdf1bbae8b9db08bc06c7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8089fc4d347891eba9428031631dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860641153aae819b10f3c11459052a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3096d1d39eacd09544d4c0a9b98587491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31140acbec970a52a60623da70b5b7fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22c53762e96a9d39baa0b310098076493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e87aa1d6c65c20b438ac8ec2e3ecb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3abb2ea3a68799c8d1dc647416ad86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9a0feaa753a1853bd366560179689496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c894cdb4c11c7428719008f478324f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b63cc2c63031ee1964c98a0705a674498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d568023a86721f241884bf1821821499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8dc48dfc83b65ac31b91f330fe2ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa6308b163e79307625e92cce531e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa636a18f3b85b92c97bfeb72859d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6640a0e4f607036cf6c31e534083c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c23a587b94a18cb6a00e7d62cc6b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f0694c7c0ca17d4709e800d343a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e565f5b88273f84a9f516ee4a73ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1338011ed15d29d51c3d5b8a8489507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892a3e71b7a08f255b8648cbc19199a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030526d620a644b8d2c9122f2ce371d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b80937e5da25be2f72787e81fc6f68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dbff0fc46385664b72ae22ebcbf79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36808f9c828cf33dcd091eea6c88222512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d50852ee78cd797303c961f3dcf497513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d09e8cccb7165a8fc713bb03d403b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b2033c7a3dbf521dadc27e8803644515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a66804fb15810cfc90f12e0d11f123516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eec2457596bfbd0c4793e80a5ac35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e88abc007785bce15d221023a46cdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a170230f14a62a48a7191f9918fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290719031dfa72f602d9b86e6e0c07fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e2a9c3e8fff30cc2f2f790fef3972521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81234a1d2bef9ba4284ad90bf3852d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c5620c8fa8502b9a238b77afc2fed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2926af26631569991f9f9daf002a424524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160bc461573cb295398421d5c901b63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611a0bdd13e03a9f7aadd17b6f93ba6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870cfcfabc08d08776188a296cfb8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f865cc85a21e000fd5d5d996c8f0da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db93c9863424db4a6ee31bd1f94b64a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62a81848f27982ff5ff52e2ea6fe46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddec20479df09fa27d7b120397ab1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281efd20959791f9a88f3ff521d08da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa57218e714f59e2f1b7ffff00bf04c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff565979e374945e65d64a283ce81ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563508ba5022798a9ef73051009885c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f95d9d163788634b31c35146ae8ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ee09951c8a376948069b31c37b34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083ee1f7ca3827165087f07a6c0e3c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29db9ac938cc0f3d2fb8771df366638539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f0576a3099dc3ea96c99f0234c090540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c020f2ee0ed020836605bb0269abca2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126da1871ca292c09560de23cb831f58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7198d0d27bc9553917a0c9f5e0a26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bfab0d921809a99c48c14de9b4186544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1002e4ff46dd31d0078c03eb4e9e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da70cacc7c9810ef80deb046bd5222546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952267e88d341f917e79bd76eea45b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733f941efcab66ec92c29f173148644548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9410f0ad9bde2d6dd876f6a3b8feb9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0aefaf7efbf0e406176ae8fd28485550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7640efed3dd8c0751f3464eaf0662a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b5d668e1e9e2eee568723c3a86879552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16507dbb247b23f50a0420b2fe6686553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0398af02e5a79e32b6bf1efd2c372e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669bf1bc020628dbbf6925b63ac621b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9019e1a0de4a1e1ee9696dbb03a584556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9bc2dc021380aa33801433e63e93e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fbd651e35804c41916a2e8de038d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10a255e89093f0d7bbf3e48613637559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664127861f486ae94fdc29eb7f4a6b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af392eb872b805eb5163662011e82c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5c08eabaedd3ff821897741de9518562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11953414cd9b7d42b65730ede09f5f9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a92cc47ad89282bb53b592de430272564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06810aac1e25dd1fe40387a1dca2870565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57c2e73e09315f514dbd8e65ad7fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78318dbc211c3bc4b2604061f05a605567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c61d0b267b5d6d8123c88d80d1834568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a53eae036d6bbf048334b480e4cde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0724630859bc72391fa9a74a1ba46d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89da5ae57370a166d8146157ab26db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f596f3df0370b1fc625d737054de9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e6c4484a4241375ec838a9c780b89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639ac3ea32a3b09a121b30bf1b8a8fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e3ce150a808cc2dcb63e2b524ae0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51dbb6cb9febd48102df0ca3c602d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ff0d08662768a963a00ca325f8a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac18def0a218795ec13bc566dcbcb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bf57e96cf04ee02eaf5ea5640a4d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6265180c97d598d9fef49b5bd6e7f59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde89d57d2f0e2ca156a42163360cc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23315ac3f7e21dd1f70999f6117b577582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c2ca8c0ff44da5e9fa830194a07b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a77b3671e3498f102bc11b7197d3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998de3babd62680dbb0cd67227d1050585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d7fba4e28bd4910ab5cd9d991bba3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467ae6a31fbd771ace7fc0e455db7fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b2150b9cb04cc7b237d4534928788588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663574a48546ac65f0fab2604441362589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbee08048f48c928541926cac3468be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b006dc6ac2e131a612c87406e0bbc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820f9ea98dc204cf5c1b3cb32d2328592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b3343b6a679ae191868f772fc36f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db0bdb32703b684ade5bc342e3090594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3110767706a8e9bae4f91d15ca1b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87c157b8d3b77b4e13df231b8fea2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d09d666f8f6e4ca4401a6f655e3b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faa6314ad23c12a7fa9e16df757c91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0406b9fde6df8632c0616ac1113977b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9b25656bb1e5558c3860cc03ff394600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7c76a693b86fc7ef1a34538170af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628e4895e26b796801b94d8f659ff19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1397e9504378f2e32f32fce7b375648603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa2dd8219bcf6e3d9f3bbcb8653363604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491c737dfca8293162607427f7021ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aa9569c6d4a1bcac05f361f81aa10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7743c3b8b0c70d2818221f3b1dd21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a74d2edf1e7963e746d67f4842edf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a03dd5895643c5698bccddbf00f3a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585fffe928320026ea4efd172ad72cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443eef9e8fbd70ac4ca3bf58bebbe34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb14ef37062112e4e6aa8e78de72a8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321536c93699a0c4ace5fa9b2a45d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d56d2250a784fc01ae7d1cb074f6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbe737d3763b7d24985a07f2cec51f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9490413a2e57c1bd875707d1fd274616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fffdf1a8552c13b3c19187d399e072617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f7c02e51344267bf7a532606933a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca989d349c03b5c025a166b85ae4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adb6afb2d6ccd7eedae8d09ab3e2d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ec92dae170c7fa4d2572cca7b4a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1821afcbb3ccac45708a3a97a24be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a900a2412ef26b27bbb4d80a6fa7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67654b63d03553990218025245258f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698b46f18125c49a9c76fa638e9420c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688bdd360a75c53c88b34276a78fb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132addc8fb10dd001ef6ec01a9bdd32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ddca44669dfeff563cacdbe147e82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e7178e3b0e61676c04504b7031d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169190c39b7d1122917eba3f623679c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c8d8fed7a596eb29137202e5d214631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9f2d2644cb13a404fda2fa956ca63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efaa5ad09cb3ffdc4a537373d7ce7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdcfb9c0069b8693787ddfbf281ef2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82537775a4a0511f750da322ae9a83f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9318a7bcbbda48f4cc3ab89b2be45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825928828d8c339bc80ae6fdcb4cdf1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e47319295fa0319134efc4ed3f5aa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0eb5cb4a8fb597226b4e76c32ac47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f4f7058a81bc719cc2e828c99b64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71050c79fb27bcd1928a082da81985c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb5ac45fd0860fc05833303776e0a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b61bf48f981724725c0b45396baa9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c996559f76468a7b983047475e4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac30828ddc0e4b118c33dc5c13072645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1226b12b6fdbfa28e43726852025c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0d805a58a60e83ad1999f455ae5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2390a3db9e06e97adb0c30c83087d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c85a1a756df4df2e14d426615b21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8d22e9dafd8876538b410fd42a393650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cacba46620e0ed77ae55843cb1854651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf04d8d7ece8efd886fe4c011792a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e4bbef6e5d295719d3f1b6cea5ae1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c9353bbb08e903831e04842d8792a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d8bff025a07bb5eaadc097abf22df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb948c18386f008a1e2f4fc36737f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad7a93f9e79a731faa2658748d7dd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479425da7692a7afacd7a381a35d81b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afc9be39278034742e01d3741dbadd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a2366ff80f706bbad39ba48c249f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc833e97e47674cb35647f0eb08123661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cab471ffcd1feef6e075cacc989b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855018d47d35db77d2a534315498628663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294c8e3e9a57c23ca7ee8fe8c5a9ce2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ebdbced034c5a897cd96e88e02ec0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6078e9f4a2de10acba241bbea2d56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9877e70859a8f2d07ff9e508df34b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee437ab50829801725ee955a1d6c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767453f98327f70553165d7140b3e69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eefe910426b53fcd0f3bd60a9992b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e5f224224191479a7b4c57617139c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b0dca280eb6211ad95b08d6ee953672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f869964b8093974fea9548f69e4a46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42222a3a333b9ea054b3e243696af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab8f5ad2a3aa491124ad867228e92d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9466dfbedb625223e061caa9471da5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945f0633ee482c135b67734524a19e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb0189072e256e7d0a1fa070b44963678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e7818ba8c0efb6bc01b80e29da5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8539053d2084d56e1e27164795e1a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b91c149bfca2c8e637a96a0edac1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254cf4d6f78eb63aeca026263e66f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452caba494335dbe3c45504c7f0a388683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c685ae8385533828fbf17fee416bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fece147ffae9dc7228ef3d8f278de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25906d01ac13c1b9f04bc6fcb22621d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccabe2670fdc504b8291a7be975350687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c30537849baa114585b4ca780f964688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa18bc1e9cc93654bde0657f18d4ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40e3322c5f9a4bc9a684bbcb87a2c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc837dd28c6b40447fefb7611b5c15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b612862553510cf2671a929e1ade692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d516e72c76ba767f97a3e27285bbf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca5e542d55d0e9497b83bdb90fe63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed73829451142586eeafe2f71d9e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c395621e4b5dfd34f13a4f017f684a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eb82e317a15c14057e56ded745818697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0419e688274edb55c7f885751a17d77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd762a2a5e6b4980197c89536854b643699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433fb48e04b51d16ce10188aaf8cae9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7735d996be696aa52c79bba45c129701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb146daeb9a20849d5e1e28ef522f43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3991e34e64cd6ff27685820b213285c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b39f6a4d91c75465e36a18ed540d68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d753706242f1dc648fecb064d0e78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e5663a1d773857db2f4bb691e75b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818b17bd6a1eb96467b75130fa46aa5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083372fc0ac432627b1cf7a384aeec8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7480532ade7f5eae3f8ec924cacc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac5f624af9384053d841551bababfc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580d7eeb2479151e69efa2f5dd6de3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04525b91185e6513e7124690e314d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1cd99231dc55d6f4cd7dd72c95a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb50fef76c890a23bfb8f327bf341a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d911c0ac4f3715bac3168881792c9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d55a083fa780af40541b96a0430e67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de176b771256418ede09b7adc97cd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f69f9fe4a37490db8c126ea37ef3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dce9b9a618a22036d77aa517e9808719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5abf7ba0d1449ab57f8409150dfc99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726553b56ed192f46859719847274fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a6c313589d40c4d4778884d8aed4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cfda613ca19b64335784e7e2f3225723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aacd6697eaf534a03177a14cf1b62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c1bfaeb86e1240e65cd8504babf87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b812e0e888e40970d7ad78e6f9ff4c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c67e48d7c0ebcaf0b5b58cc264a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda7e757c4279d33a4244ef46c24b02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199259fbd557100fde15d75ff90a6b9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2fee9640a705bd6ce31fca4cc6330730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3a72d7210f3c56d3fcaacadf8805e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1f06fe1e8c6a150ea52da6eb8fa41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5506b5a32f816baf8a4c67a333546b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba546bb4531f2cd305c66b7691a2ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40544d7f34978da174d0530cbf79bb7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205f06878c53512acbbb1fc131e176736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c92c8f57fafa5883f11131ef72bdc2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185e90c5cd2722128a1f602bf348fb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40b8d2584c761677a9ea5b31255ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f563b0ed2597560ec3226d22814bbe7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b772fb460692d385789b740af6176741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426f742931b93178a23845bbb707fd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa2a70ef5f1ba494aced87c22d6cbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8ffe874c7831abd8cacd22f59f042744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a096a317501225577e9027012c2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3eaa69b9e9ad3b03ff419b194f298746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc86917f43ed49f29672abb1fc8a64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e6b3a975093838b30e1154409fd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717769d035cb788d405f2fe32eda4e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8149c0aa9a4b64bf7bb2ff7c7b8129f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2c32c234139eec30d2c448223be7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca1c096c842451fbae31b24f4c42b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8f46c51ba969b7df0d04b2fe4e8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc09c00f38b60f7a605b21cf981b6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cd7588f8a98489e045be641a47167755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93af06638aa177ac5f6b0ffea4ec8dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e29ca8133f76042b3ae3d6718f6700757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5598c048f3be64c72079cbdbe64260758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572122f0ec4439562902a554857847f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b76c2565081eadd674ebdf2e5f864e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f5cd3148d40df62f284ec518894c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cd5bd64cb459d52e1722e3bb81afa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178acc4454332578d7d1dc3dd2ccd3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f303ffceb998ec4993b4e101a68fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024ef12708990c48ac21bf5962ed2766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce374540f1106e4af1df0f6c6e01634e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b3bc9719d9a15371367d01004ed1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd592c9c798cc8d628939e9156c8fce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce703339e164363385a942972ec9086410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920399a2fe49840b6aea432599604a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a4ad506c96ff122d4d1912db477812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cbb025cf6933b3e7f66f5d27ffe4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a8da98693065b55574ab950ead0fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee4efbe791dd290435e8f20123c7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a4ac5ee5f06f9e1686ea2d20ace4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f02aca8097455eb75237a5f6863c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45af2b322461263af1d9db4ab197fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559959c2c9abe442106e34f8e7d504119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d6556fc7bd2966ee3ebd37fca4e7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd399c093aa269ce9c56d0e121eb416421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae711950babfa6a3529d5586cd720422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb818364603d1be048a184c71aa7ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4342c8376d328bdedac4e8363c0d4d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957440191ce7356b77a5c60d1dbc693b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f78e9d44aa08dc6a78c04ac19813c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7222c37bca6c7e98dabfeabda98fa8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebefa7eb1bda04054562b9c02368dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af539d2588c21c04bf1ca0e2e82d5d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7026aa09475927987ebe49b0bd8dbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630d8003ff4e7ce306cec83ced46d4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca9a0858b929f3b5cfba1c8dfd02a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23177982b4bd67774a9cdf5c43e5a2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a83040c5c4bc69e985b2c4df0f904034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d59cab09cb030fc8ae4e8732655e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a3a47482fc3b33cfba54707f38d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc32a4d2ce089ddb599aec5ad1687737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60465beb328bf8b0d036faba8b593b7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fce2a1663ac6709db4a01b01ad479b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd044a5972491b7c2d42fff6434991840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152cb0c360f26f5f4d80e14e8c0d43341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685e16f3055f7176dc8a86bb2a2b1bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fccf3db201235916f50cde6b4d6e7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1ef28234c28ae1c9d4c4b44427b5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce7652d4e2d89a04af83a80ec069b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aa4b8a2dbfcb2d377314194cff8cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22795a3c8fda4e4953d68f5fac6c7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bb6e24b2a240a388db36a6b9bc35748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372675463a91339a7b2539d080037349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f703a100c64436894cf26e56e7967ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572264b3c015403a90c42d41af208e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c0de46e625e4c2d2c496136e09c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bccd8da39e9176dd10422722856fa953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4028322786d936ae76d8bd5ab2ef95754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30453fe2e072bd2aad2da2ce07c093655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320469d4767d45e4dcfb23e5098d80e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7da36f38f7405afd8a5802fe115ff457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e40ef5e04c543e4c381c57565886a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671e57450ae75f9544eb65f8854f7f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e603e17a207ff0c22013526bb4eaa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a23d0bc74879358495743d5a76cba261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fea20c3804ad4b671cae47417147c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab60de2594fb8d3acd1d52d1552f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce12ae833fcef9f9ea2f494daeaa66264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4976dee2511a629c6090422823eea8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b0316675a0a4d73d1479a2843b95066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f676674b83897b92d44fc948576c6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ff8788a2d622dd603576763911aaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae049081460a5d6194593872d0bfb9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62134bf6dd6b5c2137f4180d700bd07a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f40b658ceca6251222bb9b75fba2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e91b85174e632a73dbe442477646872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359e4dcbb23030e64a4bc287df894bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21f44e3ec6821d09f4747502ec44e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e1bcaa0f01f2dc46d2039c324c7ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f77184ff83cea3ea5a70661cecf8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2e15ffea4d3880ecf1dcedb3f732477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781b4031aba7979510a78fea4e233ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28580676f57e63e7c8a83176d76a93379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bc956d1cbf8c0ea38a9ee50b5b9fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14047d92a8a3df6f87711e3ceb0b60281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0535d3ce4e6c68ff87dff2f2f5ab482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35245904d1b6a4b1f0719d18b08c2dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b28efcdcff3c850c4d2cdca6a42c6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb89e943e65506a1a384b10749903885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa5dd0f4219b0ce997a43baf48b1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38714edf0771c65bff58a9589b86c3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cc363dd52f4e7ea410bf0e7b8891c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bada8362f615706653c3ac9e5405889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3a28f03f1cc7cd51f1680d75779790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c230a0cc845bbdb5cf758fc024488191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69d6e1a8f8cd52128a103cba3de3ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d93dabe622a79aef1312b27cd72993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f4e35378ea18a9607ddf0ed7add4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6fef7bf886a740fc14542c9dabf9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0f9800b941ab1d83ddb221842001996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76debd4e229ad63430925f8c3f361e7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a0df2872f20fa4d14cd346a97b6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bb4791d91bc943fdb68b286eda29899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfce14c41764f650a8dd9a91b0b0a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbec4192e5d1b7caa8b5e3c9ea19110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d932421d12dc4ec9f900c8e3ece23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f80912c7438924fdc844e91455d187103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5dee119fdca1206a1160a1f0e00fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76faec9ae62e76b0ab248b20ccdf7cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18dbf69be96bae8613708b9c08388c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6298b5020b174933a8f0f56f27097ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608a824bff8858be3b2f0967d5d0a2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463bc12067d04cf794958594ecf300d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f383efacec85699393c05c0f5ed2868110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bbd618d928d97a7327d76db8cfff5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca9d5591c5d9520362bd2608953d76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9f1dfebb320025e14a90f103d5d8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f1e50bd2b755cd6cfe042f02330ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0420d1fcb7be55f3cee014afb8e1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc631885dd0cd1967adfef006ba9e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb155002069209d1b8c8760a9bdcd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7a760c8a6f88601d7c90cc5b9a8c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb9d0e7857ad6fdc08d290827effa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71caac9d943911e3b0114e91215817120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36816f6c4654dec1f98ff10344855465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ac21f8daafbe8e232bcffd4bee31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ff4316e8bdac724417e1a7bd4324e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfa57749be90d56248e96a6392e919124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9585ed4141750cbb64d489812672f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5b50fb2a568c5fe9455a30efc248e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506edca27ff90a48121d35b4262d296c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee7305aa07604658f9faa6b979fbdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089f02086d18d892a752207be35c460129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391490d562445796394a1ec942863769130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81201a9690db05000132c4fcb5c97c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5acc239a92271bfc4227cc8c4ab403132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a99a0f9fac8f8f8eb3019461ebf72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd674e40a61f14ebc4f4d52c9df72807134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e04cb494be4713eff5c2a981810e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843b11a3188af0bf2831f8d38b5b1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201502c1949b2a6594f2a70dbdd2b0fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3a3fab30ea9094449a8cd952a06e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791135d514deae6797d7f75879014da8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa87a26d8b650950f1fa54eee795cbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c987d1b1f6302db1592305af7f4ce01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99102262b98683b7016a7447d3849fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ab79334a61287d585b54fb84dfb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a452938b9355d9d55c4af25b1a80a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a738bb8d3e8f90644f64bd81d389b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750673f79d20f46038ebaeca79edc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4bc4f12027620b3bcc40cf802afdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ce78048b832b34f6a853628a0363148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5bad0959e8cb4107f5f327ba794c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ab22e5fefddcff7c9af22334dd3d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3392ba8d559a3d9bbf476699bc7f56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6b185d2a21be2c6838ff24f45869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ce5396b43475bd00b7178ab96959a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311911466712d2d036e210795e602b7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f69f5d8b6b4840322630ca20450c5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb85daf9f5256d8ecaab26f5bd45258156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb2957cee2ebbe2d3a480c27bb611a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f576ade642ece53fd6b1827e4ed5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1642c4a4b8f7084e669c679ca0d315159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45311d0545385bb8778cff1d4e95b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d62c988d35b094c562aaedcf345a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290620e352451057258b4ff623a543de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34965996da94fd62eda0de8de3f8e36c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b1ab2cc7906f75199d5ff9ef9a08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365d9c59e96b7314edfddfa9fa35a62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ecfaa6d9e2f0088032f4679d21d27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb43d8f2833e547b988a02e0a8f279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600eed2ef3120b58043043f1c262300168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e368a23055e7b00b320084444e14f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2b7c3858ba8c57d8f72c646b3ca99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf86dd0d0566a15fcf4227db365cccf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359fe52bc024a254c81891ba7f22194172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5737eb65b1472fb03eb9c6e37ceb52a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c419908a30e52df1a557fb918c063174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698af4fc5f36e1b018ea0239d08c827175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e298e4df3f5c963f415f9b07250882176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029b4c337e0c6b5a1e19c20c4978ec3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7fb371e03adbc94867256f2299436178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245453726b2b1c9ecee40ab9fd958de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23500f4ef9c995247228cf41c331c83b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792edb2ab4f89eae070e4e7f7bfeca5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d833669b82f1bd26e8a977c50d51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffbd25cfa92e8d6988c9f5996b9090183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562adb0d5d6a797e83684f3eb2f94ac5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e026daa52d01ef4e5133080bf9b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641613ff81bb268557945226396e0ff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cf71cf1e615236a1f3da391eb409e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa21af6b858af8f51583e364e6b82e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23731795b3c079575feeeb3c1d2d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65115686eda6df126990f9707cd07a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0542243ec035fc5d832773b430be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe420692d80daf5e8ae597c8422fb7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd19e506011e23150776d9ad8ded5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b18e7fe17c17c7e86b646406edb9e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76263ed7b2662212a0907bc7b3fde9b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d66855ea839c7034a37966dc9fd37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ba5cf4e5d18c09e3d49e02299118c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cbea36aa9907321fd833ecc68a7bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12eaac5efb1c041644afb352553c5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6880821948d196c8eee351afedad0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449300b956ee0b57486ce04779b18a3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce8e109d8a26e87443c2b7f24eb41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3c41c6e574bccdbc9cd0dea5a55d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9519425b6007124a648c41da6e3cc2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c5b4080e825b38b49e1085256b52e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55637e928128c7fc386cb63aeead0e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a16045d69a885a0a49f1c7836dc85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c2bcd64329e8cc4655d13159b9813208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154eeb1af48948f45b1d97e305629ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe76f8a99196c410d5c6cf582ebf653210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829eac70416f168296282b99cf1e968211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8779828affbed629c27727c0f1f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1175b052cc0a2dd7338fe79ca07228213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d762ba95e6c36c9660c9b73028f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58ae11927b075cbd4cd373eb67b1bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708751d17cc7408e90a1741e21a78df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb295080d562ed3607cca50780dd900f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8fae9695720a1daccdc29aee4fe40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb390554eefbad6b1ca36d58806b1914219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02067f3e062d45f048488cd1d7ef395220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e75813a235d074e6efeac21373366221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df4c1d7babd5599435404afe07f76c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9655150a45471f00b54dbe18777cc8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3be02cae66e66943946c085d2ba29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d9b949b89a5e50a8fd066b25c9a0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36a561b8bb2c876a045920636da7ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5968ac9794d6068f6ffb8679c6de80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aac7ad874c9203632d8c700435147e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe595e61f5b092d4f97b8baf354ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2934664710037cfd981515f3d5d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68964ad740d56f6f9e5c648dc2607c2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e9cb1b5b914aa550b8f9bdf47e11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee5fc8df0fac39a440e89321745770233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d1ae22592390b783d83be56d6f73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919c13ec4dd1f89c39105e277916267235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a2847230234927e99941a2099fa2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec64cd2f6887ffe22999c014339e81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b44ccbcef16d13bfe5931e8992059238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1720e499b440a9ca5a87e1eb1797b34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769a6a18f69531bd7c3eabaa6d6aab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4aad1b98fc1ecfbc1dcd264118680241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223322d3cac05ed40348289c7e0dab18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799cbb5ff9cd0c89087208cd1f54e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e359306864e3739c643d98ef10996d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee60b34d3f17b33c3d0841ee719aa9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324a7642b0444c4c88f94efc6cf485a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026002b0179bc4c2ff8438a7ee61f63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326ffb333caf04f8ad4d2aaa96f1e5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16a4099c9cb32ac40bfa3cae8dc75d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2671f80a0abe3cfb4e001b8ce2c8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48268c9f39669bfb8a6d85f29dc76b5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee20996fe782b55813d78e7765114b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b7bc32156a7d1aae67d69bdf63568253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7611f2f68ccca9b9803dbbbc9a95b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120c050d96992a1973d972a4b3acd72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30e157aa3135ffb53dae7d1dc1d307256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe655230eb8684d00984cbd77c266257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a98d68cf6bb50df25c0efdda9511258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a66f4c7bd7ec32b61e3669d64eed5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e18827d869683bba90698931dbb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb972fb4002aabb8dc97cc51f11bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18205f89d32072fb66c5a65064c853262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3209b253b14a3ebedf4898617f1a922263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29551fbffb7801ece222c50cb1b3b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd1cf35e068bdc13d99185055d7483265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab5783cc6020bfdf34e930ea6a0709266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfe4de23a70f7acb64fa1d0f49ee86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac1ed182f61b693380a0876a074030268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575d87c49cf2b44a805a5bfc3a3deae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706cf328f6e196f7f95e44c5159a352270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527d22a1d9a4789d5f554a68cd551a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c8a4641d874ce6e9dbfd50d0159d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a4c88fced0da915f3bfa3af6fe8ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c02aed9e2c3fc6e1ed4988a63f8d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8ff1213a7f38263df141555a510d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a3e25e4b42aef4c5afc6a5ce1da7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7167dd6ce8cc3139d90a22ab7d7561277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adbcc671bf8f88ed3eef2c06bd8e07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2b10c1ccb868cc4a04100faa71241279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3a9854f113d86d5d6ebe03ab04caa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75eea4d407e8ca3245981986851d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c0442f9e63abea5379375cecbf279282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadfa6e1a44ee2af58544f6e78773ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729cab033340101bf84c5ec576936eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb3d7ed8c54eb68bda297d1d06f1c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0921384e31861d0be43f80ed34220286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f83833fc7dfd46814ad9933aac74b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa8925c4a35dcc477fef828f6a96b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4911dd46abe6a902cce39aa1e2f9d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723962259c416205b94c62b38c798927290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1001943e9cfa845fef16f4d1a3fc48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d5be9f897aae5e4e4aa286e3fb17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f7c171eb48f68238e09092109d90d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a553ecc0d63ff1889b93de1b9627f0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95046eb51aa1838ef54f350509b99016295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667327833f039277517f77c78c8ca0bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4afde98f7dba72eb5676f24439e12b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd2886f19c60667e6496cbc61f975298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a588c1b81f6cf07bb81b65e4292e26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec20a41d442441d55a59524f7f5e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba929627b1d64eb8f601539c9c4ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb48beca4891ab872bc1785745eeff8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442fbb7f48e893468acfa15d1da13a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1544188d9a555f0a09ba8bb910917304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeace2d4925941049524c3e6ea806b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84ef9b358fc2e4c8339aab1aea2ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fcb977de069137d20ae8e93cf5fbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c67660607a978140928c09403c5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2e9b12bb9eadf848dc06f18d2c30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a71e49332b5d5daf42a2497503d15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b29a322e98a704b2bf9f10a48ce380311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed0144c3a33d025082cbc59886a79d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24dc3f5db93788683ab87f3752b46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973bcb59e46bff05c734a728171b2a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82820cc63be6d81e8ce3e4e1593f891315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312d0aa220d0534618220e444aa5c40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9696e7a070e540a68f89a002fa7c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b41adb30334e792e0a018332f27d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4f5ce90999bea5216f644d62fb69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d14874070e4224af0ea54b93009e23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a27c8a5e2d0c70e983981c8b761e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b4386b4993862cabd1ab5cbd99e65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6436d7fa01cc2fd19cf6738261410323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874eddc1d0cd5bee8edae44f9dd17fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91498157ce90d545aed9b35a8c72ac58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603db866af6053b9958d9f614d7a4fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450195916df0773213f94c6d04ab7a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c868d3eca81ec4398d13e9c7872db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd113ca57e26508d3accb7bf59a09b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8645556931d0071cc743d687fad9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475aa4472f54a616512b52ad22a72f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6513c83f150b480c6b26441cb1f4c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f803917295a7dc00a8e87901b913c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b53f93efa2ab1be57b2285f20a86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947edcaede73083898bbf6412884a56d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30beb0db5c5ff64a9ef08c6fa892b87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50ce4a82afa0b7e2ae0591994d3e4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d209b77a68c79757fbabaecebd92fcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad67eeb4f1689e9be6cddd19e5307ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079a0c0a786f2669e68c33a04f42542340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b2b8fc7926218da9e8047bc8f6c8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adab911ee077b485dfb9bae4ae2bce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba51d00f79097c0ddd79a7df20b7a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0ffd891d4c22755bcf78068ac117344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aa0752474153cf33ea1bb52944031345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c546130bfadd047d6c0d8db2e2b57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9b6f101d477877f54f99eec8ec3e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6308d8459f1caeb79431d017bda6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48974b8698af2bbdac9342293cb1a6cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b76a7d6ac243052885b9afd0741acb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf192f595a4f9523ddc39bf137c41e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bb9e2d9c61fa3bad65e7609049fe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed65d9492e2605776e8962d77e1860a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afde2f04fc2faf3ff0a4fe738d6875d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1eafab08e44dfb8112e69f172583a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb97bbafdeff6d6632055f5c006fa70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30d5278f71402abcfd998a0ce16ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba6fcb1f44ae941c8f586af93225d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b693c160c7f27bfed61912f3910f88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caed6dd511420b9769e5f15ed1e38a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494f8cc91e9ac84ccf87b04b1cb002361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db253def6af320d9c92b9ff753ee90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a0ac36fe98b15d1c0499bbd4bf54a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b16f24b43e4814c8543c905e51170364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa445ff76e4aea5a3561ad27077a7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0d75f9cda01b62d6381d61c81dc99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a51e065667b5a151b693d52b4bd59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4884e48dfbdd4af735426d681a8d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbe5a9a89f8edbb2fabc64c14b3b05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd18ce0d8fc637c3431fc62cf4ab90e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62c083d87884b1d4e04c884267d77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb438ed309b2b8c18fdee059df49a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a6b7fed54e9da78cccf01f833e295373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb76b8fbc159e89eee068db380587374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63377a87a33812678a850b940173b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a728a91755b1d8e2552535dcbd18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0d804b19deeda7ca43403209fe9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a432a903c5dbac13c3f9c7963c88ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae1bf1aff9dec375098f8e949af1a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733cf185e1a31518abedbbe9d682bbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6cb2dd2122097a5e7cab5ae17eb5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd9311b0cec290e8e8beb805cb64dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323ffb01409ef717de8a434122f55a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cb41cf05c241b3dfa703f4431b7bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e605533aa690f85e4eec949795858385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adfd264544b988340f1c2831ee6716386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d892a24309d4f1c5e5220c47e5ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed58ebc1e4a18c5f639fd7d73826230388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3da2a4a62bb021c8ece9890e2cf4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe666bf52e5fcfab0be501b406dd417390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77386d96ab67f2cb61b25f5289f277391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4cb1860e99ba095225175979bcd28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be7f39b09f2abfaa09d143f8f2a3f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373a327a11478780db2cd1e347d411394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e814a34d211e98c86a6bbd27f3feb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0120f4999e3043f61d02d6bc195f0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529cdc2479c307e8bafa218aaecd215397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d6154b37a3e2f68d205d488c12f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a007e86d9c18a6c3a536ba499c09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33710eec30f1a05b6334b87d39d9e3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c706ef83db43b8dda52d320c549597b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c7a8b9fa3f062b7485136ed6f45f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441a45a463135a1fc876570ce497de8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab405d0bd18fe912d75d3edd1962c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132757810f6a2d2e51bb7f59db0897af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b5a4e567004c9c886a9c5815cd3aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d3b5de20dd05aad71e5976b068cf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a45e0b7225586c350f55dcb981138408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c1c13dffbe2a13418f611787f5f99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65b48baac0a3fc17c9ceef34b78c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da54504c76ff0bcff308941b80a51b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb69a611d4124e12941026fd46f279412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b2ccfdc6cd29a17bc54b4e73f65d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f395e170e30cf5c5148b47156cda7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d2299097b3f0ae59fca30d713e79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a35b2ff19ce6b005289d8a78315d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c6d56a7fd43a11855b6c4835ed31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9f4220ae21e24cf9a3ac1510cde8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47a1ec30f881b740e17372d42efe3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3a3c41f2ade2e4e54b1800560853b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f02f3eb8801755fb864a0a6f1c337421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0527e964095ffd583d05dac86e3412422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a50039b9767e18073559150d421a08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e66f23829b103e729f0fc57b642a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924150041bcf65631a517c58d5e5704425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db46e63375daf544f8d7e9ddf148a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d217a9dbad5d9f2d1ed1f22c703e47c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b4ff75ad86584a150e84f09491f56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b68b9a2115758ab1f60e0f5f9a333e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64440420f62d18984ff7aa73313e7c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715c392ab2b13e0d885ded33312fa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3cc9d02de26ea6905e369020b7c75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fff7856816feadf659753480d65bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9dbfaf57910ed53c1c5bfcd333ad3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4113231de2231c585f997b1befbea17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5d03a7c58f43df8d0d63e3c1c0b85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb3a25e8e8810f19bf73dad2d9878c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b68b0fe0d31d44c4c75270ec1e7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee4c82b4cecaafb82e573867462e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa0b77990ed858dad91ccf17f7aab6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715fe3d58aec9e5cc82a46edfe130b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6759d690af0067cd88ac79de3f6bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f6cbb1e72169f52a277c3bac644bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65880aa50ce27cc7724f095d2512c31c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e2e92e6d1d823d90cf0fd6bd571fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58a1bddc7a41827ec5aa8d690d24eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e42c4f400d8de436fa14d162aab7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c29375dc942a07c1dea229c2e9322448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e5ead9c673339637a15e40274139449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4a82280040b467d7d51c916a80e94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3485bbad429182399eba36d759a2e2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ba36d935d9f0cfda4cf64e1b457d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455679df691742212770b77832894b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5a23a6969e7c03c3f8007930ad845454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517806875cf7678a35ef9e1a96d7cec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375722f59928ff04413979fb408543456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049be34c9d0872440b571ac545c9d611457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1e95d437ffe4226647771ce71fc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5689bdef5aa6920cd3d42431f6ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952be14332342175619464841cb88098460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a0876b3403bc38637df3d2ee879be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e4a808270db0d4ea7bceeb60d7bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e379f899276cf7ac71ad34d1ad7839c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea4f7a89f79e03d915e6be7c0daa8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c493888c32caed69d2e5f111cc26c88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad24c3cf3ba3b5e36b88d4e5bfc6f51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a140a47409ff1da6dcb20ebf8adc5d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd68972aef5c4325663312c977a4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82ecaa214236f79944540bc606cb8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcb49f64ce187fe04547329f339f99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2e6f555a1257cba9a3d5d015c14b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7577ab2d15343b580cee91ccbdfc841472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219069dbc64e64a423093cc058ab1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa624869d687e4303a236a48c90c5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2f137bb032aa7430dd63e6283fa4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04177248413e9e2951421363cb83e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ff032479a018e2ef1244504c3336477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947dcfadeb2fbc214668259071882e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ae4d6e7ca66b209d75a7e70e627a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fd26b0e5b62f66da1d1040cc016a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550a5c90bcca1a7b3c7ae2f90ee7846481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed876045dcfa607c4d737b83822a6b56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f04693d15ef9127c020e5bac5780a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7020930c786c9661d8fa20de5d89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982e904cd017c1f06cf7fa6428e5aea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3250851564a43aa5a5dd6fc6164cf92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7286ed31bcf9c18942f8820b97eec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7926214013f51459427b0a744d1cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca72e157df6c1037c41f34f1000210489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290d8d4c76cdb38b4af57b8c9d91f6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97701a930c9c5ea67df24afe184fb331491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd549498f84713c34651f77f41fab5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15d99acec5181e828049746c460053493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b7d8680c6c555e060ffbdb718303b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f6192fc61314245b20066f1fbf437495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4274383340ad95ca03498c2650ac841496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43229b0c40b37fb6344602ac9f87ab6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab6d03f6f731beec77df5bd53d7c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f73742133e7766111629631decba0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b989ac79a7ca441b1f38e083430784500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a438868c7ad681510fe04d26132ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312011ec1cb22b2ad10bcb54ed3357d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2f8d6e2ea0e252b3d6a3422fabce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b29a54cb53c6e424d04ad93443603504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3fb76252c3d3f0fbdb364553a0056505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5bade35bc2e5b32a2ff7fcd948c47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746434c92b430ae9115f366a3ab5cfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d12704e9daeaafa8a079083147b27d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c38d894e78dd071ce0d246aa9d71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664872902b8a9a50b712651c153c260510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42688be2a9ca7a02a9473e0cc8da0b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffcbe87ea75965554128f6abcd7f75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d43c004c1f66428ebb65eadbe9742d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd3c67dce46a946a73f4effa89485f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01676a6cc3090aa6a739f9829aeba01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8d14dbdb9982cf926de8bd66bc903516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d0d01435c8c995de934cf8151d79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e495a954441ec5cf796e7f08a8c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b31fd33a7f91e1c91db5223bf0db2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b44c85c4e1e38ecf806e4b92d2ce98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168cad8c2e178e408fc4e56f06a4258521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31291a709407466794ff038b691358fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dee8c04ac541769f5d40581ce1ed82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09691b61a0e2c2cf18364bfb7a4252fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f8f3f1d3815fa4a9004b72d52c97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d281e66e640ebeabbaa496a63b4711526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fbb18ab1d9b36cd1da2ceb5ed99ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b3db7fc9544c4b86d0792a9b125d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0bbf24264a2d267e7d7fd633048d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4d6825c0d90279a3f51a32e14eeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c972b2d3e28c1885f9f08ac6790944a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cbc0c6370de6a104859d8da96a011532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c177406af02a9672e847b8d231735b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2333cf6f4311c21931276960b8be2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388df4776345c100ff828d1e8bb024f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5b6a2a576182fac69938cdf4330a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68088f5204e312063bcd4e4776c46f4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4260fa1e1502c126c7412ae16895ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a49dd6e90bcf5919448c1863a41265539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d65a94dfafaf1fa344430022faba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98eb1798f5729c5cc97f6a7efd2be5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1f791624ec7a9e18431e23963af2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae353a3902ce2cbac3cd1e9d0736c1e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36206c96c30eb8fc73c14528c6e87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6690c679112344040bf62c6fd2f1f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779501c3bc66cd78c66ce82b98602910546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3cf8b0bc10d958cd356604a57becd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af0eb5aa22dc500f57ea8817025a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855878b2a487ff27bb41b58a0342309549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b3b4f969555619f7fc1239b55242550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec683ca24027b1c2551ba65e36ceac4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e38700d0c97e628fae70ed27d5d99a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e8a75d6e241ce0f93cbbdc6ffc7fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d8a8c2cd42649bb7deb0e60cd6da2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac11b5bb81d4617ef1037227ad74f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7eab8a3ada845faef8dbd87c70e40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013267c88a52c5a6fda6fb762ef5ec32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c06750146cc6f0fdf628a3c5de8d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d2069023b4da09b95e4f565827e4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045317fcf0cc9f1ccb3f01d369b875b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf393bbe851ea88310aaa9f616cf7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181549170fec979d5c0e2a108dd4ad8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03040b0a3b8dc38667792c62857bb0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107345550de8d1c39457d88659df9b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe0dc3b0f0dfae7144602f8a4f522565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad50ec03398b58776b7007eb81372d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e934261a278e94bf361f7590a26e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ed9738bb49187ed3372c735226e27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c009d101c8075b5b39bfc39d9059569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725b54f9f331dbdf468396548aff2c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55d8cbe434a6bf386af17d386d4bd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a2e3abe394c7c81aad9de756d59b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94834799d91961f234ad0b133228b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f11dc668f103c361ea019a84e14a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca27fe52cd23b73d5115fcf7e67b7b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2000b88c41f55bbae8dced907b99d12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696bc5c46015eaff12ad028cb9ff593577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40975d833be49f138b4060387a56a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339cde572b97804e9edd0555cdf2d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3774238b47bd7a96074c329b5fea16c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249d047e4fa1dbc3d8461646c9ff09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649e7d25531902d8de6d6bfcf6deaf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fffb33a9e6ba8e5b46beb578aea13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f33e2c932933c012fd814cc44a595584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bebfeecfa0c9251ea796fb2353b87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5dad9617acd53404e096f6ac0f22f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198aaed6cd74db715a8e6d8bfadf998587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5be92ed29cb67a99e4ff5d903ea8ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd602e3340073700559a9f58b3ff4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375923fdee96c921dd899580d158e82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffcadad4973a1eb5a9ed662df8fbb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2e1c767a84da2533c760971440ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf651de2322129412d7205fbc32eb49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564caf3135f013551e4d37a2e5c1587594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a436194445ccda8b3b5e5ca11de4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a13e35adfc945eb676589b4f35448596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9741b676724d6911c02aa4fe6f5d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ff34d514e686d24154e73f4c5f9cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5c9359ad1b4c3b02ab5cfe9e3b9c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f33a37edc283da61cbf5361303c4e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e71c4558540672aa4d1f32380b56c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539b984d91802e4dab8f4c456b4815602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a403eec7031f0c7f79158a2188f8c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ec1442325b83f3ff86ca4bd0fb4d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4238f3a8c05c78bf1ad903c470994605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaac280090b93b4fb7a8caa09264aea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612ad65c001b8a49d4b7f2f11e5943b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e5dcae9eddee7a877ccfd01dcade608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb6e1d4380b0e5a4d59cc86fc87b9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a06828b730aa81ce619a41c74cb18c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478a43c8d83fb36dafc89dad49e9474611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25561bc15cbd7dafd0279ae8ad1bbefb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c02bae20d375798afbab60d19b38e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527545af9538edbfce9216f823b5d93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd24d16d205077358c94acac3a863615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d4e77f4cb0d6418c09d606659489f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d13061d082988e8a46927a668948bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7760dce5acbf1e8ec6a0b8f23748bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faed5b93f792444c7327b31a93998a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a6e849f37ab15073eebd8092f5740620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112782cb93070099e8d90d3245e4ed00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279155644d62ca1f1c10ace076f098cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b6cf10c70651bea1ce415d27d348623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e678815c18893b580c6a8673806d79e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7f8c44a791e5ec735a9102015fba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfed49c62a43e25d5ab12302bf73701626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40166c517f55a5fb1cfee9015bb305627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ec7a291a9a45ecdb4d2b6676279e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ab4c5a272e6b46b628fd211669451629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a23dbb2363e8177b55dc5e0912ee29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1ae7f56275b2ea5905239873103a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c488c03a93e8bb9bfaf149aa99236632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce20db755ec0bef9c167605a4e5f9bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbdd7c30c2223f6f80ae064e0f4e35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa332fbae768656fc0c4f882b92a6fec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c245c1738a734f6c20e4fe569fd6d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e58d9be9329615534f63ac1c8caca0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095062ea182f34930c752450fe67892a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f66f9a869eeed48d0867d0389b56ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b975089ecad3dcee5f11b2b4c2b40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0433061698a75913e086cb5e4d9056641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0b94ea1a2a217c51b07dd19397e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74fce46a7b6b99266ad849b60c7d43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714d7f813914be6b90d05a811218875644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6885922d2f2ce22b8415d99663c035645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f359fbf4858f5d3b77b56046572fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc127268bdb698bf01895de873b9b80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f787e63ad5fba1ab18fec560300adc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d547e8ff3433aed4721a5c148f2af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e617fe9bdba5c23e353a70cf795c78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc8e0e5b6324341c73ac9bdbdbbca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caea645f103eb1a93c6ecf6baceb4ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c61a4270c409d51fa668ba21a286f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf025dbf6cb118216a80bcab2b4cb7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3b9582bf5142283563dab36791685655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020a56b1803067a320edcbbda8fdbd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de182ac445f5dd4c68f98f0fbfa26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83862ead09fb92536277cd38ff7e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72b1bea4a23380bb4e45c5542b1cf3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed578532191b4618079652ac32924a35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a629dc310eb2363fe4d27f01abc00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fa120e6320d9b62689802c78e2778662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3ea37c5a3438a0d3290ac0af15285663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0883f31470118e5f27401d3794244664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a964d51818dea7544867362b172601665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c35a37ab63533e4afa743e081c5f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7a2956e59eb41b08e959d2418684f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12224e4a4bb1b3d49b079645f74ca0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052d973cbee0c3c1a176896a0f6f191669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14226ef40b695cc752ae31c5a632c1ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9654bb8232be62cdbfdc201a5c9014671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46847c09a2dc3477db0f6879803aa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22c73bea02179189ae0049d86aa14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1f4063ff5dd5084781543f0e8cd0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32788ed54a5a0fde1fe660ab05916fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d679696001ebee19b728183ce83cb6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e602b14dbf351fd13b7a9886aa911bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31db590cd9451cfe04d78b3b577bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d599dcc02cc809ce909f03dbeb0a55c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b5cf0938d22279e47271c583bbcf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c0e1156e87fdf97132fd77aecb73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a91e60d827760062245a006fb984682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac49cde98360f155aa2b7287e4a90b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e19a592cf89128c17af1056303c18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9a8b873d595bf2811d367a674e5e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98b773e8d9151d16b4cdcc8006ca83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536891313c4776332f1283a638f918687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882a32772c3cba6f0fb7ce38f861a6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62aa4b94d356319ff66ff38f83fd23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef77ea4b402c86ff2cfc6d5a67103690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aca6e29fec50dc3af25600ce6d75d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25755d09344a0df53743128dc0ec04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0dd9e825951c023006a3462aeb05b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d8c520061891c926bff5e0e960fa0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c68ec9579f595ce7d7af06dd2073695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74de68f91f45cc7a9b687d4c9b92c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03218e30da2a27f6d20d18322732e98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d2fa4d6d7e96322ff8c3c77db9aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fb33322550d9940c20fc880852d00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a95d9e6452c90e467b57898c38396700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d2b87a6802cadb7120feab29cbbf1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fef12e8f82f87b33d1d83feaff6d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414402802d14928a5c8ca7d50cdf2b09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201edfbec943f938e095fdd8ed64517b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a984f47be6f19a058c4ef63a5012705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2ceb6b0541e982edccf359778c01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e369e8a40c6778d1914e7701e83bd49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2f7e68bbb5368941a173e503d6513708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833101e9ff642cfa070feae19a80388b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e24fa49aab4da32b73187c6f4828c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc784c56d747e3b929c6788e6250734711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caaafd1a54eb903a608cd46f304ada712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ba56dc3aade90bcd9a009d46e4ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144c5d41d38d6ebaf8c735ebef8442714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d33f5acb23fab9ab1f914971cbe099715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20920621e64719c7d47ccc361e6ef8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6916708069d0c6b5f059e634658af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2d8dc9f7d919f66fed4b5ba4f1ed8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bc15c3a9ea33479c26fcb6c6f6330719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2fe9429417244c6793ee3aef0a986720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55c3625a048ec6df5a2dc66d8dd086721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8403d360d499b5f6f3c11038543a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdbcd98371052c62a3c5af62859dd7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c6eb82d96dfb77b929c27d55ffc3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c557bf1a0ab9ebc6127f174738498a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f4f4fab1785fa7d4722e6543d5fc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a31fc13a47371fa348a0ff3ccd864727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36cf8d79101fa5935b8727ad810980728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba0c30013a4d8d1806aea8ab3b28b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7b1d9296841e68564f04c0d3b44ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d123ab9b9c56610c8f37b78ce276e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02135458c48e045a4ee980f9cb0e38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909fc6e17646396f0a2f76038fa1e88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cc5a4502d52ade82ecdbe5f48951e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41023bec21bbab327a4c6c5806083c0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ef97aa4f092ed35270f4f7bdff68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53772890503a3559948fbcf64454a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4b0bfeca68b92bac528b6e8abd36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aa220b312e05c85bca0478e62d960739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de3a4b7dda202e6338321ffac2c1fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63645934da0249cc14262a29f5a5ca91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ba2aa69a1851c7f175b0c4ff6b7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef16713e2bcc1fdd15f073c9fd79f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbbfb9bd0bbd52f2fe69d4e0eadc62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9043c55fe1ba737dd91e9555c419b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f3ee5d768b6033b0649e3824841e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33ea359da6b7054e2a34eafe80d387747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d9ef8ef5e5eba23f9c8841ed893be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e32641d8a4bbc634e66962f6af164749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2b26d220ee9d55d6178ce970b2b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5b08d07c1fc780adc3e8cbbeae7bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f63a02f953a1245bbb3b76210342752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded21136a904c7fb72a0bf6c93ed071753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58187e8ec8711575dd0a68242157aa1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f6a3947a8a14b48a6903cd092ad0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189af1ed04846eb2269a794bbdcf89c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728b241cd6c52eb4c7f6f94dd72a00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f18d36eec0165f7724584aff2e435758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087904b29651df144a3f974177d3b8a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>