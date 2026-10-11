--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5245d109325ea6ddba89af606fc4501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fb279e3e81486a7948820245972a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be5a2b8818bb25c6065df40d3f7913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f493c26b946c27503ada384449f10df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc82e421de4e49fdbb0d2cc5b0c266b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58852c02809de9161499d7f903fae6116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74560484690e44c95af63950eb52b5667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356494ad86d11335477fdd99be6823d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b057bcfa4a255fce28523036f632fde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d5fb788a8511e1bbf37f67e251a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70672623c305d90830c7787d1efdb6d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f7ccf45917c01c4bcd7c95403f78212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4179ce73d6b5d028bee419ec5f39b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace708fd7af8e908ab5e21d799749d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736623ff088c29025c59eb566e5444115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615ce4187ee394e464db657ef75d8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694171232107f57968779baced5f51717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570a19aac8fd956c97698f900ca76c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf04693e2273ee5c18420fbc67571f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445af24b4b7ed83dc01a776276a347120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672947865e56a92770826b57ba6c85c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036feb291e790f72d31f103138dfc04022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff5de15f44bd44dc1936a20a4289723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eb0c8c001c2f924de815908c3079724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3f4897f0dea7ebff6da3717208b2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76dc4edec496c5cdd56fd428e9c45026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94f0827839e157bfdbcaf0e7aaa05027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3174a2bfd9d081706140b9fa896fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587b1c74c18c1d8c319a33149e1788f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bcbdf66227a591607491a48a1ee8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83caa6539f65eb13651d2ae0bf6fd4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77f5f4d067a3b998384d48e21a240832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e904d9293f2b41b1f2aaa3670d34d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b757004f45ce654b47d4b1a89632e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c887726db4de31602f3c2589889f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2c2dd7bbc6b78c485ad1bb3308fd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d4a115f1687362ae640e24f0682a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369048858dc69cb6e2dcd19a818afd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fce490e311d36cd4374dfcf8c18f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9028311a5c17a4216f1837d00257f1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e401a0a26b62ccfde1162fc399ec46e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d87ddd2e4e129525a28eecfe7d21af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b7b9b00408d75c5eb90fa2a8993843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28addbe5211ef4fb307123887a252644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af00661b1cdd9615ee383730e1b6c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08281902e2144a9fa52b65d9d012f82646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5291277084e37867c6495f3b29267247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2511714f11f417aec1d6732eb7bd2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cb11e49d2abcdb0e123fca8358f2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419975181d099a47bb32ef3bc33e14c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73dbf9949a72dda84ec183986b024f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ebd8f0dba6d412d18b31a6294d4dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09433e6a7b8feeea49d755f9b3b131f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add768bc26c82cc804f5fcf2731f7bf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a40f2f4040d0339eac1e61ce73722855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae856988f39ec9b4f9e9af9595a7a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa246a54563814bf1f6f00039bd78d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b88c8254e1e4c844ed4dedcea42b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c302b7cdfa67733822901189dfd66559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975af856938c8c03f728beb963ab0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329bb0753507893bccb7af438fe100061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ca2787eac449192a04f027831ad1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8027ebcdc490a074345c3daff77063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996608f874bacbaf7410afe4a15c8db864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d169491799403a06cc92a28169cbb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7a78eb0f18528cb1fe9d842026fd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bdab7352402c7599c20c72c7dc13d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adeac63542f3d3eb9060c96907ca5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3f9bae8c38cb9e388d4f387da012b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f5fdb8e62968fdc05b524d56c181870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb2e72d7f4068d41c6023a8fdb77f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134d9ca7e2e149c1d2c5135fe222f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be565f7628ce8e3af12cd51afc91082473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3002dbcdeeb6051c1c1a41c2d8d9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee41b417698db1d9f256a0246eca9c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0d1b0e9e18530c4b6360b9dfa185776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd835f108ece6a486f9ad8d5743de1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faabf0d1f532a3ccc6ff408eca372a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2627eef96c377efb7acf073e24dce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c1cb7b8d2366b6902c745c583e8a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a8d5cc619d7d4a0a1575e02fef6f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027bfa5b9bf430d8e3c72d296a9ce7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4f8cd8b88ea629a77cdb99307a59483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b211ae88d74515e998658e645f9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c8ab1c336cfa80fea4688a26c110185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3aa2ea5068752476649d96e37bc4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeff071bfdd28e501803404ff89e7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74119a43acef6a911cd40598ebb7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bc54e9d793cee4f38d96fc262d7f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b653818e1ad2b57d1262c00f543e6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5c201a22d805deea4accd449ed9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92948a22bba7f6b0d2b818c6642f0c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ada2d8d9737ca06500f61423b117e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc38fc3f2f356032f457410674bdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa445ee8c824c6d730890b0a1c8d7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127cd415af197bd354a8ff35569104a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d716c50f8147dd215bc0a242f35c32097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725373cdaf9868a220f659c503f550298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ca61ea7684b3c743019a52c1c17e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e354b6a3713e16ad88e947b5a175e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b954166da11b16cf07110f1e2181aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5af87f9e3c36da185251ce36d005c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad3483c7c44ec663ed655d22cdad74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98f76ef86ef800854beb180e72c52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91ae485cc38c91c81b892c0634157a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5614b31ead6e39969d585d82d1ac7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ad439e3946e26139eb0a3bfb036b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43039f2361ac312d4c05879641118f13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881adf42a5894c964bcd730b353d27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3433783db9d363fd26424c432f7c4e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18de5243e391857c4d7b5cb402de0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1ab8eb4ab87983f4ae5c630630b5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb255a8a61e389933d422bbb83a11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28334e95a73adb2c0d7c4a7dbd3e9cf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dcad9d324547fd1e3ee976777f8e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d032b21964ae52c645471f1e31a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565a70181a97a112e9d0326d4bc6ac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedc40752786a35ca471acfb3577bca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9809e4dc11123ff2ec4e3b65f1db729119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf79a09eef11690e6ae5b97a9216c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608cc533b4c6cb401f23411437c9b87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42decc9e19c58ba11c13b54027ae0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a721c5b0ee5921fa9132b58c5383776123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f64480c0488225b5979c02c5b5276124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005ffebe855a06d4197a071188cf3f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504258402fda6207a4f3fba49482342126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56d41cb1d82e94968e5b2dd71e7642127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c83173751ac5d463e1af9b62a046f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a8253a5f26cf102aedd32d2ce3882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3362801277ebd50dced6da3daa1a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049c77d3ab701a1926f2e280a361647131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471a554454b3a66b8b43f801a80dd0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9aa4279b677021030b9a6da8a9121133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d2c483af353753fc8ceba3c2391a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4685e2f7ce58102fbc396572a5ff9b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b5a0c236e1b3c0de2c677f225e9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce4d6dc6294271936d67c09c8484c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa36a603a90a57116dbed0454a60730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550e3388b4b41d312a7675221a31842139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb6726e6431e3869d4a2422fedbbeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce09c003738ec3f2c679cebc23294c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c13f5060e98e7441eaa576cb281b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002561eeb6a58746ccce7f4e865fa852143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f448a1d82bbaec1286d19c3fae05dbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ed67e0c503c3422b601d3fa48fba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d978c519ac3b0663d8bfeb0a5e9a8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05fd2778e5fb5d20fa7dcc0fdc7d4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1284d011f9e803a0a5fed6873c883148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c6ada77ab07e26c2301e615fcbc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e251dfe197517d02ffb9cda768a15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e828ad33e385ec7129b7068b3cc7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b96e5ee1762cc2912baa1a2b8e217152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb5520eb2a0ef00017bb1ef5c7b33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9f20ff2241a57edae945c15838713154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8c1c59c976a9b3b42c2872288047155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6986bfe72d9a31b79a91cb853cea11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e693699790c5d67a1e12d072dbc72c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273953dc722021e4cf186a2df54b6811158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f8d915cf614dfbab2830e2f2414ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488b96aa0559a28422c0714b5567cf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed1a4b0d2cde775d86eb2147b1453161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e89bab818251a223e437a496bbca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553bb07b8a6449c7118b227596953c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0434d4e436eef55311146394cf2ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e792bda6435b92edb0d64e305a592165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f76f3f16e0c3fed8e5f817d376d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e3e8b2a6a1bd256c1db3ee6a1022167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0e56ce16cffde2783c3e3a7597df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f41c8e6ed1751428bd48cb5d849e78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc440e1d5f84e53616afb99e14a5d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09201cb191ceb013fad44154a975df1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0263ed5286a4ede2c9fab367676b0c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5282b62b8260dd304c7dd3fb810103173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11f5cb907d8bcb1e0774c084c5f608174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abfe9bee8200370f69ebe39e2be60b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a23899577613bac01ea82309891b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95010dd7a909a137c50ada0b7a8fc73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e0b187761773817ee516f32f5633f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ea9dbbd9721a654cd2e4ad79f720b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1919247f4ca1512a4ce3288e63bd35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea6910067595f5fa99c2e62dc4e0ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7357e0f91677541e16ab354ce1857182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0612657c787b4539624e54418b5f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06058d27c3a3af445785eea668eec231184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9de0e32ec74fab701b5e58acf308e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a38886f77c45143726c4ebb32ca48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f4f3ef0dc2d141f7fbd8a1ef7b70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc0a8c163a36b19aced5b0ee5620d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e2dd951c7158dcfcf15a35cfcc03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621aad8ae0361682557e3774aad81af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c35ad5e1c310388a3c947ab7f6cf46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e25979f7870db85785bcba3a296b27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745de708944a649df679ce1af813bb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af84e8a033953a68a2af392f12a31f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb241ba79cff05bab7e450c929af18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d3dd21e5be91f696d64379cab0dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff76cdb264b410fcda1d5deac5c1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee000444b4b0a117266d9f3b90e46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa2d02cc784457fc7edc9c5b17bca2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c752aefef9089d8d1444697e3f42542200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495418d630b1a0299a56b74145bd2a5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6694927df4f9402849bfd6ab1f86503202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec03f306bdf070d93f455bb61fd17c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61756c655e32bd862280a8003fd97300204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293682d2a1c63c0175e0280d4e83f00b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8db9c458c0856110fb7369f21050206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5c287a7783799aeec7e4fb5f6f029207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f124ea23d3aed7bf64f1cbd52a5b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11421ad038467854e05b68554a2b0f50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de939a1268d54c15ec626e601bd18cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849afa7cabd69fa66c5337eddfabc3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51015c64a562e07be863522d681bcab3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283728777a4c11b627e482f4e01eca8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e0dc31e87c8463f5cc14b815a8cc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634bd2470decfe20fabdc94410d6fe0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74064e76174d60d340bf13e6926d89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8af82186d21c83730bb5890e6b25d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049bb8f3be6fdd646b14c2fe28f7509218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d873ebf26a7ae6fda445208a1b16f72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2527ea76ab4cdd082fad16205973b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c3024bfdd4907f67556b3926a3070221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8e4b9afb9542cac489127e51629e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a1d8b8eaf47a1ded1b078b7639e54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec118df1e331376e7876296668bc6ff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f66f579166077e3c8e12d63e085c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83962676fab1f218373d799012083633226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca988345baed92af68ca6feab6ecc5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b4eacb159b3ee5de600eb0793db1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df211b0b83c4be244be916050952e8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbda3e415ef7e9731004b38de7c7fff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ccf90ed38271eaf9a70cde0853306231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757984d9d659c01f87c3ae344c841e20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04396431a649c36230cc4393d5625f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cc4d3932b0a63d2a67934f432162b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae20bc8456042450ac6c812f3caf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9819b9be14140a9a014fb05cae3d2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e24921deee19c0b9e1ca26bf0d97e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482d602ef3cc59f1adf1a1bd1e69797238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b1e4ad9b440043eb5aada528fc9e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c40f56c76377e1c7fc24455047c43c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8c7b1bcbd86494a93e4d384b58c25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c05c0f0a493ce97fc23d3e1c9e8a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48881412fe83e15152097eb50557b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1c908703345167b1685b4df5e37ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a3c386e3c45c63d562f1cff9deea2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea4536ab10b15a3427c2a8d2f08f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b60e976686691e3f5d5724383a3de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81de556c864ef96e13ea4462bf30b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36bad010e0dc55ea6513c54c8a5d90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baec6e1c38e8ef87157fc8a04ec973250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e7b078cea73ee0c72e920fc649cce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c66af41a622837266b5d94db76e175252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84982039a5578bbaa7ea99747df7b428253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545017d897a43cee9aecafe10414aa58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a00900a1cef6a4b746f04374a5e178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1397111852bcd05bc716352a37c7af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62015676472758c0fab013ef439cc5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df394306b769deb7be50e00c6d81442d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa1fa1e8b693643183c28167ea95c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f76e12d536455a4e830baed40ba433260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a90cad7e2c62f610e1c06cb51a1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecc9c515aa1f7dbe263537a6cb8963262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a827ade306602f1741e96f2233378ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac4446050a52c3a383260e65187cf3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07445708c17e970182029036bd057783265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13854cba887cdc0fe2459c2c35bd9fd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c051b1a51708da34ccb3c5c4482326267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05461e078989fdb03de1036424a8422268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b7fbd6e289b3ac20cd58f6eb8ee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9384455ae9a6964752cd407e2aeb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7180ee163071e02379b58bbf336195271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148545730e04fc7977821f55f2e6275272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9d1a580e84c188fb5d0435ad3aa99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486de1fc53cbdd2bb019634483e51b72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229816fa24f1a073654bc8ba7b169ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81535df6c396235ebee4795e09b88c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5a765b76beab400797626d9479e03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55150c7118422bd0c8be0b17742f365278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006871b2ba7f8f4f93428abeb3cb207279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65731f199272bf5570a3f172c31d84e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e07fe722fb4338f1097f2daee3388281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d147bd53b226b65baa3d47e2d3bfcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615f75ad00489319edc0bc88c024857283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590072595974c808cd7ccc4b9d0d5688284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee67e6a10fb28dfbbe4cbae828557b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04969cdb56f5605cb09c148546746d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9b3bcf379b511105603a19d9f1efa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409a40fbcb168cf671abe4cf9bbb2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9d0ec268fc60db4f1ee5ab4644bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa185229ab44f63890d97221168a35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67234bb26a3f6451f9b325b8aba01027291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88a0b52d98c6d56c9e74fd232a42d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde98d9fc1937dc84ac06079930417d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41041ebf9dc1d1642566a092782bce26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe01d340c75456f55248328f872d92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99afa93c0c64761cf3d8fed655885c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e310e51aa86d334822962a609c52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05500999875393830e789bb807bd734298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f005b909625c43a8a05ea618585791299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff88985c52fdf57300b6666981d2dff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8e79ff2d56d011d8d40f83c0e7125301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb749c5b389c376bbf005003802c99d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef674d56d131c5895935d58c815a96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5df4371f695905df36f4f4265f877304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861261b2b9ab5d1e20875ea9f448c656305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bb205546e8fdf7a8f09e75c88854306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738af52bbf95a611f8900f399bc3d0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4751126058c2ca4823ab942ddb94d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb309fed04528be60bcf98ece13b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e163e3e3cd9172b7767b35f051b95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf814aa7509027a24a3f634f6a0191311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc8771d291f826341af3402da4a7c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5102a7b08b2bfcfefd91b264f0ba7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95539a0419d33d6a05697cba4d6802314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463951b5c1f8fcb9a877510d279cd480315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f11e0c291ed3912d2f4e43743fb0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6e4de1cb1dc2110a9d206e2061a88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f1fbcac71c4e618a5bffeba45183318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310c20557923bb4043987e74380607319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7bdfd6e1c5b901b3c927bc271c71d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014514033bd4953a0283a12a2c5b5ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d5151715a8c61260eb533a5128d7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d23b4abd3b3cbb3a8bb222861b912323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809661d2fda197423790639573faf97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abeb4552839a7660ba8c4151a9084f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b1b0d9dd0e4e70ee8a907f2d07af4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a04f8c7ed2f14506f9ba30f16df3b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43f8bbb7dd8f5db93f61cc7017d62c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc69874b0aa203ab7f0e630c8b1fbab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6744183badf61965a990cc7b5ead1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e9da2d9f8133094437c5ed8b2706331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f11f596a877832ec4b7deb62ad9bdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e936b175ab02c213c4fe93c2bb1818e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d2cac2002bc39e0fc25ac786271b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a52a5005dbfd2b95422328ce5216335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffcd60226d4e5c3f5cb92f00740f84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7b10b96a75071975e3d5534cbad9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894646ccaacdf1b8114f382f532eb3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650efb2bc7097a308edcca02309c5e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35c2866aa516493dab00440af51779340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1994f1b72743605020227e103a261341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c1cf6ecb67c8f5a805d719b1c3e4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833f0ed85c5590193b24c9e4683e7e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea614cc7fd3d2ffc5bc79a599d858c5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17a79a7e579ecba6f199a740c6bd1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414dfb3023702541e90e59cc7cbd243346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec5ea94682d592fa1569d0d26b293347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc271cf2b590c12c5f8aefb093eddda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30046bf3b353d61911d2ec593084c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a42c0346c9bd3bcd5a44efc82df0f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3504995799bc1fa781c58346ff141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61209ac037492bb5755a2e01f4c5d94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea24c80f027f8aec4cada9593fccfbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1b214420288b37d5afe6cedba692d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c7925a280dbd275ab23ed889664d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d125a78653d8ace51b7146820dab4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574db43033eead9bd124a4957a7fb3e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748429248de59c6da6344d74135ecf5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997be58a21a0f91b34ca605be26c8823359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83123002e66ded43ec3a2fb1418e8c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61687ee50cc0b449309fb0bfd9a7546f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0808b6fbe56f264641f566109ab731362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7321dc3f551501555c3059502488363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b495c46c729534863ae6330692793b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0ba28430acb9a36590afbedc8f876365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374cb0eaf923fe49d5a53562a8bc47d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba129e4ca8448baff67e3bd3624f80c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f49c75efee8a5f51aead18a864d8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c9f8e3a6f1a1659d1de854ebf5018369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf80ebd67eca541dbca8844620e001c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a405238e279206e0d44808e7d87a3b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d27d25b13e1fcf64e185fe6eb3561372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c82ea3e0ebd7907c10ba97f951949373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ab4eff5468d8af3e609533bee6e06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51239ad561054821d76ff8453227a4de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3bb621b6938e075f1bdb9f347d435376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e48c5b255833a76d1194267226c4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999ab9bb81f47ed468e532781478672378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bcb1d8acee3e22ae6a93df66d5c6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1df7938474fc50899cae26378e3bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898bb6115b2f80fe80ccdb9bc7b7853381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b4210766a86fc2673484e55d3d12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4199e431a05f8fa150aed5b404b32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68029d358ba47fbea0166c26a0445c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebed6077ac1bc9d14eb1ce572d657e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a87fc60eefb8e47e57da24296b064386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80926958bcfd2199e979897c67855bf5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a32205b613c044b05b2a1e2fd981388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b8beeefc99d1737bdd2f6c8fbb6bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087082a91b424f0119021e6a7779e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6960089e54847ec720e8cc2b1f1aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9baf4c264b3b88b4801fdc5977f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a68f4aa599c6bd0457d2b7b87da212393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f35c89ec43cfb44d40eea526788138394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749914080d0c03a70b3f46aaa7a173a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b32eca5e089f0af778cfe8ad614f0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc9aaa80a0c07835cf230d710e78c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb1abd4e8f4b6565645bb6e628e6c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f87af9f7c42d3e24e995a136f949d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d009c8d8b0b325f9e4eb9c0c7e67a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2fcd40cb27d4716836c8f7683741401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c8f22cedab3b6a5c3a00859d7ff0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae598140dcf00b5d3aae30cc12e4212403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db16b051057912b2c2811752133b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075957e613964ef4043e68e4d306f8c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16288a2d96454422d252eb61c919de97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15ca53c0fda9b2d4d5bef986cbdf7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd74367703de07be0b3d7bcc1118a18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b935462cb814af75abd1230c393b484409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaddc5e04c7a7b9cd60a19e03c92b89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5bddb2d7a1634b87861cb20923b70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68ffa838130607549d6eae0def4f72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e5e474d4120335353bc34d85091f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67b00d5049793662895bd0e542894414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17815bca1a5e650cae6baefbd264dc1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972c240da43a45b7dafd872311336a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51de6f17baee4534757fa6207f748eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ceaad58571075c70d7f4566cbf603418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3702e72c4c1f9284d935ba0c79dbee9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0c027d64329a853dbb96be5f438d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b33d584df8d50ae399f34a3940d47e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a6307decabb5887314637dfb785b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84704fff839d18a309892cc697145d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478076d656da90e7cd201694f4146a09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481058655be0c6d2cd8ac6086e89d16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f262f39e32dd81b7ddaa44e9b2df9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04553390ceada61ed61ed48c3f7f5f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce158bcdc3dae6fc021ae425fab271428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317985b4d7bb161b5191b48bb52f12b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2616229684c26516101e5d1b6634ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ee17a3cf80d65e9c18fd1d3448fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b22cb0d2417d7fb784260c2900571432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19638ad46d0c417a7d55d616f8730ef2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c57eb35ac5db1fdd503757f1cf1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee26bdc4851292242644446163e1a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968465aa00c0501f7d8b8a10d5cd519b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca8f71304fd5499cff2a6b7e63bc0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372181d36ae2fa43e0e1a2c47c7f86fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec59fc41ff281b7fda353b5c4584a74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42824211209e6ea6a5aa4da960dfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618932d06a2d09f3bc47497e299e58d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774f6aea4fb219413cd5b1cbc9d60e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a086538bad7b819e5a63f13a0dbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59861ae6d47225ed4156779305b30fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b37d5518add03332adced5223bb6fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f3674fdbf8f1fcb4933813c531c63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a27e2d5048f5ec90b7173c6406f770447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500a49dfbd61aab45caedcb91811aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb01632f0185669f03deed84d1b0e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5808a8ac612c52a5b338813a14c80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7aefb1f71ded79dfdb2e1ab453859451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba649a18a1acc26c739ce4cc462a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be25a4f744a0704bf17bb668dc9aee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e413bdbb4ab2a00cbd9be4af8615e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de15591315a97c9db85d53976b91385455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6be9ba3420fa0ea846a8c596c93e38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce2da3de254f88f6b5548d1ea9fc21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce8d04b2273d2e2e9092381b1bca4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362193ecfe0465ca52b8716aa5086c7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35070200b539fc81bf4747c3af1f529460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3a8a71f71f77dc7a85682f0d4f82a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008e8a5fa6ee80428e153001330cbdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22b55cb83e166e16daf9a991fc9006463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878af65a600cb6fc63eaf0a323f1ed4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5075db341d1c3a84965daab757f30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7620226786c454de5de057e5c6196466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bdb151b4b1a05b9c33f13db2238cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b83e41f7bc626d850b4bf3b52c741468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513f18815a9e1d7adb9b7e01d98cd0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7f281bb49375579793a550f17742470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff5670389be46d72d37dbf529156b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa908dd0c9f4c738f020a32c745aa0fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128a9f9827c98c314bd4905ae93596473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1d982482e4132f91bbd9c17bc575474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c3f11215db08a21b44e245bac96c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed866ad543e3af4921e81d1d27d425a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f93131b305d86cced6c631bf3e7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d4bb3ed1a99d9cf2aefecbad87518478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec68ca18396554588589e28825906c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d5c7e92c91e3b3a02d12b13bf29f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91528e8ce85e8b6677e645b94008d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6a1f3694b5f14e9013d9a9e0719c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93160f7da4efe77239ab99453d7065483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fef84f49b12030f40647ab0e73d68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24178e97839419007605bc04f35d967485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475c4445421495eeff38f472ed7a2bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4970fc186875ca3f099b37aa358f17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f40c3769208db61d52c83fb8bcd152488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38c5e7f094ffcc52e7a817cbfe23df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9f6435674279c4dd698cbe9211f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6f8bfe582f2f3c276a593277f2a06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f5c51b68582dd26045bbc93239b48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10941ccee107be92172185d1ad4a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b187ccff5bec16c66dbdea79b1812b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317017af7881a6b92cb0c352b2c860ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6dfc5575fc18e4bdc0ba64adcb5d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4d155f63990aaa66c23405c5588e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c21da1aea2210d86a058e2afe64f7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75394c16928177472cb5faaf958104499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3976ff8dc1cab114a6d77b9b76f54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10a9d0a3903f87d68d4757966b75c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a287db6defe8d16ca279c368da623502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ad7c5e5284879dda10909d34c8bb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f223d5b925ff965993fc3b7b99b697f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0292c49e4e873b6a44be71dd20c0c65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9039ea13d8c0e74e1247886e69ca30c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109bc1a12f7c278d49cda771f99e3a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be102cb2f2fe764f4d06cd86d96b54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d96a770da1472122604f350427773509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5222dbac45e648352d0a131a74c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4431494c0c7339d436e78668073d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0136fd1af06de5b58e2d0d59024534512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b1db8a84e4e71ea8288016f9964d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add09da05a97e5a1e06c22d57bffe2ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663efe247fdb07eaae949f48810a5c41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517820639729962f426c8b37a689f1c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33424f13001cfdcb828bd5f165da37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f3d9093b5a463741302a521901c6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c4b16ad35a3bffb882445684a1e34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648b82fdde8d25074bafb4662d83168520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e758d069ec0eadca8bb08ec36c913521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1603974af7c963d061457f068dfb71f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f8c576c640a756332f7243ee96bae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e3ef18fd5bcaaae1ad4a52d937eab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c4ad789487b4184ac2c3f0e6dc4a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a3a773d93de9d7afd45d48cf4869e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3addfdbcdde69357f48529021013e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada595a797300e9b31174923637bd68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e6d3d52451c093373a946557721d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbdaec1e609c7d394354097c452172530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba7865adc362a48774a9df032c542d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283aa5a09b32f90d4d6c66aeed4cfd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633131c0a9d1f8d6cdfccc4f4e23da8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47460679183057f7347916750a0064534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc1ee698dc82d8d3e8b0a4f7c84383535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bffb57dc2265862d764e14d49cbf9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4711f7769ee91b8195a2485689b50a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf0ad5ffd4c1de2752f2f971a6702538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a434b39e97a755b66757207e0f505539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72837a913d6be5af1100b198e571f02d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ee8f97a05eabacde7c09a2e7b5304541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3d202d103c9c8830488bbfdd73e65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713ff3ef68de66e9d5dd17729251590543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1e32834c5fa19b96a6a35469cf73d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771c77b2751b6663456994bb9b9be05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1082a160fc271914cb008566b2229546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bd482f68599f76cfb3374d571195547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd66396f5b07ba4ce57029e3a907f6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97cabbabb774c4f3a0256a88bf15f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6c871594353748a1b70d1758a2879550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aaa6dab1d2211b810c99640c63fff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b6b86e0dcf834951354af6feb02ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98988fab566090c5bbb4c27b81a36ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c67ca8180922ac478271c046073ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf722e680d01c1347299faa2fc0fcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d8c835bb26b282fefaf11f619a744556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d233022971ebe2527d0e7058ac066557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a80a584fd5e75e8c36ef46ddc70af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759447393fc0b218a8b46cb0e57212559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33235beb34f85cb4ac1e15518d9a0942560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154884746f9a315f58ecf7e0f762e9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9582da7f2b8c0bdb884c24410913ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4322e55f985bc451e3c65503c476c1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bc730542929352e82eb6b236dc1f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f375e84cd0d3e00401cb5f9764cc95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e48bfe4f9b2ed39e4d3b524fd30681566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35390f39c63fdcb49745ba9b7d874324567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc13a471db06601e36107a57c146c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b55dfc01f167e3decdd3158e4e97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b0d9f6a965a4b5edf987d4ef0c911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8568179ab2a9fd758ef1fe52c71ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61494c1682b46616bad9fb6017da06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976d981629eb645d0593189915066a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb131ef1b644cc8e6da575dc52b3f3fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17f78b6a7c5f2a4397b1e60810239f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0de7b4fa0c3a70c5f61049dd18d67a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f920d86a45e66b89e3d1dab6ab6cb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618edaea99e3c1940a2261a0d2672e49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924f255d493356b4152a916277bb732579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b1aa38264a3c8dc276be86ee2db68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5135dda4bf15b24f142b5b3a067cd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697f1d5b4d14153a51b0e90e60ae5e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6bc212fd6200ec618b9efab2943b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf85769bd0e1155ce10fa18422012a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea2450a8bec8a127681c75df3ed237585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de9fa1cc8a9fb57eaa1f01a1141782586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3691ca8f32b24f4ae9e7157913b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a704f20a8b0ad82fe17f25d43292588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7fcf6c737a04681f5524764142c75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559e8cb702e8fdc8d0f5695b09ca07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7ea8027ab6e68baafc5266d7bdf1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040eb95c7cecd2709c41fd8bf4ecb94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b82dd0844ac53c7ccbaff96146300a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372e5a21c9970f6b6ce24193ee3919594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19880f980b2271956da016d925b4183595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e233da93bae037254312a9ab866a8a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02a6aa5916f3f7173b2869ec4cf1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08a1df9b808c0aad08298d4e877409598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b35a00a4ba499a924ed9633cedb41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53789cc0a3b6f1ed4111b388fb2b2ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34964d8ebc01880fce1000dc637c4e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f427248a5313a6d2f3b49448cedb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c2ecf014e9fd6a137e1992283214603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d002e5ee0d8a8e81287e64cbeefe3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ba516fb4398b401cd17580517498b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b49d49f59929a3a9d47714151bec9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001df149183b0bf260a27fd6a362059607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f6c0b26f780369c3379cb073cdf15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0acf80e2cadb44d6fb641cd3cdbd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6ed30bd3ab774f872ee475e451a75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14fb58acda658075eab9318222c391611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630bf864518b8682d17b2f7e9c2008f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497cc51bc4e787024e09a551e10732613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cf3af55474aedc5a94e2fe48ec1c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fde78d06413c2d7d1cd1d10bc233d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b4fd6f0d51cdf991fd5801f228c02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad0726e7e7044482554f388d7c500a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a09717cf2bb2772285f7a8ba4c1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f2fc308adb95e98b81971472728ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fda7bf239d1de40d2b789380ae458620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5c3ea840821332f8b2d7557af116d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abd84edff5f4ac1b1af673ad100be6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab56a5ea153f598238e1a2f2cf4a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c191d5f4056d38c7e6208ea9a212b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de5a1dbe9800d514502c32d796381625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a91935241b2f426ddcd96dd620c90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686170a5381ab3eab585a3060fbfa533627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ba6d43833f45fb8c2ebb78a69ed52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cc9d9d2d85ddc6cb214a4908e4084629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2dd0d7f19bd04719a010d45a7a4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382b2a8390296a16cf48eea5e9bd1a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27155b8b54baeab0f2ccbf6c4adc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0690b4a7adf794b00df726a05f105633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3c67c5845c2bb868457aac4302b19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9b9f9dcbd4fa6cd49b2c459423cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba497ac3a2bc3de1f906f0cf5fb00d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8886ab4c17a995a88533acecf474dd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d773b0480b5808f7bc26b0b716bba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932120866fc128dad988c869db9e499639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c262ab0d0a35cbc7e899f0a7fbdcb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b6b6107510521b0eae89974f1db1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578bafdcebd8293146008e8c3d6e03f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf601dfe71b8389f23d4f21d87bb3202643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb03798e761709465ef80cd46bdd7a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e2b0b8cf99534762124d9a1855e76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de17ba1bacf4efcfe3efb9859d983c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17498c303e9ab8f5787a3f1a661f1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9136e4e2c087febed3736f8c0a69cbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6bca55d21db663cbd19d5aab03fca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb07735ac8339ded095de3f5f2abde650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc79ededdfb0921ff6905ac26da6172651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10e9682f0b518927bd6722283680bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d00da6d9f9fceeab043dd2eb0576ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c350be9bf8d63d8ef94ebcc006b63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2561d26c4940615f79040fd720e19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f30f8005dbd978e59d1bb2f469f313656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97d1c53325bc476db1c94436d12ae4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a7b257cb7a8795d736b786195c14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5376dad045e14eddcce596041fec9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065edb977abac80a9622be51daa75b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66527ee6dec43708de4d5c432b30c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ff4ba3d7adfc4fa0b237c89daf70c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d78038d428ba4f3d613e2eed08973d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ffbb84763fb30e276fc246f94a5a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced89c7bb0b5d0cf6bb5e1200aafec2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e1b895a60f1f3a774a22332f31265666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a42a8440d8517be8fb59fdbc3367667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78965bdda965b2894a7869971d89678668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d08df8f19682eb35b7cd85c3a07a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991642c1576116588d51808e8b73244670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdce196bf5e288bb98ee2a74e34adb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cec261a4d8f230b965e2f7aee4b780672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adff518bc393231b34b404c206b54f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cd49a7d41ed9fc1302d6c2769dd52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc1a3c2e8f74c6c40bed6573396bd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f592dedecbd65657d98e402aa70f83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1383b79d7b140fce854f7c05bc22462677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f73176b502b67d11625e07de0aba1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd6a84e1f7da8e6311061b2e32888679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3691c2785d11826c07f62545fbb3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f3eaa6348247abbbe19ccb814406c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20ce614eb4cda42bc11e53b7927d6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a93d1b1b3dbc410a33adbc779b317683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f01220856e260f1bdb2e4212c76f8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8c8b0b4773d12650e72e8d9895b39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b197644dbb4bc5e34834fa928045be0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6abd938d4032bd4b45edd2446f8a3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd5e947229179af0528618e82ad55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e5ac1a076f6a4293f141229e173b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121148f16f8b87b954ca4b9c94e4c0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df01bac2a41d87b5a786795dd396785691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032587d3d90172974c76e6cbd3a9eb60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07692f2ec60ced915b0eb137f4c7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581abe032de7c77958c4a4f9775e9b22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66d4b120a4e64e6960447b87d96b81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef1b190dc60d68a2147e2c6b95be9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111068b5b2877a66073d7c0aec7c8ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aa63a58ae46da0658dd533c1f6178698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a061a8147c8eb5895e1cfde28b3316699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280500d6e03fe535597efa0bc3f96dc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473077880e804332b85d3ecd1c691a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915902988245ae3b8d33c9239ca6af02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1e56f1035004814585f4f4c93c9d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5616b7294aba02fa001e56c6c7bc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf42167bb1ed06a5eaa07de86507804705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256cc44bfaff40c0eae2da2d509ae25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a875026788f44bd06dc35baf126e8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca78beb715a3b2d85a0ea58dc34927708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607456f1990e6f6a4f42d0d2673924c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d62ec57bc9e89c19565ceb40b622f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c1f5ec7d6d303f3870e36a1ccbd0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaa64bed71a080a6e365d0c3f32c4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f61bc5ed3b28af9e1c796511ea390713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd799490edb14fd663fa5d7648dae29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d9ce21e827ee1efbf62de89a5989b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8398a455053f50baf52a1fe9d8fbca2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee40bfc1526b5cacc9950ad13c37632717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c163fbffbd048a302df3a10ca2e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bc8d27543afe9e00d48f731271a03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac93cd0bb1f2f236aa32d189d581b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53b2bb789ac6a61e21256b6a91656721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e263cc0444a346c5c60068445ee402d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4953e6b24dcf40e154a73710d6267723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c80b87684063404124013e06ed9852724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3a29fa28c7bf41eefbcaf86404cee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d20640373cbbe1980cf126bb55d3af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f649c98b179d01a31e06454396e5262727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe30820bd5a8703a1ad7daf0dcf853a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277a43bcd5fa6b8c3fe13974218bd49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fd516977bcc1e94c0573360998117730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de870a7212bf864e283d4d1c0eead731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce40620667346144b44462ed18e1762732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabd32b5d401d51271546c43a5605c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7e34ea6a2be986918e13be229dd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b206b5fca77d38e608d9d9ba046bfbd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf8c8cdf52576a0330410734309fd0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d63de4844dba08f1bdf45f8240f36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c7d35d88f09c39ea1e2813848751738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596aeb224836433fafd0dc05a4f20b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590b3b59d8089723d2b8c6829f041d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e450235c2fa03d8716b49e05a6dda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c87c730eefdbf9743ede67881b943742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da295008766de73fb90478cdc8e20e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b411fd236934fd6963513e154d8e98b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ba16cb5a69aaf6b1e40c6b1ba378c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be51e0a93355738717728c8674c10d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ca0f71e22d65f1967b4e8e33a898747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1ba1eee7a629152725cc006e3dd8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404537c83573e435ba4894e2ffc9920749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1460075546fdbe95630bbfc5490341f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b4f176f44e1fe6745ff87616a9abb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57cae3f8bc0d76d31e43faed47e408752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93cc105f976e7987ed7dafb0b228c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc64537a4375e22de09205f0ddcca95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb9af027d40f983cfc821df32a6763755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ab1de57285c10778a8d2ab4f4298756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e57feaef0e5d2d399c50e0a9ebedc757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f95fee865ccfe7bc68b9ca6d321b701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da49f143c3e3d1dc848f254875162f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310ddf99320fddffc0706de510c364f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafffed494f5a8befb2f1ec48050acf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcd054254c76203f31a5187e5f90e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e44d3bec3841d19ecc55f29c8bbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae3987f86bcd4fc44c60c6e054e1fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258d5752c0b815f68bc8ecf56aa92298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df0fb8df0d9f772556d3a061794d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cdb76cd2b3fbac3c76c741cf9e96210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a6623309127e89a1a7366cd415b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d753346d2bd093a0d432d19b6616d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e66573c43861c98cd1a5af37e3d6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eba9128761d49a30316fa51d3339f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053104679ee315f3e1413b13df55313b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab7857825704550b4719423f114cd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa390fae3705486518b03c7c3e073017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc3fc8c92c000c23197523797177f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ace968dcbe06cc02d3ab3eb8fe77c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b094c8ba94fbcfd5860c3db3064ed1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684625b27bc3ee5b4395169faa99273121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45017e17d304e8d93edf6e9a893696322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43e0b816d0e5ce0a38ecc1541f8be323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea2298f906e84ae1a33786338a07b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31112bbfa9302f1257693a78a7388225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb81dd082af8bb3ba4264bafa8e7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53888a56985e5967e615cdadba0ea827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123ea9d4941325762e2a23bdbd6490828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44c2f8438601d468cc678969a0bb5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cd8af7bb8507998f9ade8cb459c4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b20ac52efbf2245ca3a1040bfdb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764a0165a9c9cf0cc3bd5a975da833732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea509e270b2eea697ccf682e93eb03f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40c403ccbf326be6d307bd929b56d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516332b38ace8b00c9ba04adcffc708c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97383f02a8b031aeba45712faa77f7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4e8b20277ed256f91c337e4ce07be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1732222d34a34ace6fa3492d5355b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f865e452c76ef01c616fba9d940d9c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab4d38e7852f68f4e9ba6a81dc16740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3983cba2b424a9d49a108c5862e7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb6fded6f5e2c4ca2d5827080abc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725991e7ede287517d1f2593b8734ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177c7ebe163cacba0fd2985b442bd9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7bc3953e5a8fb63eb619ca862b1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05920d1e2b83ca2ef6b399da5b6c4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ada6f3e59f6734fc3f19301466e64647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae092b6b53e934b68831d015e9a1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750632ace48b515afdb7b2c7b75175d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2fa426ba8aa9abb1004e2e01fc54150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2c28844289fc5e46427298b1dc2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8a60f344b87a381023c420ac087652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1fa9b22990a8071671704555d7f7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0142adc7b6adf1776dd9a6db6f18f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49127b08f7a01f0148a40f2e2100b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937d3162d6180402080df5b1b1182456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7ad8aa4a4cfdb086554057dff9f8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbcd37e449aa224d2f1f5c2524e82b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f60f784300ae58c1d1b553aa725859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd314431142ea0a498a9fd6c32196b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b9e8dee5691f246d85d01db49aeb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e42eb1e755fc186590bd39ca376b4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18584f75cc6b4bbed24297f0a893656863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81353edb1186f431d0fbb58e571b4dc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2319ee286f6b74a80b3131a991901265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68faac444f469d593ce459bf7e1b2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4bfb57f7600965743abaa493a8fe867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55681468a68a2cbed5cd39ace67192368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b89f76cc89540ce72b7d83515d28969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee04beb8cc67fdaeb6af999bf9b7d4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25328289140085d48df5f330aa0297071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61152d73101d33fdadb3ab795e59ae3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7a95ec5070d61e314aa32c3afe68673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57c3089b446a1d50d179a5927818dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fee60e1960af8108359a1af186c7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd5ccab47a6db787ca88d354790fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b64422efa0302fbfe72bce9ff9a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c27a4c79fc5896364596c2efa12778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9ec3bbd88bda315ffe3238dcabfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3160bd1b7dd02b34f4c0d9b68bdd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b722f0dfb19900b4b1289fdd3f14fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c896d8a0123dd0d53e2f07a5dd047f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040410def4326d7df320198f514f6d6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87797e33fef5fa072ef80db032feca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b48fa1dc88e530644f32c103bc5bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d70cab9024c03ae4dbfdc912a379086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66921c10ffc5b9258f4dc05c08047bf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5a596b4c709e4c8d10e1e1f70b95a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629588b32c6b36ae443f823a71bd8f4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84c2c2c0e9f70094c5ee6cf0cce67090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e875a6f0e284570541cd37d7f32791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76115a4e0e9cdf57be5896ceb5dd460792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c074eef706e8a37b60392a0f5f126593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea2d872f31cafed690b25b028102ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c62b9e631b385cbb0349609a2a4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd86fdffb059f87f56c6fe5b1d3b41796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f9efdcbe85d199e7ab5e74dc6206a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28794996e5968e741b573383d56aabe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb0533c1d3e83c831d4dfc3f05766599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71fa884980fe708cbc361de1aaea86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc675de91beee521f2fad17f321b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf706f3ec566e130392f5a76bfa7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56438a6eec0b9802c19c778d2b24498103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2314049932ed01a35666c54b112034104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaa3695d319e9eca8c8eb035366067105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac7547194eab544dc3b1d62913797d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32035ffc62daa24f4225c9a728d832f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8274a526300510160c68ea4300341108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4548b18303d80afdd4c3540fe552fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752d05808914de0672e4c019e80ca4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90c316b77fd31729f8e51e81a7c20f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d3fcdbb69cafa639cf783412e046b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608c59a6f948c95ae5c291c60719614113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adddd9aac727836dfea3e2d6567812114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ca9e2baf47bbf6c33a7df0032475d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a975b972fdc3526784570c08ba872ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634ada0ef14f8cff02c61ecee3940be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd7d30cee3e7ac70b00b0f0481c277118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6828a240401a4f6da5afd458530c95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d69ff5195e7b94d7f3ce889d23fffd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810485fe159c0d0294261943d1287c0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d90bc037b5d4dcb27503a4334008c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5efb7a353f23b104fc0a158a5065db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a543056331c63ab77d6c2536206abd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe467f6e405b9698209736eb2c1d3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86320bfb7d27093ef8080c71153f6f62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0287d7e2226aba66525030aa821534127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe98206053816d8f76c47d177f22d5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1788443e17b154b8115d64898a2c83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0619e792af16c99fa44542c725ba83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184af5c817e337b47915a36fa9d3e23a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad085d083162866d6e35967963e5be35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973284da057238d925514ce697b9828133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c362cd7f0cd508b0d4b8ba5bb034134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d314207ffe09cda5a2fc6259e023179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7704ca26487a6b36f5cc924edee38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb61c02c812a4a34a7e5f89307c5b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365421d20931fe8246cd96a437895c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a853f2cd9633ebdd0bc3aee5630ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b611d0b998704e9b3a3239aaea8451140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a4d2dd860ea76ebef8fc159f49827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87caa68410035fec04224adfd2f8977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e83d5c98f78542061d8ea27904114c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ad01767d2c3bba43bda28d6a6ad60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b55d84a73d2b2bf569867bd60033a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a4a312fb125400bae185ee240ae0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61823a9140878c85d38f6cd2463963147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc069186055a7600944a9579bf0e9c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1539a262a4193f69ad9c60f1dd5d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2a7d25f462c24db99064cbdf34931150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc97d21431b1d91deb3e64da89c792151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8b624c4ff4d7051467bef71c21a78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d84747f59f31fc7ac2f27941194bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e45198a4e266c10f7e7405608141d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bef82d8f710ed65082d4b9b625794155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c738318e7a128dba8800ff8f92466156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcdd43584d25b4dba7ff101a92699a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc7fd14c3421798cfac3d8d74afd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681c0e582ed947bea1295b0d11008c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a373c0a865a3be8c8b146a0dbcb1d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b55ee350172acf761c17dcdf69bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d9902446435fa95fa8c1604be9c7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a15473b1068194e1cb6795ebd531163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81d2ab0787f0b2c133f718491671b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88185957d33acc9eba8d616ef3a7563e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364ca54f0a217c9e08d49a46b18c102166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe778b9033b2e457678acf65654dd84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493cc928d423191fe1ce4b5cf8424e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ed88b11282da7861d53248c25a89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb19449bb1b01b0457a863375c526170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f3f059f4d69728761c9af1fdd854171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade0b9a9a3b6ef2168b5d29b840004172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602453feb86e2ffbc4dbfd53413df7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca0a8d91c81f62349b4694af539e79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c4fa42f332be9c35e406c41c3237175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddc918754b8672a2f111bf69af534c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dbb2782bd4d90db1e8ef93ee16022177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a38cd542e9a72db5044bdc00a6bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2dc5b9325bf188c182074620858d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b667764d6648d23e5ea2548d97c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15381b69f78d30400bd06523013b998181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe424c5c4e1defa5cb6d44d0f2113a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cf893c5c2bc1954980e22bee339b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3418cea99e519662a5b7dfd2cacaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac62669edb7195318585beea3d61693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722db679fbeeedab1af4e2abaa14e02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8996f57f476301014aa827f66c824a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ea31b03f2ff0bcfe2acb8c99b0490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de882e92ec564f71585d67e44db6397e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5920a1b2e2127f87775e63a2db7c104190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7f4e838817cd4e351a689f9267750191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3159f7d09a9808495e2680cdad8d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d327e41145e95dbe119e434a33bab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9079139b374872cdef4fced08fd2314194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335848c95e29ade84b0af995b0397fb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacea51b7bd1de74086a5e786b63aedd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080906848389f4c42a1f18ca91b7b4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70245078b78d0bc83c93560228d772ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a09ebd352cd95cc01ed24c58dab95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebb059eee2d457ae382cf8effcf855200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3745b4971a6b1ef3967fc2a1f629a5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aac2a1d8b720dea961f6f86d6d7f36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f591998be08af9f7982f586032cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381eebfa9acc6f2a2c9cf812aca2eef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d0cdd179e3c5983ed39fa950f67b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d440e26b0be275cae529f9f5d001206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b387e49a7105667c49efa6e0d27f239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b681b4cc182a426e233e56941e1a01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d3bebb48cf59a0c141e3f25ad652209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448a639c20fc9af0f5b1372bc8e46ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f4a4161279f6ff922f755b98b7254211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f169c7f3453d3bbd583587839c928c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb6700d926ac13e0beb75c2731dda8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7466703f6d18af22a7a81151331d39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57e0feb600956e5de04f20ec772867215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638241a7ed770e2e98a4b1a423242751216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccba129d54b50275cfe003fc36b5d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bffd6b448ded88021e1ac60971c82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f56ae0b7dafee6be8c610c6191864e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4f96bcb8990745d4d60802e51154f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b8c669d88e826a47896b58366c6e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286b90d9d9c612a45b80379949fb58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015cbb4e49a34ee553670250486e0dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f720b255103e3e9a6d6065576fd28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f484523bb7ea941b6a63633ca3d39e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee311d44e71eda6a7d84178b83431ea3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418109bb0b7f547929d5ed9df3c6ce99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adf4366f62d0fbdd352668064e7b7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc726fe80c96bd3f9d9709e38568d9ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d95eb794fbc13e295becd68482ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e80a3a6a640fa4b527680e6b2cba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3b05d4b65e07d0799012e980668eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cea52f87bf3a935e8a91278de7964233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39588811c293f7c332e9b518d7cc9000234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867f06adcf91e4c5be32a73a8c3eb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f413686b845f502aa80dd3465a026c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab268203a83bce34c185652970c9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583115f58d0e2243425c0c80b02f4828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e289423676db6ac787c3fa65251928239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588c27fc494ff86da1f25cb0f5668f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f896173f1b2b71e075d8f05f3afd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2ff49246292e2f91064dda11f7b8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c8446b06a91d1c048960048c93ad0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c020e8e29ec82198e47110527bf91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46445417cf9b1e96bfcb292934db231b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce963d3b83e4e3dbcacfdf2f6beadf32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c24779877188440f87ad59d22b400247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d819851d58998dfae72558ea3183a64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0815140676ee8305c678059bca348249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671bed166f7097426f25676d56b409250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f34e4d97441570fd9eac86fc49df2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be38ed191f3810d318b9eaa4c4b3a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd9bf837f4c68a64763daba868cc0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf34b363714e23f19b2126c38b08362254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b31f5eab83eda3f27378ff94564bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3f34ef81c2d77459b72d0687895e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f20e5fba3a85ca0cd8a974e4038ad9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c4af6e1a280cacb331eb8edf4401a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fdeca12a0389ea716056303995291259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a455132f9a0c2d18e18d85a52206e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4f6b7a339329f77f9d5a3af655ef4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39670d8f09c38d21bd605224ff046847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2cd97c2f7cbf41a7ac7730e10be67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b06545bae9ea08f428f50cb9b4df1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf28b5b6c56044b4f7321df3830329265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3af8e71da0c47b43fc8edb24008082266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ed1e70a37fe0b32f0947e7c9e9c6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cc3e44ad0ebc3d3bb38ffd31696a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce42a6b3c55903f2033014f6bbce49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b74a5da0bf4bb9feceb994390bd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642b206726ca3bd7dab58496b78a75e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ba4f7e9846fd9419790c7ce27e281272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4236179c29470db8fab9a8d8550346273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d66ee75df5f1e7e4339bbb07653db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435269289fda5b0e5cb856fc34893950275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97083dcbd1ad56526b36bfec6ab6d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515f94dfb83b24b5c8e9dc8453f211a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d220acf034c6689b616f1e07922e1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e86249225adf97c1befab78103c2f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675140e7a3696714f8898797937a4606280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae7f4da98ef5a5c72c032b52342225281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cde865b1dce163e3c2c0eb847cb6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a6f0d71f337b62645cc933d908395283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb88e7edb3f1d0805228b379312699284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174279aaca2c2a8fa0b448f3293699b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca1b60d949c9aab3dcd79fc6e2bf60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423db54d8b03517eb2a909ced1e898ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5751a0b9a79f6f500a930d4799cc94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd2ab88a2257cbc7520161709c29f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce066e9a15a770bc64b05bc0cb37442290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197013ee9d29b9e27806e14f57a78772291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06b31b84dc0ecff1b01d3a17db7f4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce6a008a718856d3f0ebfdaee856c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5610641327d6a93bb98964ee636bd7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14a7ebb8a3dfd18d81e3550b2c829a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a91b77ec137a292ec54d9fb878a546296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827061e88f72dfc39d2f73e9d8c678a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79bdc1126df27bb60f4e032423b2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe83210fdfef1a69b31b5d2509a90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b81646bf95dd12bd0b1046e8061a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78746b011428cb868f8de6c94e767ecf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ec47506c27c00e94d3bd15bd01474302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598128286240f78b5b08988379bed3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e289dbba6f9aec3925c385493dfd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8044d72d127880bbee9fbd5ab47899305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5485c466b1fdd1fc27760d96686390306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426c05347baeac69d0b2e6af914a67c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bc903fe80f545f1730f5ccbe6de40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8ec454f78a7b0e6f83f98aef4b96f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bc1b3926017c8c24bc0a60eaeb276310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d47287016e76900d78cf8b1f84fcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de01e9d99b3e0e19a79a085db83c763312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc71c1e18427901aa97d88f41f3060313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d410c704585037bfaabd2a7300d9ccc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e449b7ea89ca4d43f984ebe4b5a6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b858154efbe3d270fb6693dd140836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe03a8f46db307f4e10387f364ef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf70f37ef70e9764bf730a20a5866ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287539ec2d366ab52886e6e23760a750319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd87b01b9a50460faa6ea57481aac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2e456207a67451744a5f42ab89f99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abbddc82e6c1b164ff179391f98876322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d69d09c035df771b304998904623323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056027f3347ad451a99dc7917d84146324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65028ef95a752611262abcb81be492d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7051db6dd220c533af7fcd50663abcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce67544b2da77943ee70b644d656ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d89e9df00fc506e6351fd1cdf6620b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b888e8ec18f76fd88962efa399bb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d5c4e8174b55ad309357de2b0010e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d52d8972c3723ac1313371d1a1bfb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076533cbd55ae8f572a2b5d3531374ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d621087633cdd232aeac4bddc5dc2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756866da062241d62a4aa7b82da2df8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4ef9f726733b13233c1f46a684015335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4c540e8a7e13cd81b0cfad70c3ccc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ac0a593ea09a5d5745d16c22dbda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6586c6557adc634c9ae682b1701d28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd9d096230af0cac4958646722cc55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e602357cfa262438b6dc032cbd4c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c7371c6f0efcf30d6f0b0ce844a30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bee8e45c5af846e02704db90c77a3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815e652950357861076715c4561c181343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b28ee7d2fe8127f4cbab57fae0f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323fb7363d71cd3ad49e22069a9705e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a896cd916d4e1e864f952b5a0ebd5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e358c322a3d95d949bc9b4e91dfb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da0913621708f37519c8d86969c8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c790e87ba751c2432ff1978b3c7dd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d5bfb25f4bf21bf325e48aee25f8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143d33e96fe2dfd88c93077a7f2edaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297e5e86ea3ef1a650b7474bf9bceb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f677ce4dbdb04e4d2fd9840fc9ae636353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6f8eb076f9167e62fda2d6fa85d36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570230ccb1c970ba2ccc42167920fdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ffb0419d1b0f418cfeb9845f003c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c915ff15b041c0528ec99bebd80aaf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29142666be4d1cb9c6ba51a9b6e4fd7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae0582f8eaca3f5872b5033db0f8d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908bf8dda4af6b9c889b7263f17b9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda511d942c41914d572cf865a666ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658e47074cfba1326c5360958ca7712362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512e477ea8d818e81c1f66855d01d3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083049dc9cbd73c9c2809dd883b09e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2dc4e12e8b0c6fa42a42c62b0de4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af14fc3f1923368c964b4ed7e79683e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd33d483eacb4e7119009afbb809fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d733dc38179398c4611ab92fdbd2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8e1c9c57bb55c4f5f87c9fcd07e40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d48cb35c83cb6e6f53ac9ab51f414370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb66cf8502eaae3f59b9da126b1a5d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c4476c458e6b5068c60084fb6cf0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c342177e04312bc8e3970ff1fa331b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d751d79f98b41d2f8647be7212d0a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efd946fb02d8ed653a2928a2305ab7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d2a49eccb9500a4288f4c0c960c04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c2e46e1f61fd558acebd841ce416a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fa12587b8985baeccec9e258a53cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e5b5ff73249ef2e5ab0f51d70555379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6521737e4f0afeb40a5cbcceeac2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a09fe9dc5007877405bcb04d4012b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c6f69efc3cd6eb0e9832473853090382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499068f1a26774911dac88a7954344cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699fd1e4304b44a8474abb6fcc45b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413120fdc415c272ca330f70b318128385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5813f3529a1f46d1ba3610633aac27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f8ba6a7c5cf888f94a9168af85014387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2433fb949b085c095f3560246caa5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890881193955f0b4356ba0fd40ec00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9f551c30a9112859fb81af6d72b2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e00d7e956a46a46ae75572ed9153a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88413b36529b524d93438aa928d776f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac427725852674c7036e661cff554393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838c9de10e6010e027435b6fe1054c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ca4591389c968eeb51e0ede8aa25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eae2516f949fe046a1fe18f134a73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b947569f183f4bc45254c30b5d9562397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b011438deead3d792847e98c5f86ba8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd206c1a2065483f109315dea2a10d57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb1da4b34d3fa457f81e92d701f84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8195b8921eb1a80d5d659b1ed889e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e070bdf05613f833679b87a01a80a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fafd3005007328751ec1c042a8329403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b717f99ebb0ae3662d6b9f2ef0d99a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463b412112b45f75676f238927ff49c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20126c862d8c44e28bba589a4736d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59046963b9ceded1571c3de9303be449407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e0e54c5bc1065d6224e169ae6896408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa689e72814cfa03a33ac8f8eb473409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959692219b98d23e5d9790fde3acedf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1600584a8aaa0c44d468ea6e43a0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331f4f1ed76acc3986135d81ec95917412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ca8052bf8150fcdd568182fa3af8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4c7982e94dc425f77e64b78e338bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba8fa2a004963ef148a72369d229e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b5ab330032e70598f08ef050fc04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a1c0b1f00e452edf50f1591b976ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2db807fb49de9dc0538383458fae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad9f16bd312489f5b121c9c8211d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f91e82233a53746a10d404b943964420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be92f4cd48020ad1989d6555a8848421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3090c1c353b4cffa41a6e0a1c3c550a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e0c41a2baa1bd622ad6ff1965172423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c24b4560b12f969f192b2b80bc947f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376395ac9bd2ac1f0992f290e53077ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6e16f11033b0f3262729bbd1f3a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2fd073f61e5a4d82ef2a3bade9138427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dbd2a8f754f9bbb68a0a51036ceb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfd65a4c0f0824abb53e7f94840e8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefb1ff5ed09603c14fd22e72398476430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc7310c8abc5852f69cfc531a38da8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94eb00413d7867e430c627f9f5ec8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adc001946b6d5073157e96c99a0861433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a24bd43cf6642f1c90aa8f3103013434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d8f8d5b20ee68a9945635c3709fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0d6d3172f118f540aab743c0b53ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c43f1afd4ee9b918578658dbba56b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a136dccfeb4d9c63b8219830febae2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11483183b0137a5cc1ee2613debe4258439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d088053a7a539911a39000b53e636b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a061cf965c30b885ceed1d1c37765441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8158bfad1210b3f83635e4870a9887442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c735c27ead6e072e7bf5a07a599cf34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008593d549929389f95d98211fab8ef1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1422309a4db3af7526a5c1580bca31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773447a148af3df91f83e7a1bc9a2e11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be81c1c7858aaa07d48b0f190a80fc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b3f99a41203af5b3788650e1fa3ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5ef619d1365c4bc4796a6302b5b6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b8e4e5539251080e6a9012c000fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786771abf3ccf60b86b0bbb0ac8db807451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778db7369120eb4ad77ca1c3c83114c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7d1e6e16d94a9d0986774a1a312f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75594d366eefb44e00cafde6f0f9eea4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb07637eb589ba489c65a86d98b8b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc96b7061d3bf954c70bd39e81aca09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af62576af665815c6c7b64dbefc8e10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce750be97c7a39cab36b0f0280856e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ced7afe01dea0d0cd3ea313a3134b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ede172d5090dec91cf3288f22cce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf97f6acb391344b27f92df6736df9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4fc6a1081ecc78c751a36dd42c5ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd29d8d227a2a43aaa82e8d67a704463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6165feabb841b325361ef715f91105464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93588cc4c170fe5fba332576e5fdf77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc93d188283d04f68d9ec16202a8c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795797c55ce065e8a6b034444690271467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9f15daed5f35bf795214d0055ea2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63e7ce78896274c93c7f0b9175515469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150432b1cca6da6481d8120fd7799dab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411437cf96b4bbe38d6b7b515652ee6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0d95f44510f6e853b75550a94cccf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977705c164157ddc95224853dd0a321473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3e920c2dadf3a874c8b26fc54db92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee890d15e0b1b34d37764a520e3283475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa28dc69a3c9003dadbacb528d4a08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708661a1b49a1a87345cb214aea39ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528ad8aa072ee6b9e4af97f9c58ec2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e54fb96f2d27aa624894b6b81338479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106333d0d712dd1880289eeab3dcecc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be61b74a884faceeedcc1fb110ea3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac98e74102e3b4eb5c9768f1a51c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a657a6abfd9bda57bafad153c4f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f886ecb243fa8a5fd255d2de3e0733484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cb6f4924752bdae65d56619b8b1fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d4c7e466c7153d76e59d2357fe41d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf1035d8ac785b463b25f26f2e443487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f425878919b4625325e56fbff8db5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17abe86294946b5fe0b8a9722a98248489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340efc848eb527abf115d7bdb6faa2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd37e553b847cd1a63f27c8a5b5e576491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54985f6fa988330743f8a3a83935052e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca7a36297aa45ae144e42cb2bd5bf3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a702ec5fc82f4ef3aeb75dfe84cb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858c609e92a65e697e04c5207492fd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d8b4a0460ba9fb864a93d511125c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219c34d197fead0f667231c898428d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e641948ec169163201d17d6ae31cef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7dc6887d493158b2ebe557d7326de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787016c8d82c7ab23ef379baebedd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0042ded5958b2f9a0ecd5935d348cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a61248caa3dc0c292f5faeb9d649e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a743897525eb6085ac07e035df09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9782284df1d373d769b4a8f168d50c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4dc70b7edf27c4ae1e2295d3a22c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b317bc7d7157dd4c8e09c8a654bddb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad46bff4510691e5fe2c38e65825ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af33a1d88592d407d46f8c7bfb6a0a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136007beb333e5537b31067dc181b27a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062dbe9b5443e93f0ee912f1ef4771d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea32f89ec28e99c209719088e91b3d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef284959d80615d1aedc45c1d0e41042512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dae23e30959b684e85af76a0dc946f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848b313c2dd0ea48db1b2a24ab3ed02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60724f5b3e6eb9c4df31a78ddf069ff4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3a82a0e9eeb3e90d7461c7095113e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9e321ea71db14371c58c284843a76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d265f0b328797cf556b53a55b3903518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa74ad94b17486442f22bd74cb422a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9db80abfa0962620265a8ff5f8dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04a1c552a0bc72566e580da93a1e89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16834f22de590eaabbc4136df341a10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8eda832f293b7c5b7e5ad1ccd8e50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8415d7665fcee764a85aa071b483c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cca5fc811ea12d7a66a664f292fa5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df505eb582d6e19de16a01d21ff1f03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272de71adb23da895bd1b0044b64497527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440b28652e8ef7701c1923036f846e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb95f90311db3438d3179b6791285529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972d5fabb79c47b6160811b1a244796530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217b675d226ef5bc82ec34e8bdb9b29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04f0b481c9bd81299653f5975544d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046b73d112346ce637078f1c702d345533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e669329fe299e4ed7b83b6a6f23bc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5d0f855ff78426bbb26f75c1715c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1632ad5ec819c4dfc03aee197f16b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c498ea8335f0f2290cee88a18a1280537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95588b64039024894a312b9ddfdda1af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142d38da2972ca20c95a8895913f087539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cd01d1c6df808b0fe04f61e8a4233540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ead2f895d49f2427b362bc46cb304541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd9afb36a7f273ef720a20015f984542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1ecf5a93558d6fc4399de7544a0b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2482da4fa34459350ed24afb83dc63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca2abc23f9391778b5f7a532042662545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeca2cabdda1532d1782298d3ec1467546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db947a5920c22df068783a95f9f3c35c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084f5cf59134b454932d5cf5e2773ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349da8ef59c7fadbd5e5c70f06785c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25485d2b75c82458b6f27fcbe5879d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce6d15aa9407970c2684301b6bbd2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b025e02a1c5ea2c0f012e5bdd34132552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ad044f08f8b2e954d0d9f29ea710553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd35741da1c559fcd642896ef1eb2c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff0a42307246b358fc648ea29eef07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff496cf6cb47158c3a2342a4190b6920556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8f4c25f3bd1829246cf1d08774cf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ade744c219d643e9f2aa20236f18be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c3b128bfe13dfc82a7aa1c5486f4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e93c2a86d890bee0ea65a49926d39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1dbfd04654234009c20d4a78cf962561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892f4ae34ddd0c77fece238bf06a833562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cd7667b9370b0b4a896f18369f427563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cc4d13035fbfebc8f1dda18b3d91e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2de1218d5467b70f4830f60f831ed8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c127dfdb1b07a5dabc98cc85a6b8a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a24189683f16865ff85cd42d6fef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75ecfa6732c2929b47edfc98125f2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218d39ae56ee23a37d42480c8f8fc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b02a698f489a6c11cdde0029785e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f968052cb82ab7607073aff995111571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fcb52c6299f2b0a243d6c9296bd22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00b651c75a50f872c0e3df576f064573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d3fc1e70ba406815aee034834e64a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca606b7bdf9ff668d98b4b8d614942575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f686c3d276ab88a6c4c233ec731b65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c304b67796fb5469b46162f429fc540577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286133e8c55b44de880886351e18a64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e523f50f76a0ba336dfc274ca3975579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99829173718ccdc2264c23fb33e70aeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81088c66b379f72f1023d81fc40b61e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9e861354162455a8028bdf376f4a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a9ade91138931e68c933e744b96c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a5b4e54fc30398e2669f9224996fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc2996a3bcd17236fc014f7b3641ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714d995931d8a1f7ea46258a14deef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5a9bc6f0643a42f9f02d947719533587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f7c909cd2432858af4b084af2d6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307f036957b7b9a20e08232830e3063589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f347381c4088a7c392263830526ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc09233127f0ce044d20b66a2994532591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f2f080746eb430600c1982d93c22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa2780d3c0c489aea1973f122a1bd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e32993b6f7e22a6ce2a0c970510ffe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7c4e88385fe959773edd376b2fad2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567c9742ab6028ba1ae31fc99c2267596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e857112f046fe55b6e637bdc5a0452597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee37d61daa93b41aafa5836eb074a7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3337cce062c2441a708e8ff0c243a7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63923328a2d373c8db6fff159f006f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c758d0d33fa2ab300ae7f33cb0f9f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c95b48bbbcec3a3c44832162b11d20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1d51093044531aa9bf3e90f7f1a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5db60253d943d9a3ee74ce4a3e2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e7fc40e0dc6256acf703d673787f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1068e9ab7ebae0c8c3281a896409606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80950b5d8496e5682281642b470e6f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f5b9a4c1ed5569b44ccae60135624608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c71487f36a7a2fc3dbc13dc7eb957b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb0e3bfecf7cd3f112db17a8a2225c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5437fdaf033f332aaf5737c3030b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ca70ca1c26394cde78d1ac4778ce2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2567b93259ede222afd4d1f120751613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a90daf87db2e1df92545919be7c6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f121fc4c8e255ebd4a54c091b87df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d507b29bdca26efc9f97c4e9fa14d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f1b11cb5795c4b3b0f7111bf699c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904aa9f6ea2b1f3be3e8b8ab7c4f90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104202068e8dfd6ba9935d51db62836a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7788fc8576245e6c7f00e83028c3e32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862253313a665c0a334eaa32a4ce18d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec60602bce5445ebf2c90828651402622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3d7eba1c31147182fcd6b640b4451623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4f1d978a98d49bd25d1d56fea9171624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a89309c854f012c2af97b0c3c9db4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328ea07eba1dd67e677c389425eca70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8e15786afe5d7759a3cbccfc51841627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa8e6a28446740273e7b210a8f88d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc78c0eaeaa3cc172f857dffef28f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae3bd998a35992128a3e779336c877630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0605f2e1d31a74f5ecafad330e553631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d9206b86c8a072f5fdc1b0195405632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e58eb453e4ed5fcdc7edb46297fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3ee99c53446205bcc7211c5dadc77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23002e9ee8d2009511517817759cda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a473572f4bdcd125b11c89cde5456a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f6fa178b474b46ca457026435fef5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f956220d348b3dfeffbcca05243f6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc966ce7d0a3b526e4c62e56cc7fa7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513bc345e262f82de0a74f5d6f502f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5149d57f278ef71e3bf1ac3dbe545eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced9190d6be4345dbbe6e7723f25018642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4f4728631838df66c6783987fe9a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7314bf7f5172d70fc69c0ee575d05ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732c4a1452ab08d31b17bad3d86a554645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa618de23b20da9de36ba1d9af18aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbabaa70526c6494f0278781b9d21a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541579a857d92a4deda70a00ee14cab3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ffec475ee97a06fa21903aeb2131649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ba605e5414babb97c62acd69a633650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6329c536dbfd882f510f0b3ae0e78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a491ce18621b137da55fcc674846652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05851643cdfed406d23f13c3ff8d8517653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c7148afdac39ad819c6714713f75a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473af5305fc047c58e26654dc67a46c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e0ee79a489113fe6842c94438aea7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7991c3c47fee96d043636b5d2c1047f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c8aa80dabe59da9d2d2a9f6eb765658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b257d0987383e017cb850cb78961674659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8979bc304e93ce9289239a124cc475660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f7d17fcfb56f64a5ac8ac96479a6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b54d927635ee5fa5ce200efa64494662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ffa711ff1a9875dfe3b0506be9792663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df98778923103d4daf117a2bf4fbc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0de3a4a396d4b0779529d90ba1df2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca547c6663868cb0768784ae9bd8943666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255aafcfc3ac15290fa0928a4c60ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e33416e321ee3ad075b0dc90e1bf7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7525cf7c6aa96ca0b732e142bc409b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a43125334fa6ea70906e098b6986e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00a9efb551c043d8cc83d9c87898c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79881aba7f9c4a69e2734329c138af55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e76aad3091dad37058a22ec0bb1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e7f931d44f2e2be168c763f69d29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5900c838f749882ed690da2f89dd200675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf71f9f3a66b64437c7403e6f7c7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007a1f5a52b3c6ecc5a1e75ef2591e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f030ac5211737420919e5446753a03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990471a945a0634a4e424b865876ba7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feff2ce4a7301aa12436c9dbdb8c91f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667939fb7a57cc78c2883afa9330f5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399df1ef83660e6f2af7137b013bc355682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65a37b80ac7d0a9e006083882da779683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee805001461cfed27741ba097d266e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048f042cb6c9b3668294fd57077970685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc1c8132d1cfbfc2f405bdcaf8fde8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa14d3019a807274e53f7ad1f2e03e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ac6b75478eb77917ac7fba85521b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf08aa88669f30d713c307524e1fd3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f3e2f045acc0b4d4f761afa8de7d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d5ac6fa4cb4ec6663b15068e66d86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324c68113686aa82a13544a0f5c222c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6720236a113f38dfa283028a6ee2067693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe415b0794b7e28e01ec539eddc676f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f124e7670715271b70c60f8099ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc4e65b8fc4fc79c6a1834a53c4068696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a838d40bb404c7c6dac6c36d12145697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28490d3abc6b3ec11a5185ac66b68d8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa11dd0cfea9f8296373931bc87e9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05d3560ebf9c8167a97b76e0e33d83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b51c370c420369e059e46712fd0ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4dec87d3c780e0688d7dda835dac7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dce8e7b59e249efd71506d54340fae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126eee34161a52b6b9ee39b1ca640f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf3f8472b37693b70b7c5670ac235f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc37400bc0ba4655a173685584a3cfd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b8f02cf8c22d6cd7924d88cb0320e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac9c727ff3c20741ea9ddebd91db4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471122f7a05b61ce1903b5c373ec4a5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d584ed11db9d5fc8b3ca07090a67f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae19fde10b5e16fcc9204dda7cea633711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426e6eb77a301a3773c9537e12a2921712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d264bfce58c7718faa529e7023940713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464332497ee564ac931746dc03520a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69d19144d6c963b480c267334ab0d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0424a47e466cb7a8fe49c70a9c2f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a9faa340357c06a9b156ecccf3379717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff934f5aadc7c883164d130bedf42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e51d4f7c6dd4d8f8b392c7d8c7b0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c653f0cfc9c88f72eda16562db990d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853bea345624fe532432b70a06d06f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ceeb616756f059fc4cf687e6de25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a36e0c4d282e095c867b9dbe4626723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2c3b90a7b8a561b6236f652841b2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5916855877d18f15b7449c3d67e9f41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9670cebf53056710b0be5b87e2ec0e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c96856695f9abaa90c1eb5e925ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b9bf1a74cbb069858704a3f33f5f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7ec6e84c18552111ed11bd090ee2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005b84ee0b7c80d91c0d13d1b510e11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef9fef8c3b8b2fc3cf7289a767e38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c31a40886a6cab21f5f5f8ef03cbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e588ff92ba0514cf8170239c9afb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf842100b622a441e2c8f18f84f0938b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578646ea3bd878db840b1b1169b0fb71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7707c68fb003ec3bb86e300015de15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f978cc118ebc55f52606264beeed77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed496238134b3ab973b575c6e528b45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b72c666938af050a7bd7b3d7c2fd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3535d23e36bdbb34b7e7e52ee6508740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b2f6efdc3a26b6f6f665b83c6af84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932b3656ef6f201e76ab134a697817742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111fafad8a127eeea742d547920c34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780fbadbd61f4b5cd218cd65e181241744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d905da301791b64cbe401ee75501bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91b195b92bf2f26d28c4675ab158d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc287d1b3b46981cb887f27e38120d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855d40097ffc1c30c2a0fb6110055e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68e62975af2150115ba90e49d1e137749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a68c65474f64ab424213e1715f78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13085ec6c686515444042b602af66c54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6586727dcd462de191050f32bf7a53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114f217735db3087d22e72d0365228753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>