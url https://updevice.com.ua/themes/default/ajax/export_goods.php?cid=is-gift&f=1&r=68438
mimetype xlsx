--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf292618f45e29dd3fced3d520b52c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5982d215cf0061bd6e1e4c6afe8972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bde58bcb38a93c66a3104dfc49d613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63406e21aac09fb1b35793754d2d53824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378096e4a364d6c7c3aa271b4df288065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0964d7a7a935f141b6f360dea657726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe20c1fb8070316b81052404c0bf407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5881e5a3dc468636cb7fefd11f7528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd375dab937298ecf94946a35bf57d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d325b69d08193bca3808f7a8108b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca85696c069b9440ee818766e944d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9eaca8069768830c1cc14c5b7c99512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047f8b5d355a8f8e4e7abb028cbe45813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca729b418394c7b90b667736953267b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca798f806322118218bf3740dc3852215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748f2baa2a0d72bba21e371ebe3b0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cc9a02648a2c93935732e7332075a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f883797466a0335125e7c1da931acd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a5b3786d6c47946a8601bca06c4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa224a4f9afc5790471c6fa21b2a098620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0b7881679ca98d901784a9093143e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7703d3b2c9702f4acb77583e5528cfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c6577f9188b03a2e80be80e47c8b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10ba27572014a639be376432de90724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d546782ad38a0edb3a4c63b21e9f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421adcd3cc1b2448d33a80824df84f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1481629efc2ac4241ce4bf3357a80027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c644828658a501fe000a2d72707815328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643e0933536d5a4b08dd380aa6ba87129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c5e61ac0a5900b91f7cf644a1bc4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480612abe894d37893ae9509811f3e0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad852757fadcc16d3a84f488ad8d04a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a07dd864bb251844eda67c6e102a5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3fc070722a2487dfe6070079f685934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82028fbfb22119c478ce90a13591d19a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02daec95df2cf5f3fd3f9f11048c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df6eed419161fa89bb21adc1b74f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958bdd7e400f7ebb6efbbbe9fac265738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c48d36b2ba8c86c4abe58077faad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3daaa90566ecd96e98d04e0b47aca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a9a158ab23a45b79a8bb08d18781241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893027f0ad4d45ad395216a21a491042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c36ad1a6e3f76aec3d48c47a79e3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359f4656b55632304ab8b37a869065044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc679e45905f9eb5652a9cc213d717145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9279bda4b6c825d56721ea8a40b5c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5e1c4bc3f04f32706bbac521beca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4752b3d3a9dbbeb4956e63987074b3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f599b7b5ca1cc8e30bf34e927926049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d403dbfc7044a48476bef75a8011550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdad2f36e82ecee52933b8b1c71a1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b19944e290a5b50023889fa79865c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460c3d8533db60013371a547582db6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e999b67fb507b86887b8df772dec554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ec6899c12fef49d9f4c284a120bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c33871204f29d709af3924ec4027e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eda1f2a857ef2da91298a451544c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe003bed5a623329419d9d25cd6610958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d394e52c909b44a260204d8a52ac5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1a1c247e20472d0633acb57bd411460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed4dbd4f10bc3d64ecc385dfcfb91a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc20391febc03acdad3c941b1f059a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b961fdb6a3aeb3a02dab3b91c0a8acc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6aa6cfbfb6014abfd5626e177c6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f869872c9e289f6bc162f9904c4e36065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859164814f0c1d2b5cafed7dd3d7112866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdabd744902bf876bcaa857c147e03567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2daaf2b9baf27fdd9fe5418a038b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832b00428051a02511142c7ad11ac8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c476658ef381d78771476c0f529438a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323129927dc1aae7523e2f3a8a440e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad857096e1a8a02850923b546172cf3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9ad542567c9bed4ab6203bfbefe773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa1c836a1382714649bcf4b28d5c9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53777b870b8d20d85007489bea8b066e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa6f1cfe2a912c7b3ea0adbd318e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967a465da6b9be17989385d2b81fc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf79f8a9c15e00b270b8d0f908ef8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efc00a3a96e224f39677608041e12f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbb1579862c8e999a31c1ed9057aba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e389003cbaba806d7b8aeb73ff77281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae529ddcb7ac1639a77637d73fb268282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967531109058bd1666afdd92589e4bb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6711f261576adae1102471adec8f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be0cd0ebbca1574d1e51352e37cf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e930b6557797d1b91e9a90c9ff05f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a470a704c36788055deac6dc4b7f5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198edda5dbc100edb375496907ecb5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070365d6d9579232fd1cdaa3b91512e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3714ea6e16b8e0675b0cbc1778622af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ac404fb486677e473eceaa25a4d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd804f149177d463aa678b1c6929d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874bb0b05506c9206e17bde4a96dfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf975338f070212fcd60dc2bb9fcf5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c7296b3f91f847a96a1cb8f733f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916882e14654a26d23f5bd1ed8b3ed096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ef1501ec0eafb9e0bed43432599797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67994658848ce33c339ea625a5e27398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a32d6113d97de64d384eac913d52499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842b246b249ec8e99f61054090883c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25f03bf8fa27aff5e51f3d749b7451101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0d4ebf07bc22517f22be93fd74501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858198a744e6e6bde819c35753904d76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69502b50cf380f7f396b7d57c3aff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84b84dce82c6a918bd6e2cd46a72b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf16a0b8c962c98f8d54f6af3745f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf063f7ebdecc206fe60b8910e4832107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ed51b6e3e08e20886b79cd198b6c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aca5fc0fe3bfb6b7f0eb4e270085b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea95514d1ff754c504012a998b1a2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff0ac6a756bd6e16368bbc3c88951f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238252b7342a23f1c9487e37749b917112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd22fecd66a48a181b69a038edaa286113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc2ace0af02d21e7d2210b6d74900114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d69c9c96f30fe46f79fa84715cfe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43999c505db590c0bc60d986ae23e063116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d55abfec6b4816057e469ccbdc2a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df29bd2da62cb944d79f943c9cedd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c97a6bc2d3c6a9c2acf39f15d818c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf132eebc7e7b78a9572780f1dd3fc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ea2c3f628e9c6f1a139ee1892c62d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4ba40bdae4bc10cbaae477fc13a98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760c7687a2b153a1a5e663d3a71a357123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad630eb4b6c064c67952db66fa512124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b94ff9c2f547fcec9e7db10474b40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a000596422c56676c491cf60893e01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ed21641c28fc50681330d3bf0203127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c92d8feaf599ee464d9b8e149c54eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3b38842d54ee0f8d805ae81cd910b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa443d8c86c0f72ee171b12ac1204a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b40cf2f290fa47077bb6f56922150131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d3562b6a950555f9b7dd586373459132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad546c724127a1392a9e35f2b61669e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518fd13b89360a6182fd37dda4e76ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2fff6e01d7ffdb1ef57e95c9811fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3840f7eb09b5fdd97606a7ead931b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63367099dc59a395e6cfc60127a30b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b73af109890799fad86d4863936ead138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994d8dd4a30740b63bad2a9745767ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c78f3b3b7d4b708dad68388ec0a87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad553ede0d127cd9727da599917af12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71db2606c6ff8563b32e7e14e6faf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf4856e55fb24489bafa631e5164da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244efc0ef3c4a5b1cf3906bf8b19f32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27218ddca268c55d83fb94ea106a0ca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c404fc3beed6bfcb2c143faf78069f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b750f4a40f7513d4aecc1d4e521cea7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d81e9b24ef31dcc41a2f7a61528c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14fedb7e01caf2d588904884d61046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8cc2a68bd773f59f34d5c0965e96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dc5e78a48001d155b97aa6eb1f12c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803850759be5580281146d08d5fbf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e2b2978d0641d04e61e6133cc942f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a343d27d4ce61bacc631370ae1e51f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a0dc32073e348f65d0ec4c660866155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d204c255720153bea753cb9aeb5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b63b26ea864cc7f82b219ae19c67fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd09d2675a2477e22e93ba575a237dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92004685e87f888c38cfbeb0c3bc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdbb354f17d86c091114445760013a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989f8be23933824a06200e06c3d2316161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0453600f73b080a369b477a1e8c549162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c1d8b1110d48294c7e0772882cd74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d2c1838840910a37948e961323bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af6cc064175efea75e01e5bbb20ac6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbcf7f162a2c7b9f341e3f34334db0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b88e88f896c00739e2b71c59314a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f855990321ec2a1248ca169d6e9c8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6b674158922379ca6a3bbbbdc0e5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e84098a3e36a12b6c549f4ab2242170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be51c3346b10c6308ec2fb51f02fea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3597d0ffdc2f1e659acfe03043176c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e53514a23eacd78755084e51a1096173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34adf9642d8891b1c41b7c0f96b456c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0345e2fa598796b21fdd13e83d55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7f26ff3882700f9c6c5bd76fe336f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a402822750abad2306f9e1087716b3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0568729805682bd41a8f9683bbf876178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca646fb1e9908f50e01aec01f2905812179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48287476a7bd48004cac573153576c1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2e7fc4d64460587988cbb9343beb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445ecefdaf3a5bf0ca83a52875f491182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5998c262f9ae56e308d89d3469a5ce5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901758488a38bd7aba3abb7f1367723184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3353398eb5ea3b658d2d83a100ed8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86cab0bcef83f1be074f4ac17861b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e70e9504792fea05c5e30bc670c9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2ecd937f49d3a021bbd463f02703f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e4852c09ffe68c2106fab71f1d92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d538159ca07c445f659b6624bc3906190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca9ba5e6702ed069ccbf44ea02c32a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64510e87cdf7b9afa326e62115431ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d8114d5ef09aae0f98b67bd94a18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13993919e2eea8e2c58d5b9b7e417ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8434bb64e68e9a0ef5a4b3e2f0729195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b8fcf9acbf950dcac965e64a22bb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95375611397712dbe16a3578e9b2446c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ace4367963efa611a5f60f61588f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c642788858a491b6fd4962c5734823199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8b19145270078ec6c4d295552b1f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b768f58019a050ded8f152d45dbfa9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345a19ba78e37190a111e0753838e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5598159d16df96637a66175dad5c72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fefc6615f0fa5abebddca152209f97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9beb7b47f9ae3a805311a09022b245205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d62282a1bde28f38406d8e107ec24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63995a833bc171cdf9fec6b0e1a2ad0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22ec18f41639b82222eb0e7c55d2be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c29ebae77360889369a9ed75b8db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca9e194e54ed42ea61b5442c61e96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccfee9fa79d1ef3ae0b584d523c0ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b242992da3b230f3c646c871e2b3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c42a9a220b119f5ba358d795278ac7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb73bc6f22aee2579f0df377e73f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572670eca98c4ff315ae1aed439b90cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4acf7763bce48e1ba90a363404da6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74dfa8ba8f766c4bd861dd876ab226217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e57452a22f198fc95474841bf09e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafc96afc17a74d362cbc297f7f7216219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29537377840da95644ea4b445acc7ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072687c1e70679607f0f100be7584f4c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135bd31401c2f99dde99531185cd934222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501167dcc8b33f64a4f44444b381f926223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae359c19eb926e445d29d99e8d89f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d871cc7a7e9d8916b4d8d9f3c922b14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7d421d2c8009a4df8a68e9e43651f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf57c6f5a4c29f7a8bc718d5a187aa5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c51bdb8b76f8e3e3eac3613a5bcdc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e2106762da2063c39d0d5dd8b391229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8140eb5cf51186007faef58e95d4006230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06091e97ce3da13846ff829557343b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d51781e64e361f22982a03cd4d0498232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e19a74513edd5663c40499ac1329f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdc85a2d2d6ef8124cf5c22f0d12e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd4aa8493d5a6685464e659dd69ae4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e59626236b101c7b39dc969ebf126c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f8ddf7f70d2cfbfd39b0fe541cf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1a94ce524e95be44b38e368b4ced9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d1cd639230c8c5ae36d240e97e9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075056d0774f5b47c539b6c244ebf349240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baa89c7b4101d9aba9764bec1ce722241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229325ddbd76e50f1d59934b08167bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80deb266a1599a4d3da5bc3d37a0d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d944a991c09880093042d84704223244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dec37aa40881f70b67437ed5064dac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bf55da82223c43ddd167c02ffb92e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd87c1f79eeb6044fe17e293255432247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fee4e3c96ad4f556cd77180314f9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75475e3c92eef2c4b4d69b8a31af22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d3ef69fd9274f3fe27dd70790cd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c9b064a6dbfdf3e717f0340c93a79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da52f55de0572b3ac6d39c10194332252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35f65726f9cf13e1b8d7747343c50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380298ea5c375caf0d4199eebb804e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5006043a9d4e67b7b925f7a53bc20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de6fee898ccea07bda942373fbc023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349bbc92d82279d0c22f085698a54e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af83a69e5f1e072ba626d710677591258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c89f8126818f1c5e9039605160731259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca279955c5507db1c9bcd5311c380c1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368233eb9d2a3bd80bd8bc4be6385d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbaa5c22bb4e5c9deba4888a6a8707262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58dfdac29f48f2baa121192a63106263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9773e3a417374d74aee85e795a32b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e60fcdd716ee9c615f9407448a291f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e7f79fa26e1dcfa2b3f82e4e85bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20edf20d88acd35ace197d0509c645b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeea161686f0bf4f18d40ff25e100b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff810671aa1c7d67b06eae606da94f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992db7cb0b5b5daefee23e2e5cd9bc95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6fffa51e1d0bc301d8b04610210d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9cde2a4350634aca1502d9d1ab66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491929dba88e0a5aaf6480fa7e17b26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb31e267b9dc77143260bf4769543274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ba68477b3d04c8007147429df92c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f9c407b2424d180400cf3bfcd7eb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0548479c84b48ebb5cda7b72e1dbec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6632788be39f5c52d2d2bdc8cf200278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833d548518bc73eb3efd9c64d8f7166279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9744075ef4f6fbf1070772ac2579832280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9511963f7ac1dfe844b58f1b38250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13da190630195be5f6dae30e9c94879282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d95196edc4b6a61459da992aede42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562560f06d54b7d8a29d216c274bdce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90e343e09da987cd120f3f3686bdf9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb64181766e8e8f43aee065254a336f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62c619195beab739e0b2dec6ec064e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba6a71cff60c4d1d51fcdf546f254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb94e0143477294ff030f7b23e81d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cb628468553129c5c288fc269d4db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d934a4491c65859a53096216fcb7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06873bc82f15fe47dc06d14bc7549bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363a15825400152b74f7b3c2bcab2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa028e141cba9b41200cae2185de0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba509bbe37d9dbb47eec3bf55141d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f67ddec2e06b5a1229409db8f80adb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcdb63c63d84b883b2704ef09b6268297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbe31064cb8ad754e51931d0f931d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479039d5f9b5f630573aacf02965c451299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4876aeb9c9bfee701d6198aff983fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134087d35a5f2a934a509652bfc093c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358bfd37621339513b7b93f43f34c94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c67a8320b67080406c1144d49f409303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d5461550b02946fa466eadf269628304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f898c417604d349fcefa9b0b8ce772f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67771d2ef3b2610d0e6f7774050c501b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022a8c79befc7d3936e02c03d19f89c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f0b7eec15582a954ffac1cfae782308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcd52c7037c5039ba110b3c7a69307309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce0c8bbc7fae86543605b8701615de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5363af5702f115fc1e270d725bf8e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5235d6546c80eaf3342f3dd26e3d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd3df9f97741ab11591a21e48f8131313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62778567d988af6465a4d41faa7bfa2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c337ce1a6b04ba004fe1aa884d2670315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de9f6314e361b355ea0200c8727b2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594ea0b5ab6138fc4aa8b1cf945e328317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d29a036f2d529d478fd3c48e70d03b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5698cd722c4f7d949aea3a1c6ab20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be1701173a77e2f811cfdb72fb181e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f767760481a4ed741015adefc73938321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d372674700d03e0c8687d67e7ff15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbacf7ad5b1cafbeb4f257a9b0f445f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fa69a87d88731a01e7a0aaa8bf2f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89934a6dbb1c40ab1a64cc12f82bf66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e177993375fac471e9f8dd2830b4378326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f61f0ca129a704005543dfb1bca46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72950ec400c4a6f38578d1d85e573328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028f23e98aaa5631ec1892169be1e45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c5e1afd61bc675e068f5fa42b4cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c2849ddf53fcd340b326fde830723331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be30de7268145da9ac4e75b44974426332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eeb20962abd80beff618681faa1af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b1ab144d7541e3d2a11a2e77f080c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e02ab14b822b36be4237792b5ef4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fff8d430e6bec1e23af764c6c1414336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c41b708976ef8422c70641c3d40e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb2d6b1bf180f0f7a7cf998689cc13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c35807ee4e320833e662d24d192b99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3fc5cccdea9df0dba19e0fb7244ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af87972b27a3f53eedc6d83778b10a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0014524ac9ae16bb5b28d450854ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55765f327b99071403b4a3994491478343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4cb87869c8362572a8911dbcce3c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1143d5f9da95b647b777d288be220345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a16acf17b9bc9eee0d3b79c6b6409346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a982695ba805e2e4e775794edee04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652653896c434c7e26e29f325616de4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dd073b4ac340f46622516221c82e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647fa356534859b0a71b1ebccfe0691350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f613048e5dc460ed1372035501863351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad905afb781f22709ae7a643510fa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996187b94d2e028a34b4067a43f800e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3dbc3ebcf1ef27094348f490fc71b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1c872c817b828b46b1aa4dacd34ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc695043b366bae3b013a3d6a8b9032356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ef953e8b831bc502422e394e8e64b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649f28cbe1371f6fe6f28df12a3a58c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ca3bf0e4bd3c11ac6a05f29cd7a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139afa871c552b346fd945b5f6e7cc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d716e9cd2407fd15497154be602cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a7d32368fccd4263013d040bfbca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee3e7da876fc2733181e3fc5a061da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bedf8cf4ad97d3ff89aaca1d0c8a70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178804844b4fe58acb2e158d3c8ffc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8719f623c46330a4374e3db073c34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a643cd829efcd02300eb7da7cff7c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34053288b2d9225b4d800a3af405adc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280c5dfb7ed42b57ad99a0db3b97bae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cc2e46fbe3fa74685f90378357a60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ec520836ca6bbd2492490d66ce4cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b13b6b3179ef499996f5954ff87c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5391208be55196678e642d36ae230373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb2a09e48a94ebe7098587364cc554374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868f6865843ace5b710ba2012e6765a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b11e4cb6f37f156a46550fb9a58a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c7a753025791b2f772c4d2680717a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a83f6c1da0363a62e4d3da9e18ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c19097dd88bb91ef3494c277f4e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51934e405daae6e87d88aab08b455380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e387ce99a2bf358479b1849149d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208573452280ac2e49b25ece5ad084382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a277a13a34522e9a805caf1de17eb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267318637760370f36f9c947b779755384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0aef4021c1a1dadcf3edab9d3e690385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3a836cf2942d7aaa5d7f7371e40d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721515f5ef5369df608301d2d66b15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08424aa78a724339ae5eb8dcb8769388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557eadfcde3fb972038a2e80b023f12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdd8b5391f3aa70be4318cf776308c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db208557064d613e6b27848fd3fcbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582812c1b3d938a00272200d75e0dcab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4768b2022513d00b78de426488a848d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a68f71ec2e90c8465b2e682f7a844a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e14953503e8b2f59ff2342064547a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d1ff1a5075ab243c51104ae39495396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ee185a738c0e10a219dfb65c557f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95e77f6ccc51de21a33c7770aa2f7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b0b742ae066e84b403477cba003da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45d680c088f0bd457515728a9d3653400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb55bd5d3fc3da4450bed764bee36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2080e30a2c36579f9b2bba6417fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11341b19bba71fb562451b8c19702403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23bb8900c3e15e47337590fb16609b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b4ad1fc0afe6c2fe7791f5f5c961405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83e01413a6002c7ec0930d81e89c13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7e6a68db20bca1808ac970373b557407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3fa5fce221f37bb2243aaaa78e247408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5ca7912e0d309479083332ee5b9fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a6ab0f931cab5cb3095c3215ff87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941062d5f17997fd9c04c1dc20fd1ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd695762e43c6924303627c0e2c87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5fd41c7c26ccd29d9fc9d0d39d565413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dbda4fead925d2f0eea4eb2ae0e25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586f4a04d7a61b3922410079da89c89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0962199d96acbd4e67acb4fc050fad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeff569025fde75b39941cc59f890d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df57e96987a49485a31aa6ac6e0061418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563730563baf68ba7979db1e55ea273419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f2d0b8cdad274d3af10f2f010e497420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d9af46e3bb0bb6a704c29f10831bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6ea78797e95b4ff8313a39bd39795422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023c11769df4e4d4139d3324180bda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f2665d3646fb17ad7bc4201c825eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6a4ea56253dc06b97ffebf4b23569425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39537553ba7ccad40b9317aa85a542f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f79ea11fd39caab088021c176119427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54750d934f2dbfdd8ffb55848de86435428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82929e8a2578dae5337da9f162fd1858429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec3dec4022480984b31c11b62b1e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c76dab7c18e2b848d9d201cdc8673a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda853d623a1a08f44bf9fe9ade02977432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f9fa202270b9dbf9f7d28727625e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849bf61637db5ed5c8ef918332a51c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebbd4e7ec49e02b7e7dfb4c81c0f63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272fad4f3dfc31d380710478e546cbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdf8f084a8341b0127ae9c4e2b6367437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29326d710ec62f3aadf987815e19067b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c78f3b044b633e436d456039789b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403f0bd1d78f2887d70279bbd99b6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8d7513ab85667a5dc8bc7221b67f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54012f75e24780a4edd2ba201bff139442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e268c9e6136137ebe64563985bdfdef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398d52230c7d8b4a3fd2393e6e5a112444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed40131bde37832b2402dc0ff1d00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372adf862d2bfd4d241beb9e73cf3d00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7335febc8586aaf95dd40471dbd9956447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbd1c0986857f23c65fb10808eec01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6bf4ae065dc114b94a68858cc0d94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ed1b267686f5a198525fe3c4b8ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a7e983057d2c2693ddbcc63ac6a5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f351ec62d70a00410fb83d23eca9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cedb286f127dd7c539fefbd62f3ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e83ddddb66feda17110e4e996861e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e86fc747d7ff554d42cdb517d0c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fdd36c4adb4074a156a9ff8b385ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49081b4d94a523440313c1e255351164457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f007a2880ec14bb50ab2c9daf6e80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51da8ae705e0a70c72c8fd4ae34e86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f251de4fff723a76e219fa90fe502460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca88441817c658c4c5a4f605a66ed46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848eaba02fe2d6bd9dc027c0d43866d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b3825180265f436f36e04791690be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0defbdd80bce73f028046c1e1710b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1af7623c53592e63c96536a984df1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8425c103f884e12091c213e33539e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e9a8c8199349058b5870654875a22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602d69c56ed4a8caf23985a32dd8a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82a0a6a33f61b363c9df24d61fb5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9b0a69d5748eddf17bac695527061470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebce4ba8253f44a8a3b1436f544801471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d09545eef43f37c5e597a51ee18b97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1364d00f135f531b3c17d2d195b16b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0c0b95c9feb955c24f363de6968d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efead82747936fd3e4d4084fac01d64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ff0f0d50f73e538375163dbd527d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee35143cb68567e443a62690fca444d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aa7d9425934a6be2d784ce1cf43ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10f4426a9cd12c73a1346c80824d7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d87eee943729b486ad0e15f3b9fce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b4f9efc9ce8a2c2c38b346c16f181481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b565c7c87c915e3952947e01af2ef3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3bc944f812f48fe171dcd7bad7c9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2208abb96a2a1cbe106e5a3837c2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa92cce889bb3fae93805f66582b20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f532f9e0dfbf17bb092f9fef60308c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c141987e1cfe7a5fa4a9dd276b1095f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226d26ab31b5ef64f09fac95e592a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b4efa2a65139729ee61ed84c0566489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb55047af9b4c43b3db3ea9fbf9efc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4e951b17ec3ce44d6aff947f1041491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d7f7577eed4a4a7822aa05ccd213492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbe04bb83453f37717cfd952060e22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac89994e5a639fd03ee603fb4c222b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fe11e45fd9fcd1e53cf9d1c70a22f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc032eef95d93d0e62a050c99e4b6234496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410b5f380e84543e32102bca0106440497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9321c4f462415710701bd41f1c6d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f82e9b049959125c7021be52e56f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63986a17fdbdd9704b3cca3d5b2d0e3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60b4169cfad55092a4406f521bd34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b9f27a89e73598f50e301c19ebc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0a898b014f47cb00dbd43697bde7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad678b4994f6804353bbdcab01d4b70b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77555b774ca2b8850273e4d97efdf409505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672f3ca2163daf6193c10b397fb59ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099e0b3c82fd521be7b983588fdf165507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a8b861197be3eb64e53e7cc7a70b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac415170c60a3a39b8d6a7627671f22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c52c2515980ca2d7ca27f35895e7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c423c73a5a91b32143bd3ec647137f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ddbbd407908000ca323962941e745512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49af27909de4cc72caeae6e55ed107513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f80a61d9a54f8bce38b1e3e37f651e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc653476528bb2930bf7cca5b2698c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28906f235df499cf189317cfa38dd54b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0ea813fa7d9a2f56a9d7ebe32284d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0d60234759bd0a78b001968b99f22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d538e7f2e9deacb518d787d945072a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c02e11165600b22f98e5c8782a6c6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23783bcec95561f6847efe2a9ffcfe1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaee984cdbe36d966bcdd36971e137522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac45dc343326d37c0c63bf0dbfb17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b99cfa4a2e0463b4cc0e4cffea2264524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94229ece5c332ca57131b41cf49953525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725f90868849d67841b98736c34df2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d96e4bddf0f06c86740fb808c25f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccfc3827d99912f8b38d3dc1e5bdb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce0798bb88202ea4b3385df2eaa8b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de95ca27317845aa41fcaca21041f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d525a98a439911ae7d8b47bc6412e96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc71278981b7594876d71699ded176532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d523e405671971a85d4bf2564d92c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775a28681bbb30fb3cde8c61fc2a9e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2570184f7b797c2d7282cd9857bd226535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a9c48694411850ff07c3a3e90c1e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104717c8606eaa0e8ef9ba427ef527e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df600ea336ea6f6261f49b7a1246d1db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39155c761a1ef4ce1ddab880e3548db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645f3c4122a50d9b401e367bdecc56d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0b891654f11214579683463ef6f2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e73d5eedeafdd259e650ebf1d72bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9909951be8e58f3e4bac676d4aceb9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f2c50e6580d1c1eabc0b917ee74d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13619d620c3af1ea6f601364790fdd5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47302bb0ea84b0869810bb90588942546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b303c4bed3c78596e8b4d699b910547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817f5987e6abb2f7615c5e3fa4f58be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85473069dfe080807b2ff3d8a1712549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7af42a1ee642d67a36cf3a9111cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b987e3cd511301fefdb1f6578d7842551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c28577ccc4d312617cbc01e932709552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04804e18b1ce512911091568feb4b0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d977c3a07823d25d0c1dfe3d2af20c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f25596bb44d82863aee2b2fb92b87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69070f874e606b7f352e361b25bd3d75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32865584a6539e078e1f495f3d2ccd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33501450f834b2629864e5b80b0d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acf6b362856c14593ab44d3ce017f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c661084e57424f6546bf8b1bd5136560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30751c72bea2d03660b47f05fae7f74f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ff38dfcbb9005fc2d8c45f40215a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a05c903dd720f51cbc0335613f41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349f60304baa160b5ab5fd3b95efab0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84926f1f16be2f734a6b2a4a989192565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9410d318b239f798389c2967ff7ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631d2226345e4d77b5a8af4f8b80250567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c55a04ecfd9eb8e8d16134b40c485568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581422e6c84af43627e11a426ca99cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2e2e952856e59f59d9e5bcadffc99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d95dbb7b0bf0299ced7405bb0bf39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e955d4d5e4c74b2f603d0b9f9ce20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b082fa9be73d5d7d9163f068266e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f18f4f247ae5d4b1879ff0cfde50b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a81f8ecc7c7c5ea3e9c1eb0b1753c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e42098a38d181dab4a07154a7f0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62bc71591711dd54be2c58300d76b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8c13b7104f09f9203f5653d2db017578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004354f5cf0b74fd3e479bdf76ed3553579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787c6430f95eee90affe2797c187706580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221d19b84a1ddc601a7d180c7ef0d1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b200696bb4e9b80d05d610deec78ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced6f35a595a61815dda684fd1efe32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94eff5c7e28e2699afc9a3e4278cf1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d9c35861529996b51875575f5836c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54183c81eabdd885a703d297754f6d81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06414b3b6c02e08c1c807a6e604ef4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced31f29a7cf7d975cc8e9ce5db6b25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243e64b826c95d577dc59e006c71455589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b786badf2039c73c53da2a1b8dfc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75573b3af300c5212aef4897709ac20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105d219b4e08788f7b227594228291b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112e1885f9d89ca7a2697e62abcb28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb5754774e6a59282160171242288e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122fd7eb55404a0f46bc3abcba8068f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c4abecd6b04531593f90ae283e0c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a03d112b94fd7f5b80afd1e881f18f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab4de86e61d05b981198dfec69b5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba8592fa2167039cf04371528a94a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6d927e2fcc3297bfa730b6876cc98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75f2f18168f3f599efab2c4d50691601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b07b9d4faf5cf9d37e61b70c99848f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33679b78d5f26a3ba39c14bfe51d3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475354f9d0905cd54bc6825e51b7775604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e97d8740f73367d053976f5dc0ffa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6915c308f3341bae4e6fc4c19ccb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190819592440afb171305d6a75fd35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27c40a00a2693a67a48f41335925f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68ea84ce7210d611bad07530cc22fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693115070a254cebb8b5abfd9786bf2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951527dd7561fe612b20a77ade2b9ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89181e89554f74900c167db7c8b46fe3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cb2128b06819a308232427aa37fe2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515219cec39d56261e84e7edb2ec6f6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62140e02d9490d88d35a80eda89ae012615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d790fe5ef43219e912c0b9dae5634616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9df1ab9c08c797673d1b14d7f951e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c1be1d16c44bde6876f809c1b42f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8dcc548b52395597703d1aa58a43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f23ff00a5c201c6f3df5513892d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ffb2daed27a641f9cb962f4fec33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d07bb76f9f76d5201684d8865376622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23cc714a65ac96fcb4617e27fe9a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f04b7a2ef77f36c5f85dcca1973c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea609119b7685c67b71c1e994144a96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2c190824b72bce552f88b5b59763f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef11df76d7fafa4129ebeb5f8fe592e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25abf2c93c902e0c2ff3c12795787628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da405590a9df5f06ee262d497ec0d00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec81bd55f94fa4914db6f52304f66dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc7e8b54048bd189b32fa65e286c5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3267817c5111aa754e26a0a65f252632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da69aef12af333874d22b0b1683103633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67713c3622893fafb36a6a0b736778634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53534e871e43324d710077121c55b592635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479a2d15f8dac6ab5517952c3080b93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b4536c0ddf2d8f901bbfb3e5619b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143fbfea09fbe0da36047d4e3803f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8148a3fa1cca82d0c07ed81aa06918c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18df1a0108377b053ce7964336edb3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72437361eedab1e57c62effc24d21fbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c49a29c62cf06de29a2c83c655818f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327e007ceef2457c7d1b50d05b8c124643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ba2aa1aad85d219165d0b6c3c282a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b7d923b82702f770d2f93f95a6275645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b511ef99388ee600f18310fbab28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e529f650959aa5827c07ca594c35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b98c6918ea80932dead8f14d4e9b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd4362eb82734a4c7257ba77bacb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d659f2e3e3670dccf9a91ae29a6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eba22906daf4c82876ece5bcb1b06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa648769eee1279d2f9d5ea380be4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa2f332e530eb212f6b9da6058f186653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fb4c08c1da466c59f90f022dad415654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e2b2c5b99078f84e2f5972e9dd4b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929284e9c6433fb04629023df5eff4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459fd77f9d7413b3680674150849c55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9ea08bfbe4242c4e1f5396c15c9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e338024bd3685c44b315a2a9ea0078659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424723ac5d4854ea0d271a75b78c1e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5253b19f4f60862367c7a0eb7724153661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec31e20df3b15ab4d09f56faed1050662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e38e1056894f150c76bb6b0a30220663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694334e86d4e9099654f6566e6f724664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d06c2df5d995d48b78aa75203c374a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fe4fc522cfa7b3037ea84728cdb93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ca1e6aa2e73d5b94ac2b7f6e18df9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078af666cd84036865a75ec3c3f8a22d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df27cad87a8c43aa411e595edf258c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b28e51673287a930f956c3ef84364670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346003645eba2ffec3f8cacf47989b3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353e0b60d19db5b511091e0817210a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d82dfbc65bdca4d2c2df2130e810673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7165a31bbbdf43963814e3ef7f2db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4c562c47c9820f0529fc5002808f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc44fddc428140b118b5429f34e25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f72ae88ce5841113d8c68d5417cd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47396233735d4594db91762dd91c565678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a2723564841ad304e5d0db875908a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9583717d96ab1c66bc5ee2d0bc0512680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae4a5c63cee2901eb449608d5027fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babac4bb82182012ef4328e28c677b0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad88172a96a6897039108566a60c67c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d360d3f4630fa4405adaea24de878684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bf3aab425d59cb477a82207837eb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79188692cbe0ae5d73e7e19ea9ab08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36d7c82afcab477e2009795bc4fd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c81e6c97fc13fda3ce3b6e8edb59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c6cc93f8ec925a538f0c27efdc732689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a314a175e04785e4de330a327241a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2cd4759143644ab387145cbb797e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e40c4f079345948c7cd15d0f15e9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764964db120fd1fa94e4d8108eaf810693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24de0bb3ebbbf66bc924159e526729694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fadfae1098c854de987a1b0563f3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4655894b83c4e7809f5370c5f42540b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076c41173d2713b7ebcb294ee808bb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd777f4d29e808584b7161c68362fb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6e01ab38ca12e16995299ba6e7f62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e1f1c3d8f31a089f8ae5b90137d31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88654762922b86194a332f150933293701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f91aba6ee145827236587ed6ec29c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bca94e352b531eabe3648f285570e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340eb63c72756ee3374a2c518311a60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a4e985b4ffa90644b3ee372d2046a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e49207fb8269fcb9a5a484efa4602706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe96c96b479e430cbab0d2b4a11b65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9ee1c21ed2e638d10a23b66ccc014708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95091ab7c6fca99f6400201b34d367709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0738288bd7f1be5c210a3873dff57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc293bfaaa9bbfdfba704c4e1c00b64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c373b68f73babd2e97745bb23dfde5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceceed446a652caa69ccbb28f0d16ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5899168cb95f192557978594776c94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b3e94ccbbc9fd3b2b55980fc08569715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55ce472ad1ebe7988ca297fd892d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd45a9d54b1c396c50c0fc9a71001a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0749d3104cca8dfe6681e56feb29493718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6de175e337eb632c95417264b8678719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f677ac84cc4da7dcec2cf6e2f8e4012720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142e24deab0c8f2bdbcd7b24b259467721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b103fbed6d6cf1869b4a46fdb2c5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffe818e0475450052661e5bc20e34a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462e323788ad4690d43c9db1a34b116724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43699b1e89389774a3cd768a2675713725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c519124ec4f9c5f31989b0efbed3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092350f77ffc7478885d3c14e73b4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171e494e6a45f686b95d7d667a07b09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be2b9b49daf8c8b8bda90e2bd03318729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915689e356f9b7c17f8122b27e637e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c559529aede465666734a2d13f6d138731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae828c9265c66fdab4d7d167203dbd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa58364a4579a7a84f43230548e4d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca577966a3f875dcd9cc58322bf3cf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8efef5001ae8cca303527ddc8de00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595b2aa35fbb92af4ac5874311ab37b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9302abcaf494382929fde07bac6c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57467a5c8c3bb1f920d59015d60c5961738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7e370c81cdf6da72f0c8e9556f15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64031706e13da29764980916cf0c687f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0ab808eb3eb9e80a0c0c9652ca668741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4dd68bdebe8d2347b61d07ebf6b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f340f46b848b32ae7c4626733fe7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3256caf0368acbaa49a5b31d35eecec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb606a41bd2fdc22508ca5f6889b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513a1820775e0d4e7689f43d3b3e383746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e9bc42435cb12565fa3d0908d2728747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312f9c36490608c22444a5d47950703748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa29d4a76f3c2fdcfd70c1629c703749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0030229ba25551772c1fc767713b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb0460384f97060a00a51580ec079751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c2fd46a93f04b25d9fea0a21fff89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c652bc9a6c299f97ddf4887904f47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e5a5a11847210a2f26461d344592754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f12b33c24ab112c7825a0448df769755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005fa2bf0b064ae33c87b0c6f4729bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eedd913afbc842237858d596c332c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8741b024cfddfe5579381c4ca2708a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd433cb0de179fef1f6aceb202572fea759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a9abd836284d62e7ea67d390475a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b981821e411ef7273afba83e6a1ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76e9343bd9b034897340906235b8a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd538b927eae57c04cf8c33789c722a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f4bbb7cc288e6f73c8bf6a6ca50d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7ea03d7827b89d7022114340fec1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36774c66ad7295f49349dbe5d9ea4ffb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94d7dd294a6baaca26711cf6e6f6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc966f4e236bdd91d7a2453112075c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d13ec8f42a50bd7dd576331df9cae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d87e248889fb872814de7ea0560b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73f3b3e1df178859af9f276e1eddb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cc019d12ec0cda86982ddd80ca08313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7368144584ae299a8a2c0096acf57614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bde1852cbba3f70e0023f99a8175615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4e2eb542ce7f71ae86f2929385aa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae44c38e0f0115d31615a2f6e830aed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37433c2811ca09f868ac94add20f9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cc8e559014f3d682f7aa787dc08c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a62c00316271276d9f3c96c897080f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0970085da4010dda4b4dbf385f8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db639476e940650c9c0aec77e3c8370922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008cdf35f774206a901f41695c87f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a579d7fe02167815be375902d34324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc4bb266d25239587a79018ada2a0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a8eac60f9bcb0335aa8bfc1daa70526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83250808e4b18b1a8dd85918048ff30e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcf42f9e04ab1ba42a66dd7a09c84128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94ebf4037bc7c2de3276a3332e006829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f6a51c1c1c380774de6037e535cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc879f0406aa8e4f005ff53ddc7d4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b60e2ffc61df624ac023d131e98f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75fa43ab302aa58a639ede243cfe8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1255f21a76105b15489dcaed244134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b79d4383a751e8b52283728fb9bf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523773724e7b6fbd3fc258020633dbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b7f0b8a3593da4bc47b7bba6dd84237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa581f2903b5b78648651ca1eba6250938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91f40db535ee73b84f0031c3f6187739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fd698842f3ea21ecd4f057a09c1ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a408936d3eb29446b9f1c54f4264c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fecf4da8b33aabd6ef96d20cca8c7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3304ad681a9105fd3e1ec45535c22443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf308df8aba778c90ff196738ea43f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b0333d61a1d434846379673ef95a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cb8d649dad754be0d8e698964059d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b011dd62669cf88d7a1d5f8e2094c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d6ba483b8d00e6050055b28a402b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e7e788d5fe5ef531363f34d33454049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25dcd9ee14491735f7d3228a43d6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74614158b2aae94ff9975b28d6fa9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5498efc8ede605c5f41cdae248ccea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e93d42a219bc24082282a3e84070f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e66c30ded523c15e9b3adfb626d9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fddfe24d598584b0d5497ce52ef34155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e227b007f915ee667a21b2303c1b7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f585296c3d00b4399d18624a92ce957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24ff9f616203f65e353011f4e5e3b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368e1dbf15a63c66725a7a13b0e3e6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c4097e6b1e505d706fecbb58c39d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903abf2a5afdf3502998fb6cae487e6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf846b5a39d11fd0e7977b6ab070962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d107b5ae2df04d68c2bae372dd1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1594a3e936dd6e2439aeb97f3cb46664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2aa1232675532f95724a8086cf3d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90547cf9ec74a10a5ed0975fe7e92e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231ff347499b1d7999bd69001c81d2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa58a64b1b6ebb8bb72c54e86434e1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfba4b443dd97a0fb78e9ec895716869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c763f4e9767d46828852e8c38f9e7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce4f6a5d0126c5c0708cac66e7553871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beb33a8f71568fb5f4e17721b20f3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832048c1c8523e80ecd81610a04bfcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f934cf9bad0109f3087e550e33736074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114a40a15d0f30ac736456f404d12d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1b84a4762f663aba1bd9b655f2a5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf56f70b61b97b0b81328705f88cda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c17788d3c512879505caaa6010414b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c79c4593749259092671c33b18b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab619a9876ce4398b5dc0ed3c048c56780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cb3b7be5e7eafce5b10e059280c8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2abb2d42047993ed201aa13d1fce382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3072f42b1b986f60ac369e1189abc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adff820b1f02de2393ac16443829cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab47332c30330c16d582636938f91e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26374a636b0ca50339f0175b4d3f3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93e29723a5dc013cdd720a53a3cfc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2807c6123c872eefbce6dc364d47288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659d3ae848207081ce154e6d0eac4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97639f86293872f9f3bdbea6ecb65e4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c3fa1578c2a6dc444377006b753c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ba51aae43cf30140fc11d0e206f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257b69a0089a3b0fb62bfbd80f43b2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feaca6ff10b5495ab092c633bdcfb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29cb1df05fcab3feca6884d5008fc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b60bf94c4204a1da77d02ff1990196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42103ef114091c45773b859e03369c7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3000b4edc5120c0a2a7494df593c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb085526d7e0d3e8c7efc9bfcf83d5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a325af51517509d7ead2aec45d3224a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8bfb6f9e72003481c6782060045d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac120554f7c24bea33ebcc015cae5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90825706191b25ac19077373f4b7f85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fb9e9b1a3e5f900093582088014d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900e02286de9c1afde168bbd33f5298105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a2434ca2090748f8d1d07a3b8be62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df39560c0e4b564b6c6c9fc42fe97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a543f80d8787bac8b05fb23f9a39a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b18bffa80accbb77ce973c6eb342109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187d9f4c61eae505d04641959be252b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e50f5de89814a29271abef60bdc19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4f1d6352f2b36aa38882067db8dcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9911c40c5951ed2d342f175b710f8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b135f590d0579ff693596e95db82f00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bcfb3479fd39e3f9a174788647894115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831926277f7ab2c156afe372b2e1f8be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d47553ba1dcd28b271fd667db7117117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa91c2f96e2326d348684a007b5bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1ccfff10f88142adbba230fd9e3c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4e7d4cf64e6ad660601ee64b93dc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a631c9a9aa0642a9f2610d57ccc158121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666177c684175fbe0f8a6d90f4e65791122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d35f42bf1e817e0eb866950aebaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6452f4e7db6eb2cc7f596f8167aaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64a88596029a75f48341b3892558c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aba4f6025b1b8734cc2fa71cf55a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c594ae51ea49d724ebe3427df9ca8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942507a46092143309b08d453fbd158128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab9b5b8c31f3818ed9bd33938f1e4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea1b48f94fcd52ce4e910ddd942029130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e054409e5ee296faf062dc76f576131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fcd2fde3a3ece5490a6676f9f2d10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2219fcb0b046abab1cdff76a36b18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3815e3cd7bc458c3a974206c27a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e3e5bf00d8c2a28420dea3507d76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b222545776a0e84a33e54117e169136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eba20efb3a111f115171a7fdcb6f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476e7aeb3c0bf6a8e3ffd1d86f9bb79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb11f30254ab783955732192a81c49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb236aabf2c69bcabf057cfd7b8413140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563bb82cfc944ab514fb257ccc3760141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf590c081996bb4d5623741213c52136142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75970aee1e3ad786141d4e061242d6b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14439b245ae5e2eee83beb18b74ec09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c4efd38268347a7405111e95d8012145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333d1b872247bbf5461448ccf053ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03ec1bab6c694a7199ec9fb1b68a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da01b498fb587a5c4e55e41fa0de77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929db2ebd884d5be177a2e0d45eaf5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99410d1659cdd0902f0d07d52fb38b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313dd60d91946869fca36e4165ced2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40650b290099112ee7d826e2915cc8b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c597f9ca9200ab4e3771e379d78083153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e57d5b630ad5711c485eddb8e49a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5480e08faa2cfe5e14a8c2aa48c8c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa969c228b9b807c126bf71044d6615156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ca2744c2c72c4b419f7459fb1486157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd111dee95a6e4a2d3e5d0927f23ff46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d2a4ee583f00325e95af5b7c855d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dace056a29e0c27d61936b857f2d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78663b9140a860edf0091d8b9ef07cc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a5fa5d9cb95dc30248e1f573a64ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a106e6432f05d38d3149654b5ffa9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e69c821d5d1f965eb9d08516a250164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396ca845713e0a35613b9ffa6283384165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fe9b09f1b185a2ef2a2c931b9848166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7319f4e8332dcc6f3cd511edfe44a1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dab7d353daba855715a8d6bcea848168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d67edc30dd1fd1e17c960d5bbced3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475535f671847b2c6948f6347ea16e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39bf2c8675a7b764fddec3eb5f124c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95eb4f1d2b11a6bea724b2543e6517172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5ea63bc655bd138f40144e58c4bda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81447b9c0345d265aac6b86872b9af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ae330abc9b5e8e417271d41988a99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba55bc01ef5a1513952d27e5f6a0b1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3251181b6be91cc80e71d3d53f7048a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634e178fc44405751751f60d8047d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edb64d514c2e633a8a06bff3c70b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a6730df75f067421eef0d6e3d780c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38a29fe56414ee4b32e1f6458a2f4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd535b76dbd00995d3d437eb65713af3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6dbfb822308ef1342f50ac9c0a3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d2da3c1a61912ff5f553721a90a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7017bfc35c133cb1e98ebede34fe704185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698a08eb4cd9b42a3b745c5d72a4481186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2e3c5976e3c3ecdde710446fa7790187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed274881602e1699f10e7e225eb89092188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee92bbc8ff6293f2569f9141e818ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c702120ef06cb8ebf76ee9174cdc9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c92d4a45bc63876a2a5348624e1ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709637b14cf8bc46f5c2d905eb54dbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c12a641a97e807f8d90d88bb14f8e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11e38cfdb6295e8dffd2a00b59b68b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc15cc3f8f2831908aa339b7383038195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd43bdf87ab0a679cb5303daf0c4fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258799e412dbd3885a4396af34ec9340197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b9f793ca02f9515cbf891e6b32422198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc33648a74a4418a2b3618f2d11d6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1621cb10a5e285170bd570d5c3daf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3b62c718f03b45b74a97531284ec6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745cbea93d17e34675fb74be2de50b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82f5b8ca187168f485bbb174abc05d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b94317a7d8246248bd23df5fbbf42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2fe4a58ce0d08f7d0755f03cc3b78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa965d04ef21662d53c287545caea84c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba1d3f47fabca8fa213370f65660ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811730e8ad6470025acafc4bdb03e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa097103aff56214a460032d09798909209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae91da14ab21b4cdb1fd43f63711c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0564f9bb3150763acd3c105bd7a995211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d7faa5775c72137d01d69d66196dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd124769d626755be216260e985e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d11a77c87c4c640bb46d0331064e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48244e2da6cfab9b8c94eec0f818f04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bace9164ff943f9d10a704073b20d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac50ddfe2013e4c0c16dcee1451a082217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7825206df7b1c8cf9dbcc9da89e00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dc38f36958374d0b9f312eaab592f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e0d50766986dcbfb7c2e3f3cc282220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646fc6f9a5e5cf2f94cd43b6abdd752221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0afbeb546a8d78dc336f04bd7f5945222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc170f074daf2ba68509e7ad3e4b0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36691fca86f0f92dc4ca4062b888b74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b113978dc1c117877386eede90d769225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8ce887be33cb41e19dc6b14e69a4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a853743593decd5c33fb0c3283e54ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e19d0c4c933319c0946c2ce8b82c7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec4d3991db4300a0428d82f92900a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba7c60efb794fa938fdd765cba55e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e06ec9f96ff115445adf061ff46ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62344bb4e30d3d041e9bec34110b16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9a16c9e551c51e000f5d755de3be4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15cccb210c92b3c87c51a350b6cf6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c8d97569049d5141f779abd6a6cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c664e304a9217aafe96e5ba8d59763e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa2f6f261638a48f06905afe21985237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce24085ccafc7d2bbf239d16d19cd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021e20cda96dc110e0979d88d66f233239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a60cbfd766d07d3f8e1e4419103a94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1681cf293b09a02e1b48880d637c7ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242fc1e90611afd1fc5e2c8c179b92b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ee21d5a3cfc3e04980980c6a9e25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712e8fa66ca3ad4f8a3c8b091e8e3ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83c23ca9bf8118114a8f1acab06a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb462cf9705300b72dc7b9d37ecf17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb4271f533bfd386fcf706f0135bde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a9b5feb5d60af2a4aceef61a5403248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ac8263627c1f14c639535f8dd4671249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124c1d71bb5ac7257c238b6ce96a426250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fed627c21d2dcfcc7ec8ea658edc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c379b5d54ad4d73da6f708df7db4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eef53784e5d485542e70064c669e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c961b262e7f53ac9af5f9af54d632254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3174e116bb3b02d1e70342ae235a162255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022528a88c4dbfa07a33c2370e6beead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d143628c23b4bdbba57202ca2aa0e51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d172b49b82ddb4934a60e20072542258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06656fc4dc03dfbbe0fcdd9866d457259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69e01b0aba6194562b23f885bd4a0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dce6df58d76fe7e5d8ea2bc613596d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae8103e86daaef44329249b4d6820262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c563d3fe4048925bfb0dd6ad5a531263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b462f0d1a748be19970dcee3594f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec73cf4df0310762c10f5b21630e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f23adbf9ec7610bd553e3246f32d10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01681cacd4b80ebdaff1a1237a46e268267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8df733eb438a46a3e38353d25451f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c952b011480597d0e05a0f224ddf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87667663871aad45879b892cabbbec56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2e5455896d9a439d8796e17db0a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654750db7893a8f385899fef184ddfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461df9a8213eab9b4351c5c4400b67a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd17c6dfad7306866980ef236877cfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8fe957bf5c79dbe9e4d04fb52de37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aede3bdba1cd0e8fb77c9cfdbe439276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf1ac813fc828c7b68fa7d2a9c7d9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab2a7984ad37d84326fc8f939bce01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d87d6170bbc8dd70f84992e39714279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa133e22e075540811c729dd7aad99ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d634ef10200c45f893b950fc82553281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82004bd9bf1d692301c675d813a5863282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1868df62455fbcd53887bde2ec72f61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7bf02e38dd4de9a060d9bdf242194284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9a70d1c56c2e7010ee45c09c5862285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eacf19155a605180693520fa2c33cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc983b88ec5511452c4411ab2c380c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7ca4b6f71a519132dd62d397e26c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d13abbbba3cc87764981dd8f7eaaf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a7f193e896895d42846a5fda48e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d74edec92fcc87aa1994b89b61bdff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0d947236e6f77503d4acf85a2710292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560ceb7f28c7173f655e199e3cf332d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb15c8c6fef6164c961fa9ce18e376294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc7b0f23c75329a2ac6c4a9748aecb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f9771082a8c93cbdf819fb90c6a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027bb549d5153bcdeec3cd5d42ca4be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5013c3f1c628d7f46c46ce3bb4e2036298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45785aa9a173274a39e37fcdb522a65d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafe2b5a348823c0a3c5145bfc99ecf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a3cc011df475ac219a4a8c1fcc4eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588a57b2dea86634f50d2b50ae23831302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176ac7070599cbbffeb0dbd71caaf0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2939be3328f0dcecd2ca07246535a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182dcbb68ca47419892e56acc81b8f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bfdc3ea898a4a1303f02d11641bed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277f1a2861d7826a16c41207ddf1daf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aadeb5f5c140ff979eb2d467c3ac0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebb8bb5aca372011721807548a766e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a4d1bb7d9dd2999337aad2aee04dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7be922a9f5e59671779d290678e21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea89a20dd94a491032723cbc7ae5158312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978df8243ea295b88577aab9bc242e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4b848d7f407564b3ffa48be2cf9e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e22785f9db6fdf776f5b7ee9597f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23806e7d4bd85f108d8b43b1f035c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d134d4b724ad72cfcc06e4014ac2f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da436a2873279e9f914d5d6f27a456c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61c8717a3e7b30ebeae35cd161dafb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e069a97a8ed630f1c765aa1940f17c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36e1fea91ad0e968ff32e15033f423321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309558e4e2b3c55bb67ecc4545911c05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145518cf90e86eb246725ef0a32fc3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126744dd365bcfe7b7b55b297c4c69b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c86b762bfbc18571d9ef07254fde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384091b3024c71386c9d421e1582ed6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e68c491156321271941eb6141af5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34859dd8fa623d0f7b1c3c81067ce86a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d61981efcf40b1057bd1a45fef1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a87a3b22923b9c769f8785176b712330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f12911ad365dc8c4f07193f603f16e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651dd792c564ca8b89d5a74b10eb12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8957bf965020c483c441378847977333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548adda6a682f922630b661bf0ca3d60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac70bcb661bf5be5f530af1073d9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690a776bf298f5c5a2702f1bdf0701d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74633efe2c2c54538025b44ff0b82a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad2403b0991380adf0cb6321cd036e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b08dae76c7655adc3efa66cd08eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d881484acfbafccca9b55b35db674a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19ce9033958655c27cd4533dae4e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a6c974a955559dbcd243827e2ae2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a693d959eafd3bea3c15cb062d0e14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a39f862a4a9a6079ffe27ee3c56b19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bca78447aa8aea7c0521d3986e06aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881bed7c0c4ed331bf5a7d661b93710346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0585b2796080293e0389b3f7bb91a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3159dcd31ead36b1419615183a98ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263eadf49448d0cb5268fb266c1e092349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3733d64ab58f7b3ce09445aa705c0fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2ed079985b45f1cca31d03ad56618351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73a08790c4c608993faa1f9bd6bc22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0e622d90bf0e8adbaffabde011948353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af6bdbd98fffcb846d7abc197858c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d296fa531055f2cc9f5689e0ee84a01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ef7aad8590897bf616b9aa5012b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf968fa80d4a88a1584e87f2c8166a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5fe18366346ae475bc2d5c89c2c57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b8e4a4f5135081747b57e7d4b74b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cec3fc28fc35abcf7cd3c09b284ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da797466f44361f9d1ccf0f61ad85ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edbd44aa5e16bc1bdfb13a208d78d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516f4972de8172cb10433963a2fd886363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b044890d06c820db3f766d324fa9863364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39858ccf1a28f3ead1bf50f20d99be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629d3b31c556388b3ed3a11bc7b87f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be711ac1756749cf49b75632ed68ba5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d7b542a1e07d20e92ec016213e87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147d12dfe309ced12157b591f058505369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe1fdd97eb78cbce794d52cb77d8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae02a2302a2be9db202de15fd07b38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f8263f5d02382f800a56b1234aef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77f45f908b79183b5bca7fc9f710a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05dbff878f7e433ff5dd2bdb1450fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cbabc70e594bf49ca1c46e622b80e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee56f87f3e1a9fb9b06a955b4ee3c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27fe31d18f73e49171de0652fb2641377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8720feaeef42f13b874451799a86c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a96bd02641c8009d37e330c9b3e5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103d39c4ebd339a75e96d6fb6a7b741380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67769223f1f720bb4bfe70085600f3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0564bc3da245fc99890134f22da95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a4df33fb3989c629dcdeacf6cb6f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64ceee060e3001663d39bea86cfa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae70317725e429c5380793814e92d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9d0bb59de847bf689c5ff5fa5ca9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36429dd7003fb50149e2ca98129bffb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8e90594d8ac9aa3c9e3b50a682b62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326276da761b157b5b8d26ccdadaee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87544a0a9ccc0422da3f1629bf077f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd19a45c38ec8bf66f01e31b609751f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c492a8bd49c6103bc998903d7201392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352fb7de246081f8c1a4d3dcd1500f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d88b3737640873d4669ece1a56119394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee383bdab2649c196397be6a3a104efe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63801347880aede28752340d8965da1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc567ee3713bb858b944b7946a294c40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4dc1c172601155c464542952e72bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77925b77f60a1a4279d096c4adbaacb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f0f602140d56b9aa61649572cde97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858f0c845f72dd6912f4d09c5e43d0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad1c02e5be69fa0a427d71baebe7c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5009ff4c6d47c02702a529029fed2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad28fc3cd1ef5ad089dad49525b77e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9c3e1f17dd81b74336c1b1906280405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5d7b843ba347f0555f19e84ad2f6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dc1c7e1425307b53d939136902348407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15389361a8e3912036cf6e193fd68f9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808de346bdb14c64b837adf038217ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ca77b65b4dcea5a7b88d774d241d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827684e81a3acf020af2c3fa91edc56f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a091c76575608938d5c731e1919866412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2b0f794e1e49d8faf881c536a6b40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e07e3240f5f2cc6acea1ed45d7aa9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027d91d7a0d57519d16c19bec933dc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709ba7538eff93adc1b6c8efb2abdbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc036c0a7ce26703bbb86fc256c6c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246b5e72cce968602b9cd3c95df52a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c0a7ea65393b185718d234a4fe7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a45181997addc35f6b0763a8f79cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437a3c1b117a3376850dbb7daebd17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dda87b6847964886a0c9a94859f47e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb9560e3a87fb41deba4b424b4c36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770c41d4e08f38e311c8d9732fe3766424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc00e2337a1b9b74eb3359356181e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a811295204d9f68f062dd3731e762426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91cb10d7df65e9a6b7b23ccefddd04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af870b8034e2e6af2b1cd477072ff6b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea86eef481c8a1849365627a5c55d74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac9d70807c263866c01634521bfc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eed92cfa99f4c212caf38091269d9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cfe0ac9a936f78ca6a277b4d36c00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8478f83b9592f7ba116c67c6aa243433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e5ac469b9d836a3b673e0a22bdde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece32bcd4d698e6c661242def8ff7d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf368e93352c8d4599435a87a570e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a256a9423572f06e86394fbe3e11b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232ca5d732db1ec93f803c4de202110438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370411384f0ebc88566edb2b2cde36dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce9817d6478a999761ee2f0dfe6182440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c28ebce44e37c6e3a25259f211b58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4ca8a5a2a06f48a8fb82ff4e7b6de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac2f2878115976a62b3e29918deacc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae734483ff226f323322037312e081444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eccf435e7671642bf4056498bec5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe161b2b5dccea7c7e0aa9abdc5d3183446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a47e39d1538db7ea2c8f5e6eae32df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858bbfd2d737eb6b9a1b14fdb88682e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93108023cd5da859b41b3a57493b523449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e72d4aa957f17a0b8e819feee8c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762072c6fd268e1e71cc2a4dacba47b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee1d50f45030e323b6e0e6461d61d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561fc9fc59130e48dcfda1bd5b63b28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34912b71972b9f46d4093ebf005d31b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3775a47f5fba3a5ee280e6cffa80c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa3c369561b95080ea5d9e56e0d516456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f8a7c92691bd930e9653ba5a9776b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b502de131bfd44d5fef92b2c1b53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2248f792bdbb215834a4e733ec0bbab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa954c2ec911c235293325321117aae1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ddd344208619b321704057f9c8db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cb8a38d4b9b377846387ae8748315462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6962a3c44c6a9b4264d3ba5cf7cd58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11583ebc669581db14411155877e27e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd31774c70118de5c4db838f567dad6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77e6d33f0920394b3179c33abed92c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309fe00a4faefce5344fcb73d1415aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74323eb7787643add2bc9fb2755f20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4535214e42cab5443358760783dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e7ede393c7fedf4ad361026ab934d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fe14bf274bb2d495b887a8a2bcb9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced5fb66b511df11f78ab2f41f9177f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd3a611a9287283c9df4873d00e7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39579164e6b52394b28f3bdf1a597350474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676f3b5505a290ac3040bf5ccab2f90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e720f1277fd59fd83551fca893f3272476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776922df87379877a3046204e477a99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42468e872a69a1bbab5a286719c4c70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a17d569873bc2da8f36212e4aa9371479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056807bb36bb720fa74748b74feb42a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de6c2e6557a24076962f683d640281481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2520b4c70c053e863bc54e13ed4fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7515fd02d91b2b5774221d68f733bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fedc99afd32e3f5714429edab843e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32407fd33dcdc7b62ddbc4fac005bf56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5233856e31acad5685f357fe0d9c4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b90c0f9556e15cf5d3d17ce547e17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f3477a4e69a98a8eeb162fbfa8a5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfb0ec072e026cb1da5d8dbb5270d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf011811eaa325a2d2567a1e229d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128795bd04622ed61b4a19442e201706491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43f0c969be32fef9610438260bd1a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffa34e041995d6060a0090c49afe43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c9716884650a8c069a509c12ce8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6d724897ad2c66b877028a8e7b537495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef8abd1baedda991e092f5ad77dc2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af050f02c4d521817b1959a6ff36aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48d430b2214351d9b8ee0b9d643dcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ddf9b2e8d80030a1a6b18b2f1be2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79b3821c2036e09ade8cbe3e3ed64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a89f937b0645e729ce3c21020db208501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ebcb4d194b730e9d1ae39bbdf33f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aba497f3dcd7fbe745d2364748dc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af36f5c47e778f40288d3a67a201e39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2be0c58ca189493c902629b98d725505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99128f802f98262ef75c64bf8f0bb91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0405f30857e173cfad2dab57389dbfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7c1656ad26221e49b9421ac757f5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac8b691a8a8ff164056693f7430c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a56c128a61d8f51bbbee909ae7ae1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4d55f16aa1dddaa14202f2039b748511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43799deefad0a38b1d0e33081243e357512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175174fe623eb025495762632d82637f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a6adf5d99d36c81a5a82e6ced7a05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51bf5734c8d0d196b352ee1488830d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b0e6a0f6b680e5da7eea203ac368516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d8b6eeaf474902b26a1519e01ad21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9d1ceab6c20418fc570812f6eb782518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cde598e6b16a696274c037b4786194519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d33e5e6db09536f5205fbcaba3b9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa8b2beeb3b2463e3e1d9fac84009521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759666e1e40f1d6a8df82965c4859e80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22e7cba569a212fdc587042285df33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b114557d91a71712832c1c0a08d6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1f160095c26fabea113f2ae66525c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff01f6c3a556521972cc8481b8298526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b052f0195a19dc6e1b8cee172bfa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e549925c6bd57aab3af8b0022c8ae18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45596450e9de00dd72e65d0a6c653c23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438396cd0b9e47c980db0ee6d1e4f0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28b877b254acb688f534a83dd8a32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db43a1f095c281801574ef25b354c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c606a4d57af25bab487583b92ba5cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd50658f9992c86c387a6bbfaeff5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d6f7abfae84bfb8b811ed8923fb81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f21d73e57d8fb74a901313b0e27cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bb007a8f46060e2739767bd385e91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4779e474267864d971f43415dd51a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97eedefbf8725fedcacde04ad6ca0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b71f7c0e2420cf41ef7b14928e418540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eac4a6675ce7cd5fdfeaabb901c25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff1d707723c6a3c47a49f08848d3de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea02107345d9ccfb5cf996517b847543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de6fec0e3acb088170f0dab4d81b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2631de920c77d99726cc3c460e552545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674ee04512118e526d0efbafcf6b36b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cec191fa23248de11c7d0fd39c767547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e448cce5a27f9827c69bd8e7524886548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439e790fce62ff1925099e4e77b2ca3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c635288ff5135e36d978c0c80d76eb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eaa6a4870d511151693e3e72b27d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25d4dec57018fde2ed45b30d8d5d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845a42e5c7b21e4da4ca456671d4cb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b102df206172e9c0dbf3dded5c177d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9ef97b1bb165513db463d9c446d58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a7e902d3545e1b008965fdf387c71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f47377846e8e9a3e968134ed7f6b6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ec848d412190c40be9a6466095d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5646db0b58c2e745a3b9fb06e82e3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e38fb85ab06ec1cae0675a1252110560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c8f097cd0d32a0a3159617ef48938561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215a0ccdf5a0009e59389c9b80e0e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fbe340da3c8f31cf7ae72f1ea6cfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead4edc6247ad689fff324a91455f5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce101d518037e920a3c24568ec1fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c4a964beb27ecba70c4508c42ad6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46186327b31d8366fc75521b15e9cf4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb92754dc2fb0d7e9dcad9ace76845568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424de124205236eff403c954b747c23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6fe1155b5ef021c600b0af2f51fd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c90b34aba90144bae7697873c16972571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ed6e5d5f93eb6b5b799cb115ce14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb73d13d404c874d981eaf9558f97d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cbe8196d4821aa697ad439cf59bb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d2b2405c51ab193508a25d3686c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d5ab768fb69e82b83bb14998588ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94608a93eadb169ecb531fdb8266c9ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbb47509492c5275547bb600abbc89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767171cd27574d0688b2a506eb03b4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166caa8716559fc6b8b6e06bce3a0fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d50c0d477352120ef2fd7aee66dbb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074cbe71f10e6860361b2e3665e0ab6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654e58c941a686e8a221fa35b667674583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4533645bb424e7512f3ead77b6c771584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0822fa7a17e36be2ecdac1e2ab734c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ae0e3d84335f9eb3ef27ccbb0647c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ae5457237012483da9d11247a463a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c4a0a59851c535e7ccbecf5b1e2fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a71e567e2cb7a241ae744975ac6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9d6ff043140efe9754c1e62992f84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecf4ddc90bf919d195f29fc660cf89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf18173619547bd1302c9423d14b36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4907af7e91f61549d6522c3dc5d66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200e659c8b46166df04cde9acd67703594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50046a42b27d6f25a2102130e7d17f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ac029cb3a184b29684e39a7c1698596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee557faeda0320f0c1e328ebf1f5722597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4814a7f0e627277b50d28f0f870b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b75cc23a695ecf4bb5ae33ff422f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d5b670a63f6adf877c1372c6a41ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435b90b08a0de85022914c4be649a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c2552cc9537020a02ee7885b85c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14888c3766f0dd37d10ed5b9d86415603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d67b1fe5150bcb651de2d66481e578604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d096d92627ed66a52959d2cb0ebfe5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb44ecc71f045b8b3c36d671e69de0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6740e28bc03268a01d715b952aa1ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed733fb829c2ba49a13f67f027705f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa532e7c023b775a5f34b8639c51efe0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1726a108b646c28934b948d799248610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23fc34e9b081afd382ec3ff4b61e8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee592a6140c0fff18cd4054f5192f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db20331f524b7e702e7065c218e0da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb32f679ab3d1db399a3fffabc469b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995c276de8d93c8cb2b09ced66cf5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c52f4d081799daae7e37c30a62deb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610ed6789b81b4180bed9d8854a633617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a00f4d4d8f41702c24a7010dc5cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8b63ae463cca87363a3c3b8e1e17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a99316b57a8f37a28d71dc9a513a37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257978335b9d6437f3cf8bef3ca8cebf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a58da078a6f8ee7e3163bdede49f59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a706e667e8cb08c287e96933ce9d81e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17ca116f837708114b6d7399014a32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373c514a02f21695a37579d1405205625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed585bbce2788f8a5cefaca4b51067b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cd72b774cebd9f0530e0ebd41b07e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920df5e86b964bb0d0210539170c918628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc313fc2d659b38cda771988b44b46ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c257ae54a1cd1ee5585109347dfd67a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba169a19a4f0b401b04995853ecb44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78299fdeb450f7db0353fd743630d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae993370f3b64237234932d08d5e17e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2be8932bb784f5c5d7d610c58c3b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a2967efe299d97dd177de9ebf2602635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfc1112c6b05201a0dc38957e4b71c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016421c693c756b1900a774ff5d3e14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f80b19aeb6db55b2d91d791b7bdb9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb3f4575a9e687210333b5da1b71da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b17ba0633a95cc688ddc291431913640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf503bace6bbe4e732ccf620a8b0fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d8a3866520fe2eb81952f5298b700642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad62d66daac2280f286330c4134cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c701f878bb601c8b21d859a129b452a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94f0ba72004099b8e3016e3f4448f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89f7da3847a35f95bf69172b8d479646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b83e15db5a45d8d8e9e61858d78a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f6bb8a777c067f314e0e9d25036b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8beed1edfaf10275bf19a1b672294649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beebab797e331b4783764b9bda6db7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb993f27847fdf1411d741627815791e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0527f458efbd7e9c179b7cd4eb1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29724f5bb8298fbbbf337fb9459900ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1058fc7f311bf24257053e75dda962654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74ee4d4285bf0625cae5617cc9250d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940e9e58be460c9d56deb251ac811dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a978fcf9b4668ea6cfa2fc02b186657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a980904891886b8cdcce79bfcd8853a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a6ce516f3893476d3e0353d95d37d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9033ad067e38940dffdf636422122660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ad46fa082658aded315f734c9d90d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e043a942cc858152e1303491c651662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d1b437b70d24dda3206254d2fc6c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fedeba9b98d1da9727e3ffdbd153bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130ef64b82b3c022ae4b11bd38b83f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b99f954f0784cd65d14342553324bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e57f7d5088edb30f94869d0109ddb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc468223db8123eec1faf233753096668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbd31487a46073a6c45d4af239a632669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c784102afd11163ed5fcab1c35b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eef876d38227a0ce057ae067506de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498feb569b2413d5b8fc949d1bc8c5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730d8c5c2389d7e1af568f6a2f6e551673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb070c07797dcca4094350d7b80888674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100a116fa9cf3612a8861740afd2724675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d5141f9251236d25d0133e81050a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5789a3d3f918998db48c85245aafb5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69a69aee0f104be0d26c4ba77cf49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b6f8c606989d1057cb9063c4d3ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ae5a667106c1882a4cb7c235c6e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3b038b86b8a235012529f1ea10cbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d6f8ec1ffa6a7f19c70dc9e79fc8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea041370101673ff2c303db5cf80011683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d602beacefce97d66a281d236c6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49753cd4856c6e9bcb932ec07b56cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae2505b896f1ff12d83c205fdf165686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b9e1b8fc666be2bff6645933e4eb6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a0068e534c1cd44a35372531b60fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ce8f81c4455b33e740c454ec79413689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131627d7afb1eda1f34aa3ac3e73649690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d84cd842c77ff026031269153a3d90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3291066c79674369b24756a796e8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5957fdc61c9dd5fceb06d824295b4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167180f186c5d3327b621d5cad4b9957694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64976c120bafe6ebd4bd57633b63258695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36140863ea858c51fc46461e8cd0c756696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f255c7816f15b73facf8eae01607a3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c9376be8be820856e02ae6ec64314698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c08db1dd215e11e5eb04a141fd5cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d502ec1734248223f22c3bd6681f66d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ff7b0ea2368078c13ddb68cbfad4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bff805e8ba52707979dff39d065de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaebc0b231241ac31204ac703fc933e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64251fe7e8e1044c624b417d79e5e568704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1bc2d95cc198017f83eb58fdfd76b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a83c2b5da4037e09c6d01f31664988706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a50817a90c62d4d2710b4621d85e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3397de41d6f3f0ba0cfc7c883149b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69822856a241b2b73394e55b662d565709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c7e9c19647de550ed82c4723ce02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad24bd3a3a1469dbdc345d167bbbf72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d996229058545ecf48b485f73facd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e0f15f0ffdeb9be2c3e7c68cefc69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f8937e16bcfe4574b52cad9a6fc81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf072593b0b35392ec171e0e86e93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170fa453259cde0f343ba1d88d892d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61476559b4a605af4daa4a6bde4e5e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2d8d4b29d8b234b836227fd1082bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dcffa215d038b3c16ab837e85bb48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1a32b3014116d7e1ea45e0ea8f434720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06bd71aefa059d55cb0ddd0818a797721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4642f1a2477c18cb12106a04f0e420722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1719bc33a72839c7d16abbe6058fd96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac1184382ddb66fdf386f01edc9294724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f998b9dee765e4ee5a150a877d61310725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea6b6c5fe1d78fa141e83fc7b78a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb67dcb19843d4974f48bcc40f5131e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207648abe97fb6aef127081677477a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce11f11dfc7b1cf5c80ec9d50149470729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e392cfa8e17500d7bb6e1b0759e63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d91d0fc137ab19d5dca4a3b7d6c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f77a3588d755939c3519d1fb0190c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d5b26388e940cd0ee4dbd2511e79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108e9b5bb76cda455beaf17f3b6cbed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a586b16aa37f4602fd9f028de694f0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f20bca74e0422734e43bf2574e96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc75f5ea7395add7c1a4a30b1b454ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314347623ea605c9b87b05398e626e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fabc06cf3a344acde4b2023e0bc4e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77fb76f1a9fae24ad08f95cba3fc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b6779d771bfccfc8d3424805078f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935aed9c32e3b7a11cd1fde9cdfc75a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ac54cb4f4183f74bd032848a3f5b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c6ae6a612d223009af51d32e9968c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b0975942144f9531d58d2b24a989745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c56c49b2ab0305a5d54dae0a30902746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d57a4265711d8475a53c9305ef9868747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f47a8c36d1943d00c8adb31a75f0ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263343979a63b636ac8bb7a2046579d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379945945a6ef262014340dca72048a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ca9384b78bb90d2dd449890d77d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b05e4e6f32549bcfead74648d2d04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247382498d49b8c7c718a8bce7332db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14f494d419dfcf77f6ef929ff5f45b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dada111c85cdc074fabe990ce55a0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ba22dd7b82cccee580981a714b3ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad878b5ab7c1cc1143acca4eac03e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee82bac27b2fe28913d35dc1b7d0aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b448ac590f98ce70cff3c18f0c6fd8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>