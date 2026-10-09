--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709032445cd8210e21b2c1a3947e00f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba138359b2ed60438e176093f39a802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3f85cfcc208fde8d1f4e91d2beca13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01785295b17e72f8e3bbb8ac7dc1172a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d812f3e3f7cdae3a05456754858065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395fa29da5c03d62cfce5929c4cc25a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e91f9845bc3d0ecc71c9794582ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052100decd037a14d65bc0baa36423118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f022efcbd0da4c2c7f9609be7e3ac1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d32e9a608f1878d12c22d6e8dd245c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a5f0e50a0adbdb60877517f67ae3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641648b63ecdbf50e93c8bd3a437c83612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e059a4a08938c187ca1f932e83f6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3341b06e1859daabc8842f01e271314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3dc92ce598c11b7118d5d44d74b8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802896f279440ead1e0ebec698e23d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224655091d48b6aa3f720e54c51feef617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2597e5c64d59e031d8c70d825ed2e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ded79aea313936f066d139a1914a8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f6a5089d12129b016ff6d2f18419720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8dd8ef1be2ed3ff23916c74987d9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f099e7e1f903ef9b73aa7cbab64d3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101403f5bd81145b4bf1bb4c1d05f19b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3f294bfbe035153e4c3928d375de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7a2e49be38fc7ce5ca7081da0e12825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d0a7e8b4b4542ddd0fdf323186c7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad619356a81fad2ced421aec67e022527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0f62ebbd35a4660cfb4ea6f56aaa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b068ebb3a272a6b3dd7e7f3887364a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176a208600f66e1e576e580e5be10f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856114b9eddee86008d60d8f87d6e3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6ef6422bc0e4616f0af102912ace932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db2f1d73f9bcea59c69966d9676b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80766918c5f6fb223490d03cdcd3232c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c2951e550bf571b4ec7d18cf45d1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dea974457870c2edaaf8983ec696c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc06fa65bb9818670d21406c2aaf7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ada0c544138f21f41f559891c437f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4a7624e8aa8d6811c5758f96eb66939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4783880f25c8aeefd6ee974a55d96140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463286339f44c3b8c77b4b1753a592f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70d0bdf3e5c0d4668b1382cb5861c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba29465978d881382cd44b8c9c4ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e0f112e39fd99c10dc1bea8f01d5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68105e8f27f9e2fa1a9e7150956b676345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc48f18bfaba153661d9d19bc6fd4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb2dc8b1a71d42cd7cdb6d3b75781d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7722f730dd05a294d83aa18a8fc08148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2784764c43d8dac06e429c9f42b66c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c13141ce4808f0134f553b2df11ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cf71674e0a5decb5a36a66f50148a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2e640ad42e89a3f2e5e841484bfac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a265733309c119df1414c115677eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cfa3448fa0bcf8debe323cf1f1fb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90a015a64cf83bfa7c8e0989a27fad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f7ea091ae131145075d0c69c688c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f79525b477b484dcbb04ef1285cfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3bf831b36ffa4a88fbea1dc6c0e6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d91632e8cb9912bff6d9547460c60c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784d94ae7931b4ad920d1fadea8483960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227726d92895010e0284bcc494b10d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc2c5b3660d6251a3950c2fd386c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55823e82dd9c1b7bd0b87431d084d9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9c2d8a8085f70f69697b38d02b7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d7f4452393646d5e6a6f5f2fb911765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d358ddb929b7ccd7565b0b313c21e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e20f8c8a3c5f7d713ae8409c4de0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa848e6f5eb59e27994f1bddb51c753a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa57f0764e4f632d276c289a84ad0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4104c4342e1846fe25a7cb03c35fb2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afa4c485a6bd6e82b094cb18be36a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd2bea7fdbdfccb0cc262f644e730572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d8d88feeab0cab501a67f873439b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a4281820bcb495940e99b6f9d345774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0a261372fef8d937b98dc3889409875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aea664e3ff2b531dd601bff0e5acd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8c8ca1d4ff951ac9571492657f18677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44450ff639ab875efbd03662556a25c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b181007fb0eff7e850dedfe0e861a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b6384940b2441ef28ab3b40a18b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7014822642c92b9bc43da7313d73581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb182a89d59cd6ee4232db362c4ee182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31008730192654c7d08ec03ec3c35cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b21ac9a9cdd9378666ddfa4c8c95684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b42c9f160b7e96ad133ee42e2e07385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc7102f4bd8448e08379209810875786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e618f6b5dd501c036174fd895726f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11615680df3b82d717b343e940399d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df05ae5415994f9948f865aefd2ebad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe35c84793cc6d1eb73791bafb0208f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bb866180bde16bc29eadeaddd385791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97bae9086085e0370f123cfe7819e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9eba18303c27c7c3901d8f36fde893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab1d0a052962edb6df928e567da8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1f3d8061133d110fe543fd381a2c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363292984e641b534da155b2812d3fc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1612283caa8139063677bedb86bdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d656d5f88937713e35828ee3b97d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad47f6f3c7e8686f31a682c604168099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371593a47e3dcfb25297799a9bdae7aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb36f44f823b31ccc3148981027ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb40b26d57314f4ed159c729e0b7af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a74de87ac780eab04b7cd5344e301c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4c5cdcd3e582a82735904aa9cfcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b42d993b424f0ee268bec58b725f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50392018c85ef7b3b91b3cb73e3810106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada672890a978eab1783651f2bb13bbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabf69d3da4a514d701f0e03b572edf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6858a2fc99d59652504b429dc8caa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e257c6e7e8bb0cef839a296ca4adb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe140127bb64e40ac467b4b45348fb3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec57844bc43e13a0073a578a637c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd21b868c29e715fd46d85fbc8d5034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6efa73d0d1e34a9e4a2b7f0b3d81ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d848df5e0c566913d72f7ea2fcbd9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2ae7d5650df815f636109a5f5ba9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c92b98348e91873e5cd42573d9cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee3d555796828590135677f1a8dba9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664832329629994c57f4b53044152736119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d424cfdd4b429ac757a910258a61ee1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c38161386120263682901240f7ac1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c890a9bccbc60386622eebc7bdf64a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aa5d7fbe9958381f3b322ec6a6ec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90b09e953a213537bed7e362b90bf0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c32f395d0b237dc1053316470b380125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b703975a73d354fcd97ffbe2dd8f52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b8f72d4c44af74c363619639c918e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053d9d87dc3ffe9d856aa9235fb6aa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ebd85a23b50b8d7ee4050270877f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dac9253078050a6e26606ce8f64f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c09b82d86acf258e5374b638e096b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bb93fd2090b2a89f092f4dd07a52f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1cabcdeefe3e0ac47ead63af12447133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd85a3dd5ca39b183f5afada77f18e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e80e42fcee42914638e6ff453ac4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b4d65adfe47b1b17df79462ac13f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c6f13e246c8815db4079bff367aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d91bd9b891dec9eb18f31673e037138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb15dcfe477688f6a6037f76da7822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39918071efdf88ae54c2298fd25052140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c1600266d70a4f3d9c26af1cb48c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9806171eec3d58dc62c558b31ace142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76319e9f35891601cabf611e963dd7bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243642da31ee08363fd2c6330fda69c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc63e71b166c0bf53cd6dd2b64fd74b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b352d342dc21371eeba343bc7a50f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3598d27110d52d62dc05ff8d5f32e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ee857c9dbbc8739ad0c3d186dd52f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fb7a6e01ffb6e62f5bf6fc86e769149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e8b8f4dc01ed7bf2b5fe2dda6976e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac07ab5f9ed9714ada832006f5ad7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d48acc7daf672c358e427a284459b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40103ce34a127cc7164cdf2b1af30441153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab43fa5b7addfe98690b94f22156f2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde23639b676ba680960fe7a102050155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44896ac1c61da9dac967085aaee00032156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f80b26748c6c15515c354dcd93e72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98654b46ba620390512f2e674129c58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389a1132fe4175065a615929106d85b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f54d2926e39f0499d410adc0009ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c79aaa4642b90dab1afced3506744d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb37bdb8dd5ae6021a0300b94dd61e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c5d22fc3d1ab35322859ffb1f9425163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34037f00aeefebeb6c8100d59d7f56c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b365fdcc89cbb7e68d7a40239da6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5e48d2935df6d243528e42e45bdc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21b750ca05f2274742f233f8e53455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0bdef806dafd499aeee5648313f36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c404247767ebf7f6f63409f0ba24d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbd827e3e513fcc322f5627031572d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952b2d86d7a8e1588003fedf0d7fa0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10057b05ca31d6d6f372e7668df7a1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f3097d89c7a2cbf29be6697fda873173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cee050809a547f3fa2b9571b8770c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619b215e8dbf73b7958342ae4f37148175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e878599eeb4a674ff162b63d75d61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1afa4421cd0e88d1767047cdccb728177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeaa455de059b9f2a481110cce8f84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581a0b39c19345462689d9e3cca584179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c851875c5f38eb5e26b4428dba51c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994b8335dc8eb5911d2eae24cc414a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6911b1fd31467dac16e3f58354b8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bded4af2332f60794bf4f4538c3895a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43d31a57cfa7e0cda409bb5bf5fa96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73d8fea0e6823edaafba6f38d6a2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fec6e1bc923b53bc9bfa2cb1eab79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40b9a6afca168723b281ac0ce18c94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be42211a8a2019cc8ef92d9907e49d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9270daa28cc9c702e619766a626a4f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9756de885333414ad573cf6159935c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5168e99dfca990eff6f63862c9bd2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b0cba1fb2de00c3bed99d94b11b87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56a65602b54f8707b5125b0cf01264193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9da09bc9262b8cb1c763a76a2cdce4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db3bc008102b739246a25fe11d5e92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe25b1902b80640d9cffc6e28f166cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b269dfb7ccd3a8f6500107eaa2bbb34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2ebebd6b57a7fd61e68382f60ea46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557516976ed94a3fc0f4729d0a72ad3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5a505c30ac93a511331ff3100fc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9882483237cf8092be6c1e544c4fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd0dbf9c51ebe6e7aff56e29fa5ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d952c944d858c4db894522df96560203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24268f76ac0a7e4a0cd4cf735023f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802634ef528214ad23c959ec86ce4fb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a084fe3b8d45416e7896cd8278cae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349b8babdcdd0de0044340cd33487db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3656adf5414631e156551ed75f2e756208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b23788ba77392d5a75e32e5b69b28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acdd4cf8cd7f44874ec34af59beba6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd23e0b275e57e80670432e1f986d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85261889bc1689d3c4c95e005dbb01b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25425a802ac894e07274a0b0aa84454213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf68ccbf2a78c23e24251d810065d33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b79916b9d39fa5a5e2451d3e7b03c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62fecb1a5e0cc986448b0f74d584d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdd449c078f101e255018a88aff4b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc3634d1d6b573054a252679abcded218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087b412f8dd9e2779f6c64a7c37ad68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606413ab1bb289e6ff0eff594ce95506220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6180796b61867914e6529ea05f99a1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde3640e3a0ed4256d6321cd76db934222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bca95d87f8ff01fdc8c27ee95a3ea4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147e8669bbdc92f666b1b833cc78d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5805195169b9ff18449fae560078d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede529cfdae8268bcbc1b396d3974ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc7cc5b4dba8683ca4eb85a775fd14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2fe8f4f3330e20b41947ff46dcacb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7962095897cfd578f4212eeaf3f062f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0ac68a5d92573d37b31d8c900e46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e44c30a69be420562b7fdb502a382231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a25a3487601142d16fdee380eae3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad707f621ac5dfdbad6f856a09d8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60499c170d81abb36026bd8be1256a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0e6b0b8cd7b330323c90014bcd173235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce90c883e3e8a605a0271f6bfa8dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de856e86ca09303026d464160aa92fc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246efc7c82a53ea53df50fc6ad352c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63eacd555db35af03df516906a868d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a5b0d16909c42427c63072684c6d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd963d21557696cc6296fc408a860c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9557ccdf9dd8c4c8ae881a644e26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd8a45a8158f76d9672a405aef3d1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6797c0eefd939ab2c9430867d6107244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b651abe0cf179ad5f80745327d74b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f24202a0517840c02f7f99659546246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227a83f9f898c87f0db0af6ae5a3d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad28c9e9aece1acc0d0384c1fe740e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269d3e00f259747bc447ead266ac199249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd117c47f990a905133d06f09762d653250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bab236a5eba2b043a24e83d723dfd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a61be1ed0490a3232e76fe71add2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713a66a636156578db2c818b816ad75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636696f9637625e28ab1efc818f7e01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8cfb78ef84676611312afc9a3be4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18ddf7bfb2a301bce02a165d71f249256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb76d86955427692940e24f751f5c29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cfbce7234ee919349d61f7a0c9482258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53766a80beeb86cafa6f4938b5e6f1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743969f5b99640d6a6a5efbedcd3743260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecf8e362dad1144b2941861a7f9151261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188c86ddcaa9dfa9184faadc06db124262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc96b314b1a0995bab300484bcec2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5240e8ea2c55afe2111717a6f440264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ac01b2aa64623ab10650bc6bf70ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9900836cc27740339562904e96bcdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5b676cf24b4358184fb3392b945e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6d30001c87a8570cd8d5dcdff64e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0a22950369193b025aade35a92738269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd94c2189bd4ded6f5f93ceff99db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b87c9d49b305c62d728f4ca50d88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab025cc6b560bb4b1bc69a9381d5d62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd7c85088a6f791bcb3c0c59816388273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab4dc92c24b2cb7eb303d0b33d7c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08d7faaf3d6765f9e1374022b415ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457816cb2db260121670dbb7539ad0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a10e11f3fbb8cd5a5afe36610b14e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7b382a633ffe1dc6286912c685fa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2f2ec5ad5f26eda0005cf804117d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dce2c00e59d7fbe1a937d13b9fc64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730eb605da087bc4051b9d1bf7576c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2cbb245ab7a6261d2aab07ef62be0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eae8fb86ca25446b013e5926589d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00f359bedeafeb9c7ab479834fb49c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e4e2d7e39dbc696d61239b6ee0a9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09e2f31e1d7572489a67f1eb07bbce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabca390d99b58d306f9f63d14621bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81bda97c3d2efcf9ed83b9b707633a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd59d745092484fb3aa4faefeb5a7a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e7cc6eb02cc61a44f7a8cea818238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5e4320b77d8fed77a36592fdcbe91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac214baffbcc61f4d8e2f0a4b1bb3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c89ae6e41fa59bcd53f042e58a271f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d54d0580303b63d2515fdb4f1a043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbaed08bd36e1712a08aec9a00e2bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa75e14cd45d68e9a455fe8e9ce1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f9ec10e56a4adc6e0c7b7e255ea02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b71a0eb4d8e0d376e28a87f938d80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2de2e0b7a12137d4d3c34d4c0ac49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89768578595e7681b929bee988364b1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff12ed1a6a691a2cdd1deb4194fc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13f00f93e5fb5582ac30faa5377e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323fa37d228963459b8f671a2520e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f08140a581f7c30cbe9d1178237e4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feffefb62d86aa975ee51c47e0caef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661a192010bd60321fb49b8f69201d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f6497f18232d697d4470ae3629048307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3579c2a97dd404126346192bace47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23ba314f31da22e1f7ed234d90b367309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429ba44f4cb01d8631c48f68749145310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356800b30a0e107520f1ce07c8441598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e35ea96fa3f6a2dbcb2e9ca6ada00b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00510ea17d22691a47ac7db6aee4ddc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a517ac7a4a42e08c71e8a930da058314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18b071c05c9839565418f47f7599c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d86db5256df5d4416b3a1d5b0776d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384ed7f25c3129ef514eb6fa357ff9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a9be7a4dcb158d51cbf8ba95185d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b3850aa225433bebaba4bcd01a1e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e6ae89f30778e5c759efc7088b3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177546fcfb0c9b25d08a449f872f1127321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4abaa24b793b51dd44e372d8f31f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63747ea67f9a5cd64472a839e6484110323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2bce0ddb1f6d74186b496ead47492324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e72b24d3059b4a53540eed54f01b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ddb159444a0d7ee4e802a461562ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7678e44e15b9adb55d0e056fae1367327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958003b5898dc5e52686893056d3e2be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42092ac2fe93755a0f7a507e8cc508329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e253c3341e9bc73cd6e7c837e1be267330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f92d75b4fbaba799f478450ed6d9e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be87c7477075f095892c3582785361b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e227b2d8b024d2b1611ee57e950804333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eda5ce0b60f7029648a24cb030b0da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2877f2583386873ce5b09055a015daa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd01eef45895e2768f8ee06cd714d15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96078ce4e8ff916c8ffbd9cba8f3b436337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833f0bf0160bbb6d9314f1aab3d4b46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba28a057a067962e9754f65a999fb1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5779c5bcc9fe7e3e8e49c337e7321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e6fd83325561b817231cf238961a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd035497a5cb546e66c470cfac03f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106bf5e2d11152f3def80be2bb75b58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70941c5fa5dd3792d0c13ff29182bb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb4660b248003d4aff9b0caae5b3df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89152fb4824ac19daf6b046905278232346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c656e178cf90adc113f99c7abac027347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1aff1783bc75510ec136a1f7b8bdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6b56b731c32de9cde252d9f82b41e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4cc052309267dca1783b18f6740f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1074768aba81f4f8318ad7ef429fd49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167569ef00c515383a07545529091ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158f5b90bce8d69cb462badd6553680353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e33b3a3752f0f6532ef4fe334df9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12195a84cbf30d21e565eb258af339355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c5b28c42268654902b24b1d38a73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db205afb0ca8c96a10f9fe9cad014038357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31142573ed6d8c73e7075a407c0c8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeccace02be3c60d140ff89e2c07f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b1b1f16d69c98c8d7984fda4e6fa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e3b5aab3a1385dfa42e7564344353361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbecb0f4147a8e7a318f166821d644362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684eb0ddff6ef7becc5ac182b859dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c11f79516ea8346ddf631e401dae93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01957621fa9bc5b6db037820ff2636f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780aad0866a7ed2a7011c4866cfc683366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84b356731af747e16763711aff8545367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d573b3804ba2ed1e45159a81bcd72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5428de9b7851db68c5d394fcdef1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19a49e5c93620218e4b5b5343aa372370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5ce18ab60b59acbde713794d0a79a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca403704ca4c7e8134c812a4d64a2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c757125a9b98da927579efe215611373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a00eead5c111f431f98f92a282750374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc203c6a3aa85b8b0af3f12260c6a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46de156b7cdc61fca5297a3eb26c16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51f4809f9b7870447d7b4e1006ae4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447a73d2d60c38857504925a6459cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f755eebbfe75c47c72abbaf4c13929379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24e88f59e2038aae53664e89e7e2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e0875d62e5c7f7505208bf3909457381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90373051a003d41b47116e23066c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83606748a48afa1cd7501d01841254383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41631d92f8026af6bcdde191b438734e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964682efb613d94d82fa1f190981326f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b531ea27af30339ac9e39bc26e0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a248a1b81ca1e058ae52a873258b1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeac8026cbc33aa8f7ee8e219ffaa3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ee149e267dd48da8b91e72b413a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187c0a0906d57b84942baa9d6f5cb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528f2d319a7ed76ad9be635b916090391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cbfa3f6275eb694454410839d424a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906207fbce2ca7cadc48876a082972cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761a04b5c6c18660ade56d23968df76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dbed870110dd81c8893f6717cc6bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb574c18e1d34a572d00327e934e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec962edb86aa7f75c0377c0b5e10cac0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c7f270058f28d0f9f8908e6df8d39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ac848ee8268c9e49a9be220d646b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2543dd5c06c9c5dad8ebed1a0b7ae52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a18c5cc75dc365b53bcebdd34e61db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b50a72fb20ad0910823d9d2f173bc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526fd7844ea5f153e6d2756f5df8841403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193a537aae432ef65c4899b07606a10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738362297582d77bc46699937cfb6a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bc5a6c58070141c8eaff576b2eeb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa3195799a489db5899050f022e16f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118056d0d408bfdf3383a96350360fdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c772195a6012ec0ed2752e808d37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105167f2ed8dd83db828c2296760b83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054342ef20c21a50b59d6d12a923329411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf52f841e38de221c4f30f00301ebc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7fa45298cba08509e28b9519b4144413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbf28dae848090dd1d6be20d9c29e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f93551af6788711765543b114ab9a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ac3e92946537d711c933e64fb154416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24dd1046a210f314daf3c3710ead57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da1cda8fc6b0a390ffef72af258d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd87b06bd5d3ea325a367f7166ef1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26b7da1336e3d70cdd000625755cfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64733d250a821b3a43c4cd24a5300545421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889cac7dd6bc0661b9e6d66db5e5de2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f073a4a848e5d7ecd2494ee0309d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a483ab659d80d90b5cf2e841688e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3176525bb936672c6bcd34c0196ffc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceb52e4900fb50a2e30518da61022e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e46329a45ea8ec17a4aed6a55931f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05461569e21ff49807bca22fb37d47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b7d43d63a8fae62316a9f09d0958429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c28339cba629ba19f31ac372b821b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e47f291db2b7fe01f51c8de0f36fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da70b41ebf10408c7dee3b6e5d74dee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0823100100447707eb70a0387eed1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31e7e4767fe3fd72e398e854ae052434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a166943c54e4312a220aae981bd1a23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd38514f5d12f281c28e94bb88bcec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc06a1b8fe2f1528baf77b25e990e95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daf7a163755c1d648aa11a52128064438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d68374f1be7461cc3a72b7fdd65f44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d97035f2a00169ae578bb1721861440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29b341003c643f56a24603651189ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bb02bd9162ffebf4fc09e6485974f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2d3ebdf56e4778db1a2179ffa424a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa56a4f3966f7793fe2148a930259444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff0f266ef006acc40395b0f952ab5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f328940f38e1b0cf28b3508456f75c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb61bf236c55456f60fa055659f0a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72e4be738770cc88c17697208c71ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55d677bc76a7a7c7477400480f3a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbec5d9d8f755210a218e2c40e0a60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabe6b47c05d416057742a915551628451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923ed2161a0b2e3e57033cb6083b5cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce3de91abfc8eaad674858ce553340453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b00594f8c4626c3e47b6582f537925454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be36a4682ad65bd90fbaa1df8ebd150455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac155cdf418e8252448f97a37e42023456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec232ba0e8c4ec012be7dcefa8f161457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c41e7f428e7edc6c204fd165938dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1064e1c7b672571f1d157102de773459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f099690b867983804c58d01c5bd463460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f80fe2e3599e19e3efd897f610001461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc836d706e63fc2a122c0aa055534462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34498ee5fcc4f053ee7e77b13c823b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e1dc4166903f635bcb0193b28cc9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42832c484f1b6145cc40044838c1fb16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c0c97c53d7ec424b2ebabea10c477466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d6c5f92c4ada8c8a53162790d9c71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db657dfedb9919808f410c505c0df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137693df1dbf869c59023ea1219cb1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48cede3b84d11220018722bc5dc5e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950097f243a6b1e60ead06739912546471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcecbd49b7aecf6ba30770e6320f259472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f2c6bd9bd8f9d86f6a46f9fba22d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5aa63265f9766ad680778747e5a4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637095a2d112e9ecfe1a296ff5af2ffc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f86fbe6935242416c07a1df74951e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14477c289c5426c226f5dfa1854598e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be86e8fc9fbef321741fa45c7af21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ab3dde5fac6bddccf87420e6981bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c519079ba12408bd71dc01f1c8b13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b8b1c71ebe4c6b7de5e54d72f808481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6453d3724e3e2c91e38cc81e39de8a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8513fb71089fb8212919d921aa9516483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1999fbe042e56aec4afb802d91e0e14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9f00b221341c6b4b360a3181c3f90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d010320f3f4e3aada10952f11d7f7b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c2e661f713272b4da95b38874829487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d697e623010bae1f297021e75f9939c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96237243c9e3b82ba49e82d7f911f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596056314767afd90eeadb6c285de5c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694eafe78bc9aafc26e6f3584b7c65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f351649fe5db756006e19d352814a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313556f19496951cfc282b7bd7a7645493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb57def61440538b778ee485291a70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f329a5f6efdf0448a0cb9cbbcb69f9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa882f8f7fe943a82454b196c8760c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7aaf4024f83cb33fa0e60c3e75d13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f239f2df9622aa6cc8783b1ccfc5d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79dcb750d19a608476c20ecb88e095499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd133ddf5d9812899e33ae893ddcb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c21ca0eb23c914c2d837b8eb3bfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488cf1fea89a1729d75956d39f02abd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2f025b631fafa54888002ef82ff0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eb7a78e6b63662c88eb0834f9f471504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fad4af3a3c79a231d8b86525df6ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d7f114559f0df6bea80425e79460b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753b04103e598eb0a0513a5ca0115e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f8a55e5fc30d046be45e50883a505508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bbf7a84fe54933bfcd17f50e93c7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ee31f4d31bfc8614ea6f9ad56ad88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90a0cb286116c35c287706edc89a80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd148c183047ecc1fc2679d6f0c1cfa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a6b0aa3e840275df9427c07f01a54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8d8e62128f2e7bf308a0d7ec2ec93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446fabcaca84ed803fcd0bc12e4518515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f0d4c2fee6dea1555e026da36d10c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05f847dc084a62f6630e3241717f42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4104373066eb1a328c5ba7fda46f43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40e0b19b13b51e20967b8f30b34af0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d318ba3843b6ce51281de374c2c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f5fbc9ec32f7fd7c27db6141a156521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ad7e5e7dfc75146fa2564cc7c6b09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278949adb64b2a4a16fead32c391840c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e0d4c3d40868d7d76c1e4d758e21c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59c7fff9cbd9fd21a760593439d71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be25a2a8b4f6ad64d2a68a11e4f291e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd5df8ebea5dc0e29b970adeaab2f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea1e86d2faa74a82092f86727bd37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064241320867ea9ce712d149b3c0046529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e7451541bdd87713d8ec5faba6703530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b9d445e843af3b7d1df4686b0dd6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a5ea8c357fed639525680649c8de8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce732241a3b8013ef7c40e0c746d48e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1afe64f6c4baac058c4dc7d8deb2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e26d2b82c7602097b10b1279d29ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df97d19fbb35b6e42f85baff9f0e54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008895661f67a1d417b81f70461d18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7a2377840b43347f77d0ebd2d9763538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09015bd8c05e91736f9b5c99a0b38e6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f127c893f19df972c1ef4701a7e76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077102a10b7451b7cfd1a98602275fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e43166b7e3b533f0f1f1c5b2d16ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235691e29cea1f0f7ce66660e8952cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb4e30d80cc7a9870b21df4f1916a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580bb065bf3a93a86e81fb18c02bdae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e824878a457daea2a0a70af31f6c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaa316db428eca6847cb28b28f43f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfb1339f40d5777417414f41f5ecfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725e3ab4c92c0fd1a617b735978042d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069dd18a9dc1bb03276f89ea6f71659550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c617beca905e65678ecc0a10f423551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9829397fa1292b210d34dce4c2765ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338ba59c71cf6959c5d08bba11b4ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc030a8b2fe49f5061446869cce1e58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb8ec190df0abc03370f1306df719a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e300c6a021806603ad739cbf9ef6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e3d2cd80fe3176858effabf276689557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e03c7b35cbfaf8156619f973a35e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4c7e6a16ff30af8ae88ecfc476a24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1c386145fbf0e4683be8fad2bb965560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed210349dd06a9d817da2f223c35a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2a13ebe5391085bdd37398c4bc779562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a135a272fc8d09cfc54b51daace8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb7f32c0edcacf2e02175f4fe82960564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9568296578103ecca94cd4dcb19cd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331cd826f0fa9fb34e36f54ed58b883566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ef9dcc5794471ed4d313a50fce73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58350670bf6454bde1e5ac24a2f54b49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f2dc6c91a551628f5acbcc2996f78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2add364380a8e9972d9a20844fcc6c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e8e40dcd493dd60b74a098328ecd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772665a883e68d9490c4977ab6ac03f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2627511df0336c2d6e54378ff3414b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23f87d0154f86d526192882d5cc736574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c785cbe9695dcbfc0b8165f7dd0701575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54edc0410caf6a7f1ac739d02aa7e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3596e4fdafcd0b99215d4df56574bc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c75540217ea280f351258b4e9d0ce4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415b408379095b4d3681809a8a8ede9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f57868c8f2aa22009267a1e840d691580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548f9a636b92313f6a9e927af0c2d2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902f202d849df9a45a0e030dde96df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79169c3d2e68a17a1b4258a309c0085583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96668456d458d301b514601a8959946584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aa86ea97c88dc71b3a071de456a55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf047d6c3d4481cdd857a60b64f02fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3d04259d318967755a3d6341f2fd3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca411653b498046f162d66b1bcb7624588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f50fd53a10341de07381d259d62b38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c136dc4c7dcbc12c33c805dce4dd382590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04586778b2d667749a32ec8b4ffd6b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0289850dd356af72aa6b9eb39486af8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec7a1ae7d44e4514a5c05ecc67270a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58717f994f135ddb622f96511d06e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f1860f0fab62389a9d3ad83e60de9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b5fb1e3378dcf1b7c5aa6869ddc2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae686031a5671aad6eeec22a4b2bbef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0227093b1509492a32acd862b84cbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef183f8016376a3d3e355506d50643c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc6e8c2d714a5229b92dd6a9810271600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ebcf5a3f6dc4c9cf139030bf2f77b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e3bb6f4e8e2a2a7902912634cfe4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b63a29838669e154dc3017adac5521603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b61a81da2d8a5c6c1ce1353d1167b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd882e375c0fc3886947aa2658e595605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c9bcca87c38631456e4605eb99a29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e49fb7340dd5978425493226bf7da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f3973f82e2a8af70b6b3f6375e05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea8fc09d3748c51101cbc6965db32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c54627bf0c6b14cb117fe32781cd5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5febb5a20f7c94912467ed060df34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd93595b83e266d1f5d0efdcc1c54b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9c08a9d49a722d81243f8a4b7ae6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c7ed493437864ef3dd5b0471bee08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788f62093da04812c3f28553caedad1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331856b6331cb5e8ef97c8a7b4807b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d3223ec38f71e91f88f6b2f2944ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fdde9577ef4941d9af90997b5d09d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80acf9de559d4d1458f0ff31c4cddd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1462e70ddb301c2bdc46284a3f1113d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c07eec1f7c66e51959b6cb1bc3a8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a10e5ddbc510c41ee27fdfe3e3e768622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd523e125e690d5237a4cd64f6bfd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645169751e2d3238e3abb5ae71d4f27a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1817cf882c93e25941ada8c7a5bbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b285c8a43f4c4de40539623954e7ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab239ceb1a77e5b974e7d6fb2970dfe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56e13fb644fb7d24d5b74e337833de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446193179e4d29bd40e810bfa2f5ec3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58cb632c05377c245e4ffa28c104ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b884d4a6296f92395642b46ff630e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212a88f910e9cf3d4ad82b2f46205f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2788327d8638862b9048324c9d46c3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523c26b2b9a44c28565e8d133203461634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f24167988567b5f1f5d50df259085635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8f63b262242d19984407c2e2c2c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20de6765357999d0a55761531db9b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040d0ac0eba4d68ff14c8971d3e1b7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df02681e590cac50959fb71cef7ca2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7151d707d9091159aea4c2fe60c0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00898188c9965df7481bcae3d5d72f28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a23956f1cba5b47a25cbf9c5aac45f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead25b596d5cf27ba065fdcca55e0653643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e7d0d910b816713441005311f0df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f43cf6069e28d64f43c79af1ce46e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4a6bc3b57c48038fa0f78cbf7e63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235393b0cc8acf54b3a37d4e57e55dd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc5739da33d8c0fc17b794118f9f7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da5975eff999b27197a26e182a45d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3c5a3c53de6357e21c285ac9a1b23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee22cf06cc9e8527ba35883293d534e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9b1d7cd77bbd1477eb45ee082791d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cece9a1de755120fd5c1b4ff29c4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bbe98cbcaee43eab7a7452636bcd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb2ab5494d5cfaf06bfb2fab3c1cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c2761d0763e640f8c80d7acd90b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c729ea3662bbd6b1aaeb353f38ee1b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd4f315650fd34f9d32cda8df99774658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0360a30041e9d7b6b9fe5868c95d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a436f161ff16a2285c29800c5ff49be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526273613327ee71bb6df0763d19587e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ef4f5e39606679cbbb6ce6ce0845662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75c970ddeab189b7fca865ce976985663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4dbe7bf9a52247dec8e6e92698f19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec4096eee50547502f94b4a555a2d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be07bde8873a32fccd4e2607982a2aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1a62af14046dea4939a1e127325db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199afa7c337bec517e323944aab74f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fe7a05174a72550a4e197e36dc78b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caa1f1bf7d5666eed813e4a2b09ef7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b518849cd4bd60cb11dec570ecaae7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97f7fb0d67bc642dad9fe1b082f1b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb3b6035cd0a00ff4dcbc0ac0a73c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255aa6fbb6bc7752414065a1636fdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1825e9e8895270d85b3033fc3c44b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429743eceb2a530fa85ce086577e2628676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf3fc0da7255e9f0fd84521c12bff4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa33164c275245deba9f3e8e6590d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127062ad0b62cf82d5901f632c06de6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480de0a27e134d763cc52c2711f97c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288af5f98d0737bade6d181dd1506ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbadb2fea21a41c1cad68100c9b86e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f5c5b06147603a327c9fab514f7ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976fd8c2683d4eb1b06a96c20a3e08a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f208d336c0a32972a35d512b3cd113685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463f3fbb0bcd04676a3f76defb7d527686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e632097996184648ac7335fd4aaff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a605f5d30eca03c97cb9629fbc5b28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63051528f80eb254f87d2e03eae95c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df8efa122a431b01b6cb37051e209690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dcdb629d276ddf90d4a95d15621ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699001e92b2a2baed4ecb83592bed830692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f054144603a4d055c81315ef2addbf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b29872f7aa230daaaf05827e6a2cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ecebf0f312f959a601c4481b8c9f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24551ec9051bf4985c736329389796696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4466048a37931b70d18f1ca24a46b7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f92170b082528b8e807a4d7315c625698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b84253c3450f8f1802da53c010cf7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9b2a0824778886171e75676c82ad9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482356ac7d414bfb6a616d311fe80f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598180d53ce0663342761d4b3e95cca3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9385a2111506a9d0d342046675a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6585b913fbd5d472bb04b68fe183704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d614307c7d717ce885317fc80de7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d332bea66e930441da2673c22e2db2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7363e05bb2258bc25a182a5ea7de5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3ee4713ce70f0ce0111ba54eefd0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8e215d6c13ab5e629174fad6cd382709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebee18c5125365c7d43fc7443ec5b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446a1e7394e48456d681cebe37550a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab629cc01e77879d323ec8f187c0b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c320cdefced75b0163d8b7b335814713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b6416452175086d1ed197db15cf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2c6a830e9173d6d799b701b3dcbb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d98b769f64e28d9b099b3b4e9eaa5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb031b4b4766ff9b5c432dff7830b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe27f9c74f6521078a790ed4f69ec5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f8bb0ad0c381567fc645c406f2e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f90c297020ff0a10edcc7e9aa10f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f95b7f590e74b6d4882dd0418cf2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7709052ccdfedf4829e539d92fe180722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fefc80e29fa02107d7cc9d4896918e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4278f1be10826c7b5607ebbb5d61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb993f7fb69e543f61f4c1ad212794c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e450f5da26bc59535e217166d08aa15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32602b0dd15cd8b842f6b39413662a8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6405d186b7352ab94dde3ededb48ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e9ff4d09c7ecf18db119911e9fdad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef07fdcdcdbe38af268645a907b92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ba5c751a8789e54126cf92fa4b2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f4ff63026d4182fed703e6b2606d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c68a109a3ee32248655377e0fdb34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc09a15dd296585e261414db602b636734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044fe14deaf4112fb046d115bdeeb48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d69a49ddd541f0a46154024711af6f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd31c89dfb031646fa30eeecd5923737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aea025c8f51014d0417a69582705a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9cd11529037fc8de423b39125fb0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d74d3f905f422a344400f1d79bc853740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d5c2221c238d2c96aa8859f57aa04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831563020afd99497c27b55d1323476b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6724bee05963a6e919d3730b7bee1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95563cf33fa58b5ad79321099b2ccc3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e733bdd9e5964e8f0038308ea69f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8195b21d97041d42bcb23b0fd61ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522022b4b93142d548be86d91a796f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce1aa4450afa578d6be28a261839b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a71058f67a94fddc59a23843ab0e65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99f126904ada0b51ddfa54e4890adf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b934c3e573304391fefc0de8553f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a508ab4af7204ed091c13909971b866752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a04172ff6f183f041ae5e41ec4215753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133f36ac321667400805a89cd3df37f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5a08c680ac37480fd84cbff07314f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80fc77c9c5d7348dc64863f582e1d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31f1173afd214aba69286b55076b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b508ce58da9e19107199e69c0a5534758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babdeed53aab8f96f21a6ad999ee9da759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd1961c5c35293010b7cc410c6655c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d55e2eff623a1840f824de7e0bf13f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e7137b2c38e101ad7127a4929c7963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14e8d3c8174692cc2b31e4eb6bbf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c6aeb0a6211bdcf3f2eeaf4753b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5ea6d1c1893b075f5fcb03509635d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2979aa5c764e88de7258921057b0a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382476a20d479e92cb715be77de72eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6203ae092a9ebe556d02121643a599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe95b83a702a0e6ccfaa9f3d6fb83da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf111f7574052589b3dbd24e0df9cc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233996668bc0244068b9627dc4c2aec612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1c52a39cdbea95d083954d1fc0d8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e959239c880a182af1456cedc7f8da014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62da6482d1629841f3287a754ccef8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eba6dd369510a160e73bc087f17a0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad905098182926247730ee6ef61c08917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11261e4e4a6a720f25d4de1770159c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf98e87efa0866d8bcc80c752b1fe219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e5c0bb4f2cf4932133b99da3720120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aefd91791bc52dd64a53274484fc7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d57343ef8f3662fba093bf62b409d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df31e6fc01694a3a011f458ed6049323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002c7af51573310ddf80354c9692e7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb061d54f9f69a874e005c64bc84ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95212cd6dbfcc5ba9d1d88e1a5c8b6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2556e35c3016dfd58d4b73fc37dfb1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791043aead3a5e8421963b26506545aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18de9a6bc9e901d9b7a6b812661ea829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e9388832541c4b984a7dd66699a8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40943553f2af09fd889992454b411f9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075803fbe3a792f1ea9a1698028579c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad23c1a8ee6459b0c6a7066555592cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac560ef2678879c3297448be1d750534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05afed0ba59c50fd2d067035a490d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47de13fe0b436bb71c419d3c5b7bf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4909335852957c886731c0f51e44937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4f717e9a6ed5da05eb319d85c52538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351b101325698c93d87e85001c98e1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45da0522f6a697e0947b915f4b9bcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb0b430057bbb6e16a2326275ceb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe771be81c04035ec132329ff46a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bf03ae3a60dbe49e50b4b34e8f4e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f1ddf1cbc1e7067e19fa57e6188a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cc511398df62dfcecddf51296420f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4775f9d7c0776c1ce3d2c6644439d1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c969a1443e0d8072f5356cb8cb8784247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee4defd64e2cfca87acdf0bcf97e0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd2ee0066e17f0d6bfcc0cafa5feb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8a45e16bd720daf9072496f3a58450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f21235829201986f40dcde8b8a2b6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395966c229b325e3ff5591f9eac22f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519707946177e0fd3bef550a0a48fff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4fb8a3986a6a33fc4de934adf816354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd70fc7225c68c2adb2e942b212ecc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708bdb4bf5d42fa1216410bc8438dac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7506236ec15a9bc1228372d7f1547057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd53df0d43f5d92360a71d9f03c0ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badffa901e1345701823a1e57e81b4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d549a73a177449e2c189362ffe87560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f8a62aa270afa7d6eb8364b8be10161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e916e13d8c87ff1d59b905d706025f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aacdab8f4ddcd9c664dbc5a42edab163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826f7f5e3ef55816e37e8a82a7147cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc60704bbc9d2fdf71002cdd8622165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578efbf64a6a07d4b83fe74158d5dbec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c38d902bdac7ac271a5399030f5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b66ee9e9176ca8a2899a585e9f1b8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91638beaafaa0f56442bd953b8d52ebc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c77fc1e7c02c325ad4424f2f2c27e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4473ccac20c9b463f5af4f0171f7ac871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ea8007b63f1d6631159f7bb0d590f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354c4e4719841cc805a7274d511a4c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3391e7877f0d90e64214bb2c2075f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbce60bd4a0b1267d3bd18359aabd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eea9c0d88e7e4f11a0892c8d1eb2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f1c39da9b4f1d70a71f04ee74170c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046af8a52e3d05b5f52120ff4c7ecbf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ff458ff98280f0c1473a371bc747879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4f634b65db3b6e14559542e6edec780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0b7cb18d80a6756992641f2a05f5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050b425f33f266df0ea89af62654f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc21c76397c07bec5b938d4d1955383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa7e7a726451c5e9307d0af27a39dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0973358248dcaafeb2338e76906485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d711092ae9e9974413f679514c0aec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d47d14c4e65ef36d70c49ac41d7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5d77a9792856a9550fccfb0cea13a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb44ff84e99326243b7b6c0684311b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9171376cb2ebda4b606ae4509fe6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b67fb928c4ea7d20842fd0b96768491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ab3be509f03f9abeec4c1288615192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a30b0d2ba1373a4629cdc28cd6ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb1de972e549b8066a11330f07bfc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e9062695e93800f866be72923254295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6486f9f2494f7fc2ee663939f3ab396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3f2439eec29b47de87f5b9d50a8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea299bca6baf5f555b2c51e40a60fbe498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25798e626f15d9b31be044d5c94c961599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560fe976a07f1eb2ed9b5d99067d02c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c705d5b53cc87f87164b94623ffb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813b45900255a9ae7c56b8cf0491ac6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d34d8aca782fffdf458332dfa6738103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa18bf383e01b333caab5c767fbf3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d639392b48d8ec3e3f646155116c90f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf5542fd84f42e904d6789995c417106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeb9f10a23606ba90bfaeeb4fe7079107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40635e5ab4afcd5a7dcc74f910bb0d23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d0f00ee257b556a66423f1a2178b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeadba301a5d60d307a8c28f647c526110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692779d8d5b4068a1f0ecb19ec29ffa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b15871e30623de5fc9a0cdba9196b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed7a8e40dad89091de9d21fa195759113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f24589e52225e7dd682d504781e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59d9500430646a5d056c9845db2ba8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97441c9f4056a2fe0cc8805310dc3629116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3d1a597bf8ed92aa7a8170cf3cd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa88c526dc5aa605e5fe285d09c0f92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092438076a992831268ed61268a6f9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba126d07fcfc477aafb39ddb53d01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6bc2f4567b8515bb887a80ef8a611121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb34b94d1d367ab5915f57ad89245ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de845c6970521d9d0d0b98219da7d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3d1bc9176aaa652da85ad2ad9ae38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f46d47357be5da9a33fd482f9471b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb132afc5c9af8125e3dfffe9288054126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ea1e2e1c15e9d13454b847ded1ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3befed5b9d772f0c8aef00cf0201f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c60b77b09214462654847de818a360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731c2bbeed10e62b63f262201955866130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21846aaa406fac2cdf33c2c9dbdb1d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c99651d4b2e5acd2b4f9048f3a35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600d7e1c73a39be6177be8f40c54842133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd3c00340588c1eee4e4824294f5dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad8e64eedf04862a25e40a5336a885135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8ec781c3b329a829fc98360894edd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d973d56d7b5281606689021762dc3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c64658917b8ce62f601368eed227138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a92eb8585a6e23ee324337f1981c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0944d6d4b93fea978e26e7e62964f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c80ecacc8a495622a263cab6dde77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe439e2e75aaf55762dcf4833ec814142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b9cadf31c075f5f38e1e940c2458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f232d0f71e332fb14f25b3f11046d38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5da540f9884612b37f13d33c7d01d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4176ea8a337e1dbf33f0f63374d43e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ca93bd4c2dd7162753de65922625147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff30a0d08966936f26af74c39a5206148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754f52dfe3149463296d7275a0e7da1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f37dd96208ec57ff95c3df5f070d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa43a93f1f4747c7c3bd97f2ec7207151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f748023ec5a714d9d1dccbaa284ba59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625849b8f26fda7d2c943b89a6cc483e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f2d5431b9521c93a1958b75fa8f36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f2b39e3ff343221b789ee15199b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1d28c0ea7557f771f46d432f6cab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f607ae9e382894836ac81215da04efc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f5c22fe7bf54ad3b6d0bfdc2a538158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55e6832cc3f9e33a33d2a5f526683159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d276ffe92de40966ec768fa47ff12c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a5c43b5bdef3f95e9a33d47518776161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d58affc27f765af4738bdfc682d00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a429b54e9ec95f5f31f83ddc539190163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e492913df8abc3f2d945859c6cf71c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebbfb2c9e358a6c830bf7bf536ac51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9634860b2e10f1ee55efbf6284c7978166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37c784cea934b6e971bc9d32a33e8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ca4a8b064560caf0ba0caf2d95b21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fad98dc002181b133d411856f6c07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cace9c69248b575f2d27e86c10f38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c7711e1740b570c585d54f7a6bd62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116b0d855d38ed0715d49a8245b890e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67705cca16bc99857919a8505870185a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee723d29fe5ce6628114d9512b0800174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fd269dde041329f46cb938a686a3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e9936e95b2be9f612966ad260641d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848dac2b893bb5d0f224fa000fbe8c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b3fc108644493536f69f4be1198d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71238f7c863f938d5e94e443e0940ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc30cdca0a86c3d7d4dc786731ff7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b41d1aa20ea4e10782d052cb1f7ee8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86cad62bfaca2dc4b941bbaf54530182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a940f08788cdbebbf5ebdfa35e6a50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732749ed46f154b44062af81a4fddf91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c787e0fbaceca66213d6c019907c7d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59881c8d0d91722511e0e3bcc16bba84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156e46a38c1ef2da8841e5a739fc2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6e0916c00f525c26b41be64fd7301188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f0f16cadd6dd67da76fbc4e93827189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a2b102b021f15b126dd889e10004d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad46574daa2276e9d8a532e6378318191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea74f2300bfc9f1ea8c15b219a3f45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919645edb3b07f7c34b2b24254986ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7898d80cb1cfc17eb742e8f54ab3fed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b1cd44cd4ef7401db4e0650502e20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff80c203b65d8aa9abebfe272878e70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ad5f0d54613173077bd02f4c0ce9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0240290f6f40ae6391529fe817d74d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50041b04831d90bdfce639b57dac20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc02f5ee33695ec34a4ef3d7aa863200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734989c374979cf9a30e78443c6af700201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d257f43a007afd3321e94d496768e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac343432b2cee4e07a04e5fbae6d03b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242a6efd729367ebd8ec4a4681d2e67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225fa9bbc0ad910b134449d00671f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097b70bf9537151b461baa9037102df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e5f588c08951dccdcacc5011da3de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6505d0a9926191325350726a340b4ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382ba00669990037b9a6c0af1ce3f08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e79993bb3060bc66d5ce6d7df441b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d69cc7695302f2fee2a2aa1177c0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82839aa910cd05d5be61bacc435d98e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3e9f0ca7cf964c1b793f13ca70142213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315c7295419e292d0a8033193ed8ef3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7112942cf7693ca2ca1075288c4959215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1928b8d4eb5bcd3638c8d366a5b554a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ebca683349045b35f44c79250d63a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe056cbc8bed29d3aa2a5387b31e9957218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73ba56486ebf08d15de5dfc8bbe06c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd781fd1b201e71de54f7204bcef83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aba2f6c16f54a392e84d4470eef82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05ad9fbaadcda305d451d90309eea9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482938976e758ae0bff26b787b2e9f57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21509f2ad6328cfee5e6595fa02bae49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ef8969340aa1b9c4f589ada426434225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bafabbb61955e3638d676f0b2e112226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd48defbafaa0d80070249c0941396b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ff8a380380966a0f861e259d43606228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eeb704e91bcb3586ef91fba392f5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccb345319addf547daefe9fcf9ae90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401324416c1753d3fbf9cbdae081670a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8710319d32a2306b4ef74750f86ba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04589425d61299bf4eb5f88d68f104e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701372c4d68ef98a287e6ce53a30c95a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5732435086c0974b7012918487ffe74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b98290011b741118a5c79d33746dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d79a17ab5e0905e6ca72a48f1ff84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282cffcf5c90ec98035ba2b19ad4eec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30173dbd7670c41f4dee829789231c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83e38878439e3bf47d5cb7e8cd4d55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33caaaec886776c606425843cee753a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e968f85205753032f43885369aa083242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d00577498c5584c8aca8ddfd161b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5def2001cc58c0ace0172bf26425f9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc738af5811f24758d3b4084d2a18f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24276083855545b75a58e752dcbae2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004c25b902603772b78410c7b03773b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7e3808f4306dcca9ed13130b13de5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9f2415b89c59cbd009c260848641249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b754838ca569282a68ce18bed0418250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e40724fcb134a4efe4fde2ac5efab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a5dd17e9377c42a0774b9032d331252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67ab64ba886c22437ff0090afd9116253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369a6af86061c373b07b8f4bcf859a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dcdae89e878ef08b64b16f734be50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af1a60c55e253886a4e25c7a86b51d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca700916aa54e35da0b345b077c2333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19749f716981d0c4b295d49ff81a2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781936693d565bbdedec2bb598edcb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b40f298c52ea77532cd8393b9631260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e7f3b380f857c48124dc57f05acfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d02272c6419adbbdfab972c3d0ce7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112476c4aee0396c9af08c78486da429263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207b4bad2c9c7736213a422b41a90f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314534e15102fc8efa4ee4b28ea0fee0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c864ae9be337106c17277b19dd8c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078bcf07770ff213178f571968ae4c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071183cabe0197d0f16ac37aa27e5a42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de63e34b82db3a978810a292808e86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3adea8d43bec04678f2d9250ce75be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca54dc259d2505d6c79e7e5bfa497a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96082cc24926261cdf08260d6e6f593272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11d17b76397700bbf480122cc564c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d5f7236fd2684817364ce95ad8b0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4bde8ba7e360476443726ccaa5ac6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e612ad8e01860f89a781b82279bb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd795069d20b49f55a91596c42c11ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dabaad0d9acd6f4055e062b5b9803b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c7bc9034159d229e77ba2a9768105279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8b2fbcae2b0ff628dd5c9e105a63e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae578c26ef0b58f0cdce8986846899281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d6a8f74b16a133b31936e2f8e5bfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258aeaf273d0a2d91c98707d6aa7bb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15896a87a74b7ddf54344d54628b33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd32cc186e5d2ab4fc053c3b807801f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cefb47ebe96c00b2ff5123c842cf2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652464b4fa5636b848c08e37e74c0fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f463972b6f5a8907b03c724d9dbc5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd236e1b712f7bdf00bf7e6de7875af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de9cddd9e8695fb89b5d1f5e845ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e385b4b17aa7a57b56a68df69bfc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48a19fac830786e98dada61e13d100292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4143459f65ce1f034ad7d73020c7c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f44d2fe18dd9a5ed975984dc9159294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55ac63af5d72183eb82e03c4cc369295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb18750a535fe137e66fa1f61cdecc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2cee00436351ffbffc8c0230261fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba68c595e078c203f47d78ccffdee7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bef2a7803d786112f534c4793653a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c629e4c0f9989463b27344f81382300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112861da6d3b28eee9e39b8fe0c07476301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02ce7c815fcda7530d05970917dfcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdccc5859b42a51c235e4d34c5de5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bebf28443b7863e695e1e27e0eb29a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b1e50dbca9c439b80f03fefb54073305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63218e2ed0826390e4e962b10b192f6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c907319775a0396c7643625da9e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81fff4bac8b9aadaadd7da117c57d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3fd17b05317d01c6d4aa75aa5b0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8bc52b8ee4a91508303219d9a286f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b6006bbcc0e3ef912718081f298be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4a6f9a7aa27431d10cd81f1c962ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190d7e6ff33c68187e4d747794e43ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a305f0f104204ba32c07ded270397e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aa1823aff06c6dd3ab8ca3c27fb09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea5cba178a915ac008564171b6ff5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874f72b368525edb13470ce1da3408317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db1dea39e738d1e82056496aed9c86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e26a515b4d1b67156f01c7c674acc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd5cb951570e2e87a756eafa0bfcbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9b5de751ccf228de3a89197727df9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb1d98aec17af07de14dffab821b11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf74a77d5c1720e979ea84e0ec3993d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d43413b8c8a24696bf826d4789b2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ab0b26ff2e682a245eb35f65c12e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4a0ad54e34a0562db0b5861de7e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d11257d1dfcd011e8d50e2a6d51c3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b86ea939c6f2a62870537cfadacc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7f8a508b802e699d6fc62060c6267329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdd468e443849356e5932a3c6727c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ce71372f87c8d4d07fa41f9412fbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac5d54a14d41232838eb0b85cf1586332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae10352e7f47a8d5f17f34d9ee1766333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c7920f4fdaa5481e0f6dc6d432f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc434756a5046d1710762c12b5aea94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed6cea055e73b6f70259f3bfee42d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f490c5ab8bd7c3d86de52320481ac2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afde83715de7d5b61622e2d2ecfe17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab404f479fb98d7f352c794fe8d59a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf198fd2f4d0612cccceb0eeea038d81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a91b39508771fc5954e12e2e29c284341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cceb23779c8d3251bbce1bce8837d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedfc42b56c4bb9ae41094fd0ea3031343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07f545ea955ea7a6f74c1b2ed3ae5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a54b4b0af4ea7ed5452ae5c2b32e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c599ecd74b752ab732aeb67e545d97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b134e0d75413451d5ad8296b2637347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b156f0c26602841691f9d7ee3490a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef8824d97206fd7aeb589b92db5d58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de0ecdb173094f3559a1a31085886350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98a78f472f7baa0fc3f1ed92b1d5bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fd1e31ae31bc2a53718241908d895352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821a919f3e91d1bf04f8d205a3a7131353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be11b62d0a35d7d20b1c6aba19557354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa1369914cda68ac92919989368ee2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7cc13e72baf08fe673fd5c3f8975c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921661a370cce9e6fd82880bd4dc847357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04cc55c43f8f9ee95ad2db6db3111e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d92630789f7b7e5a7e01386149ee2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eedd1cbfc9cc2bca891741c00ffcbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c98249f7cf2415b7d720cf9c566bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08233731fce87a607866a35d1ea9fd64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa48781e4b2e23c7c09cb31dc7818e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d607bc3fadb85720f681889309157364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6e51154b8f72dd692608d3e46723365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3164bef3c0abf0e09016dff165465366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590158e765aa17a9017f3604d9a3985367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f7906a1eb1cdd69b8064234e21a3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a429d9e44811ec376002be6c9d48f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3aebe1bc068b673e159a2b5dc7713370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d53d1f9d6b3185797a7d9fea437e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de7f89835bd54f08f1129aad947688372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ef997a6d22be35899dbe29ac91f01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9d403f9bce310ad94d23f3278608d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aba467fe4e8c0db2f715be0fc89c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f921a4ee9c20f78ae1547049d4f25a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70b435f581a1d276e8f187a2073ebf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3c5b306a3e05a7ae7e2e0fd8129b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4d4da3300852620c5eca6ecbec2f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a483a09965ee71dcc57fdaf963d5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7402a7d7053d65be730f1314488aa33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f58fafd7b7881dbb9c8e75b8fa6a23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b4a956aa33d8c7f514469f3272ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e253b2dab94aa666dcb4d933e3db1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4977cba295e1944e14628dc15543bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9db7ec7c2a2cedd9d7ba5db607cd85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47d4538ee8285afac29512c638144387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632a4ed83d2e2c037f55a81a1f2fce5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ee13fe7c283afc0e6597b42c530ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bffcb497b369d4f4173f567edcb1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e15a4f7c077ac466b952579cc8138391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b0eea1d78256acb188e9ff2fa6849392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15978503df50cd767b23b19c889228393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aa4e8b24f9c70f21dda4fd8e89396394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1039a4ec40da72ded23f400d9e46319395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1f9fbcbc7c62d3935ca65ffa4792f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d095fb4499db77c8148d3eb47030397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf415b7190ee37c4df35138b245be69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60a3656d714aa8948aa58f743584d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c151827f324874c63eb35d5432a2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26071c641f865525cd0c7159a4775cdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20481d7229b0a611551f861a09618f83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f5f5c4c5440e08e4e41aa1bf95abd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc88d79e5b16826b621ae082037a6d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72550abae62e8fd6cf670bfb326dd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de552ab942b4b0b0b4c9b66ee4b8a9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608cb06810f113624c61d327e77cef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913a4c1d22767f973e26c56777d6cdf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f786ada8c6fc2d630a583a34c07bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a0db893c2358e4014417b242e906410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc2e2a549bf32bcce4215c553fc7e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba99ca2b212c0e77a6272a0d847219412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5cb142f12b387382f2e54e5fb0806413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83542433d03a63ea11f63a6f7ece28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc3a17a1354373da04a57eb9195be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530b51b7c24b9a6874d30590e0a4af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28c699b3ede5377c8e2cf4ef33091417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541ffba9ea61b86673ef83769e00e29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b408cb28d6512f3eeb4821f877cb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05a447e1c625fc96fbf7c82191c71f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696eac3c61014d7590e8bd3e0e44f6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b675e716126e7dc2b337011c39c8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e27328cc771c82906757f04640b75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8403f4dc5e46aaf290773efa158c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d843f2cde82d1cc742a81af4e06f1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835bc66176ea4d51b37d788cc8545f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d60fecf3f7590cf36eb87a454f36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825755aac2e6552fca10ce6d94121e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593459f131a3bf7be9274fdadf012ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479527b0c4ee13f713dd9ec5483b02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8598520421eda4e31ca0377ce601b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ce03cc326d9c2eb3d7a2077ecc34b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bffca6d49727a49e709a7ae9eb06fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a345efc1a6347cbb29200aaa5059dbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2480604b8f3c0b41ec70002ccd2be6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3d2260081774c2dae6fdb3f10279b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8121e66460e26f76f3ca6f0a46acb47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f356b4973103d7a31b268bdefd6c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e88ba0df14995d0cc1b9174f29b84d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853eb1f683bd20e9a4dd0d014151341440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9bb1b03a13f7b3ebebdbe37d4cf1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175c08dc4175cb510eb535155a92ae0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93ebeafa66511e2bb31956e72ae809443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b37a6dc8bde0293c304f39b115e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e42725f5ab829260f86ea9d6629cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83290dc7498797beb25b6690780d445446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534519b263ea9a084a5385c7262b50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad81b9d75d75cd414f0213d4962d50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4f2426711d8d560b37ac9a83790ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ceaa705d2bf8e3945b398df8963e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2bdbf9a7aa002ec02f00da23b8f36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2a682693c08dc91b08fba4e80f13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1df46cf2f3a0e008536b65e3b6000453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e91fb52140b86e17e02cf6b5946083454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a29c206a8125720dc80f5f2a1de92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7da3074c2776f33c6e5f823cd428cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d067e55bfbac6ae9f95faea788aa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f3912a72e415ebc617ef3d2c2e063458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6371c5a016511d467ed9657d585306459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c97bd222404668fd3dd1208b8a811460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c589efd8ddee1ba2a8f3722c63151461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6271ab621455e70e055c8ec91cf60ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c260476d1d1f5959b1197c112e3429c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2097d7cd8e3413923c2b5fa00dd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f37239ab09d49e287dd9477031d094465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0e30fed293826bb9768a245a67b38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89947b240e4b1dacf65f87cee890def467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b492a61295c03c0c15aac439d65d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e5c9ac00392a24ce7651fe06b1071469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a3d39c56274cd85d59403bf2a131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b14e0e3211aa3101a05a9d5b0e61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3b9942e6bf4cf6cda2feff1931b69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b451b8ba4f6611faafc51614b6c77a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a70fdbf665e71c9b22ef6d2b165bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa9398b52c59c7ae05a238b1b9a97b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fbcad66aecf9a10304e8b16d4e341476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45c32a071e253f5dd93ed6a66aba54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82d12675e674408fe1101cb4834c25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d6930a77c54781785d72c0b5952a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bdf03c8a24b93c754d616cd8a1274480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b529afe124a5323937142d012f196481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8dc493c3625533cc5cd999b541891482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c7775ed45e0199e076e7ada6f11c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438c0e34ae61d817ca7d60091a9d07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4fe4b30e5734cb6b7c5824d0d1b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbb6e09d7e1c52b4b723582ff0aa15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336baff671ef872b43eaca96bef1965487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef4ed9d6d5acfb04f89c9139b051e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de121c4a39485b47326f9288d7588df8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244daf00a332f9418bb4d80f12e957a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505586ef79f6c2f4994f152f040b66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3236a235b85f834330d3800c9d941492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735419ae88180a87c5b27b1c3111f89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5554774df408c70317e333688a65b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5bf82e4c3507077af3c6e8257cc50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc29af2ac887e242fc057837a5be1a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e43c70a066e38c632b0f25a84b5ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca3edf779ed0dc21c0179a451778ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d04c7fe15ce8b3d60c59f5ff2e33ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21ac3c527444e73c83d0f70686fcd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c7a768c2ae8b124cd8f2b216a8e0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa9c81897b2befed69ef32bb825c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916161e743b2e2fcf0de5d00ccb6b924503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f77d8ce723dd9409e613a57c01f911504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4496da4d1a932a9f7470c30a8e9986505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59215d5f57408f7df85778d716696a17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446195aa3b9bc694b215f8b891e13c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ae4ba61f874aafc3024c21f3ec948508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f538a6a26a1da7af7cb245eab22f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b07c3e6617c736fd026f509afec4d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4fc91ab51e3f9365c97ab9b1f6f2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a5e9efa7e65fd97b2b31ffcfb50ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5338cde988ec4b8992bf415346d8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9643519d5db7e39e4d2e0d576f7193514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ec16a78ef5d3130cdab96a21e9a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1348158c3e697db6102584328b62218516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50b2d5e1206e54617886023970c25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5804107cf1c6709698a41784824bc73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d442fac668f51be19823790af861ce2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d6e716625d84ce983656e884cbdd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05209a78c1953b6db4c069ca2a5e24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d596c32101a5cff76d50de952479522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f382a9746197aba6311c9eb71fbf0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd70611d48dd198bcd511fd5fab6a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f740bd11c4b87bf1ae61207e2ed22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d51356b3213d0f6018a63fb70e821526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231097a81d92f506632f997c74af470527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ce7112b2298dbb49dfdf15ce3a90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a04886149ce261c4e2005f90db833529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac324d88edc76b9a5babf897d42298a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97028dc25f3c75a0416a195b9b0980531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b02a06f9703b103255e64a7bee16aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3e43007760dbdc847f6b6f5d6c55f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f60df45e3a2b04985e5a039d2395a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b37dfd064d7dd445c0acbb2d7d0d6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c3a1f476f00cb48ec254eefd84c08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6919c4d1347dee6e8e728ce815aa18c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161c78b160121b829d56bf8bc6728e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf73d7cded9cae02a8c8cf67375e8e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d0f7a78a457f9e224ce4649715f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f93e0e6551551cf9106c20be2e4b9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3608cd9f119403e3f7a75e6b24919e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a8d07f027fec959d3b30ee8417e0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30866e087842d5a5f2c10cb519fecea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5d4fac2bfa51582939ed9d78332e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cebbdbc7f7183625820ff38a92c41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bbd7e6b07bb4ff05417090e3c5702547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556381c0ff1abac317a869c0a853913d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244a22dbe51b8bacd8bfc8281c8c762549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d358273c67c95dd1b792808a37e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69091420d6661dd09d2fadf90af4eb3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16ad86468267d7b1dcbba3ecffa97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd45cdb18022f6dde6aa18c4efd2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467cf493e9f0f004fbe3dd03ddce600554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf337153eb442dc078318641e8c40a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb6d376962fecc6e269d226aa4388e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22225702029a5a7a9ebcae4157df83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500dd8e79dc02875d00a691651db9d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf22c8385612b758416f2faee95309559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241e6a855642982075983df23d2e117560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b353dda37c0b592e0d16f2ce4fa1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caecfa7e924b5965ed082e8e152f55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2f97b38c5906c06ab40e8b5f4e847563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b21088d1ef2eacb6425b6b0d84a2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd268f65dc2e4f988c13c52bb29831d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef8e341aa78edfd87835ddc3cfbedc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee5b4455012d52fe1c7d3bc4c82f5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937148c7555c22d1460b08a57d9e966568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28083698b45b4d02fbaa52da560db897569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8bec61d5414d34c8cc7a38de2ae3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803283950eb42e0b324bdd4b84510a78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951d32571a6a16c9336301093b5295e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6441297274457284846ea0c73dc91e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216fa4c1ea29b59612a449a09ffe8a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71835bc5381886d0090f6e58a0b4f52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c48d311449872ca60bd71d0a1b5ccd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdeb23a2338954403866ea71a8669e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d124081b7e0e8538bb7e7cf205d060578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edc83312387882e5ca8fc3a59eebe3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0e3ec6930d2fc4d19c0e080865137580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94f9a35f9c9bb3f09799840f1de100581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0974802a2f769928c654660d59324e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c44a6db23ac0cf27ab90c6d95b366583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c576e23b74def2afedb36de8fb253bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f0d614925158614beb074c38809fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d61201de0c8a36e6e51c488577b5fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad014eecae5533e14f4334ef1b8e8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac5b015f1b03fb0882cb579c559073588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc334e2470763f2e38b0794ba6038589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e44b47a1e32d8b2807b618d49b52d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362359cad6bcab82ac1fdef337aa5625591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a4af03917430abcaffd804ad9e51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67bd4cabcb51627b025c92fde21240593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee84b03c7626f639c508cba67124de0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182e5e2155436457fa5c14f64e8bb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c8585e9ae388795b30e115a78db52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae88fbac516a9289353637d4b814a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9687a056a3161964ff48c89885a1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4cea9e77b29c1f8eae33dae43280b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19021a9755a598182a8b4e6dfa431e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb384b47f7104a89d5808382e41556601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3441c0be4f2fcd571e27cd0e5eda2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc389550c2082f0f24060e5d289128f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf2e72129cb9bf8369c54bd0a47c73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb99b0be97adf4351407884dcadc32f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517539b746ff24056f5e77c728e3bc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be5028cf23f6f7230788496042f15d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c228ca1b03ab13f8c91916939887608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034db93782a24c2f5918a0341f3188b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492f20760dfb1c44b736ce210819214610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b001f25a34f527c7fcd87fb16268458611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdff719197af49782ae5c623cd64ca2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ddd14fd5dea4e06a566d84e001a08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b07097fc7fb11bb430679d97c6191614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986253a79f0ce9a96b61243c8de4d311615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556adbbc350b9089a1bf5b137ed44fd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c6a558557f419ae03810cb16c522b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fcb39b97cfb79608288f41761cd2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33ea9300380f57fcaf3fb44dc36a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf04808e05e3fd3bd53caf431ea190620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c764948914b32217230f38bdbdece621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220f5db4cf7864f2c8a37f7c45c028c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3aea8df6728587365214303f757e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f727063a32ee27d81dc02067127b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c71b58098e8f373e9635b6e88d39b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463bd908720e6f8beac16a5b1d3d9b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1540240a895e4ad5d8d76a4722b57d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03482d87ac5149cbc5a144d09c4e823628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd81572a7e4d8d510d50e7e4c80e0c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff12b58dd5fbc44d07a99a69dd1fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f99b275c74eeea34b19cdedd3e10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6fcec9c47b86402bfc54d603222b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744d504d58102b9ddcd448466ebda2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55f05c6bb2acefdba928521ff1cb88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5e0d6febd0277054ca9071abfb206635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09130148d4127175c4cf1fdb37e6f3d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0960d6486b8fa2e507ff3ba1d6b31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9a0c2d9747938d8c7db47ada1d2f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f43dedde04a1ee6913b58fc3f00d52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7d1cacd3de5a1df2936dc999858b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fa1d62b5cc3004efc892fe0d1c27d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9298f89b0a40a5e01578f0dad801e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24d3afb548a6e92a3e834485d796b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ce74d7d16213f54eb0ebb1c5dd8a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d430020e4117a53a514b3c32311fdc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0649747615404018046a1f41964a152646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325f2846871cc0b2f86eeeee934e6f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6aa6cc99a6a7ff576003589b7173a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41f7686138833ac9a9c23e16a3b245649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8de549fdeba3f0097e1f61a3566d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c1504a22c572efd9645513f140b14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31ef622f819252b8ce64fd08f6e340652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e182bd8f01700288cf7693d7bf7583f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54025199b1cdd9a7164bb2b93639f8f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe3470c3cf68e9ce4b0c4812734e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f73e47cffb98101f731616fdbe6db7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec365ac1b36a950dba28b32b579f3222657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a042f8dc840b21bf476ad8d52266e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f6e549f93a698ef587fe1e449461b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c758997cae1be03764f984a54bd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaae21ba8105fd2f8ae7d9077c8850661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da86d0f3fb65a65c753ed2c51b8cbd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c734807293d7e66ef9201be813c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea883586c7de130500349271938f9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358f74438282af67e2ec968bec98424665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4ee1f006c20724c53f2b0fcc6c89c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614348992dac7a5616385644c9b41a7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88ddb3712500c268e1d1b666c1d394668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b71b6fdc6fdb14d5f5546462ff418669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395750bef9788280852031110bbd785670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d0ae2281ed81ffcf790c5eb4cf947671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea0d5941143155db4dc42d3d65fa37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad894651fe4259c4668f2e16daef21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8d805cbea752fa0299661c5ce7ab0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338caf866dd8920c3f7c168910dc798675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029aa7b2a2965d5ad078eabbfcce1d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41999a03d50c81af865a41fa8038cfc1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ea13a35d58da494be65c943e290c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa610413b348dcf0625da0bbd968e4ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b5acb434b8b4ab0e7d9a51425af1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c786887eb79fc3501be4671904ecf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77b0329d7c9829903f6c86bdc4d8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabb8e8b618ac1621e23c8354f76b69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9459e96ce23a34dfe06c96ab7fb5a86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217c6e4cad87431abadf8b989406b3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d803f9f4d9e4267c3d099aa196fc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e6560f1a9ab59366f48cb54afaa1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2fef52075b089cd620a6ea25fa3c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7636d3bc456dd0e22e81d2a57ce88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050be9005e73fba0d54217cbd85ce3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bd56a5a9039e1e47e6f71ed29dbbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48da33420adbcf63160a4c15f9cb47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccacacdc7906ee3d63f459297d4957693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e92b1224a72da5ceae23b8329ac2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6d420e493db21fb25b66134dd3e1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20577fa60dc155bc4f9b3ce0aabc96ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833547efe4aebc69bcd933fd06e654a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51186a985cd4b95ef2954c9e381799698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051908b88e3d0a8d8e6d7293728139fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a5ac4fe7fb2a3ac589e791c9e66f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76773a202863423da5d9c65e1de55faf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd80f3d580312fc3fe2e4a1204d1a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a78655ee65617d3ebbb703bd5bddf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc02c10ca2d1132289350e24b808c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120cfe02ac3781f1ca3629708d8541f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe984c117269a6d686c8cccbf0484706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e06de057c4cff6b0ad2f9addb0cc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4021d4fd15b7d0046dfede7e9410ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d7c6acd6d9a0610274b85b0096ed1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced83c52eb3981cfe74c8fd93d38914e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133fe98e50a19a32a806906a3a528fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b5d61df22ea5654aa664339bda6f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5f9d03f166b54006bb5c4df32825713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4962bab5b1256a1916bd425731cb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f13c6adb3a3ddc5115a9b35f076890715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6d25c5bdfa28ae78e91ec70f10bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3681978b6f968dbcf8f1e01f8f09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10a731d60402dbaa6343d1f58ceec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05041bec694520e89014f3dc2d6736719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864bb9e775505290737364eb1fdc04d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f7244c073e874640c8a054c2cd29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f9433ea7bd9507e553fec86c92c14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31608879bab350a6095a8ed3ef11e147723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8200a155872b93699a717258cb3a468724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4049f53f431c6b2cf86dcbfa21302725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f80451c898e6f0cd9b9cb57167261726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39df26e91349f9f72c18001d0f82475727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49beaa69addcb3b65f7972fa2cee4cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebdd60060dfd5573fee0595610563d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ba5342cc42986365c613e193f7dc1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0c2676382731452cb34a0f16bea4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4d4e4bffd31f7a9642aa3ec6eded8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab6e4b64bcc0919c390dfbf58bb251733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d4954da65e0f06c206d8078fcf5d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c23eb90ed7506a9464763096a9462735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91251c3cac214f0c9296078fe5dba55f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fb4cf89af9f79803ac0426b5f1831737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e9f004af29227274fbd84650fa6d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478618cf3dd1e3fc46e6042a748f8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa2bd924f3aae075138f25e058dbe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc8be83ab9df20bfd8c604f139d0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a4efe9c8f11d200236b5b3ad39993742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47eb3fd9eef326c620234e33939e7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce533e8eb00299f8413add78395d87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6537ecdc9ccdae4c6e0c4734bfeb31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bd06b5d816201cbbd6518c4d488dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b58ba1f275a15b29a4740ca09c20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aebdb3005b39d09c2fc10d7092ed4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847b3140434c8147fb326545ef6bc82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d0bfa0fa356585446a6ec6696553c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc86746d5452fef3779e3378b191610751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1ac22d548dce3241f06d840b95b76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db631cd91a68105da73b1a295b3b972753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca2c896007ec7c8a25d639af77f7d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716858909a11a1a75c269a99e5885d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16f63480973bc132d5ef6421d931c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ebf60d9e3469aa3550e39eaf74a64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99250426e5aa4e13b0d6ed5cafc748758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7081af209a9fa14f9444bb27c4ae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>