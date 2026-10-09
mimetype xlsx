--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd6619df725ccdeba0b7e7721a7861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c19d268ed7193bca5c8da8419488e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70060f8ab5f5ed2500423b4117687f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4510c835fe48e4ae45d17aab276ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efe4d004aa5ef0d7f29a6635a8b30c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2599bdc3a700a8dd578068e5b7325fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb610ac2282794da518ce9caf4dec6b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108354dedf8f9dc5928b049d6b537278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c750ed55320abe251a1d9a0e28361699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1b1b162947d9d395beea69597e0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b9794fa6cbc0f466f9ac811abc58111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373dfb25cc3a2290d9a674dd906edb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6439cd880834bc75fa2a5a82189b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc17caf43dde76cfccf2b283b3a15814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e83a8c79441a56785859597c83dde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb4cd8045e2a07261a9528b1867fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad02af48d25f21605e8c248df34a6b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d59453b7decacf52e82d5e19deb8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52139e2db208f17eaec2d03eb842d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa7a8f4512abc00279ed8443bff89c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc4e8bc7cb586309eb83d8b230d7d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ecef8c24803c98a4b444ce3528e3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00d0e5dac5fdd62d3aaed38e2a870923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cebc051a14aa7a2783879a1cecd06524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6ef958f183abdfdc3d50784841b7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe4e9427a3904c8a008b9a36ff482426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d77934103b00833b8ed9fcbfc538627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa553c7ba46a89af28c4d489037410028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba57ce2b11587c14ff6cfcae22bfc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c6db94859bccbbfff523c293ba2ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0b380fe0aa46ebc1d20e310438cf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c23b62858a14ff05cfc4ca6d561232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953da86423529d7227d0596f7cacfb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1961c4292a89988b9e8c627135ff6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c79dc3a955e1ca269a4e4bfee493e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022811f1b313f886edf92a2386b084836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7ecd235a2055158df2681def8f4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8918113a8a39e613f8ee2bd9c675e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2dd770c37de6b8372533b2fa0f1cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd8fbea665899c3fb0a9b862420e4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4c6e2759094086f871b2a89edc73b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26321154edf4c590b4a9faa166cda58842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6090e7753665548587b3e49edc0597f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c046007bbf7139610d652735eea95ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53640a88d15118307a39e9e20566cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d42f113af185f090eadabb5b500ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ea80eb5d75e89d308b025f744970247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f4bc68bc887c09d5bed0945410b6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554cb6869e2ce6f12da9768a35126c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ce4512572d2fa462332255bf2fda150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722611eb70c78dbd00595bcacbabbd4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0f8be111bb3f7bfd1800cef4f9a0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c1832a72b9f321d60272585c450053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dce1cdd78009e7a0f3e4623a957f7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de939e57ed2357728600139bd724831555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98832a48d837ef0ea18a56b09efe92d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d494ba39b61afe8f213b6b0862460c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f457cd1f3d58084fce08a820f32e2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b109184d7d270a186ec2352d0e32e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae268c2e9a5288392d9b8d1a804459660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af69a2492fc05d099a03e95ce2d89b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b0b89a9a56804c1481fb2505b44362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae4d6af0b9020f1eda60cec68655bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e8341f279fc0616443b9844a8eb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3aaf52ea2d7482314fe06ff5b11f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4c122242c7daa645368ea56c8eebc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6fef5f55b375a1ae28cdb600f595667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d55b4efc3da3eee09f93fcff12db6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aa9f12f2ac186636451d1bbbba48a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b1f4c510effa03e3c80ef9e8b32270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985b4505dfee92cb16858f098aa2f3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a03e52a292533750431367a900fba572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce5cc1f72829a3ef8373fe417f87cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41e2ce8850c1a90ed4f7aa865f28f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e92309d89d96f808a84c0b51b30fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c9c99bce1e0540d70704b732d4c3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75798b23a1243e7dd733d416550cd9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a40577a5dea63413f8aea3436cee278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b82886347ee6250cf31a646c10ec879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852b93c388fe8eb8996ff1d1c923e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f47251a1b2291930fea7baaeb6cb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a547a28d3f9e378e85ed5e19f5e9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2a26ef61fc003581245939359e44c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495878d3befaa8adbee177e70250274b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d0af2c70802d0ac78eff210bdff5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb55b08010401b673e5b49060b2838a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e7bec43df262333a0685d463eaa6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb18cc911252de649c760d45fc1f68488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c881dcd919ff107c0180484adcc05b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde807ec574c16e42cf82619cce5b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ea788b3f4661652cc87b0de7fae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31f6852f2cf2a9153d72078b8df55f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c514caaea0e12fab50fb2e3614ff4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911b27642ae93a3f47caf2cd22c43694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72560a18f440c850c5d5883824097195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebebf2954636e0d5b16127e4d6ffb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f01caa5b83ed2d0fa3b845ae48741597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21caabe57f3ebfb4572498fb306feeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f12c20caaf207fb6dd3d9bd612ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bc5c9cf521916afae4435a58e8ea8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e69d7a0cee4cf790785dc5172641f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78df4a95559dc558ed719b01a8ba8c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421564dd2a4c140f47cc23d3b576a0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095207aaac5c7480fbf24b2f552db7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6bbe1954f14bf16da686ee633148105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212cd24721a991bc320fe2a9ace238e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472422ef7096c7a223bd2a579a934cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77984c118e888c3cbc0c171625904b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e26617555ffd8a94cd2a5479e498109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f69de8f81f2a02b8485d986b5df4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011bde1211978a81424743b430f15a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc154863de0ee6c488d6cfc7967b35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164463fb07d15919e8031bcfc90bb49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93421142c9970a1679b752c58fd85904114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972bbaadc8e336e15c428f9cf09a57c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f24549a924241abf0b6990dbee952116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54028fd62f5fe5bda8102af4fc3cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486ca2175d8f34212c97d9a4ab6313118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0dda7411dd78b7d16af82bf3fb1be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3f6cfcdcf54c7931a1362b1fe0341120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fca1835beecd6fa9fb20676de73ad9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963384c9e75c4567fb6417442858d8ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e2e5e5b0f6db63e3bee05454d697123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a6d71520522c51c0468d7f6927a51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9537f498dec85435f096a84acdc71c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104001931292c698f3e3ccbc89ee0c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a7cceeb7df92b06b6129d0e8706bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f52f4c4eb30f6ba2755a19557bf3a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec5ff8f2f99a118b527c4ce093cd0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36a3a755f338ae8d7b57168482cfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72993aa858913549364622c4b9a6af2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d62a98044c144fa44d198823649bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1327fec0f27c9719c30aa716cf6260c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002866f709e224b76cafa5f6aa23c9b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052373b5156394a39a4784749eb6b83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ad78fa80260ea294319493abfad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b39c19e643448de1aceb8e0f2cac1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d9dbede4c32c5b224fc385d450970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ff5b1c8d665192814382d8e843305139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86283e49cceb35e837c1f7be4594106c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fdfe35d6914c3112f17119f705ba3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1a1711a35f431370a86ea64a8d256142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db829db104ad47c6555aa1e74fd642143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831705eb55fb35fc333d635958d3da6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb471a9065d6d864440b8c7c5d585145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f22ebeffe0720116e0655ea488d646146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf4b1ff497d4d934e5b906930b24a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fd19c8ed5e21b21135d48d41d2020148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663b68ca5096a7a44179f44df7c14c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9460d20c072a891297cb6064d08790150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5203daf8b61856d6d5a70a6488dfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928aa2f8621e378158ef6d1ca8051d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f65a8e74a0cc8ca93832be7fed978153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0fa4d5ba8a972934a48daf327c955154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca9d921ec1e37f3f102d2ba695cce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d38229b9524d845ed4ff5514b98b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478485255060fa2170b8f67ccb888270157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92331cd92cbab42a8e0f9107d76b61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d433221dfdc334a01362b7d95bb3eb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d369da867e715eb77ff52fac9530e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071a3f29377fc956107ec84001a5ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9254b89124dbac629248a8d1654a9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a99d8e3ffa5ae5f59fc2062ebdb87c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa51b2270574cfe1d1f53b00177bb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63da2c744572bee6127734e37fb65c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470cd714da1f015f0672515a3ee6c8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be7eb012264307cfe097c86dc2fe45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f76738aa1b1144ca764929cba61d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a097a3092b1b549de50dcbb830d607169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b477deb6f4d0ce536a0c22a946630170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89999f59281b1cb1667ac8fc3fc16e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b73a9be963f89e378b61a36218480e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80586312bcfa78d06a5f8601bddbefb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b1c3e1ebeb6722cd543a6b69308f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df131b224e1e8ba0e3f0bff139c0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b9945ea637f9d1384bf7d2ef53bc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf100ab9eeca151e9a00803598703ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efed77dbe5ca0759e9f4524edfd522178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8057f79535327610d2f4fd60cceae60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885653ae0376c5fb36282212e0d9a8a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc134481c96aed927c530a6d682c4b8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3c85ce6c4b89676c85de0056d4867182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f85108cc0dafd15679c7902fcd83bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8e3c9ca7b2d57c5ad245f0dc2210b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79589b3070151193e8bf19764bd6e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7cdc25a6b1c19fa35cc006239a3f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4de0fa87085b97e680cd36fa80a6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f106d4fd3820c755cb1dd1f29fc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d785bc132ca30ba73fcd65a315cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f887bf5bee0355b422e21717f1056190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508f14301a96ea2b6fb9f2c5b3131d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f87bf9c3fd55e9bed4173764b4dadd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e117f8e8aabfbe01f6e9ab9f4bb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d138fc0ff6e0af20145271ac9772b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2baff062b03f155eaf6a852e0f325195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06cec3da33aa553a4839a4180e5a1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf17ddb6de99c94897f753ac000468c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53511177ed2301472e1d11813414de6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c418208f1af1bc81c92f8bca321e632199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2201b1890789bae6ca6466f7cd2cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befb86043de0642cc7ad763fe6f9537201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843bbc59d820ea1fa79244f183df9f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b838faf0cf05227ec6049e39b4389a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c569e5d1c45be5ed6bc6eace09644a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e9627047781cc1479079c2c25820f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254cdee9d90985136a0ef175c026ea7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64fdaf2296c645ebedaf5c36c3a13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ac03b8a073b83aa4933693d931f7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13945365c49365d7eb767056b11acd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3f17e7deb53c3081afa538fe7b518210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c826e3f2fba2181f782cf56f6f2b9c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8b45ca6141edee101551d25a9a341212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc886562b0602c0951b165838f12e27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f0b62d874c3917ce3bde45c42561a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b04e4b40952208b6ddf1eace71c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210369f8c947fed3584597fd8cf646d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dfd0fadee33ca2edd3b1d214daf19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9013958e94e4678305b465fa33aa7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7983930fbff4fd3f372709c785193d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14023024ecf54790e6e4ba0962154c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958110b86d05051a8ecbe932df089dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd76edb8b4540e61000678146653ab9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c323825f78abf5cf6bc578dc00b4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8075d2113d3fec5e6dbfaa8221834224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d31be8a2d8d681b4cc5a84199119f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9888bffb85e02a8b4dd27a67c1368fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd58ca2b93d34809715150a2268752d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf485cab61de8ff89f7dc64ed26334228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a7b31d60a887fc776a87b2d6b08b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a324d5d8ab09d0f65e5cc794fdc024230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daa4aefb2f12c81267babd347ae1ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa9b410e05e6ec38a8bc38799ef22f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f118db84a1c46a268316583ca28e3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282c8eb629ac425c3a4b0bf6a9f5e6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151d6bed680a53b4fd9afcd29bf626235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d191b902c1f9052e618779e6e3da8e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94095cb634e7d211d1a5f4cfff28bedb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c56766b70dc036e1f100b8bcd61a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f5b0b283186dae0f7607363733ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad51358970e2a2cfab7190ead67e2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d507aab1c9e3ac93c79329854b98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8087927609fc2fcf30c26dc40d1285242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e281192e473a49255ea1a5f35d534243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc17f4c65dc5f39de3e3f0f54fdb26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83865ec333d2fbc6d7d41cfbf7bff963245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684de53dc144620c699c4e877dc8f49a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ce3ae582aa05cdbfdd6e3530dfbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557796d9b2b57b9808cca3c00795631248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61e87816e002c80b0251f856dab6cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e67a9f644feea6987d3d34688515250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44607f4d3061fb61c271a6da82903d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcbaaec021927c2885a6685322a036252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d55ea90d212e4f4641e9d4135b7c02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457379bd43584a58505d6fe125a2968254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024dcb836ac09306fc2677c8c145520255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ea76184429d135ab15498a080d1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd864d20827688e62367ba35645278c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfcd1aa5e7aa78aaaeb84b9c4f0552258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6501885bf7457dc79dee388dda167b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29b37be2a0b83035ba8484c089454b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3cb6c7daf36fd2a695fe78b922279261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdec69a48de1f1deb30504728d270e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77e500f98ec4aeffbc5c0e6237ddc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65c444ddcc31fe93cba8e585e965d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3589c615a9e5a20a312ef22cf7390265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c17b51c005fb443d54d40a28a38e93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7247e1195a7b17f5e6a0c8ff66d05f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09517ae177e8882c87d0abe5e2876939268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97773564a5aa4efa509e45edc921eb7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c20cacf0cacd2615c68176170e73f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b372b30e16cc3b1161dec13b34c901271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c4b798a969ffd16886faba8ff4c5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde45305ff245336a9b13b35b8ae083273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c423e0b5ad046c554007eb707a5c670274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639491492ef1fb3be47b12cd6067d43f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ef12dade404ec5d4eea3a78798a3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4945124d61d2759160da09b0e832a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d9dd8321109ae87b9a19b4c77e3b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ff1d368b9743dcd519bf74ecc04d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373283969de700866a209385afa7aea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d4edd6373cab6b38a7dccd52758e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b084603429a1558e7d343346c08fdf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79879310bdc2898f3d0f8feb400329283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97d0226e5e4fbc52d16f1ea8ca5084284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b0d438e987ae505a8349ac3208ac9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119733a7e2ea79c85824950f1d6e58d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e2194dcef1e12648e1d2a66ba64e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c619e18a04631424b2e7b24011da2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c50a88aadebd3e2f1185269788af2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84026234a3c89eabaf4885f61d2d2918290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af62ef8c2c1a76edcc2db21a1d9d28d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f05696eb5d10e486f1ed4fce0882a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb89cc5505e690bbab6edbd38e95860293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a485d95428535111e24912dcde69b0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec7f441e777bce24ab2b7ccff0053f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb5f6f16df431bcc0e4bad3503722b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc3680eb2189e9885aa96d8c0a547297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb12c61d870c536e59a1fca163920298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6d75e748d27c744856e5dbadc2bc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d8490b4f32c546194983e9ac728e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceaa8d03be488ba16f3ee6c2d3a61b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e83b54146d7c1513cc48853da3743c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2b4ee081a3f3d813ce24dcacdf5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209599d2eb51ea9045ae02d25b80ba93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784dd27b7874f8cc4e04b636f5c95b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47276b653dcf5d2173a55b99298dfd52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b2397384ea465b0f6cdc19aa25f76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc1d0e39f719e04b9d615201eebb47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a94ba411786b0f83811464f493ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb46f7e8f27e2f40c104ee09725aac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33627652542ad51f753b73e995102311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c7db20a945e0357469fa72d4f97b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56506b71668b98f4dc16f3be52eb39b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea51764ce8e3fe34e75bc0bf72fb1fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c5a9f0d2b8aaba3fd7cd202788a6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b761b15b3b4c0f3885524e81293c753316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3520e9db6261ee7b235ca065cb3db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93cf802c444bb11e84dd1a993c5ba0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47015c29c74866330a79f1bd3c6d16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31554208648430b34834bcb7483432b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ebfd74c97c2fe5975667a4db9371321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7b5109d9ada7232227cd05c46a1d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2ae10fc23fa386e4807222503b0c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279486a92169590c4680de8a85f5ecea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b018c102aed170d8b052c664b445219325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b4732ab19c62a1a6acfba2d9a89d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd446795d3610f3c37501a18289f7c00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a31a5c8d862de7617d761f2a2ed28e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f828cf3bae91256df08148658b93c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e31680b946811c66c2d7d70e831be2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b79d8cdc537cb8fb0ce99bc01450be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea7b3a1e72933211d6abcda83e07de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92202d751413ff6a18e9cd54d2fe5b95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdfbd4901afafc969db0aba8ebe13b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095b437f99201a4d62aa6a4388c11f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112a0c56386ce4aadae7e55f64e731336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daf49fbde2a4cf9b51f56a9f50efe9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64961a005e98555e4e84215151dd616338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37d008f423983cc36a66ec0af8e12a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeadd70dbb207bedb1b7e5241e17f08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796d965ed75214eab5d28b7732bd10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b89465722617ce6faaa2e34594f013342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfe0a5ee590d069e4c2157c12b9918343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009033ae52909bbf1d5aeac9450b691344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac8c43ff922317ad4b6131af14a15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281cb21184b00252c8ac3dc5438dec6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668acd1a7626b26074bbc714c2e30a2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ecf67dba5ab5cb1a252b7afa4bc50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cdd46d753364c14ca4090ed6887ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f07ee925a8272782509329f8bc836350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b736bba7d75c4a983eec55595148b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf25d21a052c289575eb32222487593352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c5e6026b6c482f3238d086ae563a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e51d5e56bccd28eb4028a2b2d8740354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec5341c9e7fc3bb13b8edd41049ace355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549894a976490cc5eb1212bc69fadb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942cd567b243e60836bd3b2e1049d8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c6e2bbc7d49d4b1bbb9d9a9fe806358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dc446e9f73e11c3889d69e3158b00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed8b9671a2a0a42a552f4ee1617d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662bd94ed393220cc46ccc5c7704326361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521dbc3f60916c1e9a25aa184fbb5b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4fb86cb96877146e24725257da0ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af36fca24dc4a897169c7e306b425f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e81da7701ac7a2a3538b632dd27ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d57812f69896ede477fb73327dac9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492657e5fb04fcf11c434b512d2791e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1084a4822e862377df584fe5f3f75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6660ccabd36dc3f34291c75a6bb77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1c92a06d953d3b10ce528f4931c6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e337806d7a6273fe66e8cce2a20b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92a0c1788426808de2cc9cf94f17b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66425b5c5747db38713f0967610fa72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a80e174255e9455f77c02f8d693338374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748a1b4d1211017d00d7cb8738c3281375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba601147c386c4b942d919c1ef97d7f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4593dc74b28ce9d9b56337889073295377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80cf2b9c02855744a35abbc1da709b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70cec376c09c1cd23a45b572936f3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bb0aeafd9dc486377c7bfb662ea0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38217eb86326341fd5a49e70b65c050c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbbce21b2980060f242442823a317c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c14dddb4065675db62f0272e49be77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88369b0660c949fe6a557498eba8e71b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d1582abd3e16593c5485f9db28f66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdfaba07b9e69e6f0b0752be2d3c5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef6dad62ab98a1c54933160b8f051387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8ec306aa19b55feb3e150de3b2535388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d20930b180a1d46abcc19bc3229e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada301229a56b4aacc7a0b40e8485806390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eda034ddc422381196f8a1ab1d7824391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802554c6437e8907297efb3b7c9d75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24324908244faeb766330ff194f5be12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca30705428b55dffc8e7f30d995028394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5193c46f0dc83eca00f74fb7c419b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf8636d0a841b6b585b5e939ad0271396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bb793590486401baa68d4e2d39274397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b005b134978bd945d625cc41b729398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26212017e164a33eabfe4fa468f906399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67624bd6e04a927ff79d373495ff34c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdf7143a6e2f931892abb5ce4c6d01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addabc82db58780422ef89941f8fefe8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d91975eae9214a36dfc335f09ed9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ff514be954765e1807651a658c291404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524a60880a9da4a55d146ef018edad3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad676570205fe44c597ddd0df046dd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a9b36f79944b1ff62af8b635d846407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63315e74074a5c2a09ee4497b82b4f36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a23959bd45346c90a23ffd850d7bb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8879263286a427a6b62b07fb9e07be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594dfd1745ac03f9d2f09e1d61c9a14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065d1fa2f63441f167a128f5e76bd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ecb02679a33c84113cc67f2726525413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca8db6a76e4a4c4b4a2ed6d10bf17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed031ed74466a6f95fa949c6775fac93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897dd2c21b5c7e0802040d5c166eaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a86de5e178ee3cde0ed5038d7d775417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42042638c339fef2a7431c9b6b3855bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce94df5545135b2c95ad7ceee3dbff6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523e5b74ba11dcdcc8b5a17734257a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c8cc61e9f4371bc73dedca9c80647421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521c858bbd60bb7e4f9fe15a21bfa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0a1f90fdc204e7f7e61d710931a8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d73e8510e0265a5571023ec93187d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc9998dc70d830950d32d7ee53586e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cdc55ae88d605b2de3bbc1feffd47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eb6b46684f8b14a007eddc54d3db8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee1b733da8048a88a056f5008182ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874bfe493cec016a23e404dee27e5b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f3dde7dbefa92c0f7ed5760af573a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b97e1dafbfabb7f376f81bce1fd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84714ad21688974ae7c37e4d6a9f3f5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a069a260559482afeb5b60b8977133e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe45634633b46d648779066a36439434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd536e0f0f293a88b1dcb40ff644b09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac1ad8174f4b986be82cc53998c91b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422a7be931b7de79bc5f6ae0b046b1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81837fa9e320e77751da430f1bcc1a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea36ffe01878ac0fb48ce4eece7d88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fc32a428afd1b4527b35cc36845f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84435c0074e0fff4879dd4c6057a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee566e67a68e3674f03e0aa612e5c587442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f111416788eb0899ee99d75da97903443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b35ffd81589e342b525fda2e16cbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1321d08c532424a62e162b6e4e66b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5512019bae13059fc6337b1354f0d70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7761fd0a4dd1d54dd80b9214f17fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484de9faaf5e593c3649e10b82e8750a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e0360b04c22c3694ed016a6e912d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c64e0f4632cfe064f626a9a8a5bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c525cad03b48d02f8f87658340fb69f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e06ee5f7476655d4f32fda1b04fb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e17908f43a7151050cb18d5308c0a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e49aceef26c04355e0bcea735c983454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6379c4badd52f794fd48751631d29f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6b5743411971456daf1544fc5058456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ac8e45b4f90e3ef325ed2ab4ae493457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fed8601a012ca7c1e7c6473048bcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fdbe9be7ef843739167fd71374ed9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff881916c24fd2c029ce6b43a025492460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81332d57e7fcf47d1c0e4b8b558ffc2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3a571db758a15a176128aa1a1048462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d396209b356db3ba84aeba8c0c3e73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0981988b7b714e8b0fc08fcc31341464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f1f07701083b287b64d0e31e1d935465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f7b5e7d8bea4bf2bcd344a4c6db6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd8290c5de6c5a93ed3ef2595fb160467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c051e8cbb36a112c348524e79133c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056745fd9363fa41f5474588dd3723469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be888f7976ab913dd9ffa7735f201ba9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74284751031042ac3819fef0873e05f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6698965bd4d52656573205413a7cfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3073a90bfa9bac3c11ae13360d5c530473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7006862326c16667ec06a07788cad1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3980a6c4074d6b8f3edf2c5730def3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a50c2c92250f18aedf63cd0a859292476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2bdf24f15201b552bb06f0ce04d9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c6cbfb24d0afb3b4ff8da9df3f60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae534dd81f6ac45469118e60fa73be6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22166c5e8adb50ba8cec304f201fa848480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed55a3743ed6cdb5c3ffcf778c01ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91278c254da915dcd27c5ab2eadc6232482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3683aa1cf64a9b1b4508cbd50df0f2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c3fbf67d3f2564c94c2c6309026e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90358e4d4894c373cfdf251a3df21e91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ae0f4e153e2d2f1fcfded9e74083e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef6fca6f21360f767e10e9f20d2dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72055bb329762a389e2e67122082bca7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae225ed919c582593c554ba0f7c2954489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf6277cfd73b219fde0c630da023f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca444a6fe0252814f458ea5567571fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7fe7629fc0e8e5ab47a1bb8a38ff5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91300286b5457bea86b4c201023f96d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663e27c946beab55db0c5a6c2c8a40c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c84287927e0b0d8df905c01499c5ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c485e283c8175ddea06d86728abeba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cde2e43338c3b8798274427e639bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd800430f6264335564b4bc680c0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e95ae4b445bc614ced328b1c7df08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf890c42693229f3657cfc7d506675500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aaf3d1c02dc1492f02eaae3e6faec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df309d4b8656ff9185615f09fb760502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ab80b6b60fbb23550ef8e2338c5a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9de971bf27f211b381bcbccd80ca0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98824f7e9e2222991cf4631e4fc4764f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc7afb6c985a392275f0f81f76d719506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567699d66300a9ac3359d336bad1416507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86ed27e9713c02b4fd51b40202c1f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afd67f75cb0576d29bf3e0ab5d3056509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3d21c2757b15954ac78a8b182f398510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf98e4a2b4bdfbfb03a3782d73e458c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324785cd0d26d9f4a6b2e6a95c05727512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1960d205cded5532c4279cb4f0037513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af389b9146e0230e071e239a86b69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e80885d77790628ee28234725af56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903049b8a7b65618165429e4cdc3e70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb910f0d0948937bdfdfaeba8e300517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab727ce811ee6301f6826ca90c30d324518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1448173edb0e00fb7d4ecc242160519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b28e3bb5dff17a75dc457ef70cf11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58d19bbded6939c1c7c016b99cbe81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccefaeac71fb775c862347f264bc67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c821784eb93c851ea1bc13e012221523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1c3342a14a109398de8b5c7c8d9e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e7847bcf210864c8efc32c84b2c4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9a0be38233d0c8ffe262aa85cb34a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699d6442a46634d5df3408540ca37f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4871fec0c43f78f0fefab7d51bfcf46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9040f0dc98f71398c5e9d98dc494147529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64aa5446066a939da2c211e0323bbb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7decf8dfe29415c85b0c6f99828a206531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240359d9ca689f1d77017ca2ce1a915532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30200099a35ebfa6e4f039b406b14dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3b142cc62579dd0f8b0c375db5b03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c586b0762e5d297fb2cbde7be0be3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7ce2d4a98d99884ef61230931cc81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc613bdcecf419e9bbb8f80a3eeb96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79733a21094df364fad1d65bb3fe3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf557c186fd1e681580f8e1ea5cfe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848116e43c85d5b66cb234869c2841540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a64784a31ee72b1224ba0ef38c7533541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91bf4b9d21c3658646c54839c77c93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93637fa978a53fba7189eb409626f43a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45504f14f48438f716f00c5d3df9b7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0973abb65b7d938fff17e7481ef202545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ee8d6ddc563912ef07ae29eea7686546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815500448b8954c3fa8cd1486033f161547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3173fa0f9d26e6ec3c06678a1f65a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86549eb614e4b69d7753695456e780f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138487cfa94bcd91f29d85346a5c5f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f373fd3bdeac41482e6fcae7b2bbfc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a03a625f2f7fb3989e1abccdb2b4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d119d3db79e1c4f29d4ac22be1cfae9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ae8f171363e984c2e2db71c6838d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5caf7fdba909f087fdd96a16fd9f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7b10f4f0cbc9212b5eae51389667556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3eb18e07dbd89e4b54ea86c088767557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324bc7428f3e21de0d17f5886d65e6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293aadbb22acf104302c62813695794559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2b1b5ea60444a6f5d98b38ecef48e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72d43d2f3b806c198e222dd6862e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4c85bec0d4bc32053a84950322d74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2c8b6bdbaf9e969ef07514b39d76a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ce3e0d3e24b054e426205e4d81b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c66b329545819cf59c27e4063668b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87926132a2b9b2471b86e42bd291fd97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cc4083306777f8bcdfe2c137561a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306ccaf5886f5072e850c54e389e39f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880732bd22d55b079d188771532df521569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a8e598e06b7d27b6ba279bb998597570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13ed5a7b2224f692e78a215fd31b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc338c0fafa6a60bf21c1689d2689572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebff2839ac97d1e0ec7eb88be7b8f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbab952e7ac9e0f3217e2b89f2e205574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b5e486bc6ac2af4cbc1b497123cbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb918e8a53b7feddcc3f8b5df8dcb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e299e50693ea91c243b2756067244577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7e75d1c0e7150cdf097933ae0d1f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72bad5c3354c39fdce22602e1bcf8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea4f5e132a2345416676fbb57b973580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a067a7960bf9625fb00660428be513581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3832fc166d848b7ccc0d4e747033f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a94b27ecda09a371374175616df2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a0e753292307a3763c993a96e4c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb7e005a1c3720fdd1501d5edd1cd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cc0293d1a708c9c337bd5a8954152586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b201b94329286fab8190ac6621876f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df7f6ef190798c84b8396a749ba7ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312a8c8ce125a931df48d4b0198641d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d4a2930ae5d1c8bb7a99d16fe3d5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1272e3f6c3463ba38d34aa6817a61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a239c9675c11034f3bcc7b35a31e38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2e24c0083dcf59f2a44603c45314e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f237cf67949c59061c0d734ac0720594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ab9f5174cfa8f10a2f1fa5f51cdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88181520daca750669e0539841b749596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b62448bb58773497f89b5d03221b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50bf6cfb825bc1598a85c37e1e5e9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618019ad2c8e4fb6bd7d1042e9796111599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723f9c2be515b81180d4e3dbc836a20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6364b296633f82f6d876070ce73a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941603e4ecf4748fdacc9f2c911be3fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045abcb7a047a1caf6998e65dce613c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5728cd6fab5c7bcfad22ae66bbba8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04328aed79ea01b3addbb68404dbf3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b847aa70bc126f388b437603b9f51c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65dbecda044732baa44a29ab154f9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8270f41ba99db8dcdfae533fe48db60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a02b2f297a286991c50995a8a551e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d41d95ab3cee56456060704687c14e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a38f1d025db101c74bec19d58291611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea638f712faf3e86e32123755e963010612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a01a210780d787ad9437e647817c2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b95a14b5118660d564a692070582b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a409bb06e3a2adb3ffba645ed6f1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225813350ae25b07cd585bcb6bd249c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ee9996b4563c230c6045068ade15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9340a5233f59088d0780d52c88597618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f878027b2bb257877ac88daf6d869d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794904e2f26ae7b3f2bdbfc2e3ba71b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cece4ea9dd3e52b6e806c709fd0ace621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49c06c8927a8a04d9afb4a8eb18f12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529662f719288bbf023d752a43e06a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d0c9077e76f4cb82316b9d5ecaa5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be31a05729b8b1eb7939f8ea5da08d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b549d0d3c1fb9df33cbc73b828423626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c003e8de5c2e15172f358bc0e9c9caa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d8645c944d5911fe877e95036b60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb23fc205cf9164563aa1a82987c80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c806f79b4c68434fc9f81d35db95da4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cbd7db033d3909905a64d6a3cee06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575fa3a8c933d7f85b9590c45a788c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fd8206e84aed01307fb3e5f1798fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b2a77f805b9493dba461a11683395634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a760b380f5a1618937ad34449783635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9bf6a24d3793e5fa5608c7e08a1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c8088147c3e7ad08dc2d490ae31b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5396cf0135260342fb98057c70cc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b42f5f6f166b054c734ad244d8a2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003a518ddf0b2915ca7485b45506b57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2242709461c8649b2e66caf3d62d80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44d30e1c466d7284dfacdf66bb249e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ac5d281fee5caaf6f1a82fc689897643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb0e548237cc14786cb394297a7167644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9cde7403a13535f7914ef03dcc773645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5f83b93647ac251833a5861773b94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125956db4997c75519d88cb2f94bc48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b644428daeb726e088e3ca55601f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c6fb638c16f97fd066ddb8815504d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a36add050905378a3a83000645b8e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61206c4b6062a5349ce73a5ce4de5df2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e0f530aef21dfb2d65b341ae06406652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaaff86bb0c33a77e96b25e5a0e1ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b8e300388607ab0999e644e9d08bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41eb04fb2d666d56c1383f535d7b87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5d5f8461cdb8ab84bd73b930d3ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8e28c20d7e467c1bb70f4485cce45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4217e13608af7388ed2a703f03b3a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d652bad2c3b9ce6add412b1d043a1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222578fca724146adedd574e1fc44ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91479077b84cac89bed2858b2add9e42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f48829ea2473e055f627ad9eb6f2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b2150ea379400057495258f78347663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07024be4c82d5855280909d8813bf2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3831e5beca0f93a59a02f3e2a14be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9632091e057fce55decf51a65c2cc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8e1ad71929becae4d1c5085a5339c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d756e41ea677e08f1d84a2eec8b4b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da49d995c58b1d50096d6e9a3b0c90a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db035b2c87fcae40a95ccfd294265e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da99dd6bd45a55971478d8fd099678671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4dceed9b6355b9d55e81d7560f3b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767748b6b0d6a93769aaac284ca60e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3a36e02756fea41b3f16fd22948c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde80deaca4ce1d2ea42b553f5f1ee8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f17d13f287fed634e484975921a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b6f09402c32750b3b27aeeca3b738677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d7d2c13a2aeef9b4f7e94bb42cfc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202651aeb72da765ae14fdbc90f3784679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c5ee5d693fa1839d0164b2cf65af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c6afe7d3bc6ae265253cb78ffd3b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c81c64400463931283b71d1536962682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241ca72a0a4dee4c46d3568ef0595e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d0bcb8a66300397ac26f32256f3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb13d47afa2c7b943403e94270f3b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac01267c2f11a62daa0a9b10899553c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758d40a493bb345be61620297830c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dfe8a2037e94088d005b2a32394b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854cfb14014396e45374d66c4501f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd103db3aae23a1d0d4da512449be63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e31073c530a40554da48b50bb7b8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1be554f5ab111f28be6312e1bf56cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d80dd2e26291a2262d9af7c3bbf303693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe54f93f8f3b7bff2b1f713e65c55c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d7b17c90487f8956ee6baa6fae24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac1411c3a8b35303fda5cb4bc54e69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6540de152a01555bac175cacab808697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2a6cbb98d3f7d5a5c1a0f4df89c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c767fb91e16c50258588a173bc3340699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a00b318ce59115d82bde9f6dd84b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a31fbb244d2dfe6902648d2ad411cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b0fb8277a239cfb9ef193f0160b35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073beac2f5760b84504a4b1207effdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8977449a44d2a22199650e9e64d83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a704943e4c5d23e3136199661564e34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbb95b8db307e0698887ff1feda5e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497071a5e21d607c58a3ebd5a0e28fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce211082a897549d6835cf43a9c7db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a9b1e003cac0af50b3ca0025b478709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1727fd05c54ced481602b15b85b693d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f733fbcc01cfb45fea6a25f7dbefa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d5fc3f28ca751506275e9124c4752712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4ffd572a13b6a4229126fbbb580ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2322aecdd9fbedae5ba2f00a2e2473714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dfc1bf7b92f7ea3a1b4be512a5ccd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22911607a91a36011399cbc5400ace3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a229bbc12a6120f476489663edfa2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ec70638860648516b77d2d5ead52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5d2be144c3adca2068c97a9a4a81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ee47ab3b6ae7ba0036ce2558a6370720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ef819f3937447649a3313393ad55b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fa574628e862a06ce11df81a92593722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2ef8ee21d2c91baad12c3b168e30b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f037ba90218db327bd0f820059f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ff74a5d6ba1ccb54b25c96251ebca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368749f87da4a3eb6c451fd6fd4e798726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3472dcd42843449fab8af0a1b51c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606644b8c223371851a4a8ba004487728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05598b15fd29cbbcc6a0b2ae4c0f75c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3a3d3d843a4c4246c7b55aac00a58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7838d3956d335e9e94857dd5d39a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5912b96edeed487fe405d65917c69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f212e894359b5568b193470568fcf9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad3de2aa4c46a26c81a87d8ce5ac6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2c2460982d12538dc07d6dbf88154735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8815e0e800ea06c872150662530132736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b7a9ba20b30883912522a68c4947737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804768438f1946f1d30271d15237c6bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4aeba7f6523d77007798f5e54383f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2925dc1590b66712b22cd5d69edae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360fc7ad5c37a3456e601a1bfa336f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d93a8580fac2bb0dddb595514cd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fe227e608f78558fdbe7b06b1c355743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8591bf6f31ccd0d30b81746750d23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404ef95cb3d856acf0d01a10a78956f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77df8ac01a4211a79836a19e40a661746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fe90a7e654ef4cddb8bcbe781c454747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277c4302ec9e2fb6f2a31058e9dfac7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032073de9dd49868480e756697b1657749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85657732702074a57d9a3295d63ec70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751fb81c85bae5691ae9ed53212e54b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a76208f0542ecd34d36c9fa21ca3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847809c20b18b5079d9cbdaea833930753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e755034e58fe4b1a10f1cb0d1b4fbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26372fb1a0244296e829ef0d0cd179755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47682958eb9d98d9d839f5179eefeb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24bfb3bcf07a04dbc917963526f6eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1376de74b3394139bc1d98624e9dc2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99383f26f72b2300d717722bb3c8505759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d6956b73b56a318b71a570cfa82f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2ca434f5854692a60697c96f9e1b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfd4e8364d16300428b947426378813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b327408621cd5db92d9aac90d61c4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bde6386d4a8f6eae27bc473839c41d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fb152a13e0916b7c1c60d410f86606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd58e12b822095417c5da27929fb567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2070b7eb876b4acd48230275b09b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e10dceef2f1619a169fe5617342329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4f0f678d4e1f62f989c262b65ff910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27b9480dae12fe7919acbc36b9cfa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec6f02b86f17974f44cafabb2ec6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061c6c708ac6c0ee5b27f73f5bcc2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890854324c7b31e22d4e6944dbdfc3fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed99a6951964d466f4dfb129dfcb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48caa2142d681590193c19e91ff507216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af931ed4de948bd1e11f08b8f78cf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3cf805bcc42409902f94bf44c10e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee144a9689f8d3621d01cef48da3cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f95f4e92918d01cc78655765c8243320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57088cdd54e48a1198e8c5667edec4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd6a0d2942f48526d96fee2fd25c1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d593cef0a4d71c89add964af05068023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea38742c2c66158fe4c38d2c6a2f9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c503888aafb9fea7ca60161ec5bd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15d99df9f00df1cede9366b55d9ff226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169565364cddc5373865e09931d0b65427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c33695f6378ae805822af0177bec3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e467cc698f6048cf5382dddb95e45229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efbcb2ee57dbbd4ca29543119099b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1957fbeba67260b4c32143137461831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538948abc6af46397c27a7216dd66a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d699055c849c4bcc8bc75a392063db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561061a7381146d4b61a89c787e43bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30a8b9fef03adc738ab6f3f2ec4d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da95da88c95240612726569d3fc56c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8c3b719f24d7ac299772014083ff537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be121d689957104f40c5f5addc386038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac14001edb200c51c02909679fe5a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418d1ecbf7595180b868f10b17216340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601ef2f181233ad1909b21e1031694241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9182c63e86a4e3bfdce2d392468eaba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f993539530f5f94366894b018423d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e09b0e176da0f2566cb7a29b36cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e13ca41f3e67fefde8f4d55123ff6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e9fb08f30f7606516f520476772e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8274db903a8625dbdb63b13c865947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b108a78bfb6884da26935bae3f37bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc1c24db45bee44b68e933435ca7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23058eaea6a607f299b725e3ad86726150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824850438ccb5b4fd3c541959b367c0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04e3b5f2fe6e505f7e7506a59961352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816b0e8ba0c652f5bf54b9841fbbc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bff1a6cce2a3ebb5801101826ef3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35b5b4c1f5961c93585a91da9fbc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50722502075ca86252e61b5b29320ba256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656d6aafdf2abceed89d5d17e16d0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e486423f1613a23166032562f5e305558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda32d06213b06f46204eb4094e4740859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3557f34f2baf5d7947051e8e31d4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711f26d7684c0b7e476a350f872d7a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a0666b3077d542f7797d5ca2caaf862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52bf5b603048ef601618b3e6f1041463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619769b80e61b09c06af0de17d06ad364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425d519ece014d98d08633c644d397065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff636c436aede97e7c51c5e8f6c998866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fbc5c1c21f2d05d36e33d181bbbaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c541653acbf468d956c5d1ae2fdec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d39172cc6e2c17d869200813084f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52065c6a246aceff320e5d8a66b0caf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0acf10d759dbbb5b249b32be19be1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d757163d54d9954f7249b143bc7d6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d2ac74e01e18823255a77ed38d07273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe041d2e251e6b49bcf5736fefdd1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b3ca22b9b0a23a8bb670f2496b9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658363eff9f8c0184ce2cc2714a801076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5dfcc2abb0fc800fa5bce48378cd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0641844cb29361a195b01d628cecf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef480db54bf51f2acfd6237a089cc0a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a49320e06a444805e6ce83317e7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0783308ab4807f489dfed625056f23081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e7363798e749070ddbf3b385f438082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847dacd98ba71833e7254ea99cf80f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b50420e555f09c40c06f2281a7e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da04454a8bbb69512cc224f4f078cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b51840bfc0f2258a61f2f256beda086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602282b6dfc3d909226ff4a177357fd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fede348b0aba9cc8b67cb435bd8a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144badf44a928c60f51dc9066450a4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e7aef88ae46b8372f6790b12d257a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2234d7aaee7eb2a8eb594013a11c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec0292f119fc575460d56a977ee18892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e406b6c772d2e216fad6a118e84193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6b05979e5da2412a60fbc178f88094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e64b3a88bdfc10d762e8d61ab53295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e290d0892dad2250380fd0177fad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ebf69017d6a6d9e78c85060c97cd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec172117f310ce8b6f4424cc0cbe2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b45eba269133baab237b9bc8864c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae29c5173968d3336768a9277e931fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d38ff0e7b033d136d299c4575268101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd8af9e15d550a1215e2ec383822e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467e41a6edc363a5157faa418b5454103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048665d8ca1a44510cee3a91bf19b65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fefd5b1b866affe31d32d4c1cb884105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1539d5759b78cd644204f663d92ce6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b182923570dd57ab7d319ec2f226107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64498954bc081d6fb30612ba55540108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285605685ddc7a9f2776f88cb51f956d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb6c7246e6ea06e2f16dc79ff33bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d844e7caad6b371a8ae240aabf98d9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1039d45004a26912176fc5febe97ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbfdb981bab9b3bef647e2f4969203113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f245bfd0852e4cde43b620bd6a727114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d707cdbab65ba76640b7d23c55de22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c09be21e8575c12f080971e2dc8a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4d218803bf88142deaf4aa226bce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe528f3ab8962169998419a6b60407b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf89699ba5549b09bf8a63d095be9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b274a01866a4a85061ebb7ff6f3f12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd6f087862d0d60b9e42e8f06f5df0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bffffcdca3099be418e2f88b3dff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d7f329bc676ab351ce2caace000ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55282b7270c1a12eae3a18d999be11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f7df63b665c5e6ad27ccd3dd3e58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a410131d355f02b14077a67db540c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59748df382f3270cfdd93d1e428c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde60cab37140f9a03f5a668e072a2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022b27406d15f0aefbacf30ca871f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9b536b4bccfbb1b7132fdb4bd46c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857fe5ebae6460b7f963233c26b0ba3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62a9b519d736732155d8e0526ffa42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2dea8ef56cbc681d151b86fcb7df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4b9d440da4b05a0d208a5e18ee197134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f72b00ee8baf43dbf7991e72c8ab8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63642431262244c713e9c2745892265136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416a3b4fcb02804e4cdb2f3fc4d08f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188a758cf03f36d93ca0c957c91f008138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebd097f866e8aa058540c262676c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ccbf9b52cbf7d3127bec25cca25f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db76ceb5051bb5a53bb7547b2fc4219141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d304c3da81bc36473373bb91b1a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2e840d64e2eb72bd5ccbca1e1c3b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d0e206f4bdf2f6721c7ba5ba6c667144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650ca8c12807dc8906a0478535e9c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886bec4aad40529e6f16e7889ef26ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e8905760454910914ac699ff5345147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e89aa7c334854c37944d39f61e14ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ef0f52c0c9a791abd4fe9b9eb204149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb83b58437e031cd172ad03145593d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9064fa7244ea6b895365f1ab315a32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9617e77137e9726cfbe233fc0ed80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e2e965315a1ae2003902fbb610c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ceae035955db268d980736ee1d8fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37edec93450468f6c6cd06c2427140b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6ce166e1b4e021537e93ee470fdab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01865ce749bd63fc20c63a9c9c9240dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6ceef55772b3f56d2ae0df521b360158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d24ebf3b297e12694b53cc43aa5c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cbfbcab1da30817529ff5f892564e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf813752a7f473953f3f697bba9726161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e62ab20b9a4cbaf1dca3c386d7b40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad13adb46f99dd207f5a740cffda70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d036fe9e22209f3887c6c0d58b0d62d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb386bdcb6968ed4811c5336db62b336165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274fb1c160686c262a76f429061bb62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126638760083f16f332db666ead529f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2081f0976aa6515b75fb5c6a17bcdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520ad0d0fb1b70907c39dc015301f9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e13f3d5db11ce619465bb59981ffa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff3019a6ee7de0dea49e84947b10c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c8085776ad7c7b99d14b36ab32e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf276987f340e81a33ac3cb84cad9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab39c79e6091e8d0b4b46660dc1d51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb53a6957eb9c75019219017a48029175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26017b14eb6bd0b53674fda02ee885176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bdbd41052123dfb9c2832dd0db5d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a151f80594c4cc4548893e273125f25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c103f9f0060dc64ccd2d5a0884cb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f26525727d20e78972e3d4922e763180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e274c59eeb589c299df600ad7c83a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c6ce2f98bd424b83d5c46ff8a4097182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdad23ce228f7d1b7a60dde54bda89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191d43f9fc1e8566cd11c487c4f29cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e022ec429b57f43b23a445fc118df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e2c64e01b33d43f2fef9184f741d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920845b2ac2d8f58fb7a6cff753454187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1485eefaee612e0a3261456860de4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df191178612170086befd76f276d7540189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac0b66c9664ed4e0fef377b9290566190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e69bd915bc984309f26054e13b0940191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d431b4b46b0b3fac467a5994c31ec27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2739fcbc83d7d1da21183daaaf9f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902f21558529c4e65d949f801877e96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c480073936dc97cdf6820965e177a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb5c5b0659c7d367cfff67ac9023b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b775fe949a0ad1ad3af36436ffb40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bddfa01cf2c47ff19669dd90f793b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb629a61420a30b2aac18901c802c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33388e471ff15e16bb2894a84c6b329200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c66cd43f25b26807d2f972bdee17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368602177ab2aca3dac562a1fc98e5d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af175cea695c04cd73d208fe27f94583203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d9a4ede24557f5284d09ea1be051f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a562ff1aef5645e59d7e644ad0de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a0d073003cab5aa7e8e5551201504206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669946463c202a5333c16b3b0612836207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f7d635e662a92c2315f948354fade208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa275ef1d909a6bdc15cf48215782d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec2ebf12aeea77a27c638d71e125a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae96c78880703fc35fd1480d937c383211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76df322642f70e5408c3d3a48e426e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8bcab77d76e1c49d54bd32485d712213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f484ca8f957383676753d5083879b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d54909f5483138d9deca3cb24a8c42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d293fbe691f46682a53a78cde4dd74a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e667cb6f4a8d8e3b16ed0d67eb69a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d2ce3a61c9d5a467127534c84b38f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a808361b5b32643b31f92fe3d596219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd4691bfca57e98e9f85af3d87d826220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a51fe327c1d878073d35cb2f09183221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3f8a426341ea7a1dfc646b7ac91b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d0be451d9b9ca720e2c2c1d6476c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3a4c6941b0a81f8feb444b2374e99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b1e208f1016764d5fa883b024b561225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfcddbfd9d37be564db86b8a8cdfaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b9a3d062f42ba1ecdd9e205a3856227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0550f5a9438056c8ffe4838c57fc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412179c9eb240383ae5fdf2d08c356d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ca73bfd6391fd055b090b07f712cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464730cd55d2c61268dfb27f6074133231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf237057b39473b639157766d931b33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f99bc81fb16b175293419c13da089233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569595701e6e1ca9e594072c19dbb01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed0d1fc82c0b45b92d723bc8e17e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a603d869560bfa40ddcdf5fd9b2c51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820902850c5dd41db0aa5a8b7b0655237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7bf0188f3e9f6ddcb8d0884d36445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773bab465bc475a06c1bb7f14d590e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008441808af97e7b55003f384336b8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee7700b8df040f3844d463dd602b9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23e2dbcce9c6d8f653b41ca2e47753242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d15343a43dd6cc465d18d2cc8143b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a6811f7f9d6158abdc7bbe02509e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28addb6b282254964b00a2427566434d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c365740a77c951c2cde44ee2347a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5796a2696db89191a835dd3ff64b34c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f582b27f1ef2ef0a487bc325fdea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4844a362cb86bdb3d15c366c430a5f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82262a1edef481f3cda601455bb92285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474eb8c33662bed8a7546b4a90af5fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b576838459583ec572114e197a2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ba8480d2133f89b43553a66bff23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06a8f9a13ce1ca2f3778e898e8042254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef4b4a85031ba1ca455508c32b8c3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab44d188367b08af62f5bec9d56ed1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477be22aae8c128a9bf21fccf0df3fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8feb0474d02e057f07b8570cf0c12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e537299f29817fabb904707c86206ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f85d63fc34d77be4cc198ed6fd87b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa6796a595d1f9bcc39b01927ce24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda430dbfbbb086b544e272030c4137262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea103e2dd9baf924e42e8933a1624fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b564b571d6066ebafb407ecb050933264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76074761df20e6e43c10f5dd69b1be2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cde9933dd29dfe42281cd2c69a68a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc394086cf8c9ca13c03dc9ad6d545267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e220d3765aebe407800f2cfd7f4863268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9beafa469eff1c28160edfa64e886269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e4be9b7b81abd2c63d89a1e86c5ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff63a20ee9f8ad274abf414f6277b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0874cf7caf3f69ddfdaf97c25c74f99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399db5c9853b85995db60a644a9c45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbebf6cabe3eb1d15a67e6ffad2f7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f57a2ce0f38b9becef483adc4d9a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb88f0fa45ec85f013e23f05c10c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b4aea424adc0543d13d1b07ffcfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe992a1ac88eef7ee7a193cbdec413c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998ac4f312048debdd736e176fe0aac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1fcc54fb0eaeba881222cc136267f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016179565cc20c702ce29ed61e3d3368281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad417c567bb0c51ed12e34321952a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f68f82a6f7f30d498531937eb8282f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd309664b18ae0e8d6cdd261fbe4d02d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66530149063ac92284d88e456de61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3eae89534411a76ff9060c791f0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f39096cf4297410d2f0b5376b921f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd53f5b6737bf8499d04709234d494d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35985aa856683c518d2d5d79d5fcffe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c07a1642917ba5512940c364c4e48f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292166acafe80bc735ee3b36d288ec3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f45db229cde505dde03f5b4dd143c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0c7451739e046764357083c6fc374293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae5521fe21b278d62e7a933c640f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922693fb36970e2ae2537340f521b01d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130364914de809c7ab03cb40cfc6d5c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ab7dc48dbea013dbe314b492ec7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1dc83035443cab23579adbae08f7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee05057e2b0744c473f88d05f2ae8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3dabadcae49f1b248fee68284196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c433eaff853518d4dfdd6025cea5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbca89c4c983be18107d2d14467bd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f9bd2dd8918e9de068801f7d2bd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d3d69a9b56a749eab75524b2cf03b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e302168289ee69df4c6840a685835305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e9d0586a13b2d707b40822108e7ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b922a53cb8e210975aabbda4017a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191047b98852b29740b53222650dc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc7ff106948c5fd1dd2b3b98e2db2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14238bd5b71c64ec6756a7f031ebae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef46b689e041b04f116fb392dae5196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647966af1519764f5a275855d8180a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17d74b269cbd680e0074c453574a0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa94edb15b0dce18030dbcfa6f5869314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9786d9a9c96e1d99f5b2d5958a9a1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67172e24949ffee4d11cbfc99d870687316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cc1a18817923f0aae43189de50910317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20561d470830b561fa8f38b1b76ad07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262cc9c781cbdaef1d7d813cf3d3eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96b053b056665522bd92a0500589ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042fca2ac9930bcaf44d05b610c3d56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8617d6d4cc2668a23fa99270965047322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eb3fe1b7e484c2b6528c6e397db2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520bd01cb64c4746c689b1e3406609a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbea835bcd2618cd15297edf2ffbc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b52819beb7401b165a650754ed2ddb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a23e02eec00fd0bf232f56121d359327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe953246efa31f03412373479d8702328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b56d69141aa85550e89a6eebe80bcb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432cdf7fb1dd8c6fc902649fd45925e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3ef62d310e6854dcee8dc5ad32aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df1940ac2f5d478c3bfdccd0c57b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61442e7f74430bf0e4063fd7a903f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c418d9637042dbd63d1e9ad6176a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8565177fbb0a44cf3672ceebd64f18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f175960bea4ac73e7b34dba83a260336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d7f5bb64fed9ce3244099440820c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d69fbd99a1a97cfa6ad6508a35ebd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f3bdc28552d0a1bb745d0ae79bfb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b6e4c3766cb23b2e4cc3de68fe2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67131615aaa28be7b8dfa4bd9e8e10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf95e5d409dc2958af449c43286b29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9fd826e62ff738a47e8c098f09919343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844c6b6989e9ccc75be3e7b4797481344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e08129d759ad21cdb2f6213287e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f91d07d3bd2c71299fa7e1c59a6101346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc39320a2296cba33fde9137c26eb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d9de9dc3740e05429bf0405ec35c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f89a7675db80f9bf726bbdd96d2db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbace666d99518b1e13745c83760d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3f6fe6608578f8937a7218602d3e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd1f00f9bd02ff098abaa378067ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bece676a47b778cfaafbc904a07eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d1bbd8ecef2f0a720d213312ff21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c788a0f12cd2916d3a2d54d2f2d8b08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbbe17d9b683e3d63cba7cda2074b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fe678e877024b8117c9b386f5819357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67580ccc1b77eb728f510eb4bee855358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf89d045cb6d1d1d8e747463be5334d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d5450b764562eb8f16931ed892d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99bd9f2dce7b2597d8e08f66af8b2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b2350c5fb96324987fa0a3bd6a40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e9d887cc2905cda478f98a3ec1483363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8a6d3428dc77234149bf8928e908364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce2e9ac994660f610fcfabe6dd517e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca65fd3c2803dab61f2b1163273da2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064122318c7fc9d171d104a8be6f224a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1c129c01842fda25098413998fd39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3629faba6484315e4f25b259752fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20259f876b3a9821dfdd2fb4e3cd0e41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1735fc7c623345f17b06224d8ca90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8f6eea04227cc577ef87890791684372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1918a44ff55690a6e844fa1e2d6c0d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bdb195d4efd57705a4b830cafc3ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea56957457ddb58fd9abeccdc21cc62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc830a7c8aeba40adaa35e736ce5810376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62646c7b7a002f388a8bb355efe3d173377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753414c3f0df4594c4c26e9ff2aec0fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807a7cd0e2e5e8f8fbe695fbc851bf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bb09af4704bfdd7b0be653a98f535380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c6ed28c112b6233ff0bf91d6c1b6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ac0546d13b762577d0a3d565f922c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d1b315efcd9817dccee0d615dca1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d0645206e9855e1c4e1f788e3dffa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883c32263856f2b94d7f0d3da5f325c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95d719dcc435cff59b20305749202386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531a254a8317fc0e0da5810208cca5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737c17869356a17b09545462bf04f8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51286cd2ec86ced44c817d52477cdb80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064908c67c72cc18e817ccdc53bee0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06e1b3d8a585a913bcbcffaf7032bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5f19d5973dce7bbd70a9aec563365392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5615c377bb4a08a16ef4ddb9603a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24053a8032c931f02d86bf3b18640a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922d358e21e767016b1acc62105d18d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681f01fbf37cacfd07e68a5d656ce7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d59979bd276839fb220ba3f22b131c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf6d3dc3e008b348c887bb5fd007b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac34f680115e0868eda08760eddbe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a0443d495e91b47514a87421dade400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348d0b1dbc3633de93589f3ad4f428401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865855115b706dd063f119595541ce3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efd557140160550243b45426b6617d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6880634eb7c572ffe092da32bcca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cef655701946ac72f84978992097a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98b4872fd28c2e68398a305716c50d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d095c5d099e788378a62716b8d18a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be499fdfc089363c16f196db35169408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c995e4023aaeb361714799c4ebc23e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488af4eae6ab3c53ac9672e18061a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e8f063194741f94cd6f1960f42ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd2ca533ff6597b3ee98856f24ab88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bbd99ece2cdc3547be51b2c235cb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba2fa2bfae49bc7d21b95ab1f1f873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5951a25c931b724ac692420462d82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc255d954fd11ace0184b4823e1a6b99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88452681332761fa7d5ca73dd4320ba5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b6a8994b7174c7095a69b66c94c1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039525835f7b7ba46d818579b5a2833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1a032cdd62c70394bcbff016c4b3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b57b8f29ca8ed2ae0d871a49a49e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e2770d8b44aa087907a7fe0d313c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a4361a37b6fd3358de32115ade87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55516b01321e9230b02a77f6dbf3b8dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba0b61d0c67a56d30e5376e41893fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4de2bfee30d32e4fd30afa3cc2842426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3348e838321789ba0ffc3f94dbb627427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d537d8f39d621712bb02bf0931a2bd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43470f6f21236340cee8322bb7a98b2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea48489821c545747c8d6754a95cbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df45587ca41054e95f0fd35a8809d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539593250abe9c03453ff7e72123df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ee00686dfa020b2b64bdeb2a94620433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe48943846364e2bdce6cb50c9803fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c967a6114c864d0d3c3a47e7af9f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7fff080bbb08d3be7ac003f67c225436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad246153c332da5f1363bd1e8139b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df020a4816ae2e0a1727a86d0ab2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e0e29876cc7a232c4c04a04c7123439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e1c5f0a923ef5017e4c309f440760440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb51da12b6f302ed32180c875a2ab69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d062a2a48104825f9cbbb130148e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65034ca7acbeae50f6578ea240ec306b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01c4fb24f017c9822199798f4a35aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3648aa3521f06d75e9caa20b918682445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20d1ced642126c72ce9ea5c3264dca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323dbfb16fb99d704bbce8535628c5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a551a32dcb0aaa4a75f281a7d527ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7ec696501ee1065c1b6eca78d74d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629750cbe52ef1ad9f72a7c98256abed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8e45f2a07e947470d9141ea2f7fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696dafb5ecad87848c89b9a6e75ae7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6436098f5a38a05487c08432f771f56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46415c9ad2dab9b343c9ef0ab94632e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62d8bdf5cfb04cd7adbec30c611d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81af4f8caebf2a1f0b7e07f68a043456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe66f3daceef2575db819deeaaf106457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabef99b0e5531d561377f41c4762fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b92f2acb66e194d1e1041877ebfb63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca730c714ff1208d61e8f545d8f47d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09898e9b1d53caae1b58561ec1e1797f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af93d820d886f69c2f665fd21952a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b61205f5f04d1caffe83696c9e1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3352863de66e731688a0313e3abea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba579c67ea03f7d305e05199718c01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3269a587f6dcd2f86b1da524e3c589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dd92c9a1f654b663d84a198927402467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f957bd4770975e45e8bc76e711a04c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8887fb98b22f874507c14f20a3512f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb673bdd9a76b631167d32b62d00fd9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66b5f131c7c5f9064549d39bb8c84b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b9595d9d356461fec2a8d7093c747472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89fc4aadf9bdf68e28c9ca7f67e9f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83bf0b55bd3913ab64895c0c48569e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27848697943b690ffd561da728fa93a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e7568dcfc586484fbfcdc6239b87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff9c2caff4d860aa83df2c22a115c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc118fdfe5db8d93418f8c9b8961744478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a912f038562c84dc9406de132fab65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1763304d37cbe4af413b4bfe57d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694be6e2eddfbe012aa9b014a47d8a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e892bd353bd3472e9e2b4599e4aaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2afe183f43a546f15ff262803dd0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e2358bc2e1d3f795443680025288b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e567e03a331e8bace68d008ac0233a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03453d92945e127ecaf4bd9ff9532486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fe54b283fc6a7120ae63d566799ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef1feb257487b08c68c8f20f8b4090488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713da54e731d3e915aa14e5107657c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086a78db635237f80e3cfd429756cf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07885edad3faa19560ec3635114948c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb58f87e80bf2786e5e83f8c28f63f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c8c05419d767b7f439b82f0992f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25597dcd22c5ac1c21f4b9098fb9f9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c64db0709e531dcfde529603fa8c81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a283a3c7237dbadb6f355f72019326496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad651897f3ebed45111c8025fac6c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f6b83129ad6c3ba5225db3bfb969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2231056eff0a7b2362c5787d5cea8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff34c6082edbeb81d0fdb99cfb87951500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05500f9077dea55bf1f14af2a3cdfb70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12e58cf527b6f762d9727818ead22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5830d24ba80e4564002aedd023bba5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e01a56cf39cd94319955ee10b82aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbea9382a612cb3ee4cf927480fb1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20130321e0c0d1e38e73e33be66701506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9a7a938dc5c25ff07f794a56be476507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99aefaa96df2425678627392764dd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29ff5cf544064b45ec6eff811a76cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f1e415940c482a983b59c98ebf0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7efe91037d84f242e7ac88ff5192e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea2bf2d74e23c350b368e54d3571c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e53197059059cd373cd5c9da205477513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d86572a583c1a6548019f8cc3e64f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432c5979055312cfa0fcff9f8689db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a21949221e491452dfdfe1abf51928516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bad39e07158a0b34b2cffe173e6756517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29191214d876545a6b5df60cc642b826518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e9c7fb02b16a5660e1f1ce84bfed3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190a1fc431ce4d8c6a3d1b750c2e37b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039e4d3e5fe36fc2dd121b49fd333f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4712e60665778c871a31c879defd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c478e52aad88dd009f591a9115d3545523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6110cab39ae54a071f3c09c02a757524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91fe3e2565e7dfec30b0ce9a824e44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc70e8bd31f16a4babb052e691cd18e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8a87c6994c600b27d400694ea58c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc8044415a563ba11359519a4eda2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a348670de37c31d8046986f7ded4900529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca33d9660282e0b78be646c70dd5427530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78151003c0265cdd397519eeef639bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92500fa4a4169a847a85cd9f039240532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b95aa494866d92c9cd442f10debe00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c080c6ec72ab6bea61c46237ad2809534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614606142a162e67977ed692bfe5b13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db448ec08ca2340529aaa6bb33a36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa99a1884fbe7d37d2edef7cf3191537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55bcea13085bd52b213376b76c6e42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecb7eb98fdf8f536cc8b46d04bf0f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd2e3c2bd7c523d2e16d93787f677c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcc9c7f4852e55f7b92e5ab8eb421d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e67a066f53722896aab7b1cf0098542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ed79c7a10109b9403dee258a3401f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e19eabe12281391ef5c5caf8614b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224114de43d61666eabb217c6d78019545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d494ef8b85321930887f51c4e55b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47b6c8fe89bce25b118c58ac20d5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3f08f280ec59062120432bee71a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a73b9d598327a6eb3f364480c81bc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b325a9d13a3489b7f734f2847c3102550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8b392811017bbac0346b72f0cd2ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b74a9a8b3e1ea0b86476ad1c45a64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc69fb5d6c1d176c97b4cd2811d13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a104ca7c776a2f630f791f807b08230554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08dcb74622e151f79baedbef5352e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb285d96444fdd3eb7d92dc911a7865556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bfa9a5b644eab1de948863b7aa216557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf8a72e779ee86a9281d35d9383fa4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050341a9f88beac36677ece208b0cb35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b5bca1e873baefd4dc15e7dd2767560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dcbd23e85449bcde781140fe39b17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e6be9f613721eb41b7601bb12f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f04cfbcb875b560254cf90ff08218563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aaa8fcbd4c1ef5e200c5b4f4c740a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a914022d1c910ae00cc4d7fe7f4770565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff16277fc42b437f4523b07bf697b58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056369a57de1293269f301e32c5859a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef542a2800189d16def0476b02e626568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528c5534a8a4e17fe0f69014f48e17e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95f7f6e299d6594fa41e972aaa166570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920cc7d798bd41c2cfd33adeb2307d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fcbdda76d5be5c78e1929b3dc4275572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8cc9b62313048cd556510557a8428573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a613cdc5c7975fe96807cfbfef5189574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52be0071bed07473d83944e74302c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a53de7a0a63f33cd19be2f19de8da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53024a7c135b3c60ca646d4e8de70012577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71440d0ec188247b32dd73450dff0ac0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339792a7afd23b4e82c0bb73b962ffb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04556ff3b35580bf6cb5c4592e4c0951580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f69eb5b689084e86957c39a5229d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d7ad09da05ced04e6e8a727eb6bdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d4de919467b029ed3ba643ac71aa7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6063c845826d35b47acbe06f1cc6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cad28b906033d2ccbfc625de7b260585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45411b1c1e3aa8b6bd3788c9c5dbeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f35f26814de15a5b5621954eef92f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c20395495bfe6af33cb960ebcb6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90a09fd9759d31669a0f4802fc9807589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7f7fbbf84fac28c9bbb558fcdeb57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1034cb549fff63c596f00b2b07c0471591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c9636d4e945b7ca00382d65994e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e025de11471f83fb2b12067785159593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca98c372684839e63b73be2be5dd8ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08477b3c4cea4d4103681d737aac18a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b79e149e2ebc5e898bc9bdab5a2e91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413970b1bdcf773c211ea53d246860c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c67c6139e9f31fc5799ba8ddba1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf53e69ebb90e0b9686d699327e947f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6afb5e8b5497dfc881a1c1d046846600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a79463185cc61b300d0904498aeb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4398b672a97d821e9a22ef7195561c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445224b228c7fb19e7826bc5036f960603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61eca566987f0be0565ed6a50448d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f43e804eb323c3089e8366b4857a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2318e59d6b7143764fe293f2fdac1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f64161426c1240a6535cc00059100607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a3c1506fa699a2672397af0d0b0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ae200751b970b8fa30f4e355263f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5584232d320f1f8a1cfead857a7919610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55cd7edd5503c772e95b8ec459479a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ed420a7371c46bdc219dc611aa51d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484921830621f78f61155fa41a330de9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708b5d5c582ee9b3a930cbb50961e11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469caa08f6b72d5b40f26a4aa22efb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4ae1df0ef7941afaf7afb427af60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af7ee2e2d85721d57dcbb1e8e485b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b9873cfccc7e9bec4559d2c91304b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590eb0495e8b19b25c95a6e3e128ec1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b77aaebabd61c91476edd1afc9b87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b826ee220d718b5eb906d684341f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74093ec543adcd8d2439be213d65570e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada85ea4c0ee8d36499e2edc9d0e305623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818413cb615227d33e066a8eea75ac23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eea9696238086a8599790eba7fb0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cf878860dcadf6bd8d3013ca26ca2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6ed3c079ddde976bd6b93df4e312627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d01c7923e098cad17f99c75572be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2406264a1b702f80cd4786a840ff9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a23e02b3994819aa3b9fccfe0eea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78605b611f9672fc2b058257c31f443d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ce5656e26e165f9c303c1f216778e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d84a9dfecad203f98281a8ca4cf54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963f30f99ca2dd2dd4443017a052f6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86d0c9d8d8ea5abfd5f65c208905e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e87e062b6e4199b08563f8709bae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ba9f638f1f57c8db71b92a5a1fa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60aa8f120de9f39d8e25c9911ffbc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4ec0a9a2dd06bee3f0eee04729487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f224af6da3441dfce37556e4c5cec9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db4ef8961aea656d6e84b9caa71a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668585b653ecfa15a2d4ad7fc3ec61b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f638808aa4556addec8b46322805e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f9fb8cc3c8d372bb2a90640cb57ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4230a4f1cab31f830a3e7ba8201b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b47815ffd34fd25700ad18af6deb38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ccbf1e7eca541ce2712db74f1695647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015431dab8487cad918ae52fe0df7dce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123cd9a1e589ae295f503efca96b4f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a6f336c433de5ed195bd78532bfe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf8efebbb15727f107e9e19aa9563651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7780adba9fed86dca4f33204f6e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578663a758de588ebdf280f4813d9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d82338842f97c781532eef311d064654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043532656a5c5feaa0eb2e3fc548b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7ce5503944b764e5c0400e2aceae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0d98795b0f8b4b54596e6d3a6eff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a3ce9c62ad737184a5e1a7a59d564658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faacc4e07cb28723566594bfe464d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6c8ffeb54191fe01bdded967a44be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68e83265dddf73b3552276f6877d06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2b7e54f13e5434818d61d6a6c4e60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d002e31fe3bf36d864e83a9b66238c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e5e901dc14b4d57dae92a67f06c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0720ae302464d40e8be3908e413627a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f14f63833b12bf3f25a3607c78a0bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87662c3f657003ea81e12d6816ca879f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284496d61c4b4485a0a84c7f8b71ea3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ef8697c7fedc858a027ea4c6c674669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbaed989877bb257c31280c1d04884670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45237165ab4359c4bf81a2120d407671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788d785a417ea4b4e8f028ee3b9309672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb8feb0de8ae64d5f630c1e04dbbd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcb25b8c6b715ae9233e213acd0180674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0581438eb559e50401d7526899b8cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89269710ada5dd9ede8c8ce8741ba3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4733518f42d28c6b73abba6763685677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c52b2a018d93917822aac4db224e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967f94f1a1f6ca4dbd9335176185a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8428110aa0cdd01bb46300a02c6490680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0cb750760fbfdd93c51284b02454e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a9f2b04c3c29f2b384b9ce5222d9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242465a748fc0fa6163e393f8a44ba48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d491697d7a52f24a7d10247277dec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87cd801d352f18dec8bcedd4b8136c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233515ef3cfcd60794dfbe202c38a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc07f898859b013753e2b79490e03af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8008cf7e516c2fd42d1358c1dcb5301688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b813b91bf769cddb56e00660b44e11f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5ecfb6a3b62462a75499bddf6f7da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67448cdb5d24c42b3b49f6efb7becd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac763e8364cf1b361ab444ac530ee83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21bd27448e4a977ee735c6b2960a2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef235416d9ff9dd1b292273231940093694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e471613a45fe8d49cbf39517286e36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c5161795346b8f83fe000d92bae4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68dd0a388221aa11e70221543b7da5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8d45453ca4ef33d109e087a315ece698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a1856e3eb1e5029a114b44d495eda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828463d128ec544fabe79f548e86d63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978b1dc192bfdb1e5499fe265c94b24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd9eb03cde7bba89c8a54001dc1cc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251c6eb0c7315a3c3d197d0e1d0a650703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492536cfeb147441afec2a0af6e25c07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab967476106feaa89e94e36e5dd68d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc825b7da251035d352e81d70213cf45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca44238cfb0390d09b149b02b6f76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35bb807af800e6185eda9924fe18b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673485b4dc8ccf7b488bc984eb17bbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253eea991b988e6c1fde598f581e3f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd740c8002a4c73bf40be582902348fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4db5ccbcf34c4cfe5ba8a17b5593d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507cde77d82a2512d66f2ff4a604ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067013575ac44796f1d6ea8858e3f015714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b1bdad3671af1ed7cf932bedd24a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7740e231b3669f5e5cdffcf4f21e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3fa56aae3b72420e0223f684c781e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e4782a62ca6ab2e74e8ac743be028718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290e4f1d4d9cb958f28ce13217b2ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714daeeedc75286103b1a50113ab6eb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863fc5fc5b3483fe49be8569292a9ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2820e54268841b245e62fc080275d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bed20d6b831f7a9aaaacdf9798e19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3441b979c4471e16e6a80f808d565db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455467c9b927af967d6d6c86b55013de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794110f08041f5f4fa6f805208f0155726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b593053177cccf7baf7d929b81150a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aed73150442255b46399b7dea4ad2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eedc3c57859f13320ac3f9ae29f02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6e3a1c962b19d962335e14c901ebb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fa614c21dc7926cba1c12fe69ea59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278e9bc8c4763124cd617c8dc5a360b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d415d00f9f63b4afa35c03ab0e5c50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea56f8e9d2c333c201dc19d822bbe2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc67f6f18f88a492afd960e52f50b59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcde6e3f6b8347839d6d209e1d580c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da54d286f01f30f5bf6459d7d3dae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a385d0aeb217f4f57b11b0af1e5fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe670370a297e0a628dfd47d3c858739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be26e49c5bd12397b6b0f656f4a7fd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f37491e483fed6a22bcde8ef18247d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86106b8d6b5b4ca428fd98444a8dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aee092a5f4794a986eaaabf28afdc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806a0ce2b0ee4b4bee33cfbf22cfbe3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e72bc575b23aaab21aacbc5e058c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835490c510479f17f3098b499875d77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a98f4c97a9ca2a35746dedf9cdf6c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76054efdbe679fe02b02a87c1b4b05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36313d544f18f68c3e9a972325f8c0da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e965965010ccfb6a1f99d33103433750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff456261b0b6174624bcf70a503af9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f456878017ed162e5228577ed49abe2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf11a1171395452573c9c3683c76bcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ffa546e2ba11df4035c671e086095754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be635dfa925235c725004d78a54489c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca55776b2da619d8e434d7bba01d79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793430fa2b1ae0741c21c11778d70e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a0c7e2c70d39b6d614ab1f8d97d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0c14ed798bc5ba70d57faa9aeced4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>