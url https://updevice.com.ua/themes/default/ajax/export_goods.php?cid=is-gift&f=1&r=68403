--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d6956b73b56a318b71a570cfa82f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2ca434f5854692a60697c96f9e1b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfd4e8364d16300428b947426378813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b327408621cd5db92d9aac90d61c4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bde6386d4a8f6eae27bc473839c41d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fb152a13e0916b7c1c60d410f86606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd58e12b822095417c5da27929fb567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2070b7eb876b4acd48230275b09b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e10dceef2f1619a169fe5617342329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4f0f678d4e1f62f989c262b65ff910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27b9480dae12fe7919acbc36b9cfa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec6f02b86f17974f44cafabb2ec6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061c6c708ac6c0ee5b27f73f5bcc2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890854324c7b31e22d4e6944dbdfc3fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed99a6951964d466f4dfb129dfcb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48caa2142d681590193c19e91ff507216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af931ed4de948bd1e11f08b8f78cf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3cf805bcc42409902f94bf44c10e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee144a9689f8d3621d01cef48da3cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f95f4e92918d01cc78655765c8243320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57088cdd54e48a1198e8c5667edec4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd6a0d2942f48526d96fee2fd25c1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d593cef0a4d71c89add964af05068023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea38742c2c66158fe4c38d2c6a2f9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c503888aafb9fea7ca60161ec5bd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15d99df9f00df1cede9366b55d9ff226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169565364cddc5373865e09931d0b65427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c33695f6378ae805822af0177bec3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e467cc698f6048cf5382dddb95e45229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efbcb2ee57dbbd4ca29543119099b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1957fbeba67260b4c32143137461831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538948abc6af46397c27a7216dd66a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d699055c849c4bcc8bc75a392063db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561061a7381146d4b61a89c787e43bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30a8b9fef03adc738ab6f3f2ec4d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da95da88c95240612726569d3fc56c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8c3b719f24d7ac299772014083ff537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be121d689957104f40c5f5addc386038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac14001edb200c51c02909679fe5a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418d1ecbf7595180b868f10b17216340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601ef2f181233ad1909b21e1031694241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9182c63e86a4e3bfdce2d392468eaba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f993539530f5f94366894b018423d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e09b0e176da0f2566cb7a29b36cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e13ca41f3e67fefde8f4d55123ff6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e9fb08f30f7606516f520476772e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8274db903a8625dbdb63b13c865947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b108a78bfb6884da26935bae3f37bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc1c24db45bee44b68e933435ca7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23058eaea6a607f299b725e3ad86726150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824850438ccb5b4fd3c541959b367c0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04e3b5f2fe6e505f7e7506a59961352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816b0e8ba0c652f5bf54b9841fbbc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bff1a6cce2a3ebb5801101826ef3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35b5b4c1f5961c93585a91da9fbc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50722502075ca86252e61b5b29320ba256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656d6aafdf2abceed89d5d17e16d0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e486423f1613a23166032562f5e305558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda32d06213b06f46204eb4094e4740859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3557f34f2baf5d7947051e8e31d4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711f26d7684c0b7e476a350f872d7a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a0666b3077d542f7797d5ca2caaf862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52bf5b603048ef601618b3e6f1041463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619769b80e61b09c06af0de17d06ad364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425d519ece014d98d08633c644d397065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff636c436aede97e7c51c5e8f6c998866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fbc5c1c21f2d05d36e33d181bbbaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c541653acbf468d956c5d1ae2fdec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d39172cc6e2c17d869200813084f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52065c6a246aceff320e5d8a66b0caf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0acf10d759dbbb5b249b32be19be1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d757163d54d9954f7249b143bc7d6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d2ac74e01e18823255a77ed38d07273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe041d2e251e6b49bcf5736fefdd1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b3ca22b9b0a23a8bb670f2496b9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658363eff9f8c0184ce2cc2714a801076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5dfcc2abb0fc800fa5bce48378cd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0641844cb29361a195b01d628cecf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef480db54bf51f2acfd6237a089cc0a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a49320e06a444805e6ce83317e7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0783308ab4807f489dfed625056f23081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e7363798e749070ddbf3b385f438082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847dacd98ba71833e7254ea99cf80f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b50420e555f09c40c06f2281a7e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da04454a8bbb69512cc224f4f078cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b51840bfc0f2258a61f2f256beda086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602282b6dfc3d909226ff4a177357fd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fede348b0aba9cc8b67cb435bd8a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144badf44a928c60f51dc9066450a4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e7aef88ae46b8372f6790b12d257a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2234d7aaee7eb2a8eb594013a11c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec0292f119fc575460d56a977ee18892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e406b6c772d2e216fad6a118e84193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6b05979e5da2412a60fbc178f88094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e64b3a88bdfc10d762e8d61ab53295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e290d0892dad2250380fd0177fad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ebf69017d6a6d9e78c85060c97cd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec172117f310ce8b6f4424cc0cbe2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b45eba269133baab237b9bc8864c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae29c5173968d3336768a9277e931fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d38ff0e7b033d136d299c4575268101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd8af9e15d550a1215e2ec383822e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467e41a6edc363a5157faa418b5454103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048665d8ca1a44510cee3a91bf19b65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fefd5b1b866affe31d32d4c1cb884105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1539d5759b78cd644204f663d92ce6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b182923570dd57ab7d319ec2f226107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64498954bc081d6fb30612ba55540108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285605685ddc7a9f2776f88cb51f956d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb6c7246e6ea06e2f16dc79ff33bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d844e7caad6b371a8ae240aabf98d9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1039d45004a26912176fc5febe97ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbfdb981bab9b3bef647e2f4969203113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f245bfd0852e4cde43b620bd6a727114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d707cdbab65ba76640b7d23c55de22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c09be21e8575c12f080971e2dc8a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4d218803bf88142deaf4aa226bce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe528f3ab8962169998419a6b60407b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf89699ba5549b09bf8a63d095be9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b274a01866a4a85061ebb7ff6f3f12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd6f087862d0d60b9e42e8f06f5df0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bffffcdca3099be418e2f88b3dff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d7f329bc676ab351ce2caace000ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55282b7270c1a12eae3a18d999be11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f7df63b665c5e6ad27ccd3dd3e58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a410131d355f02b14077a67db540c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59748df382f3270cfdd93d1e428c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde60cab37140f9a03f5a668e072a2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022b27406d15f0aefbacf30ca871f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9b536b4bccfbb1b7132fdb4bd46c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857fe5ebae6460b7f963233c26b0ba3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62a9b519d736732155d8e0526ffa42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2dea8ef56cbc681d151b86fcb7df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4b9d440da4b05a0d208a5e18ee197134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f72b00ee8baf43dbf7991e72c8ab8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63642431262244c713e9c2745892265136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416a3b4fcb02804e4cdb2f3fc4d08f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188a758cf03f36d93ca0c957c91f008138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebd097f866e8aa058540c262676c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ccbf9b52cbf7d3127bec25cca25f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db76ceb5051bb5a53bb7547b2fc4219141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d304c3da81bc36473373bb91b1a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2e840d64e2eb72bd5ccbca1e1c3b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d0e206f4bdf2f6721c7ba5ba6c667144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650ca8c12807dc8906a0478535e9c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886bec4aad40529e6f16e7889ef26ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e8905760454910914ac699ff5345147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e89aa7c334854c37944d39f61e14ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ef0f52c0c9a791abd4fe9b9eb204149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb83b58437e031cd172ad03145593d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9064fa7244ea6b895365f1ab315a32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9617e77137e9726cfbe233fc0ed80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e2e965315a1ae2003902fbb610c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ceae035955db268d980736ee1d8fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37edec93450468f6c6cd06c2427140b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6ce166e1b4e021537e93ee470fdab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01865ce749bd63fc20c63a9c9c9240dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6ceef55772b3f56d2ae0df521b360158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d24ebf3b297e12694b53cc43aa5c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cbfbcab1da30817529ff5f892564e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf813752a7f473953f3f697bba9726161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e62ab20b9a4cbaf1dca3c386d7b40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad13adb46f99dd207f5a740cffda70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d036fe9e22209f3887c6c0d58b0d62d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb386bdcb6968ed4811c5336db62b336165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274fb1c160686c262a76f429061bb62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126638760083f16f332db666ead529f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2081f0976aa6515b75fb5c6a17bcdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520ad0d0fb1b70907c39dc015301f9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e13f3d5db11ce619465bb59981ffa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff3019a6ee7de0dea49e84947b10c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c8085776ad7c7b99d14b36ab32e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf276987f340e81a33ac3cb84cad9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab39c79e6091e8d0b4b46660dc1d51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb53a6957eb9c75019219017a48029175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26017b14eb6bd0b53674fda02ee885176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bdbd41052123dfb9c2832dd0db5d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a151f80594c4cc4548893e273125f25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c103f9f0060dc64ccd2d5a0884cb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f26525727d20e78972e3d4922e763180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e274c59eeb589c299df600ad7c83a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c6ce2f98bd424b83d5c46ff8a4097182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdad23ce228f7d1b7a60dde54bda89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191d43f9fc1e8566cd11c487c4f29cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e022ec429b57f43b23a445fc118df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e2c64e01b33d43f2fef9184f741d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920845b2ac2d8f58fb7a6cff753454187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1485eefaee612e0a3261456860de4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df191178612170086befd76f276d7540189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac0b66c9664ed4e0fef377b9290566190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e69bd915bc984309f26054e13b0940191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d431b4b46b0b3fac467a5994c31ec27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2739fcbc83d7d1da21183daaaf9f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902f21558529c4e65d949f801877e96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c480073936dc97cdf6820965e177a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb5c5b0659c7d367cfff67ac9023b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b775fe949a0ad1ad3af36436ffb40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bddfa01cf2c47ff19669dd90f793b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb629a61420a30b2aac18901c802c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33388e471ff15e16bb2894a84c6b329200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c66cd43f25b26807d2f972bdee17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368602177ab2aca3dac562a1fc98e5d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af175cea695c04cd73d208fe27f94583203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d9a4ede24557f5284d09ea1be051f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a562ff1aef5645e59d7e644ad0de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a0d073003cab5aa7e8e5551201504206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669946463c202a5333c16b3b0612836207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f7d635e662a92c2315f948354fade208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa275ef1d909a6bdc15cf48215782d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec2ebf12aeea77a27c638d71e125a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae96c78880703fc35fd1480d937c383211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76df322642f70e5408c3d3a48e426e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8bcab77d76e1c49d54bd32485d712213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f484ca8f957383676753d5083879b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d54909f5483138d9deca3cb24a8c42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d293fbe691f46682a53a78cde4dd74a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e667cb6f4a8d8e3b16ed0d67eb69a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d2ce3a61c9d5a467127534c84b38f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a808361b5b32643b31f92fe3d596219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd4691bfca57e98e9f85af3d87d826220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a51fe327c1d878073d35cb2f09183221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3f8a426341ea7a1dfc646b7ac91b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d0be451d9b9ca720e2c2c1d6476c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3a4c6941b0a81f8feb444b2374e99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b1e208f1016764d5fa883b024b561225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfcddbfd9d37be564db86b8a8cdfaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b9a3d062f42ba1ecdd9e205a3856227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0550f5a9438056c8ffe4838c57fc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412179c9eb240383ae5fdf2d08c356d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ca73bfd6391fd055b090b07f712cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464730cd55d2c61268dfb27f6074133231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf237057b39473b639157766d931b33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f99bc81fb16b175293419c13da089233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569595701e6e1ca9e594072c19dbb01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed0d1fc82c0b45b92d723bc8e17e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a603d869560bfa40ddcdf5fd9b2c51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820902850c5dd41db0aa5a8b7b0655237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7bf0188f3e9f6ddcb8d0884d36445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773bab465bc475a06c1bb7f14d590e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008441808af97e7b55003f384336b8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee7700b8df040f3844d463dd602b9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23e2dbcce9c6d8f653b41ca2e47753242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d15343a43dd6cc465d18d2cc8143b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a6811f7f9d6158abdc7bbe02509e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28addb6b282254964b00a2427566434d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c365740a77c951c2cde44ee2347a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5796a2696db89191a835dd3ff64b34c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f582b27f1ef2ef0a487bc325fdea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4844a362cb86bdb3d15c366c430a5f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82262a1edef481f3cda601455bb92285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474eb8c33662bed8a7546b4a90af5fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b576838459583ec572114e197a2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ba8480d2133f89b43553a66bff23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06a8f9a13ce1ca2f3778e898e8042254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef4b4a85031ba1ca455508c32b8c3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab44d188367b08af62f5bec9d56ed1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477be22aae8c128a9bf21fccf0df3fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8feb0474d02e057f07b8570cf0c12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e537299f29817fabb904707c86206ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f85d63fc34d77be4cc198ed6fd87b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa6796a595d1f9bcc39b01927ce24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda430dbfbbb086b544e272030c4137262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea103e2dd9baf924e42e8933a1624fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b564b571d6066ebafb407ecb050933264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76074761df20e6e43c10f5dd69b1be2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cde9933dd29dfe42281cd2c69a68a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc394086cf8c9ca13c03dc9ad6d545267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e220d3765aebe407800f2cfd7f4863268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9beafa469eff1c28160edfa64e886269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e4be9b7b81abd2c63d89a1e86c5ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff63a20ee9f8ad274abf414f6277b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0874cf7caf3f69ddfdaf97c25c74f99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399db5c9853b85995db60a644a9c45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbebf6cabe3eb1d15a67e6ffad2f7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f57a2ce0f38b9becef483adc4d9a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb88f0fa45ec85f013e23f05c10c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b4aea424adc0543d13d1b07ffcfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe992a1ac88eef7ee7a193cbdec413c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998ac4f312048debdd736e176fe0aac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1fcc54fb0eaeba881222cc136267f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016179565cc20c702ce29ed61e3d3368281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad417c567bb0c51ed12e34321952a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f68f82a6f7f30d498531937eb8282f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd309664b18ae0e8d6cdd261fbe4d02d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66530149063ac92284d88e456de61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3eae89534411a76ff9060c791f0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f39096cf4297410d2f0b5376b921f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd53f5b6737bf8499d04709234d494d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35985aa856683c518d2d5d79d5fcffe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c07a1642917ba5512940c364c4e48f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292166acafe80bc735ee3b36d288ec3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f45db229cde505dde03f5b4dd143c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0c7451739e046764357083c6fc374293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae5521fe21b278d62e7a933c640f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922693fb36970e2ae2537340f521b01d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130364914de809c7ab03cb40cfc6d5c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ab7dc48dbea013dbe314b492ec7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1dc83035443cab23579adbae08f7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee05057e2b0744c473f88d05f2ae8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3dabadcae49f1b248fee68284196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c433eaff853518d4dfdd6025cea5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbca89c4c983be18107d2d14467bd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f9bd2dd8918e9de068801f7d2bd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d3d69a9b56a749eab75524b2cf03b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e302168289ee69df4c6840a685835305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e9d0586a13b2d707b40822108e7ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b922a53cb8e210975aabbda4017a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191047b98852b29740b53222650dc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc7ff106948c5fd1dd2b3b98e2db2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14238bd5b71c64ec6756a7f031ebae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef46b689e041b04f116fb392dae5196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647966af1519764f5a275855d8180a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17d74b269cbd680e0074c453574a0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa94edb15b0dce18030dbcfa6f5869314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9786d9a9c96e1d99f5b2d5958a9a1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67172e24949ffee4d11cbfc99d870687316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cc1a18817923f0aae43189de50910317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20561d470830b561fa8f38b1b76ad07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262cc9c781cbdaef1d7d813cf3d3eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96b053b056665522bd92a0500589ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042fca2ac9930bcaf44d05b610c3d56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8617d6d4cc2668a23fa99270965047322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eb3fe1b7e484c2b6528c6e397db2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520bd01cb64c4746c689b1e3406609a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbea835bcd2618cd15297edf2ffbc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b52819beb7401b165a650754ed2ddb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a23e02eec00fd0bf232f56121d359327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe953246efa31f03412373479d8702328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b56d69141aa85550e89a6eebe80bcb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432cdf7fb1dd8c6fc902649fd45925e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3ef62d310e6854dcee8dc5ad32aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df1940ac2f5d478c3bfdccd0c57b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61442e7f74430bf0e4063fd7a903f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c418d9637042dbd63d1e9ad6176a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8565177fbb0a44cf3672ceebd64f18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f175960bea4ac73e7b34dba83a260336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d7f5bb64fed9ce3244099440820c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d69fbd99a1a97cfa6ad6508a35ebd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f3bdc28552d0a1bb745d0ae79bfb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b6e4c3766cb23b2e4cc3de68fe2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67131615aaa28be7b8dfa4bd9e8e10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf95e5d409dc2958af449c43286b29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9fd826e62ff738a47e8c098f09919343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844c6b6989e9ccc75be3e7b4797481344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e08129d759ad21cdb2f6213287e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f91d07d3bd2c71299fa7e1c59a6101346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc39320a2296cba33fde9137c26eb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d9de9dc3740e05429bf0405ec35c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f89a7675db80f9bf726bbdd96d2db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbace666d99518b1e13745c83760d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3f6fe6608578f8937a7218602d3e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd1f00f9bd02ff098abaa378067ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bece676a47b778cfaafbc904a07eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d1bbd8ecef2f0a720d213312ff21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c788a0f12cd2916d3a2d54d2f2d8b08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbbe17d9b683e3d63cba7cda2074b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fe678e877024b8117c9b386f5819357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67580ccc1b77eb728f510eb4bee855358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf89d045cb6d1d1d8e747463be5334d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d5450b764562eb8f16931ed892d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99bd9f2dce7b2597d8e08f66af8b2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b2350c5fb96324987fa0a3bd6a40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e9d887cc2905cda478f98a3ec1483363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8a6d3428dc77234149bf8928e908364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce2e9ac994660f610fcfabe6dd517e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca65fd3c2803dab61f2b1163273da2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064122318c7fc9d171d104a8be6f224a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1c129c01842fda25098413998fd39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3629faba6484315e4f25b259752fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20259f876b3a9821dfdd2fb4e3cd0e41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1735fc7c623345f17b06224d8ca90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8f6eea04227cc577ef87890791684372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1918a44ff55690a6e844fa1e2d6c0d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bdb195d4efd57705a4b830cafc3ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea56957457ddb58fd9abeccdc21cc62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc830a7c8aeba40adaa35e736ce5810376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62646c7b7a002f388a8bb355efe3d173377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753414c3f0df4594c4c26e9ff2aec0fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807a7cd0e2e5e8f8fbe695fbc851bf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bb09af4704bfdd7b0be653a98f535380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c6ed28c112b6233ff0bf91d6c1b6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ac0546d13b762577d0a3d565f922c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d1b315efcd9817dccee0d615dca1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d0645206e9855e1c4e1f788e3dffa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883c32263856f2b94d7f0d3da5f325c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95d719dcc435cff59b20305749202386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531a254a8317fc0e0da5810208cca5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737c17869356a17b09545462bf04f8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51286cd2ec86ced44c817d52477cdb80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064908c67c72cc18e817ccdc53bee0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06e1b3d8a585a913bcbcffaf7032bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5f19d5973dce7bbd70a9aec563365392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5615c377bb4a08a16ef4ddb9603a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24053a8032c931f02d86bf3b18640a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922d358e21e767016b1acc62105d18d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681f01fbf37cacfd07e68a5d656ce7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d59979bd276839fb220ba3f22b131c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf6d3dc3e008b348c887bb5fd007b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac34f680115e0868eda08760eddbe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a0443d495e91b47514a87421dade400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348d0b1dbc3633de93589f3ad4f428401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865855115b706dd063f119595541ce3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efd557140160550243b45426b6617d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6880634eb7c572ffe092da32bcca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cef655701946ac72f84978992097a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98b4872fd28c2e68398a305716c50d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d095c5d099e788378a62716b8d18a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be499fdfc089363c16f196db35169408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c995e4023aaeb361714799c4ebc23e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488af4eae6ab3c53ac9672e18061a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e8f063194741f94cd6f1960f42ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd2ca533ff6597b3ee98856f24ab88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bbd99ece2cdc3547be51b2c235cb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba2fa2bfae49bc7d21b95ab1f1f873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5951a25c931b724ac692420462d82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc255d954fd11ace0184b4823e1a6b99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88452681332761fa7d5ca73dd4320ba5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b6a8994b7174c7095a69b66c94c1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039525835f7b7ba46d818579b5a2833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1a032cdd62c70394bcbff016c4b3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b57b8f29ca8ed2ae0d871a49a49e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e2770d8b44aa087907a7fe0d313c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a4361a37b6fd3358de32115ade87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55516b01321e9230b02a77f6dbf3b8dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba0b61d0c67a56d30e5376e41893fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4de2bfee30d32e4fd30afa3cc2842426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3348e838321789ba0ffc3f94dbb627427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d537d8f39d621712bb02bf0931a2bd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43470f6f21236340cee8322bb7a98b2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea48489821c545747c8d6754a95cbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df45587ca41054e95f0fd35a8809d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539593250abe9c03453ff7e72123df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ee00686dfa020b2b64bdeb2a94620433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe48943846364e2bdce6cb50c9803fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c967a6114c864d0d3c3a47e7af9f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7fff080bbb08d3be7ac003f67c225436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad246153c332da5f1363bd1e8139b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df020a4816ae2e0a1727a86d0ab2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e0e29876cc7a232c4c04a04c7123439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e1c5f0a923ef5017e4c309f440760440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb51da12b6f302ed32180c875a2ab69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d062a2a48104825f9cbbb130148e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65034ca7acbeae50f6578ea240ec306b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01c4fb24f017c9822199798f4a35aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3648aa3521f06d75e9caa20b918682445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20d1ced642126c72ce9ea5c3264dca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323dbfb16fb99d704bbce8535628c5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a551a32dcb0aaa4a75f281a7d527ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7ec696501ee1065c1b6eca78d74d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629750cbe52ef1ad9f72a7c98256abed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8e45f2a07e947470d9141ea2f7fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696dafb5ecad87848c89b9a6e75ae7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6436098f5a38a05487c08432f771f56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46415c9ad2dab9b343c9ef0ab94632e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62d8bdf5cfb04cd7adbec30c611d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81af4f8caebf2a1f0b7e07f68a043456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe66f3daceef2575db819deeaaf106457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabef99b0e5531d561377f41c4762fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b92f2acb66e194d1e1041877ebfb63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca730c714ff1208d61e8f545d8f47d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09898e9b1d53caae1b58561ec1e1797f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af93d820d886f69c2f665fd21952a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b61205f5f04d1caffe83696c9e1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3352863de66e731688a0313e3abea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba579c67ea03f7d305e05199718c01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3269a587f6dcd2f86b1da524e3c589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dd92c9a1f654b663d84a198927402467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f957bd4770975e45e8bc76e711a04c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8887fb98b22f874507c14f20a3512f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb673bdd9a76b631167d32b62d00fd9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66b5f131c7c5f9064549d39bb8c84b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b9595d9d356461fec2a8d7093c747472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89fc4aadf9bdf68e28c9ca7f67e9f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83bf0b55bd3913ab64895c0c48569e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27848697943b690ffd561da728fa93a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e7568dcfc586484fbfcdc6239b87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff9c2caff4d860aa83df2c22a115c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc118fdfe5db8d93418f8c9b8961744478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a912f038562c84dc9406de132fab65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1763304d37cbe4af413b4bfe57d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694be6e2eddfbe012aa9b014a47d8a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e892bd353bd3472e9e2b4599e4aaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2afe183f43a546f15ff262803dd0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e2358bc2e1d3f795443680025288b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e567e03a331e8bace68d008ac0233a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03453d92945e127ecaf4bd9ff9532486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fe54b283fc6a7120ae63d566799ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef1feb257487b08c68c8f20f8b4090488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713da54e731d3e915aa14e5107657c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086a78db635237f80e3cfd429756cf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07885edad3faa19560ec3635114948c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb58f87e80bf2786e5e83f8c28f63f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c8c05419d767b7f439b82f0992f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25597dcd22c5ac1c21f4b9098fb9f9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c64db0709e531dcfde529603fa8c81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a283a3c7237dbadb6f355f72019326496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad651897f3ebed45111c8025fac6c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f6b83129ad6c3ba5225db3bfb969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2231056eff0a7b2362c5787d5cea8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff34c6082edbeb81d0fdb99cfb87951500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05500f9077dea55bf1f14af2a3cdfb70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12e58cf527b6f762d9727818ead22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5830d24ba80e4564002aedd023bba5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e01a56cf39cd94319955ee10b82aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbea9382a612cb3ee4cf927480fb1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20130321e0c0d1e38e73e33be66701506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9a7a938dc5c25ff07f794a56be476507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99aefaa96df2425678627392764dd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29ff5cf544064b45ec6eff811a76cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f1e415940c482a983b59c98ebf0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7efe91037d84f242e7ac88ff5192e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea2bf2d74e23c350b368e54d3571c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e53197059059cd373cd5c9da205477513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d86572a583c1a6548019f8cc3e64f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432c5979055312cfa0fcff9f8689db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a21949221e491452dfdfe1abf51928516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bad39e07158a0b34b2cffe173e6756517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29191214d876545a6b5df60cc642b826518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e9c7fb02b16a5660e1f1ce84bfed3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190a1fc431ce4d8c6a3d1b750c2e37b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039e4d3e5fe36fc2dd121b49fd333f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4712e60665778c871a31c879defd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c478e52aad88dd009f591a9115d3545523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6110cab39ae54a071f3c09c02a757524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91fe3e2565e7dfec30b0ce9a824e44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc70e8bd31f16a4babb052e691cd18e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8a87c6994c600b27d400694ea58c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc8044415a563ba11359519a4eda2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a348670de37c31d8046986f7ded4900529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca33d9660282e0b78be646c70dd5427530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78151003c0265cdd397519eeef639bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92500fa4a4169a847a85cd9f039240532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b95aa494866d92c9cd442f10debe00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c080c6ec72ab6bea61c46237ad2809534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614606142a162e67977ed692bfe5b13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db448ec08ca2340529aaa6bb33a36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa99a1884fbe7d37d2edef7cf3191537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55bcea13085bd52b213376b76c6e42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecb7eb98fdf8f536cc8b46d04bf0f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd2e3c2bd7c523d2e16d93787f677c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcc9c7f4852e55f7b92e5ab8eb421d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e67a066f53722896aab7b1cf0098542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ed79c7a10109b9403dee258a3401f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e19eabe12281391ef5c5caf8614b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224114de43d61666eabb217c6d78019545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d494ef8b85321930887f51c4e55b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47b6c8fe89bce25b118c58ac20d5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3f08f280ec59062120432bee71a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a73b9d598327a6eb3f364480c81bc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b325a9d13a3489b7f734f2847c3102550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8b392811017bbac0346b72f0cd2ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b74a9a8b3e1ea0b86476ad1c45a64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc69fb5d6c1d176c97b4cd2811d13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a104ca7c776a2f630f791f807b08230554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08dcb74622e151f79baedbef5352e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb285d96444fdd3eb7d92dc911a7865556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bfa9a5b644eab1de948863b7aa216557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf8a72e779ee86a9281d35d9383fa4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050341a9f88beac36677ece208b0cb35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b5bca1e873baefd4dc15e7dd2767560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dcbd23e85449bcde781140fe39b17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e6be9f613721eb41b7601bb12f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f04cfbcb875b560254cf90ff08218563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aaa8fcbd4c1ef5e200c5b4f4c740a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a914022d1c910ae00cc4d7fe7f4770565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff16277fc42b437f4523b07bf697b58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056369a57de1293269f301e32c5859a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef542a2800189d16def0476b02e626568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528c5534a8a4e17fe0f69014f48e17e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95f7f6e299d6594fa41e972aaa166570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920cc7d798bd41c2cfd33adeb2307d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fcbdda76d5be5c78e1929b3dc4275572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8cc9b62313048cd556510557a8428573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a613cdc5c7975fe96807cfbfef5189574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52be0071bed07473d83944e74302c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a53de7a0a63f33cd19be2f19de8da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53024a7c135b3c60ca646d4e8de70012577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71440d0ec188247b32dd73450dff0ac0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339792a7afd23b4e82c0bb73b962ffb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04556ff3b35580bf6cb5c4592e4c0951580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f69eb5b689084e86957c39a5229d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d7ad09da05ced04e6e8a727eb6bdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d4de919467b029ed3ba643ac71aa7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6063c845826d35b47acbe06f1cc6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cad28b906033d2ccbfc625de7b260585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45411b1c1e3aa8b6bd3788c9c5dbeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f35f26814de15a5b5621954eef92f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c20395495bfe6af33cb960ebcb6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90a09fd9759d31669a0f4802fc9807589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7f7fbbf84fac28c9bbb558fcdeb57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1034cb549fff63c596f00b2b07c0471591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c9636d4e945b7ca00382d65994e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e025de11471f83fb2b12067785159593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca98c372684839e63b73be2be5dd8ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08477b3c4cea4d4103681d737aac18a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b79e149e2ebc5e898bc9bdab5a2e91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413970b1bdcf773c211ea53d246860c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c67c6139e9f31fc5799ba8ddba1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf53e69ebb90e0b9686d699327e947f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6afb5e8b5497dfc881a1c1d046846600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a79463185cc61b300d0904498aeb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4398b672a97d821e9a22ef7195561c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445224b228c7fb19e7826bc5036f960603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61eca566987f0be0565ed6a50448d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f43e804eb323c3089e8366b4857a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2318e59d6b7143764fe293f2fdac1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f64161426c1240a6535cc00059100607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a3c1506fa699a2672397af0d0b0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ae200751b970b8fa30f4e355263f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5584232d320f1f8a1cfead857a7919610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55cd7edd5503c772e95b8ec459479a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ed420a7371c46bdc219dc611aa51d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484921830621f78f61155fa41a330de9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708b5d5c582ee9b3a930cbb50961e11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469caa08f6b72d5b40f26a4aa22efb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4ae1df0ef7941afaf7afb427af60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af7ee2e2d85721d57dcbb1e8e485b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b9873cfccc7e9bec4559d2c91304b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590eb0495e8b19b25c95a6e3e128ec1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b77aaebabd61c91476edd1afc9b87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b826ee220d718b5eb906d684341f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74093ec543adcd8d2439be213d65570e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada85ea4c0ee8d36499e2edc9d0e305623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818413cb615227d33e066a8eea75ac23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eea9696238086a8599790eba7fb0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cf878860dcadf6bd8d3013ca26ca2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6ed3c079ddde976bd6b93df4e312627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d01c7923e098cad17f99c75572be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2406264a1b702f80cd4786a840ff9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a23e02b3994819aa3b9fccfe0eea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78605b611f9672fc2b058257c31f443d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ce5656e26e165f9c303c1f216778e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d84a9dfecad203f98281a8ca4cf54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963f30f99ca2dd2dd4443017a052f6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86d0c9d8d8ea5abfd5f65c208905e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e87e062b6e4199b08563f8709bae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ba9f638f1f57c8db71b92a5a1fa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60aa8f120de9f39d8e25c9911ffbc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4ec0a9a2dd06bee3f0eee04729487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f224af6da3441dfce37556e4c5cec9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db4ef8961aea656d6e84b9caa71a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668585b653ecfa15a2d4ad7fc3ec61b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f638808aa4556addec8b46322805e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f9fb8cc3c8d372bb2a90640cb57ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4230a4f1cab31f830a3e7ba8201b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b47815ffd34fd25700ad18af6deb38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ccbf1e7eca541ce2712db74f1695647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015431dab8487cad918ae52fe0df7dce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123cd9a1e589ae295f503efca96b4f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a6f336c433de5ed195bd78532bfe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf8efebbb15727f107e9e19aa9563651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7780adba9fed86dca4f33204f6e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578663a758de588ebdf280f4813d9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d82338842f97c781532eef311d064654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043532656a5c5feaa0eb2e3fc548b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7ce5503944b764e5c0400e2aceae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0d98795b0f8b4b54596e6d3a6eff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a3ce9c62ad737184a5e1a7a59d564658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faacc4e07cb28723566594bfe464d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6c8ffeb54191fe01bdded967a44be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68e83265dddf73b3552276f6877d06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2b7e54f13e5434818d61d6a6c4e60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d002e31fe3bf36d864e83a9b66238c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e5e901dc14b4d57dae92a67f06c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0720ae302464d40e8be3908e413627a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f14f63833b12bf3f25a3607c78a0bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87662c3f657003ea81e12d6816ca879f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284496d61c4b4485a0a84c7f8b71ea3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ef8697c7fedc858a027ea4c6c674669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbaed989877bb257c31280c1d04884670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45237165ab4359c4bf81a2120d407671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788d785a417ea4b4e8f028ee3b9309672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb8feb0de8ae64d5f630c1e04dbbd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcb25b8c6b715ae9233e213acd0180674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0581438eb559e50401d7526899b8cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89269710ada5dd9ede8c8ce8741ba3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4733518f42d28c6b73abba6763685677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c52b2a018d93917822aac4db224e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967f94f1a1f6ca4dbd9335176185a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8428110aa0cdd01bb46300a02c6490680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0cb750760fbfdd93c51284b02454e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a9f2b04c3c29f2b384b9ce5222d9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242465a748fc0fa6163e393f8a44ba48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d491697d7a52f24a7d10247277dec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87cd801d352f18dec8bcedd4b8136c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233515ef3cfcd60794dfbe202c38a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc07f898859b013753e2b79490e03af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8008cf7e516c2fd42d1358c1dcb5301688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b813b91bf769cddb56e00660b44e11f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5ecfb6a3b62462a75499bddf6f7da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67448cdb5d24c42b3b49f6efb7becd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac763e8364cf1b361ab444ac530ee83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21bd27448e4a977ee735c6b2960a2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef235416d9ff9dd1b292273231940093694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e471613a45fe8d49cbf39517286e36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c5161795346b8f83fe000d92bae4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68dd0a388221aa11e70221543b7da5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8d45453ca4ef33d109e087a315ece698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a1856e3eb1e5029a114b44d495eda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828463d128ec544fabe79f548e86d63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978b1dc192bfdb1e5499fe265c94b24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd9eb03cde7bba89c8a54001dc1cc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251c6eb0c7315a3c3d197d0e1d0a650703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492536cfeb147441afec2a0af6e25c07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab967476106feaa89e94e36e5dd68d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc825b7da251035d352e81d70213cf45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca44238cfb0390d09b149b02b6f76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35bb807af800e6185eda9924fe18b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673485b4dc8ccf7b488bc984eb17bbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253eea991b988e6c1fde598f581e3f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd740c8002a4c73bf40be582902348fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4db5ccbcf34c4cfe5ba8a17b5593d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507cde77d82a2512d66f2ff4a604ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067013575ac44796f1d6ea8858e3f015714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b1bdad3671af1ed7cf932bedd24a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7740e231b3669f5e5cdffcf4f21e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3fa56aae3b72420e0223f684c781e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e4782a62ca6ab2e74e8ac743be028718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290e4f1d4d9cb958f28ce13217b2ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714daeeedc75286103b1a50113ab6eb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863fc5fc5b3483fe49be8569292a9ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2820e54268841b245e62fc080275d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bed20d6b831f7a9aaaacdf9798e19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3441b979c4471e16e6a80f808d565db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455467c9b927af967d6d6c86b55013de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794110f08041f5f4fa6f805208f0155726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b593053177cccf7baf7d929b81150a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aed73150442255b46399b7dea4ad2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eedc3c57859f13320ac3f9ae29f02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6e3a1c962b19d962335e14c901ebb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fa614c21dc7926cba1c12fe69ea59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278e9bc8c4763124cd617c8dc5a360b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d415d00f9f63b4afa35c03ab0e5c50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea56f8e9d2c333c201dc19d822bbe2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc67f6f18f88a492afd960e52f50b59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcde6e3f6b8347839d6d209e1d580c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da54d286f01f30f5bf6459d7d3dae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a385d0aeb217f4f57b11b0af1e5fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe670370a297e0a628dfd47d3c858739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be26e49c5bd12397b6b0f656f4a7fd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f37491e483fed6a22bcde8ef18247d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86106b8d6b5b4ca428fd98444a8dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aee092a5f4794a986eaaabf28afdc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806a0ce2b0ee4b4bee33cfbf22cfbe3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e72bc575b23aaab21aacbc5e058c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835490c510479f17f3098b499875d77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a98f4c97a9ca2a35746dedf9cdf6c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76054efdbe679fe02b02a87c1b4b05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36313d544f18f68c3e9a972325f8c0da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e965965010ccfb6a1f99d33103433750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff456261b0b6174624bcf70a503af9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f456878017ed162e5228577ed49abe2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf11a1171395452573c9c3683c76bcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ffa546e2ba11df4035c671e086095754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be635dfa925235c725004d78a54489c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca55776b2da619d8e434d7bba01d79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793430fa2b1ae0741c21c11778d70e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a0c7e2c70d39b6d614ab1f8d97d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0c14ed798bc5ba70d57faa9aeced4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0247dbda50336a86457424a9b3fb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3c5130388f32fe3bfb245ad54b0522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc7fffb569fcef7ba74217655819cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d035661e43bed318c915fbc80e8b11d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc08527b71b4d39af4eda61f1be12705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b374f0f18b1971de3a06c0c6d8a236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723c93bc219ff59333bff1b00f7cfaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64683ba541abc2698cfad8dbdfd6f8a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d41b193f5a7058f21e3519b60fcbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfefeca96176490e68bf9afc4fc7a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7a378d4545ac5b31c08c31152a7ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5601f3543e522e15b2796b82141bec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54d373ab260b325135c2aac03a5d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ff318b8cda9c35fcf852cac4408cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca559b7d605711ac06d9c5f102216e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e006b4f9f6c50c94f982126257fc27b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4abe4fb951b9788437d756af5abbad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f59cf4f38c73a01af4b6ef78b9a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f8457c72578e5da0b367cf93077d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d6b4866a79c33a483f98a1c2294eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e432a4a7cfdf194e772875b4268aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f76dfd5a1730fdf47428b96a95a9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b511a4220d2c3d07cabd054be46d4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149bfdad9efa6ae6b0b3977e685a4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef257beee7c0f4f7cc52bc30ae3156c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d020aa66a92ddad75dcb2cc96406c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db7708add70ca93e3f91928e1cd8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d22ffcd1a9c0cbc34c96d5b156d08828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a138af35f05482f26ce9a26d178ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6472c7a8eae6b08f29066f8e8e59430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0048bf8ce331a4b17967cdcf29a18931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f43dba0735acae9dd13675768c2ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf92010a60e36b6523321800c5cd43733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005df8eb9edd404437a0eb61a89e07d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad49285523156b5f6d68814c2cc3ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91dff80ec1dca69b5307ee5b3852e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8dce9a4ff3d978c0946d47648417a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d556890efc458180ba3660453bd7eae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62a4488627d88e5e068b0874fefc1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f48b1fcded82fe581d8a1971362c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b3ef4f7d9a2b61080b09030a74fbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390d049fc03dfcf6a41f92cd87ec29142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1c4d43cb25f2e4c8adeee4a6cee9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1885458624aa0bd94c845d1a8c418eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e3b9afcdc14f90a38b1bc0b2132ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f6d89d1b6976b878ed932215ccf1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68184cd62a8dbe6bf13cd074f605c9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b61afb5c59e85f0d873c19585795e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6399fcc78fb91ca3f37b13a8fe02449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e2011ac7d62ba0eb74311a18f6b1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833aaa503d38fb5fcfea5c74b77556251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c2487c6f6f8bdd8a628bca70f59bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d53445878465b58dce467dcedd91853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce239512e79545f1ba12a842601582b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2182282e0d3dd0fd5f6c088f70b3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916159fd8556462395cb4890d4f9e6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1155589135801a8ffc97f3b96070b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86cb03c4dc1d63cda2b0aaaf9505258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f49fdf597873defc83ae33f1eeebef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d771ec53c798137c1a49165704a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f45c4f25ef320e9ae8d73bf1abe26f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355200c53e494c6e66b2cefc873821f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e49e1189302aaeaec7dc5125627b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5026bc27f26428c920fe2028b95af564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07afdfce961bdeb2d960f3f3371f10c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be04df92b2faf9c7320a5401a6ce52966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc375097840183863733bc054a1b99c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d850a8020371a961a1a6f0fcc1bd05768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c5493d000f083f01929fb471fbe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f5cf18c1602d29be2a2a8b543fdce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ac2f43e236d9c313c7094eb8208f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c31a64b99e7160797f81a7e2061ac472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c04ad1ec523bab78996e7880eaaa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe87ef5d7b6ecc90b35270476c491974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a47ed03ed6893a9c761b6a310152c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d59ed5f1a7ea1285517744434f87a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aca5854e619ec9b95929fdb7e5e3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9d5a4517839720b8556e95692dc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0207b935c8e986fe84796ede5e4db1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75096b78e0c5fc96cd47303dcfc52b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625351182e34e383cd7a20390018b31d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e91af7ae90fdde937ce6f53e7341f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff01aa3e4298e9e3c9a32be8c4e7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98e493f8e80156417ae9e8268eef8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c22ccf39ca844272b92c6516e280285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50224b90c490f839da1b1540fe8042086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7782476ef13e1d5c4ee085725aee26887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3bfdabee9e4c87831d74a3f39426288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf874ac803adba02e1f33640ab7f8dc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650deb6b59249055d2fcb37abe260e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eab6c1b338abc55f73ef0ccecf713291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c25ebba9c6b37a93eafca8d0d2add92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aca49818e64ccc2afcb6383e792d7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251aed0dfb9c53f87e0d3d34782fcf494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa998b794fdf8c8ad0f37ed2ff25b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416591ba70adc1d4b12c4532d521f1ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb6492b5939c69990a5315e345ac997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bc3451e9aa1b6858eab70dd5a8d6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276570d6d88499f7a4ba53b19d8916699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ed9f337d890011f966c49ccb1d922100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05addbb266be2272ef53acf76e831ef2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96332b695d53eb68c5ae95a073a7b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1757d3dcd1eaa826de7b3e369c707103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6bc913f99f659f84865a204b390e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbda49f529a75da3195a0a0e3ea7af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d280730edf8f589ffddcd9059a31f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3adcb8146f84afc0f76b09ae42331107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d6d4300bbaf237f4afd2a6db6043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df211fac17a679249b6978c9bf0178d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230a0f265ebffa478ac3abddda09c33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86a27ac39b2b665db598c0d4fab402111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f61a42fd1e353e7ad6311acf3dcad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e6478882b86c869d3bd0c4ecd091113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97757e19aa1feee2a04ca925931408d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766332c6dc3bd765c8f57c9d4cf0479115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cae9bc2d4989983540306bc6f613f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbef633dff1ea7989293f68b75753f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4700154fe2ff15a25608cf0fd168e64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef14a1de933ef9b1d63abeb52e7cad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d652e81e0eea9063012af367de59f2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66a3e2af42f3359dd685771250228b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5aaf133d3335077825ed32433be51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea630a4baca332298bdafafd93655a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79dd640f5c85865f3204544018720124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196058f5ae0b96b8540f620af671359c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c673fbad3a3dc745ce119df2f0d7f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38345df349d1790a34f5df22630c01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d496bdb592499f5ba3c0e2db0ae4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2c42a3814c882e3a0bdb1d37f5a6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bdfb753be1e6dd72a86d311af35a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336dfb5099ebcdb96d4accd66a0d827131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b7b8b2ed214cfdc9590baf0c0cfeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49644e53cb811b6445c870ae007d5fa7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab055fe6a20e767c1320fbf6cfaec6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27152215b8044e513526b8a4b30e50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c061d8787cedea20caa1eda96d488f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c2cae87c1614fe6abfbe7abc83c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384426e597a8ebc7c43e46e7fe67cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc765132b63e2e26d06d82cd46393941139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85073192f7d2b62c274b4d655031fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378b665b2c7d36e6faaffbc17ee31d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140dba29e8db044f7d0581c6573ea1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446135864f791661a1ca5c44a4468727143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e5e05b86c79f7aa07005c28f68f80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159073bf1cdc770d11a51dcb49e3397c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fbc9b60946e0c642d81f0704733e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d66514bbcb6f3c05f3492bd649f1ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b93d500046c7f5ee48d3d60e1c16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1372a439564fde9e338b2343081a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58562968365d1b75c5d00f94516df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af288b4b41bdf9501dafda089759948151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6690143563037e9146b1fbbd021a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f0395fae9aa6a1d4353ac476143d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1bbfbe98c9f5760cf21d2308f56cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c57d4f04fc8147ab2e220ac9864f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b045a36e9506ae46d6a7279e557a14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d258aed0b730e6d375ce30d01edeb81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8ec3828907cb6defb6fad9a485a05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c0bbd71dcfaa514f282d67c64de60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e53f26996eb592b97f336f5f7ee7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440abcf60868c273161931c529626d64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629ea62b44b8400f260cc1ced7c8c14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e10eecdab2f2e5224758d6e149a2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ecce4a820104bc4c1a328deb29c18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826079fab817c6666cb70c1c8435a02d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752bbefb76ede7f84727397649f99c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ef7d16902ea3f5ec448f16316793167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802166e67d8a457b861fa2346ec3d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609f61bb83229ef1bb73363298dea45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3837dc2fd6c9ba7ce8449994df84bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5fbd4e444af32b389d03dfa5ffd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed82382798bb3d222f9d7eaf4f6a685172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb1e718e8af2310eb9c0253b2156a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09981c50066625d0cd638e3f72f215c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf973fccdd9f4a7c96ff0d91e037a29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc1027a2bbb23277fea002f3d1df99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566533da024b0c3a0a0d9fa55bb6308177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48244ebad43a52262f925c263a090a1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b351457b79dfff0d7bec9fe7108433179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaff5fd0a70441711563699d9bdca1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00e5fb076d4958a29306d8ba3924c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eed5497ed58f36d9017f814fd51965182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df522a3ff5cc2d85b775c617560d789f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390315820267209d32393d91cce0294184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7a4736b42c496a6d014c95b93ef0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c759e0db1f539f7d810eebd0766275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3466a20eb5bc66159e55243c33b78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7fd92b5ecd592af6afcb35ccfb9b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277942e1d205861f341fb261f69b1c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5c67c5594d821f26a58205f7f0ce4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3ca8fcca954f678178f157bb9ed79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f797585e9591b6631fdd6a14730891192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e739a189ad6a44cb8191793098763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860deb090bb574287a3de57e0b3e5fc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6f354d11078da325b67429af2711195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81578c45b58be76717c19b2c4db76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8af6f7482b9d1b7a1ee19e7999a770197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56a966b81bfc6534e81bb5f01303a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7f1b1e364cf714c2d84d51d1826e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29bb83ba584dae22c7424e8de186a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2aa3747b416ab24c4fa2ee275e61d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a2f85bff5bd12f1874ccdb693e37f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189821eb601b711ab5d3f40ba17a210203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254b57de3e3d1bffade3f294bfb1306204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93188ff8349bd611e44e2a07c9b84641205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9171e819fe8acdbd11c52d5bc6c081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3fce36b80cf6f76999463456704c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2039e10996a1fcd2afca0de598cd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5107d50917324490e0fe17443b45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a979ff16711b38d8bb72914d19eb135210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d841c8a27f854d7c5655b658384e316211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b4e32686b02c01ddffa4cf424f50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf1d1aaae801106c1dcab14b4387d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0821d5ed8c357f4a58f69915ea4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665903f5c333b482441bc2e939459c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87ffabbdc5b04314fd70902e5f9214216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4f5481d8096f418ea6fc7a3984a7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485740d4db157662eb139545aa3bce3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d524ae2f0ed498f154ab8ed6ff67c08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756a32b59655bbd26c77a82998f0cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82060471113d515df9794fb87b95669c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9abc20a024eb284d4e6a780e7c7401222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2269acf15cc6a694ebbff9f0442202d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a8bb9dc779bc8fb15cbfa7172acc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612607730d5cfe264cd5079cdd14cd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bace6274abb6628c4097a9db6db86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98921d6ccafbebc1e140b237110609227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808352115c88f0233a285435de7310228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab6e060c4fc0cc848ab8aac97abd50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdac942d10ce92b01774c342323342230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2f7420e2c7169e6141b07a7fcd2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0a7972e7805a87570e4d6017f7798232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b8665836961eb57c27ad86189c7aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c1b33e5ce69345a491800ef47757b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd094a2ab6c80c6a60324d352620d48c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8cf387cfd36db3feae8f28d58039236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610a8b111a38f88e21e2d2095901e81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d6201d4ad88798ae27900872bffd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabbb94406ffa5b081778d2a90ff37b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d27ba7af388e302695e996b7cd592240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662147b54456c516da556963a0fa9c88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271332fa58544ce22a7e41c378c1cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4390ba0964f796eb7541cb6d7a7b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce817cfb19b1af98dfd324573be04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b494ccae04072307a89b717b3ead245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4819f39e3930966c1c74e041a6390246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c048ac3b2d1cff11efd0f6df6f8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3c78ded41d4e0ce0c8234f7e65e30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7539d5fe7807cc4f54967f75da3210249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f43b46e357362ef13ebf0999a3917250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf008f81cd5eeaf866109c648f0420251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941327d700c9d2f6b83d85a4f660705252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a788a8108b229f08dde0d20c541be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7d17f64c83cb7cb203737c49df9e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df25f6a6c4c86a5100d72158611d18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663eff36fccfd7fdb282d78ae3e1a94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc458cd105d2bb5cbc37e42d1b79311a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb30298b50794dddce39ab04c2cec5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd08faef0c71f6be6b612b7707aedc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08716e287c705f364bbe07fe6f348bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c03045aeb44d7cdd5fe161655099e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c590ea499b26ddc17eac080baa75271262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb360756b303687101a7b961894627263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a36fc230bd89effd4c5df83bb78b35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e70d4f9c9e0ebb2191dd7382efb920265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816ec404aa25f26ede18c2bea16b80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45063948f01294b57388dde1170531e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38586116a0690eecebb4569ee34450bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524534bb392a84a97913bca36f9f00c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b35fc26f0329495179b40431ed4dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918a3e9080e2d942ddc040fcc002047271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d8e0bf1705b22e10e30253dfe14ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a5be530ef55b8bd6866d9d9d7c2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2630e28d3ed7d91d374a799d02c5ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7975643a948b88ad262eceb2907e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bc2aeb129c6c2b71937c2a747e5f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f97c4a61808353c63f856b23444b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ea3ec4e4fb8f7171923961b741283278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb72cf92faa2e88f27a8885c305f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40493762656ca22a224cf1a7c18abfd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8daf836e2553c16ef7095431b4cef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add1ae74ddf8d71ae54a9b1fb263bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e78da2e5b7845deec0122ad410b18f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080023a7baf9d8d41727be5dbb74813284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a460d1e81d7695d1848d8107441e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522404c269d5b0ced35c75fd9a1fa06e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172810db28d48fcf6b0977860822d58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d5db660df80e497f49e7b2e6aa82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fe619ba512de041f8f85b588a6f26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e2d9c91039e05bdf139a488e117f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fc3c96dbe0eefcd9eb0c38b3657b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a40ffbdc408ae5df69ce532ca1d8d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2b8cb98020d5e30a8849e6200b431293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b987ccdf6e2394d15af601157fab9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36072c51041a381cbf3e8c184060f07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e334d643451929b7d663007634ace296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6e6ef5c3a43155f268149bbc9a915297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655b1537491d9f9d881c25cb7d4f512298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb718b8167e2e690ebc45057f95dc4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bccf8b70354b3137901633a5b7c35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecda64c888194a70b5c45bb28201c08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcdd610374c05ecd5375a33b119e82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40141c078bc58c83531b2f02d25d5c8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba9ec3458e51391b7bc62c72ca883a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602622e2ecc42e367aa12d8d59edb864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09916c91795547f54fccf3c79661d4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a02f59c9d82f58f983f75433724679307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdbcd5ec04a3360eeb512a3f4eb735308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcef4c31a1fb5909e015679361ed93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9716f08a242c887b801326a4f4c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049d018f2e21a165558d90d1c774ee5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5271d5c26d510cf47a77a94e6ac8558312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793308df0357aa7eb2e0c2cd9e1d2205313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf65004a2b7f17c4a4bd14b9c7ff3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00758ac7853b989e2c558e2248d535a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401b3a86bdb4a99482ecaf14262c72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951ef1dddc040ad8ccb58901cdc72ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb47d3b5e69a9d41ee3f3d64201731f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17c2fddc090e36b99151737dfbd5ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005c246913227d2f983e00b7305c30c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a0c6dc98076180e522d229fb1539321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae628ccca45acf345cad8a2547f06c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13d030ed4574a2e1c980df96f4a130323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39388bf04b84857b6489d7dd1b6da1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a1c605b9f058922c33aa4f2502dba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c46f3d86128ed35273093944ba5bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe02e2a13d2fd16b893dc74849788c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e9153a70767fd108d69461cc5a21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00b352b70e8d307778f702b8d59701329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00247113c3829a6f8c584e8bf7056330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafc9dbad3f68ecbbd9a7c21d3b3d31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c390cf5009c68c2260b9db70f75b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e5bffa11054a5cb58f11f9d728334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636958b5f483065af4def3eaa482f36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e8170643a2433f77bcf68ca7f569b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab287be52d557b4fa7f46554202a7636336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea632331d0907a0f06eb1292b6a4911337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18aa2f8fa5580b365df0d26df1f768338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515c048f937bc32226bff1fdc9bb18c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab894a8869f70d81463452a884910c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43708de8d86458a950a4b6043c44c3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d3afd5593ec7fb526232b293ee8c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6234aa33c71c78940c9c6069fcecdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c9a3b937ee40c78b41d1e9a69694344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493965081dfff933dcf5c9b5870dce4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97695db9b9d8f49ddef2eb72b05eede4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc2d30f66d46693bfeb3978a7a3fed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cc8f1aca377975dfcabc3d03ccfc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc81ad2f662ffa38540693f21e12e1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091c429e10dbff87084792079420670350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d11433e71960e686611415ee985ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd317235fded9b6765013265cbad1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1906948216b68104c1651df32ffa5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6372647c0afb3f4e4c3300e2af935b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f3f2b1f5d377cbc6463bc407de98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bf395e6fd513a98b26e14769f7ea1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb0d34d2b6babf9e30cc04ec76bb1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984d693cd8e833c0b8195e52ca9a3df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f54b54433e45f637f0c1245a554be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56740e16c96c98365589f41db5c8d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba7fdb5fc4fcc1385dd0c83fa0a412361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d0e321a1ac206fe456d025d61300362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c3a7e6915c28ee3915ff8c0079e83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de53ecf95ef36dd612a3998e1dc976d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f996606995c32d0c3712169f842ed26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd22702e33054ef0c1cdb67e473a57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c219c637ba22e00022214914b75d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944d9a0f6f24d4cd4f36b648b743148368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49571959adb13f617d46c473dcf53663369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3a4601d426dd06ff08b9557409e98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ca47434f097cdd2dd943e08515f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d00fbda54e4898842789c57e1df774372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb858c0ee188264ec236f596c3f8c5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a265a37133ae8d25dce8d5e5aee98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f900ba4f236587112448deb10eea35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b0527702226e7aa77022a46808a1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c2e48e900f079a7597fce5c70d181377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aee9b0a14bf922cdd8b592622631b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd5efbf6079d537ef894fcac0b9fec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778a44f1fd2bc32bb60342009d91752380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c1730d1672c85c0f72d57a923d58b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d6227ce4ee90101eea653aa1b15e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839c573b419e576d1b977a1e18b7c5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10a38e351b15b1f50dab670344dae8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f35b63f9e19e42c426ef185611b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0e7de164416bdb112fff2857b942386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd882c4fd90c30a4d8fd57e0679fc8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde03b14cca4d37df17a556ad14c337388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b6997920bc8d9e7f80b229ea850a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31b90db93bb2278af344c4989667b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb9fff62c372a1ddc5446698aa4a89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd7b55a130d9cb920a5f49127d1155392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf8d14a78e54609c9acee02d9d598393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98966bc32eb8c6a22dfff1b715ea5c2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee228e4e0b713bffc54107e2678f951395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bc925e607a43f7dfb180f64c460eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd1fae121ae169db90bdb917cbaddf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a095ea88d8a439f9f102a18abcd8ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dd4e2e5c98bf3b6ce8e236d34a766399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e9893d66d57c25d6c9d6adf4ee4ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c148032351b730dba6caf60384a6f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7453ac7c67d2076de7a0ca3aaedd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c948f96f997468b19be28d5e6d11f93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8ec9e9e3b19868b955e3445709499404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5216d90f0295502952d0518dfd2614f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e80e89ea30d717af06c40cc2d11e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3cf06519d166bd67b9a662cf264d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75518794c7c1a29766d33fe5d9769c5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be616332bc77c8a16a386c92b14b92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784cd1c671d7dfd5bcfefdcd697251e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffaef406f03beb2462ca556b40c8a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab92a4db8800886ffde7c056b9ba0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934466d166e454017e9d52e9067660d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6e3014c94a4ea32af683dd5ae0f11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44945311c4e4de5547fb5792166cbaa3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33603a5c744724221268f1715b31329c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb428205b524fe9599ef0616e25daadd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7552aa819e4945633d6939f0d44cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071323d7144562709347eb07eeca666f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873afd08399ff41e1e52a74853b2e5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9321a3f97aa31940a16c94d5a9d43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9006a578be37cc375a1e8b821ae46fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a625937df93e39d7a335d382b2acd50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8dd33a5ad91cf88ea6fee51f79c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec12b7d13c10bb5c6200c22fe2c169425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aadc49f74495de224e661b30a09c61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796549e13b6675fefa6cb5e62f98009d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5d7656dcd876461033ce1227582fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d949d23a617ad8fc69edfd87cdbb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d163422f6dc85e7abb962b2b1392d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c5a219ab34f5f194f93fabd9252b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868add8797874d259957b99aec4df2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602354ebaa4bf63bec37f5e264227026433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721ce038f2476d65439ae9547200e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c225caa4f1d81e64f6a93baeb08d4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fef9fd57a17eba2ce5c64395a9d66e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef93404e470d0f3ec1547b539dba16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02f713d47cf4c3eba7d7f8230fa20c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e960e6435d6cb6fab85034bcf313f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0b1f5c31aa140331129f2b333f42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688583de1baf351205fb2e68e99d04a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa57462b3f69fca5cf7a98090579f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f197f581e9b6568a877d989b0913e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe3ec7c269b177e090bf71caae851444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b580e4ae5e085301d149d30ceee5cda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686479c5fc4b1b2dfb3ed34ece494ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a680b0c5b274818b4548fa106eb4219447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b1beebb65cefd84a49e5873a47c47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0f8154ede57b34bc225bb3798883449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf17eef7715d86fbacfc52945b1aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1d9f3fccb49d9bf308248ddc96560451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f7058e3c1d0ce7ec458ab90250a1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d0b0f06d6dcdb36783a8722cb36be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593905254eb21d0e8da07db09f33106454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cda4b44e4aee23d8dac521864eb65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dce4d6d21c8e3aca7f88c9dfe62e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b8426d8438941c3d4f820c7962ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ca5231b8950d77e95134e3508f6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00182b307ec766bea142881b3f470c20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bfd9beba64863dbe6348d35b4bb5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07351e50a33f141d0daa732cf90335c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891143fc2a413ff5300fdd9a83fd52e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b5e6d531a43794dc88c7f0d378bf7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f54359be554893abf1b2416406082464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db9b12ebd042f0c7a4edcb7d388e24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef8f66148a856388412254a804f5c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab311687d027939653a25d4092702b6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db44cc0368bedc45ad0171d6a4dea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3021352e17fb4576a8578494c43c449469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061b7eda77c9c99cbee4c51f9cd2114470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9007f8298c97811ea5c5e17f1e6e972471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5fdacbc3e3bb14b213fdebeb38d9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09bf27c52ee57a52d76a7ee687bb48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f2cdb285d57ad562f15cd45e4bd3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155a5212da3d7d533bf13becd736334475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def029ba151e4c1c5cf7766b291157476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0b2c6dafae7c0a271663509e4bb87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21347befc39fe667816dd34f5c67cb69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031627e3dbea3a3a1d9b6d6a97fd0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacc53faab54c8e482ae56a94f1ec86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8102af6cc0a32849fd5fcd2a0e079481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d54db06b3750a79b240b3e0c65d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf6e5a7f2067be2c578f691529abb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9d191d434b4ce0e144a2e441e1d46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fab593c66ecd7e416d1f5f3a71499485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eb871af6e5aadaca348eb77e89b6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1632d59f9414cd8f070df13ccb98fa1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec72e63c54657011c6dcabd6ceaaa8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadffaf9c16766e55716443df8aff9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe09c99f983a5ea4bfb3842598606d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d933e028fea4b9affe7f70f972dad2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402752103573dce12df410c0264e0c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e82c6cf261ce76e5e6acf0b003f898493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22df0790038e136f5e584573df3d94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe34bf8e390907faeef68deed82d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9614eacfc3774ac4e9d3ca775dbd43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e335af8f9be2ff13dec755280922f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f2ccc0269c61e7efb2e5ea294b7d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d36e6604aad358bc6691d7da4d34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5787513b7133ead1960ca15a211de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50be1c1384130755a99453b3e8b55da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd14b3a987ed1d672c04a5f44cefa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33997aee196d999c14f67e55a15d9adf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c715ecdd28160ddb965bbff457c651504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89187dbab1f1076a4362f53a392a0a60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8411b576bc25e7b1995692759bf146d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c222d3bcd5864687939f8c819989f42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d06bc615a605c4b044cbc4bd1a43a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9b4d29447b343c4e0b2cf85b03934509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bae643bddc26e6827a93db00a3bfef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c8909f7431c04e8135e2f649a23c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42480bb2fcf2e2e51cfc958a45ce1a87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f521becbfaa569829a7a506f10621f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5b8bbaa5fc22ca1c4feb33fa2d8ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d30f7cc2c991b5000724eaf0e8096515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2554e01ba3829ba10be4a01179bb3a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2369f6dacf5119451e23074c16867517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea541433d46e58574bb991fb11469c3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d234df8864a1925b4935667fbf9e60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876beade8cd5fed857058bd7f2f62c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57109ab059823c23f9dd79895a79486e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d464dcbc8c76983aa8bf41e081913522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c9af41556bd635c763f52c84acce3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db94eecd27cf62de664e08142bfa1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ce54163cbc09fea2fc97c2761877525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d578d281d13d959d7d54c0b57d10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dabe89e8949a9dab0226f5b25be250527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb088cd41feb8209a5028c9874b0f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c17be5756d105f1710a1cf93fb57f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35caa9f36e031565c2d43692c1f46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9aee6282a8a027d15880a6e1503f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf40cf9b23302652ba3111398826b57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a476ceb29c3495467750a31c3eae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84501ada82569789e2f79aaf6d845d4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e03b995bff7d81e945d80a1385cd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e0a552db8d6e23fec72b95c176e6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bd71a6e678697f3c3538ee53af27e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e5aa6a55ef439702bf6fceee8d970538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b413b2f1d2aad28440a7f0f67b80f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5645f81c8e4f039150898db7fc1b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837009a1b19648034619c12b1c2a02d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5e12b8bd3dc2efb0b8b9f50d9ce7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a8c989dab949f2cd39ba6bfc6cec6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e9dba102dbf5aaab96c0fb48c3941544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f44a979ad13a8d5e08c9a745244462545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519129ac82bd7d4b8bfd074a64e2a43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fecbe4d728a1051a745882ca188a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990be6f9b31ae6f99f7e95f92062ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff97a964ccf31a7808c76d006fd2ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ee044466139a39b56d4e2d16da329550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b573d4d03358c50f571d2e3599bad14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af0a16a9894c7082652addbc0dfd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75acb8434d9039022912a341648a2f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc275276439ca5054b811dedc8718d79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee561070608c61f4878cd3095ac82b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4978f77663898bf210e56bcc1f76fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b21334e3722343a70bbc96be0f3f35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca1878019138a8f4d40595c2882749558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb49fc881f53771a05a2978c25f79a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4efe7e2adcccdfef576381bbf018b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c3d418feb7acb1dc2b20ffd6c217a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e66f5964edfea78cfc8b9b83c0ed7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789350d6b0368d9bd958793e08513ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda38edf0d6a47337a5202df3c2e641f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794aa524c45da0fc88750256e4eb2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46236ac3e8fe16868baaab2b9dbc8d57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabab0c3bc67d0d7f61b171c6554d42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3cf1e678e04bf7c3b695aa2855ef4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b2cde6a782cf2593e6f862c07ab87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7160aad954d317d2801f078d4593570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aff3757395164c5f0f4c1e5caa5d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4468e35d1321ebf515bad0e92ff10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a17b13441d5f14352359aa6cd95e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8b00a2c6d1180577b3167b04ed6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74632c380b52af7dc7fd84e060429e23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852960b97c585329e8ec92efc3318fb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319283e50d56c1525307bdfd8dc37bce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a267084124d15330389a4f92915b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bd7f62d174878e6e9a560c4882739579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6b7f1af6c7d85db38c8b5105380ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60113711667ed14584bb362e8dedb3e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bca19de28232713ac3c94fc8d78031582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f1fc1de28bc8f9fea522c1edf27bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb43d7c11af152b3547c558434c033584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce917030deeb5c06b6ada122eea5e9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d51ee5728c917371ad1f2adf6c3707586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4266fb1f73754cf9f892addf68ff7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f953c0b9dd20a1609534f9f3a87bca5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1048728a5d10373b988a89e791d0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca494ae03ed4d945aa4f5f1550da094590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b170902b0cd16206341fde58574471591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50713b7f9153fab3d9d5ddb94e11abb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3ada618c1ff43ab3f0ef99982279d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dd3e66c2f0820cc2c1eb1fbba8245594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664085388f867f99d4a3ec6ff88ebb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13ea5819f40cb531e38457e7ed6c83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8f597442046da42ebd9a4c59c224b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3b67b7fb5315442cfaa694c8935de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff69bbdde5367064a39a5b9402bb95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722b1b41440f29239a2deefc75a1898600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb828742e5cf7150b0ebbbdc9ca351601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad51773395e2d5c3bf57a6841ea56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12b0dd66f67e012d9fca9fca4cedb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208941a7e6f9d9848db4f6a0b1e29d93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435db46828c04d6f243053bc144634a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e156d2ed09c1e107768d9d30300bfaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f30150d411d48e3a2eae2c7da13eff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e01c43a4a819c74fc210e52f7fe07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfa47dc9f753ab8cc58a0c825a0842609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89413eb23ca341d987d33b99e59b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d705b9d5209faa93a2a0b1efbbe5da8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd93aa975c7510b665a0c3830b0a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a872753c8fef0efa126b86fa51775613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ceac7e916b7c7e1db8f3cb4bfca50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142c8a83f95d564237dde27e762ce6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755bbaa5984f6db78a58315e386ed9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce045c38440b13fc8347ca9393ac5bb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98b757f9a734242cb4f037d634c2c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f8349d6c5c1008a85659d269e5a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf4324e87a90a3d77ffec97090e8d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e5b6e60ef34176ea5eb0bc2b2577d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b303cb018966e899fd51e46fe6e2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c71be412b7b93ac13b61d045e42ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd344faf55be16cb8f7526202167ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf623ee7181c186d858f72422562c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f2f81de4a20e9b8c3be1430cc2cc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fbc526a570ce62b68931b352a6081627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a278cca6a0beb68fb5ec25287b48eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332baa584ffe79ffcaaeb7d884eebc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b67005bb750ee8c7cd960fd3051bca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecc13872029c79c980d336e38bda2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67ef8527756bfe7f5fd04014c05a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd14ff5f102031ab1b73fdc4ada813633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22481d6db78cffe4b250f1153735e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899f4cd535a67581b2a75bb2479fd0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c55335e6cdb733706505cd8fc84d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727db01f488e296f000aaf4b3251814d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544103f9ad5109daf268303227cf75f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07263ff0fa2c18115b17190ff87922639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb21f75f4d18a0d65702f6f21c86d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1786860debba4dadd9f7d5de26395b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb902fd56235690e224931d260a8cb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda17f4d4b26bc736b689818ad62860643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb428a44f64b7b5d8852e38fa75a7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cbb7480acd3d8538ca69bd5d001bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7e7f0c1b36f2182123e2d5eb006e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be20d78225cee2985bc75fd130bfab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eaa13ad96fb467d1daa9f5c1d1bd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0536f349dcb704bff0922861697c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d2a9c065382e5ac7dfa6710549672650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c12d5ec2178c56bece60449c60c176651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459fda1cd8f276bf447698c37359188652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b052ca041a5a777d2e1612085ed3937653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f753d297c30adf517dd070fdadb947654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087f0cc8eac23a7b226233213540d6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e331ab9532043190bfd370a34692a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c89579253926f3163619fb9f5dbde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6367949ec233beebb26cdbd428dc3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661c1bdc68710fc0a35df20d924980c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78fee4e2d4c91d5677fd63a64bf27c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ad7ae444563832ff5d8da42b4ece5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11ecf1e63aefb0bc962cce6372723662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137db8b744b4c5ae601747083d60191d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd7ee3b367855959faa5fdeff84159664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682ec71ce82bd6f6513991d599ce7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0483bd9a496f3cfa089664d87a26ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319ad1a24669e3ffe5aff4b660fff4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06f6687024f2d1faf50a0e390c2d16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b39ef0732b50e3b721a2d78618de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5c3c2f2671577116146d311b30d19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5406cde280e311e49a67c1b494bc35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd144eab160283e1d2c0af25daff481672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f28a93f8e0e752b8c06902a8495dbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197ed8776a3b91942562eb285f13e5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1ea828fe201a6575cd635ce5ab72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f45b5232c4971a431c2240f4a206e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed274c91b3f8610748cfbf949ea915f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03534912d25339117604e92ad42a0035678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4601e69c5af783dbbb1cfcc32b15b72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd8d17a00631d2260077c623cd2d82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e49eb39b6d8f980d45a6272efc3b9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221973545031015609a1ce7ce1873d0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfd2587c7949b0eeab990980dffa21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f68527fc2ff9209942b484c06efdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d19dec3a93f92d95e4f027f8aa1205685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce06e6ff5254bd3549ebfa5fda0368a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452704bb19280b157892176a3d51af7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce776759c8b551009ee30bba140ecd30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1781000f6e8105f5297f65bb79bcf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f9c1af6655b64083778b43ac41c64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883c6e43c8d4d87e321e62ca8a8e1db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ac942eab705f4287cda209e4d814f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc181a779e31159b3c975b19aaaca987693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b8c44932916ccc585750299687be6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8d2cc49ae32c695c5c8767be6482695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4851fc551711ae8781f478b8cb970f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebaa968d25c7d30c5696a2c66179bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e2e8d31db901386aea53bfdace48c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec537b85e6aa2a975a09524c2277fa83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e85b7b3ca073e2109c21ffa37a070700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4ba2defb27006f1ed53bc1a71ba9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67441efaa48da70de567fce07a6a2e5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108902c41b5c4d6eb579b7d6e926885703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492d94af642535dd094413491a3140704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7481d482859e4aea194c095b1589d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d8c51b01437d95826f491e3192a65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14a6fd136ad476c57959a70812c7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7a0c0454ab6dee6a853bbb4b0971708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd720f8d41922233da9fd2fb8a1a9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6b61a9dfce651f8cc1a69c598aa2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d9627051f81a6a177261cd5ee9716711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0254ce796984887057607abb6cdacf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b62c5bfed44d8bb2ce2b511957e8f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7fbd8d218d5166667c5d575530d14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c5ec510fbc9bdaaf8757469e5df5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7083ae8e8eda0aba450266fe05326d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d345a87d14881d72419a93c278efb68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a4d5476e38a370b3a3180a4b2534e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290902f1d9b3e60f5d3413faecc5beb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c58a073eafeb343dcdf784bc3087720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166787984cf4aff8aa22575c0e49aa6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904075f8792db213940c986589141d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668ab9e3916e75c6f4731968530b37a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd7dfd2fb13c888858773c7ebc19b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be2c19e16f5af5ded14dd69e1e7d48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c6e482484eabe5b562d7c4f49efc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d4e0dccfddba1b7145f08718797aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b118814ac69f1afaa2ef1bb60678c0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa3dcead238092e39161791ddebd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c966133ca34d5f179c788d1df7365730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bf096a7477c7f21cbbea6e4285dd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ba34a1b24264087d982771029328a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10933b33a0a2eb6d90eeceb8d6168f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84f04e8cc1c6df727ba28eb71ad30f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82943e405da46d627d9a98756c50d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e89fe7ccfe2c323691b47497966ecf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e03171af55ab3f40c98bf18cad0dd7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b8a6bc485d6dab117172cde8d371738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09498159ad0d16596a4dd2880c3bb518739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5875f1dd3183a57444ce1b010b880740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc35537de4f69484269198c2e96fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48c4102c8ff85aab87435e9acddc25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb452d16c6749ed16fa22ca187eed006743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec71f8aafb3370ade4bcf4d1f59f0c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014ede2d87f0cc680d93049e0bc3ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c0be340361f509098ab67bb35eaf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05982966759c26a8234256900e585652747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea7692fc01c2f823a8a448ae0223a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d25f8e731bf44c1e9e0a286e21794749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83744e03bce774f11aad8094e57a8f71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22deb24df1d3e46b6b4dbe6388412f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc103f282e5986bfe59313ed2699c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4fd553124b6ed2564b8efe12a1961753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>