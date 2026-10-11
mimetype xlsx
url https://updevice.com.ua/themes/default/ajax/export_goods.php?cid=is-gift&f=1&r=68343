--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ad2103486f9bf6af003e46f7a4c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a5d89141fe43989b06a4affba09502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabffe7965103bf8efba20f4cc496353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef275a6a5fee5fbfb55555219331704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d32d5562ebb0fdff9d80bb410569a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c156db67a95e90bc6cbf60f8da53a8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50a176e2972d9cb13eda7feb1a4e567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e98a479f516f8bc0de73ad96bdf958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec05c335fd1f937364d8ec98a8e3419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af215fd74aadd54a41607fb6fb81df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39536a13c5f56f882a2eb1e8d174d2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cea4ce76f9e6b40fb08093e38fc7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab9513f788f467ba19de4305ce0d7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aea0600c07059dae58f7f48546d20714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04422c6dc79ac9819f18b28d86c597815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562ea0b682533b4b47dc28b26d6864d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ffe402193a07d04a2c0fa964a48e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc32e106764c86a42e6a8ec692038cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4f55efc3d48f2cb715c72f09aa73619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2dee6690db1fb6df3659305985c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bfb8831910380c168889f3eb05f8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1cec7efc5f87e2c4b4a68f50a6adb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b50d281209e826f0438517f65ce24c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dd2905afc7e314bb1d2688b3a4a2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d53d6a38426d237d2e96d92f4ba7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07933667ae99dbe39d5dc414fc03e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afaa15c2c60b5ee1ec707ece7503d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93828a06cda7603bc01ccf58b441e1f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c59226dfd7a772f542bd725e48d8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbaef93febbaf7ec884043f5764ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bab464e17e0f971d72826c61494a5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67588613f83cebc9efc390b3aa0d776032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019060ace407c97e996e3fbdf9acaeaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f74e4754c3a97bbaa5e857f744655b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a2e22da01778f076bf2fa5fd8968635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baecc3de740d868475599dcd728635336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee774010ab60ddb90c907526b3ee3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84973eaf1c549b22fa9a87e89e932d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b494227cd5a9f59160ca03de3ce7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef492f6304948b1c8f64bda9950b46a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94457cf87633362286922b239b670541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd57751c6e20549646c6475bb2bb8a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ab4fd0e1a3511337f653614a1b2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38815b831f3a21939fd688183ab56944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a319d19d24d5d0d15931767e788c6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803ef92437562e0276bbdb7a3b500246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92214b53f9e70c3cbcfa2c6b9061a4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92867664b1b0efc1a8f9d98282ffee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6eb2cba309a3703bc5f917ac4f0b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d6747c552326ea27d1599b4ed65d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5550079ab1edd16bec78a6a0c20d4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd970c99819842bfa01decefd708bca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109dc3bc3c8fe19052192193fa4fafe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b282a2c2183cbbc52075ffabcbe7bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12e236a96cf1ff52ec3948a097727955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69617893609460a72baacac7fbb1ebc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230ff24f510e3840ddfacc2c317c77357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba121a321cbe45f8206c9f659036f8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da8118ef8ddd4a14d5fcea2af44d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50614f92ea10b059c4ad4b4057eaeb9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba48852758f24335852fdf08c00bad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21721196b479eb440690afdb29ad4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546932657807cecaa26d2b83801081d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636503b320a5fad41743937e281d983a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25590c69f689991b2bf545da2787a77c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e67663b90365e3a22e6db5ba4ecd5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04b569fa66838ab5b1e91527e82d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5b3bf6a9914460a8c2034340b4d8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b48133fda8fd08071059ddcfdeaae369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce527451d0e6c7c61106c66396aa170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e78a5e323b1ddc18e638f26aa0a04e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da86b04ec5f3caf13c8c301b61c5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da0df8b4ff9f6699cf20d8d1ade73773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d37a43d2c9c0a5631064f4f2788c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c0e3bb720fd9bd2e69e4c2c66a2df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a09f9d981f7ed949cf3b6ed51c2d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0118784a40791c49e62a3d393d6b7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244194ec24e042d3902ab3f8538b91d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a455efc371f0945292a42e39bc8c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb20771ee1b6b68484e59e82c313f5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c317260280c2b3991bea9cf43f2c4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f5fcc68ed1317d36bb9a6a13ad63f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a4dcf14e804b8b94a07539e57e36283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186afb88f73498f5c6f05b913ddb9e4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1506dbf54a4e97597ddcfebd87033785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c574ad4a89ba6344e4c06d7d89e2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aed7d6e4cc05a0f9abdff90c029fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc83cb0b6292ac00460715a46a5dda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc4a1a20f2d30916372aab002ffda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b2f21dab780616887dd24da31696490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18d8454fdd6ee92de54fe42c6d5de791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556b742ee57c7aef6a47ac3a1e8ab1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceced46b94af0ce93d3306b2758a4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ad1217e3b2e3364e5766703de811f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5c19bea1ddbff943d0a74f35b2a4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4c66120c00a0f8f35b666d1b5eb5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49f822afc720c481b585920a7f0c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da480a60bb7ae6a092744183fb4b489b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5645e952e967e6e3d554c8a922607599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad196b142d7aab863e29dc09eb39d58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3308920f9003ea6db0bc48fb9172d32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a88fd6f9980c1565b736dcfa733e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06820cd40e3f0118ce8b8edb46ff28fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f712417b53bf6a4b952f866a1d84b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf913f91432309def396dc0b361de6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1baeb0b21c53a7078b69979e7d978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf695a615dc9af013f053173ac19af9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c47bbf79ea456a5e6ed6b5dbce5e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e672f2a3878af9573a2519db1501c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ddc43a81b0cf53a250ee2f9dc737110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336d75d509b5671bd02d17b9a9afae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aa96a85d45d85932c5b7368e73951112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055ad566324e50384742e49ed75d411113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b3d4930071d912b1d5ef33c09bec5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b5fbab145d46454c08fd14243bc45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d1501005c600a7aad5121d5469a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928b87e5b3a7393a5f47637cdfb4aa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec9a654edec598f8b445494d6119ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb89baaef8d10071cda4be67e0b62f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067cfafd088b62383da840dc85aa6a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f0ee49118235ba5a064bde5730cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ceedfd08ce1eaec17fa96e70cc7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d6f81deba787598a312e55b6cca78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140dcb66e85d209212adc7e1ddf9cf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c01aac6147b64a1b520c65d85a5f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5555488425f8690658359b85629fe9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a4cc49f13cd1f8ef08c3dca8174d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4577d74613d2af6aeb81df34d05a759128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5ed73ac3693fc9e380ddff9b4ac2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0670e047f4421aa578b93feb2f6fc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c7686f2baacdb2d72cd824cba0483131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dce8b92a80e81954a4c64b8f9d5a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fddb868706d858dc0c0f21154a747133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5cf571ee0dc76612044fd8960efc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9917e5a6ab5968fe54244ec1b06dd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca60898aab50c178b21be46a37f64a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fcaa0849924bcbfa4451f6d900f08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25506fe67a61c6e849dbcd109a8cc090138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed86c220f319a7e08fa64e19d7ee48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f55195fc6da19ff25e2d859a25232140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11165b028c198e42a135e922e74f4167141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d25f7d7b03421a52adddc9966f7b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7762c5206d12a61944b08ca217565143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efde0d304060d2563c7188daa0ef7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d1e5af10ffa1558a1d01af62739f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda560e272fcef11d27de14b456eb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f087be04f32b783b92ea70a271c63de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0fb15cfa1e03865aa8da92c32ca9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c87087fa49b083e0ae193c2b4526149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee961ed7adaf4b7409edb4173ba58b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdc2f7dc3e6c8b0685523e353d835e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9385633cb797f264f1637be847531152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f510cc8baa66b402c4bee95acd8091153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba717f18ec35d5f55a6d0bdc669a91f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38973cee6f6b418d37f968a73fc40e90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01607df05d5dfde847ce444cc15888dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe597b9910d0f080e933b8c9ab1cc2e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c6a663202cd4427e599daa598da57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8542f8c50924de0411415dc397b6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885596dba23e6c3b044f70edefa4b25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531455fdcbef0e89ca4a96789644e8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3b5714ff2adb0f1f7f025db4880d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c68b828788f2eda9287008e8d14614163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a4edde0ebf296a2bf81d3ed5680f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c14f749c9b6398ba3347d7b3bc8758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6c2ed6a0480d8b684bb76c953478c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e901f3cce8435fa656bd48eac705716167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dab1876753efe9302a310f43f99063168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff13272bd8b456e1f543cd40b9f77ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd3004381772e2dc71ef008eaf1d8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4429f4a29f34d5663936d96b32f68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abe757358e557ba32b57892138c1cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923306fcf0df91554f3fd11e16594ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a5e318eeabd3f855d870b1b3351ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1d26804d57452234e2ed2f4c9ca33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c97325a8f7f569718ad34677c977176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376e1abba1ea3ea6bc546bf70c1557d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e96da90b21769a36944431613382178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d908946eb5997f3bedd03e72d1403e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce4a898bb8945af07e2befb23f930180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06b9686dd78a7cfa120ac57da02e39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e537249a65a51f96febe1e1cd914242182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22270ae6d0aeb6d4befd1a162700d8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52178f06ed1591191500b3df77321621184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53da9f494ccfa4b8070e78512f5037185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a3b72d34c679ea0cf3c7863329f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab8b9184e42d24bfd056c6e4aab4d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405a7f108e487991443fdd3b9896e17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7977cdfaacb73ed96e740d9e7d9d888189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc52ee3ab01707c30efe8024c8ee288190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ff594c08cdc19dd72384841532a23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187fd61d9de79ea9943245ad0d478d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a121a1af85adf06bbde3d4868831a82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d347b73e83833cff584ec2a5e1899b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fe389c21c9def93288164a024220d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85863c74b88f7c0ee81d33571f169360196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e544d12167c18d6a5e6823ebbe0cb45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e759da8524453960e02d9048123e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce80b366e319e582ef1830b5a7aabc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198b82f46cd4541d8a52e01173bc143200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28b2c59b57aadb1c151f32a07a979a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db88cef509f3945a6cd97bed8a19ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af12756137fc9f304df8310b5673e97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e537505cad7c844e4d64a4570bb1607204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d916bd2e2a37e411e9520e02778d63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799007263bde921e7162ee8968b03e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce65eea3ad3d0701300969a14b101b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8bdbfb402530d690b0343a2eb09d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcd2a177e8c20354f195068fcc40ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587277c6fdd199fcc62a051ea3a3c13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9841002b50a40b144612f4b5e6359211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489194b66dbdfefc71e677488dd2b6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c6dd9692b012ef12d8e685e08c384213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95323f6229d6cfe836a8c97b283dab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d33803ada420d95087a4c84a898b08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826ae05628b9789a33e8be5405e83b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a29b8b201d9d09c9482c457c4545f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20b144744fe50e210023a22b54e3e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824f6007f889f42966dc04b7eda6a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d646010b1df2b7c5d4ad23909b60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811257d40cc6df55620c0e291f30d26e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d891cb48a4e95f4d04e2edc58960c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094068befdd7d99c5b6aebaa7a897f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c345d4f0f597c259d0458fa6e81150b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f73589ab58e174a9d6655a8638fa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f53195f6b81688a0487f18af7f421a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d334e64663d52af4d3b5cd93e95ed4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46806e182f8a0164363c70b7d856e131228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee2164803c23cd09f96da6e9dbbc8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12f5225f9473ad981d7134b868febb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942097784b36eaeb6b5fb1cd1e378a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ceb0dd552c29bb142f91a5f03093232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31067aef602e7b8e6f1df422d580117c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195317e873fda76b6adbc18518bd80c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28ee9a8d738bab38714ed4921e50ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3660fe2c3a5c01266b8bb0fdd246d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7395480f530013f2a34fc377ed07a19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b5c74e59caaa9981811f573846e67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25457b68a5f3bb73284f4a9d6684728b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664704496d3774440a6e7974446a750240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206079312818415bd736bcf992dbd9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf0fa3db93ec50a8fe511df2f3ad88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83afd00bea395a322cd368b9f659db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493c18cc83492a273091370df2f847d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd68bef3fe630b5936271da41ba329245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d98434eed14d6c80569c88cb02b13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c1828081912ff526810cbc3807307247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30abc346dff2909504d4b285a7b8cf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7494efce3f7bf2c7206d05b104747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04e632eba87001e4ea03145befd26e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24a3dcf0a1c12a0f6799feb87532f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88709cfd6b263104a7c1a5239be5ceb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc8463b9dedfd8c7bd927b0bdba70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11e98da234205729743f7241663642254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c828ad33aedbe40b8ef01d84e8c16f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9ecc33d8733001c6fcc47b1b7d830256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0491ac60c09d8cee50a7110ebe1b185257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b5eb4e928ad10f728084d6b4734f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d3f0fd0da805fa0a32af426b7fd8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176c06f02043751df261d3a7f2e6f33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aa1dc47b089888983ea0ab67d3152261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52233d13c19e9ac4de313d8421e218c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a53b23fde8f68e1ea8e7c861b7a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817330f8a7c38c4162d5b984b9162f75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed6e0d36842fdb8a5ef7418eb0284f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143ffe3fc2e23aba41cc4e30c511599266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3b7fb20e9bf5c74c04ad24599862b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c89a136fe415f3edb7a6825fee33f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8b4f3092e889d36753a1f50e65bca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e00b040a80dcb455f7c6265439aca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64e42154b75789d724fb3f4ce6a8ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106a0bda771081323c04592012b3d26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b862ab20a4407c4aaf92ddc31106793273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324f43317ac5775d4501a18dfd8dab7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ec37d2175dff27fb05079f7bf050a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb2da72ac99f1aee3d9e78a7d02a24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffe7bf24e988d0c1291d602d807f3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251896bc7c40ffb447a4108f32cc1dc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f699e9b686b71e2eecd3a19f79007279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44cf61892705c7b4041a54e09d43d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe868738446736cb83a310ecb3df1c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c612f72e1333a2a36737baf7d3116c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b82b0ffb91817023c20ec29ec1fd12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bfaffa90990d1c16ca90e4c5e52e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77e6f87e61df023b188faa4c8f1e43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94705bca4455a9e2868fe96afb5ea94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa67e189167cd0a7f4989e2112b065b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975eae78d490445911671e418394dcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9280e300ac24930ea327f10c11268289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ae82f7b641d221192841713764817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c449cae08db6bd6768631bd0225c586291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b5dae45c470f16d82066cc6dda957292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e31cd56a149a49cb8e345390c0c71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14eb66da9d2029b42d53b1486e7680294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e69675417dbb01089b36e0c65ddd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3f4d1973a6c7ff671883016aca831296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9f0e5dfed959d7f929cc2daf8fc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728e5a8cb45ae114d13280b772ea9b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2656b10c4f00c3c2b55b141156e89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a77d0a91e5900518bb6a7a9187da40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3df0a8178402e7107371aacd42cac9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868db10f5f332f257dbb669d5335e04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9a83413df96401ff3075755f95193303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fcfb5b6b625c4c55cdbaa28c1053e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ecd35b6f5548619bd75a78a97a89f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b41b4b531dffc0aba6715a81f8355306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dc1145a21cf7595320e8d42afda17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada02f109dee94232a6011ebf754972308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478545541fb877c6f49540509784d5b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e69945ccb5e0ab0ce6e2fa3ce8e7f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bf1c2c813ba351b722ff6b9ecc6a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e106ccc7d52971d062b8aa746ef32d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcac50dc97f774696de7782af727cae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee675bab199dea0d1cc69d8dc3529314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25140c905054229e72361fee02aed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8161f5259ccd4211ffee8ecc48054316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b3d4d82a3b1d01c18d367e2c13efb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17333ae30df84d1db8093c41fa6afd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789cb940c5af19aea6932f6a3de4405319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a73b5e033a76063b0992a98bcfe3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134b462aefe6efc083664422916fe89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d732899fc4b6eb28ff9fbb6277945cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a24057e51247cf8a9c9ec654e14bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b8b9d5428050863eb287e4510d3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c461cc214a3e84e4119b5a3978467e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be9de4cb4593722d336f762b057b10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82276dd1f63c66947ef0c43d6ba8335a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417f86b3e19249dc3b0ab75c5388631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010da69b7b2e968506b69a3c5ee60994329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637b65dc1df31a6fc6d905b4093c263330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541fb80077606c076e2f33f6aed855c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c371cb6cce787c1622da0a5d19047332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951496a38fb8ad90fc22875827fbb6ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84871540a702a3d325e9d12e63fdcd0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87e2d9de6b786704a5d2d29ebd275335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd947ba3db14272d207e0bf2736086eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87226e6bddd1da267e91e82b7a3c9813337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccfb10dd8bb41595f5c7e1dc43953a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576f317d2914e3b975607cceff780b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292562ed13e771e00977004294bdcc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da19ccfcbf61fb270db40f2b2f15ab3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216bac4f9b042b878fb5ce41630c205342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f35231285631c0cb119d714e85955343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec653018df4d83311e4f08d106826344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59493fcb5ea679bebef313789f5312345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1760de3bbe596a95437b3dfcb3b26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a427f59f9bce5b85841a13040ad8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618d26649ce0c3860880c0ec6e996f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5758fc4c8c92d9a6f40ae4f8bfed996349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968f6092bde4371d45dac2b076f1847350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaa50b992265903a4b869d63032dbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421cdde94f3fc27e866ccc2172ab5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0d3feccc7b7c232cb53d2a1849608353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d448e7e4df27d193a1f452d25a92e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5418723a8cd891af2a0826eb438d5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3088852b29ee55f3e7666398bb2e69b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabbd63f518fae8e571eb3eedc84c66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeac3344055940375614600bf78357358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc64f42e03c420de07e7d3be4461bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d7190ad4733de46023f432b4434c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d2e881d2c8be45a0c81815ee48925361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c04c19d3878e473feed7ac692db1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38b122e896e8eaa9fc80188a183ec0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81cb274ac8c1a72dbf21b3ad4632a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6013547a5811c2939c9910f50d9c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c367cfe8c37c0dd5d1a309396a2f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90f4146d2e8c22f5b68d5b01973a39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fa5ea52bdbe6401cf771a343dcea3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebccf541825a2b36a23231012b692f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a082a1d1195f6d30e3809cceac07451370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9609e8b2f1cf3bf4764f3bd11ff2854371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5c733ad0317683c454980eee73fc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8b87069b2ff1418299045683e1f94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7eea84cfd9a72439ce2b661731b48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb35eee47408dd2cb8ee2aa1f69689375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611cc4afd9e125b6b853f29df5525c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2102217f9e794a2701e4a12fe56ac9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ff6fd0f40ecfa916e60114baed1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e9c202d785894c159fd2cc547239c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de2c1f5b93f4351d720670dcec334380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27158eead2571dabe2d19046a359ea5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882920292e346371e08a99e29143d8da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6546ce82663374d15ae07e560f9cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7ce0e1b16d862ac3689d9ff5326b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f15e084d162cd130e17a9a72424d46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e28335fdff85d1e1d51a7cec1c24d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231db3fcffa36e3b3333ad11e014d99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb80e341490cfc08c3be8c4abad46c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218d240a576db65678a0f02270b9ed9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7a9fcf9c852d3bdfca219d8305fcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080b82de83536423f5877f7af6938c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ebaba9ad62b1436e6235a26b7b567392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae67facb2323bd10ea58619ce423b13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272faca9f38b4681d98954dca0363ea3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cf772e61367d3d1257658eabbc378395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d91996322547edf747ef334203f8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69416341d997c92ed634941e14b077397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572dc224806d12f96a31b5287b9af85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1656b670f87e16db78546adfe1080399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c948b8dfcc4091dcbde2f488c421818400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c7ef1b40050c242498994ed0952cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57c5cf60e2dbfde24b31448d07c4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3840d648def0c9f72f54d7020fb662403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc871ff2b1dcc87d9922604dff9e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79e26dae5738e84849b8da11301a54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3447844ad9f85077e933763d55cce3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876223cf8936ae90138e9961dfd1440407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a342f71eb698cac8137218a91e38b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456ad38f9cbf07f37051293709e3e55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e5beb1dbbd10d186ed78a5698ac43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200f4fba5d4a303d3ff7fd028e372a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e42437232cf002ca8c942833432daf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798759128f441b059ae18c9194023b98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d2b61682fe98c52d5fa49eb2136c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5a6a629c072761e25cde18d883d5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092411aab352cf0df10c136485e3f19f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48028909a9234fb8d0eaa8a59b47da3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86498a9e71b74690f2d25d32256c3917418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813b80dfdfde4f49cd78031460d773c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff079bdba99fe049ab0e8e6a9d69f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ae8f87aa38f6f7f21dbfebea169cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb821e2a6bd208e03b2153d85c6bc347422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c9cfbd1cb19df286d02e81078966c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aade06ce6d9068c5b04757a147985a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a04fb3ebeb5ee92a155ce9d23d58c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd611ceee23db5c284aeadb3dc2f02bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34195be946ee1cdc1c1d7bc1516c0ddc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0c8bc5578d88f1ca708383f74e1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33845abb5df8cef8ff4169519ce117429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08b77d4e56395e7130d80aaa2771c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97969b1d7e53eaf0768901fcfe3e1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7302fc20c7fbb374e065c19e1c3b14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b046cdfeeb671fe8a3b73e069ec7ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eaca1f3c137ac78903ab37292b830434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75899c0392152f8a2074038974408435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2e16f2143effcf343f713675d78a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d0d99e9de03f3163d8ef6c31d4091437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09da93d671a2e38eb365bbee6133b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b9fe5e691833b64161614e8b35943439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d684df53d7a6c98afeafcbe8d9c351440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67819607a67b35814ef03f3332352b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1cd2a689565cd93749fade2473ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e87d26567185844832dfddc3fed54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896290105236cb6a564c643a597ef50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9075a646cbc50d2515919afe9a336c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461c4a5d1c73aab894ccd6101812a2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf386fd11d715d1abea0354aeeaf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bb49fb1c9baef5ba037db312ec947448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac151cd50633cd5db5d8d85fb33816449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8f75d1faac12abd80550127690a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57737a1b629e0e1f820f3a2aaebadd60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695daae9f2dd64c53d340be4ef81c1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776285a0e8ae01a0e5b1239735103039453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5cb692898ef5d28b4cc9b8525142e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53008dbbddb029e415688887866cc392455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec28d376cb205e1d0b724b48abe1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7434a324526ef644f5b8d8a4ececb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78346741787dfb1b166022358aac7d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef0303c49da6bd6a93e76475416509459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf455701cb1894cea526c600c8ea080d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da076a1b3e263a5d92af52aae7da355461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f252a89b7e2b4d2227ad76d2c090c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9d2d43f3c0f7f939b395177529db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfedf200cb4d60d52dc742b77058988464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20300485b38b5d99fd1e704e260af7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8d1733930922e30d6d66077080128466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dbe2f3491c2ddb06606516d028364467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13399dd0ed2146df7cc1516f80c8ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b90d35a23a1101bb0decf579f9e70c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a2947e9ca2fb5751283deadd4409470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ae0ef01d7655dc3dbaa72733a5b1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b452ad260fe684f4e4da6bcab001c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbe4946b8dc24ee7b8fd1e058a4ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb44ab93bf0050619b74604ffa8ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400c646e9c3209fb4447d7e50b95ce5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592c046078aeb0ce5d2cfb3c15ea8b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c46853d41d0d5cf51f9b57a455d65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf10e24f0bb5ad4b1853439c044092b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b870c75f983ce694ff3684891dda5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451d929d632b893a8881d53f271daa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798fb58113c0440d1f2f83c1fb89fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ff338df571c2c0c5344e619554d92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e4f7e3439a87f4b9b8d672195417483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487b568437fd99400b26ab76c8a8c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc6819a42becac6e5794a4416f758485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbc5c33aef1e94400e60a553aa87d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825248c6e25454968f18c5a7c2130073487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a140e9ff01731c6c8325f388add488488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f445b0b9312ccd3d963b1bf0f15b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf33d49ac143bd44039945b515ebb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a74f39d50c29735fdd821a3764097e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e53d0b8cdb467072da8401b18872492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89afb843a19e3ad8ead1dad9eb15b2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3cb326a49b23aa93aa92cd4d349d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7049a6da515f3a1238aab31d98dafa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ad6ea236befe57858d5cb653fdab7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69f2d1c026b3103535426156e6640e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb419d3155bd5572c69271f3cde9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6caa86b5e42f4aa99a852eb855eea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929929c87a98fa140a0933a689f978a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc46642ed219b020717d4c5e21d3b4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08d0fda04076487e80039858198545502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b30b663eef99b6db1944f0522c6a8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38e3215791ac6fcc35b8022589c936504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46272c2ffd9e337851bc1b5e4fe18803505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44c5c2e2f61e8e03ffacf6cbb4e2a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda67f2a609629408082e82ff277f1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9bbe96fdb25c9cf95aa1a95d0a47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87402dee02ef2dc6e3a3e9a4feec975c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6da6f04b2d5ce3870c1bdba464ff39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4886df3a00cb18939070a928c23bb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483388db6eee3ae4372097c1b22fb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331403b6825ab37b38a1ce9fde3a1b6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfa8135c7b8e7897f728aa74aa6a7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19308e4fae2df160bb5c9ce4558508515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b3f54824b67b95826e153aaaf602516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627728a946e33bd639140b7e27757f13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85e095feab5fa0a63db2ab3df19ecf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56191b6de85e72c94d5c3b21955611fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16274ee69feca1a1c59a79bfd0856a8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d7d0f5b59d1adcbef7963b9f8be8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b507d0f887532f0a11b4fa3b745cb5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94dc44fc7991d6ea13541125f5b93f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23959c935b6fc7b4af82c75aada3af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c33ae8307f198c334a0d65489c8c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc794dff1dcb15889a818388f0001f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7bdce799ec78a00855955b2d44967527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd545b8ed34f2dcce0c5dc24f1af84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3b041c27254dd231867397b20fcb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc39a12c07d690d8fb608c64ae8190530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295e5e89142d058861da213eff39c34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372853e8a4684ac3ada2c96a8cddb34a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4823af4710ee34f2f971b24fc8b70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57beef6a4cf219d1237580ad6a4a2e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f749e3bcb68099658d1ac57bfbc14a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a3ec3d98a73a84093a8a6fa2d807536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b76e070cba0ea0b6299daef6aa83b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710de6cff8e83848284db8ec871222b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ad49d15edeb61330c158b59447b7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896d78e34c5d3401963e02b5cdaeca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a775fca074723fd6f585576c7890541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a74d73d6756bfcd2b080100f2192f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f0e1556995c30802b69de65c00f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b29f512e79385309d47c8fbc5b0d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055bca217b585c5a8da8a1e6bf13f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd9c9aa071945f6bc9ea3a5d51a9af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806cc1507159233588edc66b85457e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ecf63fdbcb9917fda990134204867548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b376f2a514c7914b941143f85717e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94969942e0ad0d9e093d4909365ade550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1af672cc9d6ce8fdadbff48a8f707551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65024d38d83cdce3b1c8d8a97f1bde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e13d03d8a343f175c55654aa403f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f34e91e841e0b6911b997de6c4ddd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c316d078a1482a8fa5184859edc8ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bb673bb0b3bb7955f441e5756f0d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203356be53230bdf955df37152c4250b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703cbbd598029ae5de504c9f7c328bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdd563cf66b105843bd9b553a8ae83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d95b5531c6fbe0b26f0fef745ac18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88190a6fea2a4123e405e1749e9e0d80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ce1881c20c951c36af8af2dd2300562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9336ddf1198fdf3dc0cecd84d39cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b3a9d83ff5ddcaee687b6154478b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e76725ff4fd10a838ab6bd545c26b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c412734f88dacc128cb2e9a4d48f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a33e293b15c5fb1190ae0bca22bd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c06bb19b98745807cb9e99bc14289568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd484f40d6d1c8231cc476475f018c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02d85d12c0806a14ecbad042f5131a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327df81fb6fd3a34e77aa9d4b83a7c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c460aba437286b7317367598b600f82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e344cc6d54773187fef76adae7246573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3ddd5b70a22c921e6d51f3fe85e1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03fd6ef2f3e0812114b9b8a7e5d6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37d0b835f4b251bcdd0e579dea73c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0214bbf53f0ea09fc7bd218d13de2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b992739d4b05c945f0824ec2763fee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c011da0e3deede5c57eb291a017e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe864fedca10608feddf84336e0357a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77924b9b83f24722bda82e722604f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016befa0d47a547f9bd6cf94b5fe384e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5378d4fe10a79d13da787ae3388936583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af6fbd83f348d13f2816eceb1f9801584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530413f2eb40ef15f1a30099f78b6e0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e77a6326749bd40baafdb2e37f509586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa84279681f625a15a9720d406763c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f412fd8b3e192d5adb285274f9c24c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2ff2864015ad032fd47377e2a374e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0c7e8e3fc80fb4e615a323acd3c48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7aea9cc6e9502f9d7285a2dbbf603591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf00c6676a320804cc81dd0eb1af93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ea35c7d1e32870e61a169a953b9c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df073e8c0ed002e45b4d5da7f09fea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e642d68d4ad4cee2408784edeefb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de0bfa173db625dd6044f6574f126596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d184f5ca78ab3f4313c9dc39425c11d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372972e289bd248cdeca248be428d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee38017dd22a9d179d577017e711648599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db646df1e97cec049aeee167f773420600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac830f14b2100266986331d1a66f7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f96b5a48be176ddd4b0bed170187b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55b15779433eae153bb1dd12c70ce3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ac125b32880b1798d1cd474d480f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe978fc2d02015bf6dbaaeecc48940be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb67a13b5f7b6a23b7a2647fc2312606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e947f55339ea7b8a444b162f995ac3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45053a17353d8e4df3b5ae2643ef24b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e911fc48c706b02d77bc578722d998609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d765e9547eb3f4b5414570acbc9fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a046695f39cdd81317876b0bf4855611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c213de1dc7ac5dfad7e1609e77b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160247b523c0792b9c190b7464734527613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18521c86774a87fa9194518198a72ec4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d631e7358df4dcb15b95d0a5d59dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac3b8eeb6241851a1243eb5cd550e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224b0a3b7389d5e7bfe7adab4c4b870617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f49101f6bae174d6bfe8e9a292a09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25750c346bd1107f330a671d3e68e64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8aa3d00b86664e74f7b6f64a4108f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977fa7016056e578e0ceba4e87af43a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e19a1826ce9080e57d0840ac2313622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451152c175ca3e0381ef1231e1f3386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f6eb2794304ca79a2da99a19a0181624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0984bb3cbbd30c8d37b60ff8b22b05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a7d48642103bfda4b15ea5cbc082626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8b390c9cf1897c5a76cf5806a517627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e3e042312db413523c704414e65a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e07892307db963b31f0d43744d76b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d0b69f0ebc52dca1e9a2559a97ad7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44994723c2ddb8b84cd9c2c3ff6e2cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186c32fa7c8c3e4b469818fa6ce08d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8a00b9d42a431497ea2f0827378a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfdcaa93cd044c279031c104cdabd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361edf0441409fbed3da4687916048ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be551f171800976ef2f5c0d965f29c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117baf4e64f9ce0716572ddd351a5d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43702bde4450dc78312ea7a752f1e3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5ed5dfa9b0435ef43363caa68dff6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8be68ac59f04783f809d33786bf44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7dc9d041d5ac6353b58d2b39bee7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c194063a2392c1a8ec0f1431c8d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ec404aa037608fc308b438c829bdb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec8cead89893cd976bdb18d8c22b65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96b085a979291d869b5351fd7b3c35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5002e0fd6f8edb3a5de9d1103bcefd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb260d1af5f34f0312c565ab306069647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106b44c1de7ccc05625bf86123a9b79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d91a0ffdd100ee63723ece37f440649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20be5b0d5fe28492b56e0ac8566289a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241454a5a9824965439ba1dedf0a6352651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ddb42a807625fe9d21b41ce8a39d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b62ed8b23a179008a83c2154422ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196254ab2229bf0d4c24f74012fcdaf5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6eecc08fa20f758a0d06bafb50e0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3596d2cf0834d808840698e7f9c079656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2d96fd70f44e0d62651b68d7b9873657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce5781d5d7fc154ec9338502123432658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b8fe9665d37e1a99a605d2d917a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcaed215c81ae06016a62b2d9630cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de21cf513e7cbdbf313dfc7981a990661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70147f5a43a282aa52d427c2b0c396662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d911bb4ea8ddf059ce944cdd0cb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2141b5c43517c8b7b2b855adffe23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171f0f975e25abfe7e7ae7624929746665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f408a93e3dc5c6343a6892752ebba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a845973d91f51ae04ea914c9bf10301667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bb6a8686cb529d67e074c68ca8ff3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848ee9c4b1355fb1ad60d71f5ef3c88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6332c010e79e6324d002ba35a62688670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb792cecb25c695ef4d4ee1a8e716f1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececdf4836835d2efe29fc139f1ad468672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be5e87e8a53173ec8517c906456014673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50868ac519c1b100b5590dfcf5bf4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839fdf163caf900550ee6b94a0777b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f7607685502e901f06b72329c180e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bcd36fa8fb01b630efe283f83e4a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995da8481fbbbba9c273f3faf063b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09c3b41e4c336fae55a8d2b8ae8417679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747163092a1fe536c650ad1168fd48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae33fe7d7cf267cd97ed2ff378e773681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eed4784762897bc1d0e4f79349e642682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681b16bf1e49ffabbb0912a9d0c91d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e18cad2a63e2bcb3f5689ca7f2e69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed0cc7b062bc38b7f1b9827a160740685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cb7e7f01e1f969af9e8c41f41d28e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fbf703ac772ef016f7764de3eeeb6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04958c3f53dd422c03f29d33a50dcfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a1dceddb0bfb970f9d1773d3a5c30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77054861ab696b49808c42bf608a40b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21606535c06322d6d95f80ba057b8fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add9f7b5e2dd102efea4eea9bf1d9ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d0585c1daf666be14f9f5ec86f86a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16863adbe690b4b0248243c89fca773c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d0a9d9133d0281dc4b457bbc03b68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3983be2eff133e5bd00f41b472f22c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb8d3d2c15f2b9dd422886a39e836697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf92ea9d51362b69e0eb21b57c056a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3720f2dd58fd3394c0072bc870f80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f567e142027be36de4885ef33b69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e707510b4c9acd6c671ee5dfb741701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0118efe4c90c4007f0b6ad12f5418bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400416add90d3834f26bf895a863b5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296718cd9efe120b1752fa9e467fec71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b079f3e4fd86138195a413b682321f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed37ac0357cfa8479e2d28491e8cf14706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80b8d4a344c85bac1e2f1312f39ae1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab621139b99bd03d3d6419a7598ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce09838c03c8d6973ce1cfd0940ead709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18bf38e3a90f1ee60750ec2385fa1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b5266efc299acf81dd62fcc8e272711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f672a0921fa9fb81ac9840a9eedaa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04441e48be7a27af53ad605dc32f7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b1e8d03b4869871ce68a2009de02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2609c3800044e66be0e6f9032841d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d51605d4c44baed8ab968a5e6b3ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4534f4f1cb8fd5b29371a8fbd76352717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131b8dbc04caa000a15ee0a0b6a0793718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451829c26d8d5d2af4d39a93254fc95f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553076fa5dcee24793d072b6cba49184720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6140b5e2037743732b36623d2eaf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8da1474d1d6434cc83e91445da1d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72e16e46cf0c4e6fae14e8af0736d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d93d3fb1290cae0b99b7e1ac7a14a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103261997455515c15dd57fe8b2d09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d46dc70707c42a3c33dc8d6805ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd221016928a41328f5819ea162bae76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78cac6755c35e99d94d321311748c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679034c53249c11cf56f16ccfcfeda1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b39f73ae8943d347255ea2899c02d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51180fe77ff83d343ffe21888ef7cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40873aa6f1e9e8b7cc5563361ce53943732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb4de45e063fec926e1bcf911af89c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f2ffbcb1fa63516c4556e9ce2edb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7d9146e3e652388a51f256af2e880735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0806ebb389d4159c10da60277dbf2f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc4b14f61cd0af437bb9176a9fa797737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e7bb3162f8e7c40c4228a02a7c89e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6d16d2392c0261fdc692da497fb17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aeab2bd1907c77367c54c7e8699a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311a8545cda9251bcc1c1bc8a1e140f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa311cd4d6145fd79bb71f476edb703742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad36b21fab347e73510c77ad560080d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32d7db499249a8b12c46fd32548ec7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0f9e62e77dac8e1aa0933b5dd6df2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ccc5cd2261a88ff1afe86961c85b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a537e1a9762a6330b432d830dc7c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb358c1fb9f63f255ec60e5f28122f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca775fb71d69ac56ebdf59a94455c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee8d1c50384caf21a98646284f38ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7094af071f58c212ceb4940cb3efc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eef97f21354725c15d4302204f9c4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d660274f3e226d844b45ce05fdea10753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9017e044bb7cb3be555ab0e933557c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc18143e2de7be3b7cf72f5bd24770b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19c312a97c86c786f33121e39e5223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4dc29e5abe7e223a42ac6f02f6b1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8abcbc3267aca327652db841b7e5a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434dd12b63386fb4a39e4f33a33f71d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85d4271dfe39f29ab3df199cfe72907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19d5a8c2eb071ba412513da3fe7aeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1001140110e9c1a7bcbe78701ef0329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221b82b8ee5581f53adb003192674610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605af6abe0219c35295a85a9671f63e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376599d301b68681f53a478964d2b55412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978208ebe5dee52c18c6811bae0110d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634a3f46f02d0610dc665c457785ec814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3c72901d0d2185cb77d4ed919a6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73cf6e9519e2982366ced8d10fabd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05082004914188e4730caf664180500617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f44e8c84133a3b42693a96d165f5d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d486efb93c5da64cfa2414ecda187619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c711a4ac8161b95234ae2b61d3f7f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1021ea2b238c2ea8c786908753f0c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc73733c14087ca97d595c135209b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f8bf09be016e8ec0135b58e7a392923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb46da70a7c1bb4097db5c6199407324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1e4cff738636ba362d82e53aee9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ac3f194f781bf3813a4014245116c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30352041b5ffcc6bf4c542bd0fa50c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d59110349a2bfd44236a03b29917228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c15bb689d30f4031847edcc8236c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a488eedc67714886fdbc60d82901730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa376a159c54a71582c913d52b39831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb47d904bcbf244bc3d5ef4a0c9ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8fe8f422c4734a0391a1bc0c4202233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa89c82f04d4b873c615cdc60716034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efae8de0e2148ff083cc6ca9095e9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d52ba88c313aece60af10511024e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dbe5afb1c07f752229791522211b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc6b0249f70aefd5885acafbb3e9a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa0b3f996bffbf4a8f5c8e97ce968839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a003413401a2f9044b28076158ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07bae2f43c8bd51d981ba5e5b3bd5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cbf18989fa48195dbdba011ec44d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3145f624ca3c3d3fbd35c5cee4b4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdc374d056b506d11ffca7ac8f229844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632e9499fe0dabc74e844674f34a50a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcc2dd41523925dd8e5e6f402668c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee474a935dcbd7dbf5ef42d0276cc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27d93a39e05152dbefcc59b6ade8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a370978d77b878f0612d9da2acbcaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a4f2ee51c0efb6db14a7e15bf5ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe5787bbc1d62f6e511b00436151e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4b1d072a129f8d0f90b1551ee5fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20198267e31aeb4dbb9b07d795d9a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929341f3da8a7f172a4d273579fc61954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb9ad81d697c5cf2b89df74b5818d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f824420eff8d6db2b51b9622fe657e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdf7d57a54b0a507da14742c7cb07c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2a9adac8d8fe49c9bfc9770463d9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5c212762715d7cfa30e9b889d3f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb292e53aa2828ca4897fa394a01860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c7f663d8f63ef0deac9a2ebffa88361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeccc49429b5f343d0ae0e76d2179762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f57d81df9c33d342ceefde30e8afd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f092c2364887917fdec68993d55c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd4a6c4caccd32cc73dc7db606371165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a26e7181ebc2b12e83e760a4489ce366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4feb73f6aca70803b5ff21b1ca8eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8bb5578363a867d8967e0966daf1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060231810d06710865259bbe75b6750069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de201456525cf5ce182617517aefd76e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a38963d3f37eff9a3f4038f251c3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f74090b3b2561609817eeb42c8e2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb3b6da1a373cc03a2e49e9b05541973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48876ade34ec94d37f25a90c05c2930d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbe8c3f4de3cd1a403e6dd6b284a6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b382e1c1e1bb6ed11066ea70fd290876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9982488d5e9d4818df3598ab4ce3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb82dc23f778a54dbfe2d79c07433e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15431fc8b9a5c597f4c28c0d8f53d61279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7168eb89f8f55f3d71fd28d4d877180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f833ec7c74d35bdf40dbd96de2d506d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6ad049ccd7ff6669cef5c68a63e4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a518b76a8fe5ea6764147fd49530a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01787de67d1356be0ffe9e9f211deeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd2dcc6efe42b349cb86f8b18138285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6cd89ab4af1b85e86740d7e021fcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d26d8cec9e6439dccfd3e545adab787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3f797048bf0481a1830f763d8027e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42fd17b9164860e716ac25aee3ddce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d072ad7cae8d26263a3d5764d07d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d971932bb4bbec4b2804a33dae77891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19508215c55de25158dc624352d0db2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648cead827d71768dc9301e5e4e8c2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e49ddae7ab6606efdce7f71ba403594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad31eb1f52d574f14839dc24c086e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee10298df571cf70becf8f24e5ca5e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef3b671c6a51e2d48c157ea851190d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78294d7e6573791e51e5defaa26259f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac903ca2adaeb4dedf77333f7edd6bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae85fe7abd6c0a349023e5a5a1c15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbed9ee055e5859dadfab3d94934d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6531bc72de93c09b05908e3f30cc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b965d396a6eb8c680e790c63ff66e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0de69440079bfa1ed4c01ca8f4db1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a10aa6b073e782692b30916ff24f2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff715473e8e4030da53abe20fe9a2800106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eef5e36d23236f5b2c066b7e4d6268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f6531b308977561ce92ea5949465108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90312d9e73a09a948ff1635ab7aace3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac1f328d65286278a8d58714e1300e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda39adb9bc1004f797f889e3797ca64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde81ce6e969d8202b2c1218d5879435112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e1263712237bb2f6af93d4f7c637113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168fb3236ffcf83ff1577c22d8ff3d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdc00d2094c41085ef00b4eb65c85a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f17c152c07f187432cb75d72d2a44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eedf78ab3ca27d958eafa915ed9700117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b486d42f1f18d3a97a223f57c61e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c3aabfb3f5dc25718d6428dcadf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282694a98f39ed2dd403645961a2ed07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca83be3dc32a9a9a27dc2f482c0b7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fa8897d4595d1da5da5e6f9eac0e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c229b8955d6127e1e68ce2317f883123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c3c25307f848dc85a1238d0693cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31a823b86594bde8876d226f2e9769125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9aa6bd44c585fa120c07e4e97ffb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620e5e3193b5b45b0892375422fd9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56adb651f0881f05f28d07b828dc52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3dde987848d4d529c62c9ce88cca3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52d71afa27582b081e108dd280411130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737893f6dd69cd78331b73f630f00be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee7e55bc51381da182e302046bb73b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77336d5499be65a3716d208068379e68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05195357a7938dedb8279ec2519240134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50691305d4ad5ec92f3f43d4384bfab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6868b6948f4bc4cdfc37c8a02a7255136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5208b769e53b382c39d2cb203b236137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedc83679c609502a08e2e7e55f838d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e56aab07e242b7a4f4c4bc211d0c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3670d391bcf52f652484c93f64944e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5294647768bf4468ef77b68e2a709141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fab7d35524185a14c76498a856c725142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404c44fc5041aa345e57c012919fce2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598129401dd90b4a87992c3195080297144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccee4e489b9e076d07434d8dd7e8168145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01e88597d90d5ce5b471ad16604d2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78563690e3cbd5b4bd799b7aa3fb5702147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de937721feb6e440dd8f34089984a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc7c089aec1bff35fc84126aa18e16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4facc5504459b44c2a45377b14ba7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de36a44855e6a4407832b889d554d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0022b9dbbb1c455a16e647e61fa8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24db1f0b3694d4392bae0ed269b81d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f94e4bfeb94b4ca3e91c276df8b022154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bca1cb800fc331516c19c72b531cad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02a11c4155f716518c3464d32455ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078169ae6a2ae581e1f78f54477277157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c87b1d1ed000fc5aaefdafed89db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ca9b59dac8cf60f315a6b029ee2d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b19604903ca9045d94e0f9f1b9b8ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c91e32742f5b22421e8b91d991cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0fc300cb6d72c8e3b888f4e5d1ebf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59197c641c59591848f99c1f02e255d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b410d76617fcde5d4baecc3cdb19b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf4f2b4e0f07088d39612c3cd08b88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3731ee0a6ee7bca2b6d744f87e91bdd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefb97771fd4aac5041603e39b8e5de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbfebfd7b01889af27b4216e6de726168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b30fd3643dbef27289c5a75107452d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330013d3e5875f862908c9b8aab0a045170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9acaf59c828fe229f426088df03469171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933acd76c15bbaa6694e656f380ea6b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566147b471be409485d28916e2319eaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce5cc84562b7c1daba6bea655c4aa5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca64b99dcc80611ebbcf95feca9eba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc64ad42fab7f53430efe806c63c45c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc239456c6449ddeb5ec8e5a26e35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1d19087b601d4830fa38815f53500178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25453c26c65f4a609e148b2a04d0073179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6682e163ce8af2fa5d590b99567ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7d50f76f9854a8c693590516f700d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54b5436d28f687f154165587a31184182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2421d62fdbda9c4dd59e2d8f2f461c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71985d7382e0c3fe2551fd90347126184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8bf466efbe1e9fe5936a84dc7e602185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336c9d778e567d03ab112e77ec4cf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d1e98f8bdaeba6221390971818ef1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b9d1ab9186ce3a9100e01a7c306fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb816a5c97a5616d98e2e76d91185643189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb899cfff8cb00864ff88b7e977eb8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760680e0ee50d51759e15c36489b6113191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a47ae204254dfb60393560f3d92e27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5530fbee3cc9b9cb4daba309b08501a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eee9fdabbda21fea82372fc8ecd4ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373c6f9ba398eacd0868ab04194a4e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd24718328d5cdec64b1b6f375eeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8597bcec3bc02436c3deae9163bab01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaf0cd4d00c71083d52d12ebe9a584198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad662d72b6de0eec19e933c624f4da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1c7d864e7074b978b9711f63039e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f86f918be21de71d1f3c8f239d24f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a70bac6f219ad150fef09ba85bfc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bdca56818cb6ed622dd27f3649026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd494f75ebd251aaf7247cc79731eb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306abb66cd117ace3c02b8a2285d4bec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391442e6409385a11362030f3816743206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b847ba8595b166cb5560eccac2826b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3c6f2e0af2f0802ca2dd3d49d8ca8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df15dea9b3702363168ed505361d0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15386cfd6a638e4fb206ff22e62f6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15850abc3d737dc314ecdcf93b3aa9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e396b8696ebb22eb67cdc914892a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323863e81ea646f2af9c2023dde66f12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987162b2f492e8c97c74c5da8edaa6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8281295bb832d5b05caf70f28bdb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9da8e507c0c09442738e6fd9a31a4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a7ec155f9aac13c6f06adb2285f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50813902f801c8ca71fdeffc10cad7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2353599d97b435e258761d5ede1d5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a019433009c766b13b1851341a837f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe7cb7233ff010df3ca3bd987f8723221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d92ff2300f746f34184f40e130b95d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daad1a2cf6ee2ff1ddf049616dc0b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6ae10481094fe5d3a79aa3695a8f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcf70fd6db066e9f8dd09f47446845225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f0477b13d32bf08d650b28b0e179226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfa83dab209d163e95b892b8cf1b50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5210127d1895d1bcabbf4b656a4c87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4789ad920a81282dea9ca1e54ec80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc0d2ef9511e0925b7a7804c11073230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d326b9cba58f13c744c2f52aed895231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b45c4e25165e0d695478781ed55168232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a3573c3e9b3fb05228155296f0372233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569032ab432ad41557844bd2754dfa28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb736c5a9d5773d17acd08a8fd35e6c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92823c5bbbbe9a9326611c86f4b785e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb43934c8a301716924db7730f0e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb596c1668a38d5f5139c1dff792d9e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059838c0b2f6eb0600fdde5af15b2710239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30f4ef072816a017206a2f2f0df35c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb602345077db725a1b0d4a709a3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262c30d71ffd15e9bb21012602f317242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e071b0c34103149dca89fd3c11bd3c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3daf891ecb5b6c7dbb36cac67f6bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb88ae3b840cbbaa2ef8bef2574332c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e54c2bd23e640025e35af3e9880218246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2767e6457c1841d58c5e091d6207da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6173ec911d1d297f3d2f0abbe12bdb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2eb24fc715687b42834a10054a871249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85e0523476bf2cdb31a0a4275f7ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ada5c196eb4124c949a9920041865c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c4cd29722109d61efd85c13b7cd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401c10328bb67ea674a506390fc07d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65b03365739f0ca7d6b46cb5f264d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc10cfc5ecc61b79e8a6eb1f352d16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52408ab3ef0dc4f1dd4ecfea72d654e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8241cd7100399d854c1d782aa9b2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c25a71d14f5263a85b817a1cc1ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030d2b78436375616cda60d70c2f2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e617d8027453e0e3796a3cebbbe2ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed96f93720db9cc0699b59b599ca19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88bce609b18504b12e0a2d0449c4ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996ee2e00b8574be17394204ee458b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9eba4844307eeb3095ce2edff6f8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d97af2a9e0b0fd78b3f6f7b06985265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2fbd36d6225d11399d2cd1c117d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e5313e309eb06f157288580f829d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952ab1a3d3f9ece0de04516d25fa442268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e474b4e3db7227fa7f7ca740314988269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b478b7448eafafb9c487f5573be78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f27c95f7dd217c9e10420980b26ad3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc85ca44f089d1519b998a334dfd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58001b6e2e371c13a4587e55c8cd9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059836705a4dc7bd95fc1435474b3ed0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e3666a36f5856ba30b60f456ec0de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fc77d06b2113f9d4a913bdf408f14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461b960a44fcd1a6c140940b012bc95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba5a7a3f18c8fe589de1e438e95ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5b14279f18560d64858ac3ac1d2f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad066551fbb711c35e1f347f36ba1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f42e30cb85bf8964867e19666f8de8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec5d443823c52ae1e3aed11ea1d4b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8c58a7e2eb0e3ade1dc51352b7c65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c6afa0fed36df4d7a2536dda7ba28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bededfc8da2a7e3be3e67c055377c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2576f75f8e519e10eb7049862a5dda5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c62cbfb19c83d860371670d04a5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e4f8706530e878402f140245c5eb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8aed2d8177c11e645e0b9b152de88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a9304e13cd052a7a3e9509237b20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c211a17d2b83d9c8b8f35cfa0ad0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c7f1a812f53047374377771a65f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1627fd4ca595acdf047125f8ed578b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5420e8d8279e703dc43b85a301938e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc9c03fed3c36d9919a3384ab8b6fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e17ddf48adcd7552696cfeb7f7fad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2f1ac8cdf3fc3683c798894720750297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75e425a3bd956736c7b5971c4c9b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5a483a74b8b6e04ba59728a52365299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace37de00bd5c0187b5f37db77c4ef7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66655ab0bd661668eec6acbc68c02c5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6933ce82e78030e84e3095000099227302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc80d75515aa5b17521bc203c8fa0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a82f0878510ad59968d00ebdf793304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839424412e4ae146e9d7181358f8e89e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd01b1d087ce216a70504ddc9b69318306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c894e51cdbbd49e00afb80b16a79a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156982b2d2501cc1a1017417998252d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493788927abe18600c17f0027103cc44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa20c8d5d9e0bb97acefcb715a886e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04e9b9ea02b849f3043f849699f595311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564db45ffcfb59ed5c4b142bfbd461a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce150bb6cf349b0ee2cec4b8494e382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e34f02a8e75b9af15a69d9138f32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c478adcc0327af65be1356155366315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13004ea1a0007d63a5b35b3c3b38725316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac355efc9c744998f046915a1539e51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e7b25b1c5d08744994c1898668471318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7507f7eaf05def8aa3280d67e3c94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f517f45bd79ff880f8eb7201551f98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964134dd49ce1a88e44d6176869d0da4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4182eedb5062dfccff9b11912f68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c654278de5349d5b1680a6072e1a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3e6279840c57a79e21e5a0edb7a41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d17d67111bee2e7f71b7758ba92a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4b37a970580eeb44f74bac17d29ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254dee56d0e63db0d54cac92eab26e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b35d28b9b01ebda0a3a7dfb3cc57d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e5cf0eeddfc8af051bd16fe5c32b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03b6552dc841c7302b7ecff53f94aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e098834a04d61027a6580c3239f3e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9caa019a7b0443bec684d0b2e9418332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cade76191731344cc0cc6cfc8e236333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c00da04f80f6e3375f4c0709e68a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585bfcbb80dcaa4d474c0e4d228e90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71467818ee929f20d13b0b73d325c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c4fedf688c37803930a4420941047337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb53577c289065923acbbcc17fed5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d0bb391341d47803052c2211d43a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62427b4cb09d6ba291cc4affb75a4a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131fb2ebec4bf52ebe00686a6a15ba3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a345b09412ff1c2d287f19aa56433342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae588858863e39098d4c39781ed8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612ebfd37680842e673ca6992e63bb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680659c24c961c4deea8aadb1cb0327345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cf1f60b682b31195efc368196c5ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf325ea00f8d6c92a808b3677d260f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b155faab04b4dfcf99ac3df3facd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61228b2b2e7f30138a02f48c881ca548349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8b34444dfb077f206f5d90b467230350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cddd4a0c9c7ba00a6d99f750bb5ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d46f0c983f9ebe80972ea9b5b23037352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b504c99e58c3762e759348b1f9333b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93303938c4a40279683eac5890def6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f09451012b0c61fa2eb42e2e3e5a4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57a0c7627b1d6905088a777d9d4ac7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ebf8130e7725ee28e06e0ae311923357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a95ec5bc237c3483587b832f8c7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ded2a27ae4eb798d185d5ac0080051359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606a4c1902a3fa28b7bc7acd09d207c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a935af2ce88655072306d91a805e57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab1277f06f0e928b5fe696e6650004362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447342dfdd7ea29c73b808df9bd1364363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c5c3a874c5f83b666582e846cf83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e9d04aba0566aebe0e62129d1939d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3c4f922380706922f6cd184e15089366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53085761d83f9cf922116ea333c14eab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee3b7cc9426b7360fcc3f8f48dafb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8355c819a4291e54b76d2465eabdd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ecb2caf5dd0f8682807307e349245370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390046490f6512be55c7d9f0c5cabea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748adf047d187432a8b4862746b414e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a38364e068acb4e056ceb65c4aae5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b3550972d9068dfeea926f4177985374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc59fbfdbb6f3c799cffcb1cc08130a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b772bbd4a112b298cc07c37abea374376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb8f09dbfd997afc150fe882806b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21876502fb832dd5408cb5f8de387378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd11ef5af4bb859368b9e2b34499fcf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c084bf497a393fadc53bcf7d11135380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ef65d84767912dae8c2e0f87c3747381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc268b0aa07c814ccbd937ff96c3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff1604aa9828054d44741dc6a1ab2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8268035d6313c5a0e6a4d8b255b19a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f11817a260505f0f33e5581192e15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fabbff9f9e94eace3a1caf3671776386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02841e98fadbaa3d3f8582f58639c38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb194f293dcd7b4807ebea6f505b08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc009486cda7220a21ef72669822bcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e70b8dc20a28164acf551bda5eab72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575b227bb55a8fa4f57ccab3c696509391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6550e5294a5c4851ad71cfbe44d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bf5373a2e44d4687ee298f809657f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56540a62e04629b5d5949d642a3749d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4451b5182f551e8cefeec7227565149395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d308c471c1f6ed291ce0a41a21cafa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d34fd9f04796c1d0b61d58d1b4abcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a4cf208769bf33d5c9e04632963af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38b6cae3c2b00fc033d4391a267c9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef48c11f8c20cd5f1eefb155bcb34d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6df175345cc05a6b7c23cd52455eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba9f15935dca0b5d2a54ec27b29dc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19547285833a857b01c082dcd9d60e01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0967efb00bab8b4a1de3a2db4432f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ecd18fb4f3403624c5ccc5418b4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b8d4f23c8de7611ee552a9a712476406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da94ff8b9e1babc9b5c81114a67d9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5fff2fbfbea660ffb67f3d2f73655408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bebc2964bd6996b08a78201450d11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c67eae94d2b70de71f4fbdda8026aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b0601835b0fff48f0dfb927a8e85a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906659eea84066381832bb45ca599953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5bb19f7d7263830999fffa06b94f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb54036c235bcf17f798dcdfbf289414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0ac9e05222a6068cc4761fad2b213415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881d82412e2800d74511a3fac1f1699416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a721f5f208f52bbdf798e703fa93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4a292a464969eeb3ad2fc0a1347ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2083da04c724691eeb038761bb4bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d92803cc78b9ad3ca82e0accaf7c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc0055aea5e1acabd73d984b4085c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba0b20df908328e8bbf2979babc301422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346917e8253fc9e659827c3ae6000ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d3e450cbee0b1f7aafc660a9ac5ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f100fc3d6f5a4dcc59e5e3242fb3203425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc0ffce4307bb343a5310fb2337a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14847fb5c0555a041737192bf380a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168a9df591cb5db42782829ade0019428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a63a5f44dd040833e16d1ddf8652dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b9257f32677b43dd49d798939e238430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8945e3f1c0115dd7a114370f0f18614431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46ec6ed29d03c11fc7f3fe2e748276432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f40475dade53a0c47b189e190a8d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470946667387dafbf4183bf9854586da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66991e98ee674b5de02af6887c445435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c4be5f7d82d85e78b27eb0c97c727436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ec390d8ee1cfb30cb422368bf382437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fc0e9ebfb7324ee78dcc24aa3fccc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee7b9e56764c5843f0a96a8cc7188439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66e9bd3c8dd246d3ba43d40362d47a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c547362261278f331daf27c04b17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b324d0da03127cd2319c034ff2781e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde0d0aeb070058c1b5a1076066a437443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ec94be6f49642f27cf50649e1aeb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e3f72f8401198e02f7ac590589e16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8b48e6c0aa62d78d2f8b9aa8ea6df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b5fd86bb2f98ccfcfe0cc190feb67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b115d8c04156722b38d4aafee11c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d54c5a371e9fd9fd7a9fcc9664d960449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36835721c3dcf4e111299c5f29a61f12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeb73ebe22ff69c90f5d8e81eb9471451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0400c8ebe25c13eb815e03213d498d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce76cbd1a646fa13b0c5bd0a48446b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d655076f63729a05fe4c81c78773f08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3bdbf089bfaa43abdf3e4c1092dda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12912131f8b8e2453fae89583cb9f4bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527991ea89d197f4897d80c92687a28c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbea45595080f20b3cb6b45cfb9ce4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7695418179d946aedc4462ae9ebe39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a680c765e10c445829344d1554340460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0bcf68504a5077395d6e418f86f18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbf2693955f5ca8be27edb8d2a3b36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f81f42a5bc2856689ebe618b5ec037463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f0324508268978f41e7b48d7a781464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473be6af31d0e9826f97eb210936b38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25cebaf79ac6f05ebdae9d406b5724466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50af6ced445080cb723d9ef90c2c30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9fe0638195766373145318ee7a493468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299f63cf0c2403aab0151ed7153a3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde53283db5eb476ede07c245808a3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a673655e31da2c2b4d3d46475a40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f950f6c0655e63a8f1258abbbcadcc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d04541ff5117a8da392949a0f398473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5464034be0bbd1bc3b49a6f157f4199474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef50d9ba7d8307e7c1ac6c8211215dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b32bd429c5b08f07da2abf68e2e62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e01c024bfe6bd32525c532bebe4ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e858c6e04b33cde539cebf3fa22eed5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587445b314d4913709aede5a0ec938479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc21fa5402ebbda22635ee7864df0dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1686aa9e7c37d6145cd577e346796481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c938dd9829d38b794ee4bb9bad033482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed7237819c5e2252265ea1039065af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96f37815f8126aa930f8b7865e3b3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c657af35b55a7dadc3a10f8d95beb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61de255c20308998e4eec9d5854612486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69020ccd189c9bebb1dad63ffbf830487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa264992e779c28605afeb91a89ed17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97226141fb0d52dbc44ae8395b98ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c466aaae025ad91aadde3d85cc26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebb6bc30293c4494b8e1d57510137f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0726afdc84538850e6dddfe9b973e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907736b7239f013268309fd771cdc087493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e8719ce5ad94eaf3f74c83c825198494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884135bbe05ce35e63e96b60c8378ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d0dde1e425564b07df7079624a408496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e109404f5f30aadfac74670ebe8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17370faba3a9eb1a02099213d8037a8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a701c3bbd290c9ae621b568b6a00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b9cdad29e55f0290c4c2f3b9f3587500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7ed669352c18bcfedfc5822d8ed31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc0780233e8d97251c0649a8d518d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca8810ac272dc98e4951c34d9a9ef5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c87fd7e0f0fefc01a0cd03ed845d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cf28b2d6637dd406d055e3dfafce6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522f1d0aee96672488ce6cb1ad6be66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec81fdab0adb8aaf215395ddf41d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b98cac642948f24207c2d89517e15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc77ca9fbf3ee59d9d4c6a5d1c599509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b526d13c571cd8b11c53b39be3b21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531b50c89c31b4c8c25a17a4a36f8d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd7d112bac046fac0ac06afc59ef84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dffd0c46dfe82cee7bbfca20cebed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f71c41e9e117c556aee57fe253c343514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bcb9832fb3b22d8b0e4682bd13b21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8166c9115a36dc0c76e67284b59656a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292dee4486b666fe3a6cfe30cb1820a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebff4938b2352f27bd5a9c3d2c63e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1a2b37f2e04b1371658e2b6a88b1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a738786e23f16a64a67e13542998520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d94f272192f7b17c3273f0793e52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c45c0c458969238ecc206c7a6c6105522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838817a9bc4877eef4a87c42e70bd39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0570e3c5d29600b2c65f8c73e5de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553acbc1322ac39340ddacbbf4f3453525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05aab61e4331941fde8f3e2848c848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6efd68faae74d264a9ad88a93e4f6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f132276a378c0dedcfa9c6f05c965528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e68d2c8bce35ba1038f70bfe934e06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33299ed11d7d9acd62d19c5abe3a42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a710f21205678c1e6aa4e65e3be09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e677d9f589964c372985c528a17a7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466229523955b084b57461904011f13b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c369ecc653c5d4881ddd579c9f744c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a045dfda4edd65431283b9fc93cc066535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adfed8792247b0e78b56d20483dc35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec928f473ffc32a52808a6b3bc573ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a201a99b8b7f8f53b509d426b2f5f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db883c7f75c65b60b8fc0f80ca880bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a884ce43530add89743f1e359cdefb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b3c65dc39a5cdb4195663202072c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8665dc1922180bfac1d99ccfbd6141542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2814b9da8cb383bc10145fd6c92bb7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8df23f6186a4075a708ad924ff643544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd804c6da1ac4449d0c0e1ad863aeec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ff4e60c6e925bf554c92c9836e46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729ede4fa919813dca07ecfc757ef0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b6cf0078bc8bb41f1ee620d528c51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf3525ef2a3fe95715e66a4292bc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1247e4ead38033ae9786cd2ccfdef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb763abc5c8c9bd20a25af96d82f9c97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c8eb1254539bf6db3a88ebbe2cafd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ee5536d16b14cab643eaa68fdb988553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a88bea4d143f3d3f9069a97b683f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17439554181556f7d120ade11ec70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761a5272561a3c5ad12f51f3c1b5493556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126409c5bf7a88d9168d2d4f6ed5071557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90559bb408de47292a1cac3ada6473558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227a59ff3eea4b7fb552d7bee81a21b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb3e9dd5dc348f41b92a45c7734fba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa2b97efb4bca2f452312cc4b464ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328fad6a1dc5e849c7e228fea54c63e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99344c5426547f20b96b6eff1a95e3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09a7ba9f264c38d1f028588a62e6b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6eaad2f6b44acac5cf774429c6ea5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023bc8177e771b0220487774d95480e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904b6718d4c9b2024c9acfedc2d8950567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab431b48aa810576c9edf4acce4bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161bedd8a0c11643395beb0cc1327f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f7be06879282abfe051f036d0130d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4c88f78c9702cd6f72cea63b932a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbaadb258691c1fa927bc398b161c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc3771c6bc4056cd118be21002e2ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc815d0897e41fc5129e47205d9a6e0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b1d21895b4946fa0b37adf8bdc20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3a51efd8f5f059ce75f2a6d072863576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c193871d83d35d950091d6415e8ed7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35496e1600926a989595ce9d9e36897578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840af20d645f3b0aa76ac787b5726b4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b3f8b45f23dbfee14b352d620d464580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ce0d8c78d453d07e80374d0c3d37b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9b1199f774c543bca261fc1883c89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585e968dc1f9ab15a5f34b4d0663a15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571d244c92ffb39cf31d46eefcf6bfa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3428f87619043b676f929d510510b5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06e77db0face35f13cc99fc887bcc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236abdce904f653e1ef9b790ae2da2dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436487aeb2c269406111a98d0a3ab208588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8cb9a390338bdd2415032de8d993e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc6b2a4986a367d76a1266956a05c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75177d48b638a66ca562a7d0a6e63f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f0fdfe77fdd5faf61970c7209f7bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a90f9e20552d2b6e81d3c347495fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34c09983b112183664252ab0cf7273594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09927f2d0b34f22efff0e7f169b6fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fb0b3adf498d4ab6ceccdeef7fb6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f23cb244dbb8c3ce66dc62f53234597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c8dc9e8fdcf1815255ffae5d1865598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993e38e6a1b55d6d3b04921e2729d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed234ba853d0ec4c756f1c4950ab760600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f3cbd1e88ddad55cdc2eca3e187c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabaf819784bab2c260e68a1569f048602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ecd8a81a005e9a9288006c198ea8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a239bbee0a158570e85d39c2b6e11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d23ffff495321194581bad138311605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66460e4c44554807253a7d1d723820a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fddb642e3a3081b531381cacefcad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64875b471b41ea8efd99295a18e9ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed079fe65272a93e3d0385c8a5711609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0c8e9d6426a5d7324a59364a568ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53650e1eb96a692d3e72e83cb042b1d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ccbfefd7c4f8f57b1b0a681fc936612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895a386e5f8f7208cb3cc27afc055f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3330d5c389cf27dab55dd9fff8693614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf61095263febd1f054c9223d73bb7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22cd041df98b07ca14b681d148a718616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac953d8d1a44373fb166e415747165617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461482a1ac5a69e412f413d8ba4d5092618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c12e5b7e3ddc0f77f7a8918afe779619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddeed2b1a14a1984e6f10ddfa30ab2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b936c702e64276d3ced603cd5bce4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe56631896646c74251d8eaff3dd1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865194b83e4229b428ae0ef3afe5e95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c0a82ffbe41dc98dd172089d2a444624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786de70ba613b5c64dbf94c2f9c38a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906979e88e26dfa5ecd6a569feadd9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117199354df4d95435b47e36eb7d4f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696adccfc97b71545321811893ee72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659881e116b9349ff435fc98e9ac56b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94eb4fc0653d2e28e8ce887a4181ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68860184340cd303ed8fab6991a06f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01c08ade63ee42e384e18da292039d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23ff14bbd18d4d27f769210d630e7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e55916712bd4d8132270be4f137f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4e33f1a9793ea0734387a4683b32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfc93d127e09193d919558770369b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64286d19333fdca4c46025af827e1b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cdb7c63d270e636542cc91da31311638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244c686669a01ade0d52a72060bf360639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61e62c945ebf0a4ef7ef03122db308640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0eb0a3e34256e2413ab5ff89f4db9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8e0a85a7c0552d85ad8577f67786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ef16fe9f7c4b07cb4691518e62d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96891bbd52472bbd605913690f73a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf0d3e96fc15f2fb423ac17c0f957c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961df3e5af7fd4090e634b22fddbe5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079447952d8c8c25719738325e924b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f087de5b359865f1d0e979ca8894995648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f487b49a70e70558e26bc039c0f157649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9c743131939932c93fbf30668b282650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1300cbd1e42bbe8d9d77d61a564ae39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed829044f9500780706c28ebac440cda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee103e8c843a645c6be267f2b1b7ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928bab24d4ceeb1726237aef8b07c00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6953299c21ff70617868f8b2c1ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac6f9c45dee8e638b3ce41300529f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75072fadd224828fe67ec6e4105665e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1cb3095080461fae7efda61029dc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6024b18e60f76a84fd60df9a8574a8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db524441940bb7578960dc2e6918788660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d64776114fcad17fbb4a4575054e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635284eb118c9bcf6f18f9b9eb1f688662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee86f2a3b51c1f5c87960c3d5a094b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14cee30c054cbdb69873e100169fb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fff47862462343e0d38429f6750ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79896401d27a1c2b86dafebc88ee2048666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997ef1f3797a3f20db76b266c1a5b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae68dd884dec03e23e822eca96200b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3dd695e0f6465f07d55c4c873d057669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b5a774ea80474160c2c5b24e3712670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435091f477bb86462cbcc1b70237093671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c59c223d030a2ad450b9dd5fd3068b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b86ad5ecf6ae92efa61ecd4e132157673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afaadce215fad438cd56f5da62dcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498acb38b794e1d7ec356ab2af30e47f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4b21808ce0b2d7e4a81c5dbdbb94f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b70a0c597066aee57c11901ec531ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65f6c979d4d4c19d3250e56e77d33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405b6a5e79d6a1ab8c4ab98f3780865679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dced0ee2007f0b9b6c80da1a7eb11f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d1f590d3aba847500b42b7e9b2da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd847cace89f52a614a9bb1ea859c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116a0945c23a537ac8e6527242ce818683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829042a67badb1318b846a6c687242b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b51308c8974cd2b496e88a83c793a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11267b483247d3b598f9f7b46bb1d8f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4cbb862d4036148d6d9debd7912a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02c4d0a8ac31dac6486339e2e9bd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb45c8cef952a8d3976ad2c97c1dcd6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189dce43ed7c1c3975980d9ffbd602c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea52839459b6123c6fdba7eb956af8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d16b416db3e40c5699cf9976b6a14f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd29491938bc14dc46c79624828c33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba48279a2c300b3608596b44c6a76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c99fe9944b991c779d5441b96e476695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0d9031da960da655bb91eef3045d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8761a519fc7ef86e8944f3c1926cea3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727114c55b87a6383a7c51121b08b011698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fbaf454b2a96f71ceec95ec8981b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec1e08a4b4f0694cfd9af6f3d5415700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917be7e22f3a7b8226c1773ed9eb4e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a044e7c6dc0090e2c978ef1bf881d00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a13b55a305dd43f6880a14e65144b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f83fd9340625d4d6aac0266847d61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958904f2db16cf782333ca76ea54b94e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ddcfd97edb2e3e8a462ddeadb4392706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ae412232352e3ecc7c5676d3c1395707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28beec0c6626fbd6601f5a62f00ebc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4393c07fd066402e918faa1142f17e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710885344f30d212292cfa9adc20160d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0000457bd60a813045cd31b60fe966711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612436a88526c00036e3a3c345cddfaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcf36ab285b9578aba2765f39ff0f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6235e3620c568180c0a1757328682db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a253274a943a10aceb7a960a239f6e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830ba0ce9a1efc6e19220ead6c262e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6c207043297cee1589b02ef660a5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525bf1fd215ad1cd1e55c89fc17ec11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c0e2c1750cd7cc509207ed1e5fcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32aa7c6c513ab4636351e6d0c79f26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfea61d484a20d4540fa8d344f172c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc08bd3bf6f2154eb29c4d9d4b6560722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293345a77d38727f611b554377f7014723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3be79c9581841d14f2fa09c615c074724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d973072113a9d15fa9ba3eb9393f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79dc82e58ef77d18960b752b0e390726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852c9a51951c78b64631bb77cdf64f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c9110db3ad11817c181e6cf4945f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46fe827659b577baca0438b13b3c1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcee4127c9611027c502c5ef316894730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29753092be8c0bf4505be48995cf752731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d745e2d26f89d5e1318354f3499c16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122ea37293ba30974b1f3c66c3a481b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3114be2c40cdc63bced6010450904734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef7bc9b7f89de9024352c2300f676735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccab83c620cbe566625cc2aa78741c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b0279c6811accc41a249fd90a1a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ce24b22a1b51cf4c6c4bf663670b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad721d42feef08dce6f10f6bfb0962739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aac53013431d70440313ebfc65387c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816098b72f78767fe1b84d267b47a03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bd10394a42d8b1cf8bdd7c071bdb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28545f5062fe71359025cc593d210d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c27387754a7312dc202345729c70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ef0f12a3ac32b26f52a2173e4f6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e303899877c0ee7962d4742954394746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d078aa06f3cc50d8af92781ed8c69a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae4eadf6254948bb5618609b6cd40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e9056ae12d6ac6ac89fe64dd19cfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a674cbf0d162af3d8af020d9bed21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a9301f4df94e7953efd941b1fe5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f423875c8baf703b20dc2e8fd680752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826144910ed4053737929b7d5a82d7d3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>