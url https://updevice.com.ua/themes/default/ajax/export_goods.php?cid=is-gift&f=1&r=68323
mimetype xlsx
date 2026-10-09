--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f8845a786bd3a6602be68c20846c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b6779342a9540c967b19c37e01e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66439519d65bc7e2c187a5ae226d944e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e990beeb27605e621919798247c46c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d030bba9dc0ca9935b97891240115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b74344bfebab889990e65194391e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d942129bbcdcbd40a026cf96cd2205b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde77fca702279ba3f632fc3c1726fc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58397383de6bd81d16489bca8300c749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec8e18dbe9367bd6e20c8a47efe96e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d04321f432e3f79662213398fba1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1cb68271bd431f8ef04f45e89671412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8ea7b8f7e6eeea61ad61d06e6e0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c09ad5a65baf0d556da8e94c61b3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170a193eb69df697d63c915f046508415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b33667e8c6b74caf453e7037b867316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26cf965e92a03154d64a1cabd413d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10456a780fb354ed730de2a30b7dd4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8410409db842f80770f2a74d58e2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88062cffe91aea3e561cae85812e0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5c681eb754519716023ec96383d0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fb74d7a0bdc925a3d9f5634bccf6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1640f5693960ba34d45267ae8e48ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccfe2c975bd4312b4ee618319e342f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b3fcd6d26bee67e3d007842803db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b69333d520b470778c6c97200856226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a0985c99a751e0f04083ceb3f6a6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8b0c06dcf4dbbe9b8aa8b34c153928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6310bdb99da070d15c1b15ce7b8a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c824ef300a1688a53da1cf04bc6ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de8bfded6e58cd6b2fc1e6bc1e4b9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8209aeb37770bedb0b0aef354791332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ef06bb22c3d07493642852b744ae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1623fc1986030d1d7e7ea8580568e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfda04f86108d31fc33237d0ed351d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbf9f0818a083a946a7049d54db20136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13073670a2d3df9cca48c604a3db5e2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f6f06102eb34f5dd53806d13612b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b9de4be82c9169bba21a71a54aab139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e36454c4dd46505d5bbebc53219d5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e090822cf9445728b570f037edd82341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81233f79cca37451fcfaaa91051813f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5fcd3ffa5b64ebb10ad69c15cde943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0944dffd2f12eba2fd173156a0407144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd24f19d82bbffb1f69bdc3a33bd3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d3bd5e0ec33637834a028234314dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344f4b076e62d156cdc02dfc77c281747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780f9c5c0f1ce521d1b286b5a7a966748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c18612e3a2c4c04c5f991c2ff95849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235688aff0ddbda20d9208e777fc2d6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e93e27947225989a6322500d4339251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c7ae36f0751726ce3489e129c0c4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2346408881dcb96cb28c5bd35c7854653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63984daef859f8240ee3ad7ba6d1a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee70e7c03df47c0c1f8dfb50a19d2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1bfb8acf9a23996d461e0eef0439856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d561a13706bcce2b94f19d9646e50c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880c67d148798f5e166445ec9eebcbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f50066aac34aeaba53baa0ba3b9ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c157d40a54b2bbfa3160afa3b55060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab7cbeafda09ed68111f37db1c5e3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0d54d6ba75cadc9f49892df3627962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2c41683409d4b68ea6ae5707ef2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb6d4d65a674405004ba935f80cf7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ae616bac796fc4520e274f6db9a5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b6ee964e3f26bd966415ceebccf2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426f67ea58d1ab7c4d472477109590367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8193cbb8497908e529a7d70b942e53c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e1e811107756f707d59a9b944370d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39c4631b72ae298ccc1a7f109db1c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50c21dd8bbae74d1d5286bc388db6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69cce3c31d30542b4d2cc3f5073e4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b14f1ecdd726f9b2572b730fb6795673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037d9a8397d6c89db852eb8703a704374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7925036907f50d78f8593c3018a60e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06e0be6883b1c6272cc311b0240e8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc90d0909a6b313570c27ee80f849177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a35923f01c7159b6d13cea86cc16378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf656954a1434bb63058560f9969879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518bc504a037bd5873a914f8f7d4b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff458b8b57e8ae43f2c4ecdacc4f6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed902fac737ef7226bdb1909b5fdc4e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468fff27662a36806c03ea0e6b5dd6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f7a0c44a6c02d111468c4844c05384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608d44e1c7bf42db1f5cbc54307246285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14bb5d0e1142b656b3453c63f035d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c008bc6bc040987d04e3a8d582d04787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e038a132e8daa4de17e9d89e0d4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb66c327943d53d241de30abccdb6c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17c2caf6cab2e0208ab74acb11e2fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c0992792e454b7e3405285fe6ce6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b4a61732b283d06751d550ec625fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f363cb479e155a145c615479ec51b6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c8387d49e4cc5b2256b7dc62ffbc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef998844573d7719dc3d2d4d3d9d6f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9418b6fc1c16070ff97c3e8454c3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42095cdf7f1b8419aa9781d82453127797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3364b134ac3a8239df121a80effd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76553e46836becfaa0bb1d9f622075ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f6d95ce5128e0ad2befe2a5ed6322100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82837477d67ae0dfc153bb989d744d66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8947327dbed2f9417252236cb109d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4537c5a4ae59200c7bb5e32af8d4927103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95733e9cb790791b16e811bf377726104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc969c7efa573ea6842607d7778d513105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9444a2199cc9bf9b3cfeff43a091f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5430c88a20143628513b0c749704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595151b8d8cacdcf4e36a575e472282108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848efbf652a652c839b531d072ee9a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae6911ecd409d4f9e2101de2ebaa4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ec8f2923331ae4798fa69ae505e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874195589c22fb049e0245f81c731db1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4925ae5616f3bffd730b425a36e804113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b77da8423b6f2b3b0019d01572a49e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4166ab5aea6a403bf316baf2db910115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf21bba6d2b7b41bb73f3e1387c28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d42050dc3fc8685a9b91d0662565117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9ac7b5ff93d364e133cc39a1871bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598cdb11c4f21b6a242c899937bfeab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63693c772c8d68380456eff880bef18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc9d279d2242cb611af32d23eeaa9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b9fd1396715bbf6aa2876352ff65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08a5b0c5cb46748942860b02cad2f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e30d165de43840b2ec8b34876f9329124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b335841e354566de4371322dee2a66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6cecfeb8ec4cfed6d29d97e6d6e80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1652dc1388ea678f7c1fd1d3ff0962c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e3123bef954e4ced31c27c484912128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85adac7470cd4580f5a9450fd24610129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb595f711d7d6daa732e0d99c9b07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb679bfacc649ef882ad8c3fb50223131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be75d5cb89742882fae6995466c0c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e2cf123e30a0bd4f491ab6743cf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241c47184f7f6b0975e9a7154a7f1e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678950d5a51879f7fdd6838c92f78533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ac37f1d2b08890a82c3e4e49f9088136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9431bb5c4b955b62d0ae3dcf0d87ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76897953c380c2d33240f8c12302f24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f686fd48222d2d68520054967f407e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfb29be15c62e1ff2cbb0034f7a935140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56f16fa20caf47eb525cfac72fca59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fe75b6fef45a2b3661e32b7491673142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd59ec7d24bd214198147738f7f449143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1930136f4bbddc653e029138cb65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6001bac71162a77fa04b9b57df8098f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a031f2569b952c997f6815a7bfe6d03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce2e58a37d6b7f71e32681a8ff679d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e2753591916f4db81e5641529eee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9429d92391b3b45f0f4c6ec6aa76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe3398f160327af9b6c3e2f09a89f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34fcb7dd9f4c382e745948bf1c6c7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0cdd442ae266eb986b4656d802e77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa1597f20814813cfaae153d9fd6ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a4f5bff0c4a49a61803c543935c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db54d21bee6fd26ff6f6530c9d2cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b06a103921d5b4cf86840a4e66da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536c77b262caf8176ad7a07fec52f35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd967cec2cd5c9e896ac7d9a4b6c4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8900c7aff57b11a6822273056b7439159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b1cba8be560eb71b98151d4d1213160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3d517edcc10714aa0bf28e45942c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8544b1f19b07b880b7d17681e2f93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5526b88ba32d02cfccfa1bec716aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0b692fefad0fbe4aa62ae6d91fd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319e5652c7fc5d081a331b5c1ea5494165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2226bf51db81848fb489f7dea922f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c161b84bf03d9543b273414611b16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff2bf953eed0b123feb9224097d310168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be24c622bc280d82ce1fb054eb2079f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed949f35587a42c4968a9555d21d831170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f21802b9585bf246b906f47b49176171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f8770c4f153b12d3a783310bb3da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f85f42bbec5a21145a796cfce5670173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655cd92f65aae8855503cc471abae5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc3f9c70711b0a4c9797a0448aa4e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84a87babd4ee5b242b34c9eb29e3b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6c9b8d9e7ba0b728d3f86802437cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce35e9ddbf382eef32879e75373c9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe379a1123f4f0f510125e1127bb57e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3600d350899781e6f79a75b470e042180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30950594d48b2242890c1962bb9b939181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5b0eaa89c7af56f7108953b1935d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e68bda39bb10de6c72d229e6a4cb91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eac4493582b76ddbf1854ba9e04137184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d7c5afceb895b0b84be34bac3a07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e04fbdc57a50e89b570f6e491530186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eabe9d30ab0799eb30a9aa8719a1c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477aca0c5a6928e550e539833c0b58a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a50261ef38a26a7538bb8420a9aae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5051fd9a4b374f402b83d4a23c6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813608c4620fa32dddd30da9d89637a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a8b8442435b35b899bce9f239895192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f233e78b5fdbee6dfb43ffbae232bd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e906986ff276646d7c25656f54b60d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5922e3aff8ab479257cb0e445693e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78fb4cb0e4eb919c50e0f64e06398196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88922882a0c8ba50912f50e62d495a15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388a545dd1d3969da1e0377d26f479198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f4ed0f5f3efdf3eef250516d2805199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cac6f070d00dcd510c848f7f78c8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa01347b31f5d09bf7003854271c46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de043f746551fc424a7120b405004202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa36e95cca7448edb8abb09512a73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28bd8106afae2b56aef20c7ef6866204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368204cbc0f39a19a9c79b36653ccdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fbfb72ecbff1de8002c16a5cef2b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e02fb402c3e3af0f842c9c1525d88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac246204a7b335015602667ce06499e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b71ffb291165977465972e62211ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b99f39d0130c88d17f049fd458ed1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd6e52ad43b3598920478f39175229211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53bca5a8835720dfff734e4dcc2a47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72821f1cdf397eb4c68c2a0ceacba6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769fa7c594851a636fb39bcfb2b91cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbcea5107ab17898393cc7226e877b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1fcff49a2c3fc7c97fd819aaf9466216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d5c029f00d401813d4dc430dd44e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226911ecf6da8b96240aff2fa38358b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f785384ea6c47ef3bce3f93b4df1a65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774a8a797027c007202b2b2749ead3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf089b8e01f9bc5218fffda123a42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7624bb092f0f4a61ab1910fc9cfcbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db157f94419dd080a16f2e338853f5bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337cc55459da9383fb4d79a43ec17a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9e7cb9f744a43a2c94c0e7bf153fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a85e1395254a577cf41e11bb436c8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c426dd3b21db2415634d85d5a7985f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424df330a27c3d7d9ec17116789c8d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213951f98ab3b2fb54bd07f24c899677229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041823575d306ab8cf87e72dabc9d04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c79b8acbd8e8b921fde7c9c2a68a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c87ee310508df0e782b6bd88e824f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500ab6a6f4c9aee33ee95a9d753422f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907fe66d168046041a4f2026d6c4c4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4985755eee4db576aac4014e8c80d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21516680979ae609cf18f489c3f94734236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b837e861134b1fc6f6f0f57ad2e80c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df57fe30ea7c90543cc7cdebf64a477238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f2e7e93f925a3778f80b510a0321b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d008bd2e812bf27a99de9f6de2c7e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa8e1c3714be4a17e9f3f24b27266f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e6c474cdebfcdcddaeb3d520b0ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189f1e1b794665e63c0495555b9c6b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667610c727da0ae102ea6c936f38088244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6deb80f47e90f5a92d7f7be822ad7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eeff372b4ad1b89afbdb9daf3e129246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512388146f0cbe67ee4cf4220e84edb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702637e0f256b40c853c0f2b78e9aae9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e6e0cfc19e3dab5717a81a7810bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eaba3a0324786555a4c37e9ec7331250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea90c1c8852d3d6c09be883128b319251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f1924cc0a0c64a4a394c54af6ff4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7490a0b07941d11dd9567d16db46d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86ae20c59203e77b6af4df8a405679254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc76a699232b2ea96bead867cde660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb8a10518ad1d0bbcac70535c969bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d09447377f1bdb0d429d755d1f841257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f587efa8fef22f990836f929a2620258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c286779b13d315aafd4dc2ae4d9a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2686e9294110d576ac1b7b3a2e23ef8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915ce9f5b4a8da5673dbfe058f48bca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae587f2cd6a00ab5bb7e977c787e8a65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde2c77d262f63fb89fbb95d0ce7f1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9663abbce9fdeab33c200c277f762f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5af581d9c53e8ea5ffeac65268c04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f99fc41e36c6105b2948888bca6597266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4ca0e77598b96d6640db2d22de969267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d0e3f38c5744e90256b70088aedea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a08aea644f76aec970a039893ab65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300cb93e24794c96983ca4711c4f0f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07f631763e9a4687661ec6f249ae3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403acc02ecb420ab0ec10b4f8ab09ce9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585346cedbaf86e4b1c21e8074239edb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39392f67631b74c1c2b682af634e821f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978814090669ce86fed9888a7e9f92a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7445e30900385852658060e3ec6c16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38de7559dbbec7cc9bd2c14c49778277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ef50902cb7206c0f4d577e2df581d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839fa927dd0b0bb05f51a5b5f75e313279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06152e4130154010ccfe379c200732280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e8d900a9c34c4fe7668dfaad364d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242edc610973e55506e3f3008e7c8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd75aa18f32a2fd5f32e16eaf067bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17472fc84df150ccebcfbb91f4b1328b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05474a76240db44448b840e114c626285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be18ec202232c29a0368d3cf4908a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff287c4c235523222104fdb59c0e9a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785986c0c0785e895307997bed43dc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0275f1c1009e60ff5ee0978542bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a498fa5fbee4916be9bd76167db939290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615e3f6166c8af62ff0d15dc5ebf83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6412f54195efe584fa8a60293862292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5be85e5befa3bc4fcf49e476046c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b13d248e70f1953dc9a80022ede180294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923786113376346f44d37c5414eb643d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb526febde42638a57cd66ac8aa6f8f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040e31e7533fb783fe2ba71a611cdba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b65b7aad172e6247147e224b1511b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915bae56d46d936d76b0cee0e6a7c18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60567c15ebdc38bbbecb2931aa9c685300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47eac6303ff4b9645b3de0b63c0abf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e0612a3184cf9ebe96c715d2ce6bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb4b137c5f685483abf9499f170639303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540323399f5eee82d128c1bf1b72104e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9417565248cafcfcf8d77c77a76ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd9a23754d97d33425b7f29b16aa51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063610274cc3f178810a99f200079c8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afb239e7ddfd782e967d4aaaed899e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78727ad21af3a9d9bb8019db7f203974309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa6cffa3ace400343ffaa9aae79dd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d41e34f20b87464dc04df920f4f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494b0e4fd1771b9c3f0c429c102cb9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9304b3e31a85f07eeac563db6b9ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60612c9b136e2f264f54857d688a9d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31afdc6f9d17b6edf7fdbeec01b1c95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91123cc12a554f85bd8eeb7c34bfeef3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040405e6c90c79912edd72400cf4531317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c070412c136b21dfeec119eb405e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c619ef0deade5561047160b2f246319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fcc34bbb65263ed95cd9953651459320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f848eaa4af23676597f77ce90b49107321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d9cb286aa9565aff6e6b38aeb3029322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bbae9e4d0542f3fd1fb929d090c10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb231c6eef88c88fc1d0f04626ad2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc36e6b07962154f396ec991a19950b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7381760f04a0472126a5f9b9b41932326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03f76b7fe80bb6041b1af02e3be49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09401edaa8e6ed553f779954719f95ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4c580be8afcd53438f9f7547fc33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7710fd256c59b69b22a8fc3c2f4a3bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36d554994404168c2fef1dd9eaf4c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606f9e6636ebe6803ed67137e87e00f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d9d2db0f1638ec98900c9802a993333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1b96d3088ff16e4d16126f89a2d01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f59b7f7114fbf77c3ed6a8571ea4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b812aab475a079ea1c816e4b4c710336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909de482f4f3b4d1757f2361fbfe414337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a78caeed13b20247323166b0b9acb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307a4b407512a55bc74488285bf4b7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57358f3936bc3cdc4e3103b2f94ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c4a4badb965ca873a468f2d13f413341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092368bf63ddd8beb5f99c5d2b022867342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950b76dcc5b11b7314a6f9cf6363749343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496826f295a8026de414779077affb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5367bfe84d8c5e604eb584409e56584345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c9abe829501d47e2daf19ec45ec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f36709910261a979b20209c631a4d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac1640a7a627a298b206649c6db4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27314c80d312a5f432b7387265e819cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769478c8fe75fbfb63ae1c4764d7951f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b7332de61cdfd1a236b92837f6a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf174cbd02388670afaacccecc111352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b0fa1c9927b54aa581eb969ce1c85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2cb7b77c01110a0978e550687a7d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debebe7155625fa8cd897fc3ed40d89c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c244cea592e9dbb9d82ca514e3dea7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf59af36f3a581c7cf6b7038528384357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61712473f7ca342a21bb1e3384ee734d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75ae3544e903ac52e102a096e6a2a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3227127f880e57e0c83b7bc80350d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1457be3dc2f3ad79d68db0f04ecb867361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc189b9cfcfcc5c36e171ff2187580362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a162373eabdf74d32f2aca8873ac8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b321aef561c5a527176e69e45a18b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161c29adb759d52146a08b1ff4c93d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb8ef0b8d8ab34a964059c0f41ce2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e62dcbb9137328afa028dc2d0099e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aef22cf7eae8cc04aa2e4b02760a55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc99ddc06e351bd2b16bb24058b9e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e38f99633f004cfca71e556fc8d2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86093806ef71128e74492fcf7044efe8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637461403f0a93c77dc7d5c013d49e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde81a7552ee30df98f43c34a71b52ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba18daaaff8deb8364c1cdd02f301374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed396e66bd8ead0e4ee0377b22142d19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8386deec875a8d8fc2963dd242de72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41212cdde208923cb0f0dda6973eb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64694c5941ef611bd307355cb3b503378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a156b6fbcad938400ad37c64b452379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2262abf9a9ee60b8c706083f10a6d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857de802ab119c3754e849626bd1e0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a4f39c844e8347e89f1aebdeb8d80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e606eca9e75feb058f508c976d9465383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01802784d11560e3efb6946f6412d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee25a3958bfb3115341c48d7c34517385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c7f23238c7cb7c08b12edd1fc3e15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef39f47fda3fe6e030c2ad5778756f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa029b527f55ce0daecf25528490e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5f17da22e7baebad3c697be1a6b17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6e4ee3a7bcc3da2d34e4706c285ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ace677276a2dcc05ddc494e42f3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06d98995a03682590b3cee1eae1e21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85219526b39d8b0c9bed37fd84a36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630b6f1000ec171ab0ea6b21b5667db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aed24c5048b8d6e3c098841ddd8bc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087a3efb655b55c2d5a0db8c1eea657396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aafe82a9186889216321ba103aa1ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879cec3234193e0674437751ad6ffcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b46169937714e696d8eea4b4c5c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2028d1f105077af6f3e4cfb7fe7967400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb7978d05889bf297ed9ea1f5a498a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4e9e66dab3b57e9b5afe9f3f16b57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463035e47a7e612335e72822079e6885403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39469bc960bddf0227a0729124d39589404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2db1e5787fd5e88672762837eca3c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c4dd2ebc58a0324fbce2b53e55c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab71984a899f572daca02642d06fab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc63bc72e9841a44cbf5051d5f6fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92178d4038f8ab20087066c58a43b7a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eab01c5c8903e1990fe0221a5464d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a4773c050937fb541ecd02f73370411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d818e440a888928f9803a6c191c4902412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3165873a51982f2f2469762ef22a1e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fca5516997ea66bae3ee4c441c9e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9208d6e51b9cede2617f54886d45df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90995165111478be3f8a8df7dd734ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76334c1b921b4516462580308ff23748417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec780111be3cf4ab204ea1b96fc2afd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d38a97348a8278334bb3a0cd716e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c1849389867abc6bd2b77f4b00b04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71263ce0b176d3c8a3c18fcad12afb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c1602b4c9a291a130b4e80c9bd120422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e3118a6ca2eaa1cf6ba0c3d93723a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763079b9132164f05022719500675064424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a59f31489af21c15d3beb78a65ea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595064af267acdb049ee4148b007fc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b61beff707675f200e3540a93bdb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5aa5618300dbf5eb27ddadee433d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c7a7fbe38dce41e983770565b86d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b768b478dc5fd69f5dbf138c56a28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e846718aee0d6e373288fef31ca2e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f75f5fa65b4f34c99e6b4cf965c93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91a394a1abc988ce894b76991ceb17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907457790da70e03aa3d57eb11695dbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03457a83494f3b8fa7cd78b14603fc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4032476dd455650edc6433d9494ca97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3adc61f81b34b7db804d09b6a1860437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43998fc2060fbb8b6c53e013da60d32f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cfbeb0f17afc655a002448338bdd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77963659a929452a75b4a88cad7f503440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bbc404f964671f121f0b9b4824c6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f1b403ef9640009251dd6cdee18d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd8e90795e8c4caa49149c6f4402e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90b22ca9e9b6474df2a10ae9606440444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae44df0ce081b415dce1e849d99e72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af371c2c5ceaa8da825075ecd00b6e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8c4c106dab680bc6ade80961e9155447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af05e789cb159dc75eb808819d618448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb55326336694cbb1168a616ecd7cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33076ec89d9cc4900d9ef0238475931450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c07e0e02f5fc610db2198367dbcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579cf6fc211189d4e2e28f4aa78241452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5203252aa3c0d24460bf5ece2b71bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00684e53587206298884370a152a9c55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6214cc5a714ddb5d701794ab94b6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b3776a3c4fde433e3b3dce244b753456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145e7def20e9d679f1e45c5e3598ac6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f01f22cb0cff9811e5b45eea184b3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe00cbc048458ff6025a36cead0f5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c91dd389178f43f28a3be97eb9c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02fd873dc04ecf210f5f76e5baef70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410be966fb2cd86f41b9df8986ff6b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07b67bbdfbb5dbb1c065df62b0a4be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeadfeedcf57ebac323a31f1a68462464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72177d5ea6a3b3375b07dc384669f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d350eeae6ba7a6868202041da22f1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef2258802dbc07487b81257d20545e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff102e2fae658e279f503fe7234dd74d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2837b4ebfffdf540141941f74a735469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30cc61a49154bc35943db8143b41a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad63bdfc0d03210dfeea87fac8e41b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298cf08a0f48358ef5e80fe2206c131472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92d47c826ac1807cba7d0658cbe254473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67c20f23b3e9c565699518622f7fdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639caae3edeaab18bc0a93736b6f5f02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd77572f69f62c5363077c0b59be19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2da7ee31556678a9896c4b55baf8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b340ac2477bb66522f258142e05a0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b94ce2cf42bbcac9ec089459d7168479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0819d03a7d798395deb80da662f2a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2125163259fcdc83d2803785c5863481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edc10161c8e5f38de2d29357cb9c83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cde9f25e43d6f7850f153d7d10b2c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d9f51a27b65c8a95a4b5cd382126d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8d4400f719cef84faba8010a6d2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321461fb2eeed54e94e6f08f36d77f82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ff887c2ad744c4a81ac9f8a8dda09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d050a2b87eb5fdf6f16dd0973f9d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3381a23b5386d4c7887488a33ab999b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726fe11cb1cbea08a36e8cbe895b103490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868b492d3ace38240b10d5420c256c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d046b10ba13e4b72d73f663304230492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710ab2efac32a0a2c828c016213e184493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bc58bf18ac06acaafe336147882bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64c5a16863636d0949db51a49cb310495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c6960820d9fd0e021bd94d81b6064496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e02e9cc3631bf893ed8c933b231186497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69dafd59ae613170c216e88ce88e7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39215090e009d76071c7d7c903b9f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ae17c3b496974a4dbecfc7207ac86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a50e6fa7a5e4b9643d808431e7b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914216664520f4daa715f12c95df3d99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34180d93e288ef7966d30f390247337c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacc35af673c5ef4605146d9e5dbd58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d426d539dfbcdbc62f87a1234ba6239505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6186a394d246154b4daad60fec4ee6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d6d36a6cd6618feb4ba5eb4408ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678b4428fbe77beac7e17076cd8f27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a197b25353c79703211193bfc3f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd286de118fce5309b956cd622112a37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddeb884b5d2d91cd904620c3709e08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44233e91b849d8250e815da7b2e50a96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf2ec451c56aae4658b7d58ae1c943513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc4e5bca372607521b1ff4b7174a1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da844b295ec26075691869bde1fcbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e5b01b8fe838f17d6bfe6d140cd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c5f745ba1affbf404c4cc563a34e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed227bd13245792d617a09fe6d9e6e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59dc9cfd277642e72fc683dc363c52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ddebfcbee4fed65b9b32fa52bb060520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24185bd9c24783089768175a27a2c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a01bdd2a4a60fcfa86b4ab8994833522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df4f07cac5246192611b48191982f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326c57a4812daea1c447c48589f362e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d89a0f7f1e4faeb75a4d64e98d8c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48554d7f803a34b188d23c71166e031d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f38f9999a9cb52d2faf672902a4e10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e72a508dc434334390f081f7cc1d6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b4efc14d2e9d1a2aedf702063a7ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0c78eb51c0c707962c447155d772530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e4b3d454c0b249985e1a7a5d3ea15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242eb4f7f9191bc5faec0e049de34ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20950d0bc4c6ee7dc9fbdcaf7c24c002533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86274e4545ef86d1a0204578fb57366c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92962d34f5ddfd7f8afde2739dde3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a38f0b09a417e1b0bff161568bf72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b280555b0bed5f9a98d43c7fbbdfff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d680bea1bdc80ec4627ad974634c3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e11de2b602de0517e1a1a2d4bcf614539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028da8e90c9871252264bf256f7477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4146a4e5ff68546a8872b162bae0e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ad4fd005b7176368d6e674605ef9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9af8573603d2651af59c7d6e50807543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed4071ab2c16285f638c28153e2f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedab04cf2d6e42d87f62b858becf40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f187318666f1fb3d84c448917945546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97a05aa2c6e99b5ade7d5c1980e53b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4451cb157682ce1d1b6b696fdac77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebfb4390e366fed96970828baf69e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fedb68b38e48ff61d5f2592d531c88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7333dd3f21804c13e2c6fa44e41d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4992765beaa9b3be636dae1f00daa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cab1b18b116c093ca062eea1880fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe271eedcfce2c51a731979d6c4c65a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e118e01cf8f2476f10e1e09aabb7b4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd9416c4b031a0466245e514c3b301556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74284005c580030ebeec787531376284557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d997c3d71a0290dea1808b984a87ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace038e1557cd8cffb406328fb5e0dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aa4a5a6f3d396eec004a006936686560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bc22cc5aaab0e64f4538810cff756561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb2ecd17b188f37aee11f593848bd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601edeca8cec0e059128ad7a82be6731563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a97797e91fad0c9e1e7405b3d63c2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920c48cb2347b087c080faf3bc33b53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23712e4061c70af783ae179b6be1144a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724cef36231187c951a1eb448c2d3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ff0c1104be4146785a93ea9f6bf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852ba7855a19a89cfe3ec62f950eef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce375586fbfbf4d3b09477bb291c7d3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe8f83c362ca14d9027d06c325a647571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9b6cc06e8703d45549f91d647319572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e1e3b5461c4c4c399f13ea52a12ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203f407a30244651ba0083cd6de028d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bebbbb2ca46f610cfa9fd5e06301a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b436dc5427f94437135680c8e5a99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb2d5a4f714c02c209ac647bfe89f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d8bcd66ab94fcda4d95682a894e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7a06d8afcf08a54dc3aa8ab8751c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c4b422bbce113f68ca339a51c7add580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3930d2f6321543d72112d12c0b3235581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae98bb1e86ee8084e9c376dee291514582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac244b76eca2a1524655039e625701a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db25e33548084e4be5ad7daa899e40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a859e6c1a4a856d49618f15479d7ce5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c60cfd431ca3a57ac1ad5f7016eea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ff81029dd6c1eece4b657a200d9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f35dc3b798364cb88ad48ffbcc0a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5dca5c260d75f3c0cde1cc8a36075589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266882fdb4956a9de75953ec8c956134590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eade18aae8072f836cc22c3dc43fa5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f95e8ea647a523c6601573a409c86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4bf676382b8d0ca1b2e3ccafa3cf0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b1f92457d2231ba715a5ae88c37d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bfbe412ecb6462573e0c40600bfaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4969ad41e721a4e535aefb9f31881bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba8a63b7564774f2d11df4bf5bc717597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04cca617128fe1f52f23ed283c575598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7381ed1e49018a03aa9d54efbb532b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d541f1c7324c1ae96feca0f6cd31fd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24520108e4bc524f406ae7bc2b076cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4629ffe24e761af373027e4a93c8d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fad8a475a4a9632918e5d3fe48ef40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea334312304749b651b1d3ce7e75a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda27feecde16d8c8a1f6db9bf92790605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43c1b360606405f7d834c984c573e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eddd5e6a8d94e5e33aaf3d2d3b0d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93aeb157eb1c229e67107efd991e08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de90502941577b23975e0202b23293e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b5141a31faa18587f4095105fbcae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30886cac7acef2b28ab26604746b2f45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628c8a20e9df5cb8b961b67db12765e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a20f333f931a222f839be0783977f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db094fe47e4a6fb3ed217f49371dff2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4d3f1dc8ce342bd5c77b117fbafc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ee475b8df369b0e21aa0d10b8b32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33318171db580880c9f5e5795d432f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c136faf3914dc0a356e8d5f831fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8afe8b2ccf92e727518f0ec025165619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c04da13f97ee2f6307ffca5d087003620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cabeb4f0b1f56f4cf9b31002c2f8ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa2163351f296e675b76873fa21a7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56658195013a5b724b1829769e44d0b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1c1c5f78d926b3404513f59463da0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b07c4f5b114c3a9f0419054ea2dcd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d675c7dfcd44f91a13904ef4476f26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27968392bfe2da0e69c7c1985fdff05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ffb131e41b14fc5fc426f21d466fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b37c605c08b601236d9cd4ee3ef8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee989eeb3d6d53a573ecbea82ced54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659667203c46a9f83eaea16c4b8f6863631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec59abb26043ebe7aaca8e48a9e98d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec09512de5f39c205f146949e6eac8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6bb7ccd2787c607392112c0c55329634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143838915b32137daab787239c9d26df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ad10020cb1f8be4ad38dc87516a23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71d9e90dec0b29a3fb8ba613430df5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464b64167b715400aace92ea9dfb00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22167be2c1f74ac44d8051a098af8c44639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de9e9bcb882f8390df792dba60b7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877928a1b4c1ccb2caa36acf63ca082641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db2ebb9982cba618229dc0820b5232642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e7ec9a449859c158548ef01bf7ad9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883644ba21bdc22f68377a156c736bf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdf64527d66dac2b1390b51bca195d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62658fb7f2cbb43cadfe5fd6a4fca0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505478c6ac8a067fa793ed73fb76e5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95afd4112b0db4a3a8c03fee3442d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7213a6c1bd547f6bfc44ad11046fb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3afb350ca071131a9d24ba0f29b25a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92439547c790cc10c5f5519b364100b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae236331a1b25402e34a18b2b2706140652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c83d925b3392090019ee3f5853b6ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2d8e0ea9b9d313e5ea91c2dc46baf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e909807e087d73175e4421d6fb80ed6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75214e6fc7f851f531adad1b134e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff097688c7c9cc2e06936971bf92f597657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e8b1c4425beea6a0dface4e1e85e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25ea3e0fa36a94ccb98be2d6a87b06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1bc344570262e8b5016aec65e7b62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695d11dd97ee0b57f304890ef821802661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b0f1d6dd34d3807022cf9bce14ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90275f9703939b4f4a55abc27f0996e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff48bfb56c98ff52a02a5b580e1716664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e144411532143aff9d6acf5e84fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146820dd32bf03414d63e2fff3369acd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa2ebdd84de0278f9a043a69240dea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9a335bc6d458256216c5b55ee4ccd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c48bf6c9eb0b9c508e8e5e19e67b31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6effe20396b5b00a563d9828ad42b76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5810957cb61ff4d94b4677c3e9cf07a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a16c28c3c1c78248f835fb6981deb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6250bb9533dd1c64df0f7809a8b3673673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0c54523be11e7164bccc12b41af60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead6502cfac06845d78d63b38a97cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7210a038e19c2754fb5d270b84d8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1c25d17f0de761260b816136fee62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d0228f44254194aef005dbf0e2644678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ea3491f0408600f906a012caf0a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173ccbe887f241483a2b97b4207c065680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6f63b8ed49b5ddec53cc44e5fe2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8956df8a9cb6deb653c8e6a7a64972c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a2075f41de8cfaad0e7fd7056088683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a6aa72dfb026fedcb02a358f64179684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbedc03d053e681a010fb92f13304d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9b2095b68c913fb7e2927150783b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36658dca3f56ba47cd7133e48d3056f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb2d206354672dc8b0d858d449dbc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198bb969fe3ef6873974ee7e3f5b763689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c4f2868330585737b49c0f6f0e317690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b84ebe64fef0534642fd80f2a9dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8211519ad638624a36a09da9ee4a520692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1475741579f030358129590da11d8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd140dc8fda6cf5ddcbd7c4a98732ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0fd59c1fe216ecea3d20ea74d6d6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d83383e2a1ae9eb03d16344fbd2f95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2ea8c57958b51ced6f18fa1dc0309697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136b9c11e4b643f24172f6f736c3878698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb41d6866ad746f1f5006c1cc6390b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a6980d3b482660e46b76b25f95d48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fe355ba336bbb8ccfc969b23986b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58f7ba31d446dbf8419ca4f7c13a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699fb9d5cc08d8e511cedf82e46f0ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962e62cdd12cc9f3647a95dc21af49c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e8660065144dfca29392ace5aa83a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc35636598c6b6641c4aaa21fb560c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc571729a9bd656863aae361f36a45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66997333f78cf3818ad3f7b50376a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760031748c81992fe801be717ae1196709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb0ea21dca7ef3806205aaa6e60bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a289523279770b927e1fd58b4674a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6c3cb4fcf360be7560ecd88c4024712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b962b8379cb6f53eaeacf8add2c05f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975331335fc55f59f064b1cf02f56ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc538fabbd0d29cb292d0e1f5cd0519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2c536cc19f16ff987901b50ff8b6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048dfafcde032a10b8ea1e2cfb875c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca0f86b2cf3f2b624402b549e2e02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595d5d993f5f3a053c6c486ce1f2848719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2dca29da6b7c81d444f5ea149d257720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68177e4de6e98389d86593de99a88307721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8e33543b7498f03027ccd3b9abc92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458529576e9bddbf96873834e0d028a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd32cdf980514cafb89966a14771ecc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0edd8a90ca08b83aa6f0586d78f8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c5789f871301703e024ce8d9248ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d0714dc2246efc08ebfa1f051c51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94901b1e350f8a4977e3dfe4bbf154728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33c7ec895279e9991defa1ba2ea1ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c94979ee72e0695c155e4afa6e201730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745dcdf9b60f51fa86a6b2791a41785731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86626970e3e1a68a31231593d0afc92b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55858f66a6cc76a3469fdb421824ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf8b48f025bbef897d45a9618119d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5005a24637a2eda476852ce993af1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95cd6e1c2ab268c60a8427525300c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcfbe69824f661242f6905d839dd3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c444e4b5d419a29e3562c93967b509738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52676d6f1e3a40d9911c14f465fe5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dde62d1b2ce802c0a2eb6bfa250ce6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c08c524841f5d270420013539c25b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d61adfaa69c7fa3bb8d509451fb26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f265c39c3c3358fa1bc33f8876d413743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283df8c7b4b18364aa5431720cd9ff1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d78673a02aaceba089cd61db56f616745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbce7ee0831a3920a49e0c0f3ddb7da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829141e04efdb3a88e865987871574e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b26a1b27a443c3bfaae5c73258436748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50485bf4792d889ddefeabeea3f76a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de259f922ce36d96fb0ed6409d6fc259750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153afa0528b7b9434daccf5cc3b263dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac57d42ac896600ac2b40cbac2761752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b531fd39617b19d4067959059495f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f9dda10c518e5c4b6a2b42ca7d8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327b431efd0bd0fccc6bddea3c15ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0b703dc89c6af98d61c1dc53f495d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ca68d2cf48cf1c4ddf94d3d35ae74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa3bdb4aee3e6b64c47436f9744720758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ae8d1ec5d20c7a67665ef36e6124a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483789a1fe3f35e298be13e55c012281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d17c89141c978ca5afb118e0449c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea100ee541d7592f93a337b9c5219823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316098ee3f8040a54481aaf2b66541c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163ff648749e67a451cde3c4b8daf515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdbbfefd04dbee88f18aefbdfd44c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03e0e38154043b01316e268ce16a2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76974f2c50f1939d2bd48391a0551c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735dcebf7e3368e973ea7a9204f1f2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b69c77b67dde34456566fc39b75bff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107a86ffba103e6eaa76d3314b1891a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a424247e6eea5059f060ee89c7a9f1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce02dde912d127a59d7caa84b7b630d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92117d5a56a93e179712a78b52d81fa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dfbe4b8dc89a4928b1315b46d044e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b498dc65e903448fc01e28e52140b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c39fa0fe8895a0ae0a7992195103717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215d1f1355953a9da33bff9a8e554b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a4028d125ca269bb9e02a58de09519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30228537215cb7ee294d53d54c660bca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbca752f4536ef353db5d5d9e894db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7375272864b2b2f72fe13d19066ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975edca7961fdf69547e15977952a52423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b19df13caa925b70768e45931bfbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc42d466ed755d1e89c91677dfc8a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c97bc0a5560c383424378485ff93226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0b855a091b22adc3257c93ff1b7e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb9155147d0d7b2d80ca3ca0adc4fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acdc49c7fd9438acb20c14a4ecba1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e325e30d627f61d7e656828d52b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478177998c0626231d815da4bd9af0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351b31b1d30c1843e181a6d33309bf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacd5beb01fda3105442ae9437b7cf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8648351356fe4a5e496e1cbc717d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296685286b2dff7ec4b270b71d318a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577beba83432e27e54d1630311b75236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c2c905efe4d45f741be8e7963dbd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1a553d6460df10f3b818e7fcb70f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66869ee78da6b254a7b314776e8a06ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b216742fd983fc154c81e05a0a1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f092f7d8f3dce7620cbb180e5fdc93341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990349a0b318e61ab1baa848da264af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4522df4a7e2dcb062ef3dc68baa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bcab89e2b29904c9293444aedc46344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b8106e1202855611485ef184146df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0940c775a0e2c3a3989c72cec9d9a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c973ab2fb8ab4e4c9b32055545f6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebb6bc590bd28a4321b187b52ffdf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddb936c7169aee183b0e11677fcf1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3515595df89d8b186a0cfddc5539250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba203e935788d9694ac6725d122695551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff591a61a8597cdeefb27168c10244ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c898f09a4a3a35e3a4b047e1b63fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ffb3a5918b67d84c08464d43304f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2857c94ebce6c8835ed5768ac352555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cb6f8558005057e371c2855ca5d0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1c3b6b3332861df7bf25d21e6b2e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7119d81bb4d2aab0b814708792cb21458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f7d60c4113b4292645e9659f32a3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f141eb1c47bfbfbb1259a23531d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b751a0ce899474bbc97daad97da6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127b8be52f1219b53e9f2c927acd2e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919476a793db51f800d376f3d9e690663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a806e2756c83e21fe02fda6c723e7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d58d48972911b91b80f84b40292a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e80b1aa214c14456c748577d7a91566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9a6c7469a9130b493c3c8a2bcae567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576a15d6bd258096ec5cf3276fd860f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7bd2a24bf2f9d7f1c52983f1cba7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c61bfdfe03ca4768ede8dc96e5b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457637ed85a9507204ed6fdde20dcbac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce802e8bec2e82abf09c730caa620a0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf202c0268a57116e23a6c6657119f0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56f8c9b81c307ef594c7f2b4b6d2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a549b085e11384401a217ad1da614275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d2e6c4ed2e8b1d16499634ec5628876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d588ef9a7d8b0cb8cb28509f6b7cce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa0a9922a8a95642dfbbfa77d74cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a376d22b9148360a7e4a1e4eaaf842579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff5b4c62282770fc809109d9cce3b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81af39030cfaf9fc5fdd1372cc0dc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d063d8eb48fd9731b68c4acc3c30b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40addb2c4c9a75f6bde8ae9563834bcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522bb98d9a2af5cb69fd25f20695b3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d6a5d7d6dd8f7f1697ef9eff1c4ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef2b4c11d06e03387a7c446f70886686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebb281fdc7a5e28f84d4736eef724787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017f14ae020427471df284dfc11e85b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a6cee5f770f79e5dd1d19c93da07589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2722189975f1f0670342c04b5b6d8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0875c4a333aa4f01332a58ecf3a91a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f64695e872fb97d3e200b83bfa5a7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a562afd23317e2ce10e71dff7e6ba693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fde5719d986fb89bd516422ec0efc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c16615d8247d9f8d3df111cabce3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6d86b75a84cc7410ae2ef2055a42e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e50e7d709f2767bcd11e602038b24e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a80a923604034e60d33bbd98d0ae798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c4fa400aeeb732dbf699d91e1c7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef8b6720169c55eb9a8c07132ab91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853087671d61521dc0951b20c8e87ce1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2622a2671fc42653d8ff900f747b15f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cc2f7caac2fb27b73e2da08b8da53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3acc695f2f9cb70642dfcaf19bda32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f006d7f6c78f8f4f9b704d56046eda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf5470bb93f8d6985897905875f1a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebf8cf5cd5ad2a6a17a1d8fc48d601107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a0a149e012561ff52bd8740e3171a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bea0974d71e92e48a9c2718d5ebd7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0ac08772f2f1fb1756be1ef8b6b72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574b6aa17e71e800779c64eea78b14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cff4da24dfa6c84f085f8053122ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62edaa37eddb69abd87fc5fa9f243113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036b6238ef04a0dc754e11552254d6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecec48dfbec2a447412080b49e98c10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e5d5d57fbf0accb7638b1fa5890c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41d4bd5feec59bbff77a88fe669717117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0bd7017313752676d58ca6dd07532118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad4847b157a117da8706aaa43345fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4133e0e4d509b346969b55877f64a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc07a39e6682d5c55e5b332e6042a89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc700e8810ef60bd8b1573ea67c312d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e75f8882897f6edb280dc9348cedd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdde71eec8de6a9eaf8fdbff4a93fc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae52f06822a556d266e06f70765b3ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f33aa98e0801d65e3b6ab5f9a5d0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf1dddcbeddab91b5a5df3819d9a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb8467ddf0c2c21eed75ffe9f34c37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe701a4384944561a4dd8c10a24e622129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5be1bfc9bdb8f5f2907c922c79258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3309a6c638dcb928d00e3967131bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7144cd5ec314f7f9071447822d39cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e65620d8639443c74ca76f087850d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ececb72c68f00d44554d35a0b726dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0f749d133e1003288a0dec369d3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504311a3507871772a2aefe273e77c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c712f112af47a955b2640c5355d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81399e4ad82e2264ce910aa02bd888138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99942ba1d87dad8183fde8cf870984ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbcbad2de8fd58e251e1e04672afda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f951eb63c72b045dc2bf15720dc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43432d3c440f8a0f317f94329c635e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889626ddc50020446869342d33cfb6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a3d507a65d101c914a65e1f2cbfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da151f18b7d14e517c38e2f74c299612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b512c5fcc982b473c294c66df953077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50939a89142b0bf3b0e853a8c1de2bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75511d1cd9d9ea04d70b5a9ec37643a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd621d46b941fcb0905e3d91905c2035149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcbfd69bce806d54b1720ee7b235b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282da7f04b82b6e07112cb0aa87f0bac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf5415437a6b041b59d1da5b2ab5ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f4a0902ee25bf61411375ae674958153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b26ab7bf05899d840535750f52730154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41759c8c48489ebbc82c1b9c7a7c9be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1cab7b8ae196059c11d14bb7035b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289f20ebc88b7fe6febcb1b43214f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e242b70a2782ff29bb5741dc29d26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c8e04eb1fe729f679a5679c6d9b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac4e8ae5bc31be94aa6be0e2033473160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571f688c88a36de30b046a4870abbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016249bc7d9230e9c5d3c9f2ff68bd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299e36264f831df1c1d017fea382be4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47de3278c48442a54e323ad58b4200164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804180d1e8a15a62cd4ea4406975ab5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f010e542758302b88fcf6abe24a032166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9f396dd4b4eb26bc9b15a7a3c1a00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0751485479fffb4a552c3a93fd2f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb9fd1ab081a1988d7e380eb5fe11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b10fd3898e67f0a1f513ada43747170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b0a873c4a3d72498e08333beeda70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc914f532906f02e57fbc9209cc4920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39f310bb126c1827dbccbd1618cde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5cd3fa08ea9acd70cc1b5a3cac6a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2febe66787aa71daa7978b375546c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032da8ae07677ac0286c1361005916c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883e72e456b3394ae8ee1e531bc61c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f935d684df3b451d97d8540f2fbc62a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf156548400473faf707294334c281179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeaaf4d0d9a32921ad9d3307f05c47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa923df8980cf791fd8f772bdc343181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c0b1b03bcd3c344428ccbc7ca58b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882fa7d053842c1a85af1e0c8a46682183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f45644e5178d67c2be7675cd8c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadd1435cc702a53093d22f8701bc24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a72f430cee747adda5ea1087afc32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf405317ce6ab58d8fbc92f9cba47c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c8c7866ebe76bd1a7a47c7d01c05f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67daf580de1b3d8418b5f2ab6ed1b05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89283e5ec4d73ee16483557867f1ee0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523240250cf75a8df9b7c8886feea91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd3b738fb47954ab902a8197e19d4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5d30f8eb8b4f811ed164bd380fe4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f7862e01b7413e394b17cfa21693194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b16dbb84f0ce71960f30e4e6212c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcc6a78910576929794d523731a2f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdade97246b65e13a7f1d4c6177059197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878e4124fe7eff305395b0d28221af5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00700648e6cc807320b0100197f3a22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e204b1b05445e8398cbeffd4d13dee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7bbee50efb47aefba3e97a4070db7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89935245ffedcf64e620f0ca4504b934202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffa8a18ee87060d1408e1875cbbc33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9840a926bba03a761ba098111b8efe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2622fda4c1883d0a998e8c2e744f22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d73f5cdb2e13db114d7d42e7fe51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c150979d70843f1a289fdc2c8b59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10805466660b75b7fb44c0c6a3caea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f7e07dee270b43c9163be52fbdf91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941b76a8ee608063ea381e867b6bd9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228553fe3227873e2c06390c758d422211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f483f4288674a8d7e6681ee2af5d314212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757691f4c37f178f3c555ce110680c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89663b0a947bec4cd2829fb27eb524e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe27102a252e3b4648b28ffd0772def215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2f5e0c58d3cef3b0996e9cbc2b4b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd997674030cacc6e12d11b768847c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f8ccdf51a7c9c5e577c5e278f816218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24839145402844d98b3152918c3351219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0c2e81359c96cd3922c3736ab66c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43780a09c96f3c5586de2b7d551f26ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dab15b2eb0af1d7b421bf93bfd07e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c305fcc11af8034275d663223ccc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5069c510e3a13f67b2cd9c81fdd16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509df044b566745e8fb9bff1e135a32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e505c43ce4f6c086664fc3093fb8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886cca502dae48540ad490f0f5d822d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d890641b8ce89fe6e0353651a966077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58856d063d425d84ae1b9cc596b9dfaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c282556dcf515e5d064f43a7c65a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ea57ae214b946f14834afbc8b874a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61cfca3a4f3ff9189994625d4d18a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01f646d849c4982e9d04fcb88c26f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e34dc809f9e7828fb5d75f5c84bdda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6654a1514a77b76c4e91ddd1d83f8b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316325c643e630b0ca7eae576f6506f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82667d556aff4264d7117515eb43584237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2578b098a4c3f31b0cca5dee15cd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09629cd02e710c270f31de0c512415fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba894f5de62b0197799d65c4ca4853240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3acff69f96ee8e5a32a99480d2140241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c31811443bee0649ba264a7006c4da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7024a47cf3a1dc7374b68040106df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfcc71df4b8342a151485e2a3cc698244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1133ecd79df5c3b9589d94ae6cd1ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d55c238c0444d813a2633c22162b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e567491928d3e6a76fbfae668fd5a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f983b0a699fde340eda75671cdd05d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd92343f54e129313f63e6f083778249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fa18018e653e4d393dc088a6588d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b754f9116c6cfcd09ad2aa82786743251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b2e74a61d4153626fb1f0781f5f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8b3e4dda4b2e9a126cf8399b1a896253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c369dec4cb59db1557d3df0979b53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a134ceeff07631f06453876ab02823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa607a223bcbbf15e4360f1084779c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469d5c48f616599b8cb54a84ac19ead257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7101b5c1fa868ce84c28755ac633b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5a4c88a95a963174f520b0f4f2c5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dbf9c9a7af54cd866c0ccd17e1ecc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e803626846663f0c61c1be357d930261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ef8154a13c05743818c539bfb297262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54f8d2e8d0f1e655c28b57b76db66f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519c1ddffe1f97856f0f80848f32385264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936407f4ccd99bba88b4e3b1842a0e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c0a6b12bb1703ef18bdc1cdb31431266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18baa8cad9f1e1014350e309bb2b2bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e9769da0cfc28aaf9e66ce9926de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f733073d0e53179e26cc56d9946af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0d2127bf382d5b392c5c80cac1cad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7515eec20de380db1490c11f6caf25e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b4cba4b3847597a88a63467b6629272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad269447de748bdf08a06b7949eede26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a638e71be78ae9cd57e9787829178274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76581b1ca3bca7f82028ffff9fa692275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591e685ac69f875b2830d5e9a06fcab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3835299ecf286494764950175b446e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9adb6f30ff8d9711670b9f947eb975278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c5b6405e9325928b135bbcfd947d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93784b45dcd23ffcca1cf166d7b785f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218c5387099b4cc2c622747b97f0c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa716b7bd781cb75d16078cf271ecfcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34217483dbc9020d4144fa72cb48a6af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7290d800998decef0c724ce8b2e65c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f1628ea2507f169db210bf435802c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e7d33a3a2bf4432862da3d4370c8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c07948da8d6837d579f6b9c26f35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b4b203591c38097d7e99fbe0d345288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd096490e8b32fec89012bbf52b689f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3930f5266e90898ebfa240a0b45f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839532f5173a9ea378c2f8f70d1e1911291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9bfb6111644479639ead16a6374a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada047364f429a9da5a457df2333e671293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9468cb08082507f023348d88aa2e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae123e8daa47f868d043997088d360295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc17d7caa20c6a4f397bda1d7c131c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3ee07d4f522a4f0ba0900ac784616297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c340292d2a1f360098b71eecde5c1d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f288d94f19f06e5537bbb99bf80376c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1693727295034a9c7ca62caa0df5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f0805a274312fbcc9caf2f1ec7011301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d355000acfb8c775b3cc39783772614302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8427741676d924f0595d88109d036303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057c0c4a2260adaa9ca10a3029e6886304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be57f82f4055e3d240a9eae2c14d4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835c00c7102f29143e0c7dfe62e0f67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8b4a41dcd34a24a0d471b3678a08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950a664b679ebde6060ace9243ffc4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb96ca139ce7ea0a31498cb8629d9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149c348e1194ce66bbe585583c692ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbfa5d91c1d8d17edba4fb5be24159311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabf77b9e4aa785da53681306a50966312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a13045e9d146a6d514fc703d276737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc3e4963452b40ea85e58574925ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b1202f813eb498dfb3afaab977e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce551cd3bf9d0c803760505175d335316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dca9b0a7d6f1845b6568666913eeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e130276cac305f78d34a6f0d0b2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a65cec002d74d90e24fecb198a90a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feced203ceaf878f7fd5c3cb46982aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87dd9fe3fe70b414263603bb449c43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159fc75ee0fe063dd96ec2b6ed505ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135ddb943dae2d53eb0082f268ef51b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2fdbbdd11812b0786953f4993f1d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee9e6549f080619a2c4372eb9c731a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772cb7b9e95d9408b28625f06b53646326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b165ae7ea1182bf00608b63e03db3e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929544c3541f29777d59212511965f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93313a0eb1ea3d1ebc3c9e9055a06dfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf541b4a7aff69f72734996c447b3ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f9bf63c4fbb3a1ff8bddf8a93bc01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47606b55bad7a1af64c5d6bf6d554b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2b456d51774d0ee865237182110c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bc9fc9006f2c33bd0512d831360a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589367fc798467f47c1ab2a9a3285cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1c8a6cebe380744c4ec239a29d68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a8951db5d6bc84e041a9f5856a907337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aa5f131e27c18077ed6213c7e37f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be58dc3f2d323747ea9678ecd8a90f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d76698ab430373593c1c2a5f35569340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e928ea7e77f13457660536a1491c87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea976f26c41f9b9090c07bbcaeea6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3edad5a0e0bc5078fa7564ae9fdff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ab6bdb0f58571893a67f6e097b3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136d22e7e67f044b1d259ae217bfa09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88782861920ce34aa47f55716c5d9532346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba992556322a9fc7820266c1e62c32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524060039d16910bdf32b4731e68d911348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef83758ff8550f8a8d9c9e7112ab8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235d3373d99204115d87f1aea12f579350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5e06812f922633a00e2c434e0309e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f531db88d01fac907be50821b1a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764018f9ec44b2de68a4d457ec52465f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db601275bc959c7ac81ad3b29587e38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e675f6a830cbea75f13baf50c43b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01736ccc09d3e179365594779e2c696f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c197db71bbe441fc6fc8df1b5c06629357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e14defbd22baad2041c30831d1cd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c248bd34f19ac015a88e8da95ca9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa831198305f303d05cbb9dee7ac4c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce86861c176a9cdfca7c75a6c98da8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c06719e197cc83eb8d72c8e6efa22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e512a989f2d3ed9f68843b94cc85b48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0b7178af50d349ec99b6faa732f95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53430075942dc33fe9ccf46f472aaa42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa0bc0e08ae43edca74b7f48d24e6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c361fc0ecbd213d5bb26b711090d184367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b68b9022086573f9d7bd99ec291c93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfdedc5a9073802c2d3b7d87859290369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df2cc9015ab33594b36b507b2eece7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fd4c9843c3b0c470f723b07283b09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab3a06874e6e86bc5bfc512d65d0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096831a732b0be222f22e7e45bead29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a1568a0406b435a11e0f21e5e81bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b285c7453ad1c3598d553d3c8720b85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cad2e6d52cbbb61d990bddee5568f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3c57929697029e5d469060bd1278377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5995ce0c51cd2297ad06dcb49294e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d384687b22bdbae206de80ea5e306b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe294228ad6966639db4897235ff0937380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d3054ee62fca96f1ef62c2cec155381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047fd7ca79c2847d3fd5bd2257739ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022910a84417c501a34664619f2b4d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4848c023adc319ec981add4469f4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b29ed346278681ff7cea645c22c74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87118ffe99faf27b326b6da56c92cdad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3fe74a50fe0f76d182c7c5b717cbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce77235a9ba937402ca62d2e70d420388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce0592d7f12be4febfa5839d8ea733389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa89e6fc42eaa7e2d590d4f136b276390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209505999492162b66af5e902574cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1bdd0b32838b4e8963f758a2f81ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b27159f77643e9925c07a8f702e40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba92eea621ada1ac667bcda8afeb378394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12054b17f4a3a5dbb0a140cb674734395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671a503eb4a77b1d75f2b941a884b01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79738750a6c275259adf7a620c651397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d9387f9f06ce828b160be0d093a37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a4d114238a420f236cf9cefea1ab0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ba9dd3449056c8343c1c8fb9b47e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591a5746e7db65180052716d0156575401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50198ca1895ff3077e5dce87178942402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d544761560121f223a09da5cf53737403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e790f36b6b1f853d1e7eacc4f9d308404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67303c6dd128b8eed95a502a154b928c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df264f07e7613c8a816b44728998e51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52692a49b42e25ae72388f177d7fb8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e25bf0f9e8eb60828f264623a9c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200986934ee4d7dc88163dbe1940132409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2668c766a611c0e9bbb6f7200e7b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6223015c126484dc01d6dfae93dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf83a3739182ab520e792ce7b3e14b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4769a5a52bbf4a8a6777d4760236e2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141de12f06026a07bf1d064c0b5200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7ca1d1bf0b91b088d9680c537bfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeae627ab93f86dd131b940af0cf3ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39d4234244d42f83f3ce89d162c6e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39840f89c745542b2a75979454b4fa3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567111a4433f2663a7a4ccedac0aa92f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23108688f61baffa2b780cae8e570fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb87499c9f29beeb41227bf43ff2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e9aeb3ab628b79c6d05077202576422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc621bac86458368dd134775f005f6ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc53ca0460e58b90b7aa5802f528116424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d8c840b88801bd5550bbb79059dc7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc84d4275379b0037ce72036d33980f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec1b758ae89ae81208789993f3c1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a442ffc96553cb87fad1078d6816b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947daa0475bdab38563ea9fe90febf1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b1442eea0ddff38661f4cbe056470430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858efa5127abf5a07ffd9bd217fe2484431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e32854008c893acf09bea344da014f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044ca245c18c5d1c556eb989922e31a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485e2dd1d54d68c3ecd7f17733a976a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098742c16bfe6d74b579cf11d3937bf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bddc0a1750bbb42acf7777ea2e76c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9b8faaabf2bc55218c9bb985aef0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce92e45a72b6db7e13a4ad0231a38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d35e1a1c7ce125d8330f372b794c94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ebbb152d3fbcd9c2e88f301cb5546440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f58ea54a32133b8059e588a638147441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbd49d1005669098895542adcba61e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e12ea72c3dc65717627648ee39d4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcdaa58fcd85fe41e4725867921585444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d702c9feea9797832c3b7303bd232445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cea94b4403f2a83f2849ff682c63f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456bddea2e42ad2a69930882ebf9146447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ab72a1b2c242fe2dba2a767f6f412448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18851867786a009cc5fcaf08585f3d1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a146efd7701b72d48556bdc94739bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43a6bd9f083a9a80c9ea17dde29223451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b05302e4de2d529004c0a04634f8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f73542a40ba30ef1cac92beb7ea0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1cfd2ef06970f113f809a9f5ee64d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b060ae56c0cf2ec130a27d7afb42f0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190dee38f2cc4f352499a19effe6f80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf12f0c06556e606b2c340b49b019457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f470ab2adebd19c9669bfc0815a4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197159d937bf19d5fe8dda64e85f8fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d392aed9f6a58092ef99b7fbdb0a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cc9570efcea0de932ecc4eaf484df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca189a9cdffb2afad9ccab443ea81f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047fb0a670dd13fbd9a4567bcb590d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c210350d5a73a4f7c8e369f3e5e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1f317199379248dbde2b64af60c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf2f157c40de13303dbe7d7db2f5b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54174b3d0bc84de6167102bd8f69b06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd0199cc3cfa203c134eba7a39eed3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec16aaabdbe99c0edbb10f5067856c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb708ba44d97b1e8b7ca9f74e6f8872470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8b3b6ded8e8ce1627c53a597f7d31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e58862de7e8bed45a7fdf7ab2299e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1145c25169f6bc367e21a7a86abb3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59effa5be1cca8db676d62376013d0ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4489f487fcb7c0fc49bd1ec2a61297475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaed377c58478c4afd12a72e15e8480476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88f1afce1d38c7afd3290dedb74a40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e34e8283e52e8610d5b1ba5b282ae8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44512c9e2d9b566eb7fe6c490e2ae23c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994164621033b86b6292fe50387d0577480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcca66138729036723b13f625ccb3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ec101696a8cb4a056a14d4520040e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7644c1ae45d9ea1efec77c298ad02fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646c9e01bd74c5cc8cc2288a51a58a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7692d1c3adf1c428ea19e362d4dea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ec0b68b05c2aa14eaba89cb22455f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01de353eae65aafb510e8a4a9476808487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86c6a1c899a1dac237ba892d3bfab8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54031684f624dfe62ebf6282301baf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695114efb91b933511a0cbef49291b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791f0eb34f8ec3e881d03d5567f0233491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f652783908926d760cffab69cd2ccf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e7af048f07c47c82687ee4ed715aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480ffe1602358a36198a4254742408494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b85f54ffe9ba93c73841c0a21527495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333fef5d424a8aff67831e4050db65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d60a031b8c463086b057c1b88a7b99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e58c8be8c0ab78da468067ea6de232498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3406dfe5f2c4fa8affd6ed935cf7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeabf16fa4e90e2df957ba8f0123203500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4884070d0682da26fd306b88899b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b82d60981eb83c518f2d60227444502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff40b587abbc33ea59f805acf92a61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e93b07174aec3d35ec27de9bfdea6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709b71988ad55dc79a51bda8c4c2d00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ccbebaff0b85397326c1d236b9e09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56348dc877812d367809972db5ac373507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53747cd5ba4520f57f0122d5da5ffaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59bf3469424ae4fc14eb66791a101509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc23db2f4357a4e854665b86aaaa74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b42d6307d6257d72e919666ca3b32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53d24a7eddc8c4cb324cddce809883512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f0976f4e0c2a323e00aacaf84c62a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab608d28bf0b61a3e8de51978e1f2127514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a0f772c64b63ec9a4d95e52c3d8a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887b927275d222db4026a61c5b0b30b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baadac80951585e6c1725c5eeccf66c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6aa2c4fdfd9db98a5dba90fe88c17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d40c7aa88d421f884c400a4a1c4bd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83055638f65ae98bd7af0ef179467d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47987994b7bd42fbaa03542a330b80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281a1400925541d936449efffcb8e79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca78a55064726097ac2d65e39eed9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75201b5240e1f07ccdbbfeaabd59e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712662d957786bd6a82109026e60985525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2f2af48da1e56d473e302fe5ee2ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022311227a4ea867a57e36116855761a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd15c32c3a2d587208ca3f56d785e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3efa0a27719fc1695464f9699763e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb7bdf868824ceb0ef6b4dddb084c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97fb12416ae2680ea069a244d3bb95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934296da9d51dca9a2135499ddd3bcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a9f4fa5ba7265aa569de6847134bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f80bbcb20fe872dbf353fc23bc079534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b46ee3fa79b3407d947edb31821dec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1e8825dab4663467135bea15570f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d1d5e6be296c9ec5f48086e0a29e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6f0aac0205dabdd71af35898a2f8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c6b6c612ce5378cc2906543545168539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988ee004048e2dbb86fe622d35e6281540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6690cbe463d8a721f273013fdddda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c2ac0c35f0c2feb85638332486741542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15591fc7008c27e26ae1dc6eda20fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bfaa955c369fa2945b475fa92413f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9787549ff5186cce03a59132e3993c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33d34b66d094575e6f9f973216bc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce375decc8d980d732f5b65a345a03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152c52ffe1ac7e958287aede81285bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab91fe78139bc0c5b7334fc91b58b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772645eb847c84ce635fea614a7b791550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfbba41bfdc237a1257a998155bf00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ce526730566cb9d18973e57f6bd4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b919d9d1124dc3c390d247dbb7673553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04eb7a0dc7f85dfe2f2867678a15a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0f3d3e4cb937ed48c3e2d1dc539dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe596c3abbe62244e4e11d8e8a89c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd8530a9e7e2e20a9038d5d4e3370557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf776d44caa283b45f5268c91e36f70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1d95b4d56e2839b19a41b125f3159559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f1b34e3abbbb755082227af45c8c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2eb70f955ea54bf916f5d67f597a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba3e398490dd579aa93cb09f065fce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee103ef0dd8be34badd5177e631329563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dc9c1a03ef9bd645dbb918b89b8f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a14a66613ddfaa4e7636b9ba1786e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf3a9cec463435b60bb9583b06056566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efe6d4178857eedfa412b428314241567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670c068cea6a3b749fa9e49ab16cfae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb1c0873e5960cdc33d6f9d74e52b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d064ab4e3eee43705776023c8faa075570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e181b94e54862f98a3ed90fbf7231f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdf72f2f30019918cf34e20b364ff0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0e08b42ca1da50dd4f0cdb164df9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af1e28f3b9461e0e383c6d9a2a37af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956c1501025029edfac1097a419a12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbf6ef0b2511d56ecf72d58ada4bc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea277b4b8dc7aadcf35e90c2cda5138f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45c72686455177d75790aaf4a075e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441b6be59ec14b26847166745d2aaac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce32458a2a5bb4d8f14803ef380a65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c1d482c28aec9db2d349311552397581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf225c6a81689c190acca6c3bf3a07ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513088df205d154355897c23573c329583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9b6a6e6080fe3a9efc693487874f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed08b678e62281875f8baef8f9f9d5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fdb77663021076b4a94a751358cff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b66c82523ab1972702cf708ee213c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe4d7840bc3da006e31da887647fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54de5f970930fcc32bedff08174fccb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a992af39c7a3eec68326ee38f4020590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6efb3ccb57e1b302ca2064fca399591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f42d1d43148a951cd063606061cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87965fc56a0f2d7814c2f87a703cba8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f617e3d148b5a97a48a597fe0eb2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42b403b653207271b7a198dbe6817595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc7bc23abfafab5fda450ea47d28f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d52fbf322fe1bf0eb0bc89a9c9aeb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94934e7695a56e3b1db3247648b375e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1998ed620f422b59218bd87878aaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ec703d2e56d2a393656d62ed877b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bacb9f9ec5c6f4cf8ca27bf1ddb46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a18a325e1b0be5db402e57b442c8fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a753c682321352cebce50ac0eadc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1baf2311d8fc30aadd3c366e3ae41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830bff47cc60df3a5a6f732c9024e62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4396e6455273701a1eb5cb65f8c8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5464b11012da3abc0ca5544a49fe3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca73bd0a6e7e0c6fd6f0b2c25dac17f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ba48e27011b90f4439d3550879aa7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9210bea7fd73186077cfc2ef95190610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658a8169c616e88988cd39dd1dba124611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef704f450a72da783cd9326d1afcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7681ca00f4cf5b0bd23ead3418fc97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a225338539d7b66eb6a653e7a6ea303614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8d3dfb67606930bf7d9b0bb251c80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0aaaef4cb1202d6337778e5c50e9a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c422dda945c2dd05ce96a95458d99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f239d2c70c467ce262e5f86ac944b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109aec5aa71eaf400a4302c0570b86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375fd371f214002ac6e000b8fa1731f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f83b9545d7b14a4312367692473e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f727c0c988ebc16a3ca238d116a9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ebc17c9cbe9a78768717c59056a98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604569f28f25418ec4809b6ed80fdd1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d57b9633967464227c4ddcdce437625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b67065b32cda890a57be406bd866e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a73590b3c805ea4d852d6a80c040ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87eba9cbb96970d1cdf17cd67f895d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d38de50e08a5082f49d4cbf97327b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4adb519da12aa837e21fb4307eb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57be8aac1d991ea9c9344c353cfa27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9322e93dd14d90e7f87870483c82a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a85a16e789b8c034584be8fa3334fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a3d910ec09a104da6066f14a2637634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592284e1f0a30e760d43bcf40b3bcc1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246752ea636f8201d7e729693129b58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41125dd1e5c537a7c7f6b60aa964de96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc200f6aa5f97d837a0ed45d6e4e9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d734b27441a7b1873e3e6a3f9436e58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ee97b4c15242b83b12010c737e0f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88312f3cdc14eedb70453d54d51ae4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247df563518eae7f30dea7209a23de7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736f9428e9cb194d4b48a6c6761392643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20feb98a88b947e45bfe1ae43e98200644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dcb2784bcd40951ca9b02ad4a8b65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd75c83dc5a1a3ce273e12ec987f0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f21e3f4f61527201cea5f63769e65b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296151f346560c5fc934f45260c9e22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e52bd89a4c8033b203078353a1aca2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de914cb5dab7b50147f7d7dda67486be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30417e20a2b522cc9ddd2aa21461f3d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb802f614dd6c5a7f424c16045759d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7c4896401e4a262830b4e5bc6eeb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a39b0261b58a0d9b4e2db686659af1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50105bc8ac88e8d1c3a951b1d9e722655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8678e0e840ddfa7dd871e5284d628656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd76edad97b86fc548e20c1d7d14b55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c84879072ef1b26e813ee29d852d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d824eab5174ce8e815ab07cda8f9db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0940ec185274c833bacf4f196009e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80247d7951a12da9be480f8c25e749661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93da073b326d3b06ced5698ebdd59bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d966046ed028da94867b91e3dcb42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f818c0dfe33f0fb5e18868d7dabca3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7851fda7a56562c345d10544812f19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2408dc2ede0f4603eb1bf8f93406a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca795bfce5fde7fad3bf4b3056f632c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181ef7c9c25adc39933da00bafec56d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d34d68d70e90995cb834a6b480aa5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda28513533099797acfb62854d30d85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df09e799a8b2d7e40abcebd49fc8cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e898e27e95c234e3ea0371570580b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39f30df382cdea4838669f92e4e4f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd947145d8ef0f081e4a48d9856d6e48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173b026d2520d9afd55dc85a20001e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7902175601f28290f5e926e895ebbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aaff910491ae9d9aa4d5f50f8389e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3dd50dec1b3d3ab26ae3c6ae865c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135127d1865ed86d066a8e38a0a78b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba4b8ef1bbb2f8a35a4ee010a3bb64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d252a02fa06f87e25a01fb3725d85fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea27a3cbf249a57f66b0695e5bb1b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad652c9acd349fe1b05d317c3de158683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30607c53ee8bfeffab17902da5ed93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45afa7276dac026aa2210575d7244a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d95c731ed6e0ae3039922dfc7f24f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e60b377fa704de9b26c8be9f95f4b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9d50b9d60d3f24898828fbff3f7d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36686150e8211191b0679443abb3a9c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc8af2dc207ea90b9232101bd4e6b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020a0028764b066ab32d0335462a69e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a1ee254c37bcae55e8019ed93d6b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0760f8e3b57772dc39d1d651a93d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b023f96babda7c7451e7bf6517869694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8530c1eb17a86cefcaa63318ba6be19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23109aedfe2cb7cb09ddaea8e35dcf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdb4c84f4d04d979007a6ed7a836b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd09ac1b836b9f19387443be405eb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4cdfc384969a4324d8b0f8f763643699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e537a66f11ffd9c9e34649d0a90be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef3409286a19c32a26131479748f83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8acc89600afa3f0a79d3ad5e38429702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b2194f9b74766b8361ad8828c4a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb99d139fcdf8f48c4c2616b23e4184704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f476de7af5c48fe62ca7e7488d0cc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ae4eafafbba470fefe7263d0cb6cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141793af99e750e15d35b773b500d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194faf93d4b4834c1fb1a52d9c64f45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c0a6d4d2b3a742aff004636b756d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a903ed8d9f9c09cf87bfbf01d63906d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d2b12956117e2af88d56d9320021711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2b1e2c60649adbf7c3ac4841b7f65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234883d263255cecb7faebca4f7a50d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c54c7aaefbd3477d21b460b9c52a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb77c2e1771244bfa30ee8710f74c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9bfaa28ebe6ac2bca8600c64c27f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b4734c128f651f6eeaea7f91a32b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c88c9093e259603f8d275e368141a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94696d112ad9079e3e9cec7338bb0543719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05571a34e9827dc6c1db15ff9b46ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df5ec238299ce3e97c370cbfae8336721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0200fd4af90b99ff648986d2b742c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b66c68e55dfa53f7ee5618607a7f0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3394f333e44cf18d5fe0a9eaf4335724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb4a16564789d1ec13cec53cdf341a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0006889ad792e1a785344bc1262c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea503b3ac40b26a9a1f9056373f52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f5969ff3c31985a05a7350fb37195728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079edaa1373de91fe8a4984cffeebdd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445b99e6bc5dcbedb729437a366a611730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308edb619fb5fa4a5c7ba80798f04976731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427acb5751248854ac2621a1de5bbe3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab703a097c9ccd6ec8444bf6d96b5fd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab558786e328cfc13adfa122d8a7a8ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1cbc49bf2f9168834d0653836e652735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c373ca6e2f40f39395682f83bf5de0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0a86db42471e9a1b3587ffe2575c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fbde77782e2175c8ba8752e29082d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993e6dc12eff3223c03c58ee7f93574739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ad3ee27b32b09c6bf23cd64f01dc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed24b12999c56fac6a87a2b105351741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8e7a001c65548d9014a73243d22cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162303d2934a76c9c61520343322bc5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3baf2aeb48cdd66e6c8609a7d1ba48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c7837e306fe4c07c64c837d5cc653745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f27a90a2064329c903535665c2d0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e62d074ffd90f7f0caddb10d1e909747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364ad8ac16a88621bc9378eb051f59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c51edcac054297f5c714cb27408e7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92f80217ceb2dabd33ceb0e0acc15e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a56497814d7b1f2766883285e1196751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad18e0b89bb9a2a7e52d951f334fe9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fc4ef2e2222a77cb5cbf08ba8d905753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb873f49bee2bb8b4988e578441ce266754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307478e07b15bba74d64a9d9e602733755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02d94744e8237d32dfa8ddfa215be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c57a33b2204acfe33775c2d222d88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5038765b2f352877fabf80a39cfa175758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a15154107411545c9ef40bcd41e7e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>