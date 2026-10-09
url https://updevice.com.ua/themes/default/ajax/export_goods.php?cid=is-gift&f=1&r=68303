--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075b60d81e18fcfcecd99f2fe7224171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d4986b99ec24bf07a154f7a1a8d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd809939cf76e2c7686a51fc6290ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e2888fe5791abdb09c7bd1fb0e31b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290260e642c307f96ea38cf5e62204e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007de96c742ef7b2e58c8a8a91b5c3e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c571be32f75d2e35b306ea6aee284837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cffe7af33da90fdd47d574b40176a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6826c71337e1a69d3c28296c80599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe756a1f9436c29fca53e986565877e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3629ec09f8197ec1c69cbcd4304e61211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c40e92fdeb953e8229b087f58c59f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d31f0dbd592a6d56f3d83b037ab27c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c174fd79f2b91d10679d85c7cb7f4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea559dbdbdb5d691aaa5750643f7ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38f86af91f8e48a3633b18d4f7ed216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd2141db1224730eeabeebaf1e25017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1590b0458c6f5f5397d699378422ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44766bab5dec3d7e9ca4bd9fc854c5ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f834f5f55a7a758de67bf126f3c4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b695bb3b4cd91eae35567db349a773621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed03299979b564131c62510f0771ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefdfe9cbdbe3ec69e490253d56e0a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea5c86320d23a204bb3f5506e64f4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5da86d75e473fd75fb77873be4e2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c7736591b630734c995d88f123b5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304582a3f96952b8ea97fcd5f4ce22a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139a9b514c73bd94bb94e0a7f174cbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c8aa60aec0b1196c14403bf80ce829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b571f1711c95213229ad7d9e67ff230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65ec850c3b1b01a8c2ab67ce189bd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6394c4a8306679f192864f1fbc573332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74b9aaee4e98520da799b5bc27f5e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d00d81025b922de7ff329405819a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58fece4089e07b6b54cb040c94366035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55956319883325471bafbab137d1fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038570d588bf6cb284b01b771f2a2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9e734b6e6cc173c16f1e5dc1ce3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc2aae1cfd913c7bb44aefe1b9db4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691eba1c33e220ce85c1ba9739cecb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c803b7e498dece49d4505fe05c8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8842803687d212f3ffc41d84f5a64442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b663045a92da1563722a6aac0e08643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20041b8415718c14a5cdbafc40d1c0ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fe53e12df274850f9f61f093f530045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a89e6cf64693e516ca3bcd413659f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8032c128482fa527601e081923bae947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada01ecd65258a49eccd5c539bff32c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293d2708ec453f3ed1d6e580f0a29349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a3b2c189812de813f8088c136fa6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ea8e601739cd2404614fdf56d11ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5797dd95aa96bf613e9fd5866745a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5527e8cf48d84195e3908a9bb6f24553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a2192176e8ea2c0d712dd3295278e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1e9838e05a72d85133aa223261cf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6570c66c9e33c1bbf8e46603310fda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdea83386ede7489680e354b5c67c1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a15b26e0a1ea3187baac62e97a92f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a38300b1dc56ef3b81a5b42ce73159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21794e9f44f585d97c5012242cba51d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1480cb16770710a5e706a9e111762db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc30dd6d688ac3317c44c5728fd0f6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39faaf3604f4befc943e853dde9b4e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022965c4fc8a670a5c5865df26e5bd9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612ef3cebdf3d5d8a3b3eab3cafc4a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46928add8989b92281e4ea2ee793c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa61fb9369e4c45a59dba322b4013a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e00057fb83630442d8573814274168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45077bf017b7df845cd10ceb6eaed93e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6c9d152054abb2b971fcb5531d90970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6b23d7c5eda425f414924a77165371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc853949d2f5a5b4faacebaf1a0291fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b4b0696f206a67ec97940654f532b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8575597c678330efb1032d9b32d2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ed8a86f24e6c6841d7c9911c1599b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e8c653beda2733b7a813eadb7f8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f48b46785d4b95ff83b0115fc71477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e781b88c7fe46da5be926d53bc2596678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f071a82f13a4c37a8f2e0b783a70ef379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81f82c6a7534f206cb52ee3a1db8b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e6cfc13c5254c1866b398a76a728081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e4b669512ac5e64b178be099521c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bef7f3bd622eb0fe4d0b61942265883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e2c8e77429f0aa7260322f700290184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98882b56fbe6338c346318cee8cf42ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737d7b528700d7911f666f47d541e2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31908d292690184d113874857157d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc96245171f597ed58d57d654ff36bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859179a5534cb8953be88f6364f76c8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70ad4b0e292b858c91472fd991c3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015983427029ab2c9ab48631a9c8293d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edf3af418e974286deb079dfbfd24792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709f57c38a1bfd652f0e1058753d08e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8aa3f2b312fd4366937345654affc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc60706aa1016d31233c9c794a65e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39016343b15aa13fc1c55e3a6d15f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4602b257744d21c69ab95f298294997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd38caa06d018dca730890149d9b3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1319e0b16004d744a7d07309d4b44e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf9ddc1dd17cab3f3911f6e2f4ddea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f5fc17b60a5048789c3234308bb1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4b73563499f480b2c0cc0bb9b3dbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f509cb4eabf59869c965304313f68f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1765780d0ee53dddc0201dd693c644104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d711195697e4f72ca76019f770d79f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21736d1478de925a8c45bf6f74e2b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8bb7ac113fb07dbbd0a9bacb011dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a42ccb9dae56c54b5ace04fdb3553108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b7ede8f3eae9a4e6cc5b814e8e7e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9376efb8a442a44a43ef935999d32e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd70596cf8b1142bc51dfcaa4c7a46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c14fcc2deaa147c5eb902618d91c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922b97beb8a9a0261e7913ee4adb596113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed9c3d618c09e5352b979f3b4a5066114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8f452bda8f48f9503286f2d2a74d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78099d53751ef0d1ee3cf45ff090bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a00bcfc4dcc623a35eab0563ed370a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b22dd1683b355a0b513eaab77861d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc1fb146d7aaa0fd5cdefcd3d49dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d696936793582c97967576740792d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d635ca36466369913d20388adc3a86c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1684baf7d4591fff7d519a21830da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5930988af98ef261ea98ce2ced015b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cc74ae6416b55d5232daedc52f72e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68589131c80c4e495a7c071088d6db1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680a58b7c606ab7a838a90e7ac0e5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d986f8365f8a5c62b4a50cd332cb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea48f3dbd109b0e439d7407ffd4bb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654d6cb22c9d69aae3b45f70017b59d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d8db3cfea6e012278e07afadacae4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7937f7160266dd7666865b439dc79b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac71d27414520a09b5069196a3a06c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5046660f32e2f4353fb572c3e8fdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f0a905fa80a0efe6d3094997b4919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d80ec1340c948cbf44718edba5ba5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709352abfbf9572fafb0d5476c6a7f1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec01e8bb81e84e52ac225f664c6931b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e898f05369f491a860d0a053a0a3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f4e0f3a49dc631029cd27df1edba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d45a01cdd0da0ddec146ca14c70b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba86c03f40e94f8f09ffa771e8a545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab13d068decc3bf3d8e495ac97e992a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d6b1509b2740098df9e9b1eff3e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa309a2a874c8f922a502d044ab98c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a7753a947165ff770f65cd7c08921145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd183ea348bc2a80824ee0812dd424146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693b789786ef32ccfe478f57fec9fe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea845a411cb692c20115f8677b096898148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6daa2afcf5ec711da115aff8b236d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619035ad76cdb5d1949b4a1fbd6523f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a3031f32432372034558fb8d328d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17142e040448e70977f023eccc15ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e5d0e3171fe2284425990d1da1acd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74f614a56956e60db921fc4f66847c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50962ca44689f7e86550fff840d6db25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd92f2841d64ebcaa29418f82f5cfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd75c38edce2fb5a55c5ff5ff07c423157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5f292913eefe3a7be86e434043abd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29989c4719437dd64a218e874cf6513f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5002d457d4173b9257b58e0fff5ece6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09713aade7f10bf76eaff288368b33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54334d6a6c41e88ea1eff1825895c0f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d436d242a75db6033d03cfaaea80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3155acfc71150268633366e9daab0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e00ce0b80c55631c69202209413c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98072893fd065171182197ba1114e13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618ec99644674834720a98b019e438c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468a62ea0359689eb065cb2d49b52fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d6ddccecb05d3d07e8505a8bdb300169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eadd9aacab29700bdc24dc7da4a638170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083eb94b9f7717f566e9969cdd4a7cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5108b1b3b999c15e35a3e18fcf0ebf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b060621dd16a31671a9cd27bc0efeb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d20a3e96c9b38b52ee60a42a43e91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aaae948a380b44a21e28092306b03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304f5349fb1f357e0f5f1d95c2a21d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380376022103fe4674e37280b2ebd40f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e352d3fc6009bc3ef5fcdbb86aa94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2da98c394aaf4aa252e87f79c2270179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6144b87c9013627809b3298c648e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2f3194a1885c343ffde20f47da60c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26d3391588287f22ce60e25f6a2bf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aed7fc4c28046be2028f9e44c5896183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f829ccc6a84cac74bedc48d41c0d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ffcd400379583e6cadae2f62aa06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686891b68d180149a260570cbec53dd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4a20254ebcf0d4676ffff47c798e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad6e619020d5736ca6eb524a57bb81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a02ad02b41f6e60e3f694561116fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1cd6dff2aa11e7b71e6141028357d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c6128a2a94a4c6b2435495cbcc2da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62e5e394da462eac528abdb21cb086192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba33b03317fa087e293ae2fff2e0335193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea83c1a004a784d6d06b367c985a97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88787b33712efab3c00f7a9ed2d7f7a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7edabae7b8398a2529b29e67be299196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7740e50c513e1ac844fb54b57fb7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9027393fe809982f6677c4b053d696f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe792303edbcd3e4c6c229382079ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80f944d414815c89c9d8bc8a22d0ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2bdf66f1e80483357acfe41106702201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618099ad07ab397489b17e614748a97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3bd6c9c623cedebed9766fc78160f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d886f3711100dc77d6139c98f78cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b95f6614d4f5c630e9a65c6633c5d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb367ba16a01ced96470a01de9ffda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cead98f1c520b42e00e6a8620f5fa04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425922a014d47c7dbac0bd396b12b6f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a29800d82eba2504a5ea735e2bd8a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af07d1ce53720d986f9eb2d0045ca15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe7d46626fb8b98e2c83db724f6fcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a53c4cc5c8f2fb70e671b3f3c9e3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b74bce208a197a8811245a68cfc3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feaf6ad30f98c077165b7b94e6b864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe85dbe36af4fef5fc47d939df2722215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb126131bb331204fbf08fbd979295216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c526ebdface8c94f54511d704ae8f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc38659746cca3a816544d5f5fbf75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519a8d61de9a784d63851a3accd0381219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f58320a775f996db1bc6d76cbf6db7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6e182f6dec7ff833df6425ce427ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ddf3190973d746cc6d926158e75eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32888971dc0fd9ec5913e9b4654dd0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df270a65682002a2cd86cb9110041224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de106ad5d2d3e46ff49ae5dcf0b49da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1460241ca2d1b2a76609d77e728e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428168d3e81e113c0b1e6a88c273257227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc285e1525fe0983509a13366b0ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922366ca81f74e66cd652929e5db2dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202732672404af3c2ef4587cde39d82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07458b4e917132f36ced253ca82d89d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfdc3f741ee3e57091c41a960b4357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f443c25493249c31b6218051abf98b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e98be67ece08017414ec1df64a09c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff96fa288b2f129b5e8c66636bc7e74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21c5cf7b2c2b9e7b44cd600cb2f5d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadee5ef5e4851e2ff26b47534a7550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3663a5783efbd9b4f12d472f03fca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51f1580eafc2fe8433b2c54622921239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc419639779fbbec2dd0dcdecda258240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980fa973dee15a17c87434cc61bd713241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce16199af575ec2bf3323ceb90fba3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e2ac7bfc56e22692246bec2581045243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4276f43de74b49345388acecdffffd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff0bb0b29527c53e5e16cdd27719f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb02b8e915cc6779d0ad5d2ca653b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18f5eae6bbadb2e694e7feb52ef372247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e58b823966eba10d92bb260143924248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478498b2e7c33f85ca7cedc68e87c7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f789e8655d6159b301c1bd2827eaf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d067710e8e820bb8b6fdf9bd25efd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b8c1df554d10d047d42699c9678d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc0d04414a02f5305dbb74cbf489a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5685b183807a6fdb50b1cc0f2ecd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b0e084d2a67c4306aa4cede5eb26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b2d165aaf6afe0caf30ebbff6e47c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78569ec1201c496616df663d0f439b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acec687ad5635d9b52dd82946160cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d32482852b5ee1a60c8eb92622fa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50220cdc112e7198a0f7de62c7b3a65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd664b972db911ca1dd2fe0d3133e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e773a2e5b1d0c5dec397f4957bc1f3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aed53bc8e2487631f41727798b563263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b39a8e55af282acd6e1753d40a5b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1750297a0181fc7fb7ecc2c65e5426b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238c4f9964b8c319bd1eccce3305055266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a52aa8b50b8f793ca2cba99bb33b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d413f6d8c7d6bf55871b4f734642fbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea0d060f3dc6d57c034edadb7addbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128c74b2b1df6dbbb8cde9aa97f5a0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd3b2ccfedec5ee8bfaa727fe0bc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb669c6c772bbc10d89db60ffbc0ad66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3158d831a0c88a5a1a5f9c59c7177273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3de7bb4d815c11422b5bb1890320b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8fbff74fbb279aecedc1834c6ca69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b7d608db735eef9ef665048fca544276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80796954f98ecac0bf7ab97a696639277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191369bd1f60ca352abeade31101af66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a66e651f5f9fac0074771d82e3bca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d6a5a27f7f5c67defdc5e93422b83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc731a5689594f4e1025b4aadc8978281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bc8af98ab8bdfa08833d92176c0e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148bb4d82c9fb0811b152ded24e43d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7edea792fa932045ffeddfea047f60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3dfd16ba65fc0125bc0a7d90a36e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550fe4f7938d4ca65894e48a3ac5ab5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3155ea9a7e15bbd9d1789f70239a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d30a6d7188356ec5e167fe43f575288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ebc85f8b4fad5546019fe023fb9da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34e5a7cfa9f6d4092676b3283aea4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7125801e19c3bbb9931224b3179c43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d304fbcddb5b9ef2542c65c91fc3af3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3ec62c0638bc28fa6e9b7b305a49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb16bcb5e39068bf3f635e999aabce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cd17ab22998c9cd8599c0c990d36e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571aab85a7d433102f5f7671d8479ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5c1788b434f26abb9c476f7d826c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2463f2b7ccb3d66be49cd0062e10c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fed44379e1d1c5fc22028dd420d3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b882d1143e4455f0464645b7527da8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c315931ea27660520ab82dccec883f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbbf7a349f069a7c43cd92ffde842d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b4d242ffd267f4389a7d551977de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49668104e44eb40c8b1164c625689ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db812f6e5b93d55dfadfeee682a2433305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4d53b6b7db1ba330eafde5dce068d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060787471e2b908e8029936aee558cd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede702bd510e0aa47b104e485c88d0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2236ceb6470d282098a2d175f8081309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5ed040a6dd0be02f2310250e3cd94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91ad475d1ed455b01ecd5d80d00d15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53a1f58e865c2f7af983feb664cbf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de40b55b8414b33f80166731a2c4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361f5c06493717a73fa665e3fa10417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0be759063ed8a6258fb635a08c7172315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf94db9ef71b8d43d0b1a20b40c545316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7356fb2608626596ec79edcff7e47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f884d1c6388a743a46f1e02365aeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8532675ee6c83d45b6767d29d8f885319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e9aecee54ba1cf4a23d4a7eaef597320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81346883793393882d7d8fdc833cada321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead1bf9f9fe63eb1839abb199f4325322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5c770c22e3872483b89852993568f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1fed6d620030ed79dff3460416d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe034c82930ecf7e690021887f16a40e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231fdcf1579617d3dabfaff720fb168326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2fd288fc058510fee6709e25f1f98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f768a82d0e87161df52678680ef57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1d415e678416a554e6aeff4aaee8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d64d954326d8ab47a81d4a03352b87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bd2f396b1e7a987b34660dc3caedd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2623f7f2e47fb8ce9d5191680bdaa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fed73134c782968b152b8d94acb3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779b6aa2f65432c5682f8568e318fc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4aabe92ff00bfa35ccb04d96ee26e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a7d84f82cd2c749bd531e16bb3743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ada8b2d099e11218de0c5df0aafd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709d087be4b5fb09f289b40442b972338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978727d78e06855d0e0c7ec1599729e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38506a14b3dd012aa8399c9c669c43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6accadf94a6c5c7bdab3cc919a1e7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896bea8825fe7637fb385dd9e5170b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9dc59fee75c7ce67691a44b38489343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198327d0ab5f27def7bab37f559da210344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e36b91799f19c6a5f99ac55bff4d1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5990a417f0bf617c124ce60d93263d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b12c5dfd7c201f95cb188d27f5b9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e658148047b941ad9fd63ee291a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7879ed2547e4dccc6025235a1f6cb97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fcc03bd2ef8dfbaba1389a3c8d6cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd003f49e30cce70c9af2f3eb1e1f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e0bcf3730ea9fae0266d2b067754352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a86ae18c9eb61cc6f42dd8b6965a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141c37f850e6994fa37a739d23b19d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299c78f32e2efbe2afb807df080560c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774b4efa22959772e583d93e1e80eac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533c0a3a633878244ec8d249c0159db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea769dd4ea347c8fefe2bc0135f102b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac041a054c79c3ab68ad3d90e0e9c04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d0d327b8310f9d319b5fa62434bc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac9d7d8c40eaf783ea9846e44c9e4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6fb10017c5bcb457ddadb09989c7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10da4214b642fc45b9e87780f3ee912363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b79c1571586b072fa6fcf99b41ce3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294895073f7a88d42ddd643431c443e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0da2b86f580b90923c8a7adc914b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a932a7dcf6f7ab95d22925e0592249367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b1f9882c291978013841abba0fd30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1607a576f2af4b739e0758aea56289369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a263fd14e64fab079dd709b88397370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c746f92da688dd192c70971d15a7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45692ac094dc72200b8bd2ed9612f9e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f33b5ba3637a38489cada3122c8a81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219458b1b6a25ff405e8ef0f6efc7f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f2ed4bcb98ba821968d1c21bc39a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b688709def6aa70ef15a0eebc6cd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e0d9105e2179df09f87fd0ed4dab9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be002b2fb97f9f9d4b8e2f9cdb825c3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a46624d95111aea15fd2de4a096f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cda0e4bc826118fd84d0b246eaa02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31145da6c67f12483bbe7df049f97fc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f299a6ba06a1979eac91da682ef9fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7925e7d5ae4dd531541312467555a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eef3c261139dd26131148980aebd6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bac7920f4f05d974c41e3153c255e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d0d3e4a6f5573fcbfb80bc79d3c81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f70fcd8d558b662b1264866e78fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d00e509fae7c865b4857d7e9973a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4a4e88bb72f6eb88b0c0c5ff2471389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa89a9d6030244887154ce1a9da5f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e436fa61707a66ebd861bd771b09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58df9e4dc730ba768da94de9cb3bb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89571a6839f096e958020250dcf6a1f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d09506ea8d8c160abf356dd029b23d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c9d55b21966ea7f9263435a8ad4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a6df420e76322f12e57af31469b15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9f7874b019e912d947c8d44182e61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd3cd0c8d8c7feb17fe423845c81dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b122b8ee48a89a45db79fe8409d7cb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8ceb679a49972975fc0022b9c8686400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b3e72c4854d8ae3d9e3cad645ee91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207478efedf0313e30da2be732368dc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aee427772167fd3a04a0e54ebee5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43551a3eaac8b21b9471daf9060e49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9167c8d3517c38fa9611cd95350f95d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a789883c6ec7fb9d7543ac5d9af5506406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c794d58192d918d4fb4f5b46ce8a885407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be50c48d4c3e9b64c8a4e8af8dc5e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12dafb3a5df76313a56813c5e6187b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b2bd56ab5535d4fb5df8cc07e1f92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cd220895a65539f468ebec994474d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a356bb14aade4a1ac9a47558dd966e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2601facfed2d99c59ddcc796eaa5e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8733f4e796909b79a6a42f2b2b0170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ac3dece3b706ad05cb98fbfaede55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f245bde9f8de0941436d1f2469f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a94777d6abe028473dad5a2cf70a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42fc9d6660763e98d3150c09e8496e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee1733fb6d308969f716a77f1d33f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9748de692fd51b0c6cfaced9d7dbdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f000ea6ca3f3b58f42286d699faf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80c38b05743e91ae892e0027890c93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f910813055a82028036a5b49108ae8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf7c17130ba3b1aaf1bda40baddd1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e520a331a7635e90a575457fbe18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a8feb099225d6ab8220d57a963786426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca81351803bae1a5a688eba513158e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59a37c2d46a8e7846233819c243363428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7ad5b797c961c9301d8bb99ff4d1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d38f43caa69f492d854282adac4308430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f30e59bec9e29b2d661a869bdc97dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d3656988b0eb93f978813eeb54ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033f26e7eac9c68fbf4c8174ec14a79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b958d67167f18aafaca1df6a95c585434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385f7ea3d0e33335fa91dc728fcde03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da94e2f54052562c1a27008f1677c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a71cce102b09d20d682d0d37e5cd4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0c1cea94dafc3663e9596d2bd44cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1accec951d96eb7529bb791da0c26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dff6165868dd7e2942e40d1136465440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a9f5459b971d8a9592c138644395441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e79a8754dca8c87863d40835072ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023be9de0caa95d5c94f588c67744ff9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07bc3df44c6d694ee750d61fa21494444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef29351a76b9732cf65cfd0f8b2b7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edb446d8e9d76f9bc14f9de3efd500446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8d4d8c72d5413f82237814bf12bbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a7c6a105616d39ab8ae62d022396e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c741b6aeca8f41003f0833c93047b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff10830e5b8e6bc810d859be0223f22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7186ad51ea78703bb098a387dc4a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468571681bceb7298e34468a3186ea50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e6e331d3d70d0c3fb1a684d9418d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a4e6187fc6bcbd78171e7f0fe2e50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47479a5cc1ed03a20b553c0a7fa17fa9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b4693d470b52e053ee7cf20d2d61e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe145ca97d015e5f5d512dd768bca642457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b70bc0bd4b496246826345133dde51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d91a53c542f3e8d5146cbe8350e14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514307589720a290b5c93509fe0f9ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ddec1e3fc3881caa2c82db8201f31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69617b82c9c94d74d80252e307750ed8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020220d9bb1103e10c093146525ec66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600b78feae79c0b0b701183fac9ec98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61500431ec61255aa481378131d877b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b835e391227328a4b55fa1e218e194c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef41bc7ce2ca412883bb47c553d386a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454442772f2e38dc841b01d4be83f33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d51fbad01b313377122b9dc036dd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfcf148b3891e0fa9a2086a5a5f2e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8f5c96c47fe44a11b5231da29f85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575345c2121ea7b0879d2c37aef928f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322526968daa40b99eace8d1ff40d8cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4093e04a12bd69e469f363efdc506a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab581852328036859fffb1703a678a1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89208372973ae226e0194e851524ab7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6b1c0d8033146b6a7de9477612de4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4eb9f66793c04ed60f25e44fdca68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338050933fb29ecaf9d2f04c845f619479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c04cd8326263c769110c94811decb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df4539df48ea27366173050428067a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18082c98c704ef7e8da178e52253992482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af53e594f5f5faead63186cf34d6bf6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ddca31b6ef45f5b85451e582b4432484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0938c9daa1a4c70ea93706ca86caf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a7acf8b34d04428f6597d63168968486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a0573d4b877bc23021f0a54d513f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596ce7b30730cbe9cc8896c5e0f5c68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb8ae2fce5fbfd4bcca0e04bf83ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a731595e9a5030e213099df928eca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f3aef3e217a9a6b39a0dd4aaa03ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfaa4632cc63b6ed5b29c656a61b8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610fda84501a58397844d355124441493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913da84a6518eac76145575f17ddc703494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6ebc851c283e4544f8ceaacdb1052495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a305a8edaff2e0edfc8ae480ed52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7799946eb22d4a5ee54855ab6d87f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf75f19822a544f7ed646faa3239cf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bc2429530f7e0f38734fd7800d1b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d6d90a3830ae801c21c88c02b579500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca867e0767d30ee50d29f5bed622f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add1036fe9f534665fd10aa2ee69987502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a883b6b12c3bb88ab1a155ba322afeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add67e259be3d1d1ccb9038cdbed998504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2653a209e5c3148cbc27f1bd9eb23d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13de12828755def8b07d043ca2a5a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe4ba720414738957fafd901c134ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4033fb36236aa9a0d788d2aa17c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7d0145f97989d5a1cdfdb13256fdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d078af28fcbec84672f560a1f9b75be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1d81463c80e773e4c8f6f863a89ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d9b0d9550043ef5ae56a48d6bb63c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df525349e0353da976443e352819e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e520c087524cf513c611a53a4461514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d5bcde43dfff029e6015d58bc600c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9f5550c7adc55b7232970f4a87e7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279baffb8ca56f40a81bb3fd250ad4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8c1d3aa47171423bb73996f10ae5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41304fdffcc27993103928cb3536d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c63b5072ea89adc200016bb5977418520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc149fefb9e649961b085a7349cb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bfc2d0159635a844e79e3b60c9a10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d92d9f1f64551cd494f8d8d0b837523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049150b9f06a8908a3dc6ee3dec209524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f013f315a4feb1e4532a114864308525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e276a21ea4c37e8bdef1a597a06edca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401445adce47d77b4452059f2138b7fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ffe3ce72bbbda55b3a7356352441f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f508196a0b5c2f7ec0598832e81e33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e36d8018013ad10f19cbab167fb31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f816ec654c336186c4e03a0a6215b24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba593a5901879f84b15d10da84786c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed441ed10217632d4a4ae090bd5b08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780edda092d3f69af9b77f2cfd95873e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200f821c92afbd58e95b306cd6a75b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09163a19e5eaa8a09c22de71274d12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689dc73992ab600b66b381cbe72b0ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5447099338e0ba0715bad5e5c142367538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b817055e50383a2ae7b89efa1a2d31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533d70d4060e64831f3a68e59c918e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e404c95b01ab0aa278571483d49042a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d20e0621fc6c619cc4a5807a1865542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf49284508eb68d29ad7c1ceda78f42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b10bdea7e634c9f047aecbe2b5c1e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8332df4b2f554656e1e4cf32b77362545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f715b1e1ec99826f180b150b95a432c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adce8b1a2d27f785ba37565aa64f07b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440f070cc3555c43aa0a9544bddeaf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60b8fd8c1ffbb8ef2a8dedc8ad74a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69078a806145a5e22c5626428a1328bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d8daf51ee2b3e3f33d6323a09e822551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da701a62b88644b3603064d487ad8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60c43ef2f39089e187943112651c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a894255569865f21dddc9975353f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea9d7623aae23e37ebd47c521b77a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b20d2db604c9e90dafb5f4465e525556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5a42e17c8d8d2732d177e528c74e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4f268abbdc44089ca444321de1e03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847d82735d55f9ae3c5342542a21121559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b968a8321e81c8abfec9ed5125ebb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc90d6d97813fe70744b96ae271fb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747610251522e64e8e7ce9f1de02ab0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a06a150ae5510be9734aa45940e57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652717eab42044a3ab954d0a8b78954564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5396bbc8c349ffa97ddfc0b3f1566565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04363eb8a14fbbcd3bd36d71a7da0c6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a181581c8d349d2f571ea8e425029f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34d898a93659243a17f5fe65162e47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c0ccd2d1c03005f30a6582acd934569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd90b2e0a53ac94ca89872d1a44c65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664d79320f5a6a5383f15ceef0d5f6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466773881340a5729584b2d6407b64fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be777addb43321683624c5b2af9b73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd630cf261098060cc6242133d5a82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c439e43580023641d49b013b144083575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606edb5390d67c5c0e08088eb28a5593576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e93eec31c06c555c95b82b6d4618577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e3a614a8034b3d0700fd9891f9b26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4a130a477d0633c13f748f733cbaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75704568c799d1b724a96e0723abca0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4eecd1c9bae3fe4df8a609ab05e9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291fb0c3642b0290c28a1ef173a8f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517108baeae51c6e9ddacc0b1841af2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c673cf81c4e2b70601d968680a30396584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee9e548e44b8bc95ba212fe1000dbb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb3f797b1f5e3d8b91a042c8327cc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65907f7b678c6f81f4518ef9b98994587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca3d172dfcd2c45af5ab6d6bd5315d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5081dc46449ac45f5294bd2690ab36b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b581ccd81b62d5f9d343f07e06255d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f689e4bbd424c8049163da38439909d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8c6678731c18ee4ae97ea1dc6f9e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de999ed52b67ebe37a58ca2c39b116e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a970fd0baaa1d1556f87e399070b66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4c1ceb8be4be26c8db1fe7eeb44c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bd0b8c6f63dfc8b7a78e3a090ee6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3af7ee5f7ed14654f74ff209f1979c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815500e319ae5662a7e819f9c306196a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497541f59d5d7855853e75ad4df45259599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549fbe362164a6427d69d613d53ec92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0285691bc282a96c698839e60be2a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73d981d2a25d986fa45d9246ee02c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8e3b872e3da1c2a2466eb4c535ef6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cfe49db5419806cb1d3b60043ea94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ace638bd850209cb03747ed7363fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ebb8ed553e3c07e3ac77935d6b33e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7025a1bd809d74071a8f57227938d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0696b92f8cac4a11cbfd537e0d29f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc73d61df2ef4df4d9a5b74e9872a91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261f485ba6043d56f52c4a002be910c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d808be3bc4bf501b59a8ffe69674c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391cb74f333fe9b6ea3b9ae9a5f5eb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e81fdf520060d27abeab988b019e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a06fa1152d9fe546ff76e83df2884614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8f7c9dd104817d3b2f964b38e6900615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd83d04bb82e03d41b4db8f295b87a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35f2e1cfc4c93a976bd25120b0a783617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc15ad7b1984f31379d329460ca140618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d320a2196f09a7f802e93ba2f5a5f86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff7f9f955ea39239ddcd68e485dd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15689bbfdd94dce6c132ab2cdca3e05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb44971ce80b729f3cdfafaad34be60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d71335d1beca547bda232059795306623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd540bb7b31dc85569a38d6f527b91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739186f6bd3fa0dffcb773631c3cf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c6344e62a6ae04254a493148838b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc7e63318b7236bb4711b2035598c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0e29129858d880f7c4412426377b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc6682806a788bb35de13524d725c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83861ed030ebe046ed73773df8d7c35e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a6b9389d4845ad580e0810b7d6506631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61620b4e303cd96c1386a9bd10ee79a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506e089529c5dd448e0c0518f5c3676633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e98be09425e9ffaf6f5b039268020634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b32e1951d001c1a81a6f1785e14aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f014a806aed1ef460aaff74992092e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bd717079f8b507fc5dd3aac78e994637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0bcdcd4adaae71161514e92920b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfbf2eed0df4c966e1503aa5dfbe00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9f09c0a14421149cc2e62aac5fb37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b2b30df857bfa991889d25994f2f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0872d5badb96f603a1d74f090e3327642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298a4cd54fd683c28da1dc007fb2863643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29384e48ac2f82a5dc37fe0ad4eccb75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc44b513d9454818a4e0d11b3147a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d14cb1f2557f13475983d5f048527646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e611fb9e15cae62264b5e6c8a3f25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deabe99d8bf18e7a9a60bcadd46c782648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef460fb2c0e95824ffb40e8827a7b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a21a94287dcd7b44dccf56c8c7a882650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa1674746ca8bd17dd887f3d884e10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5dc968b678d11fcec043f99a55e46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f27659557ed4a2cfbe3af14cc07d5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c543bdd094d586bdcf4931d1b917ed9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf9633f4e43c731d6dbcb5fed450f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe526a36ab5b5eefc46ada073448f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c466a5ffc3908268d0abf7f0076a36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b0e905d7fbb5b6d705e2a380e992658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed06699b474242ef1bbebbd16f9e98e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcb6ea9780e25c606bd8485777e4ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553cc7870346f5a8c786376d0c67018661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a239f63f4613d77855ddf047d183b21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dac946191d2b77115396c599b5255663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f247aea11e4f182bbe7dcfb057578f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9fd71ef0db67601de7d70f7bff68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b98fd6c9f2bca539dd3db555c3280666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828acec1e3e943cebefd6b42cdc183b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1626e80ae6f8ce6c586edabedec74a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222136c274f64f5bcc22b0e4e98b878669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d4ce554db989fd492bbc4feb73a37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2498a155d1d3dae74c91fd512027671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2399aa7ef9dfa4781ce3a04ae47eeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d89ba3850530de6e640b88584d71f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979cf22164ccfb5d40fe4281fa27619674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ea64506380c0d0e547d54214aeffe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a200541719690e5b22ff5353fcc3f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1b2c312780582184d3f2ec94c7315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f4de0786294a2f4e7fc72f91cb449678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4e796a743b14acbe4503a321bb1ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6b9ed79e7a6376689d18ba436314680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fc11c4948248ca8211f53251b0ad2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216153cad338aa0694e9d1d9d4b31a18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e635f61c6b35b076a2be19b76e38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95846493fbabdae9f52f5f753482334e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb474fd7b0bc12e1ae31c7b89fd966b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc18e3ea2817481eb9555c193303db6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff884f8518b8a93ba441b849498a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f2fd2f306797b6a87ea6a7de5b0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504f55c98505c4d3ebb2de035d6e3f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6b4d7ee2b85c559cb180a6996f85c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d18e1f3bf56800db839c2e2a8cf9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba59d5958992a81240abc3b5caea918692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865833955c9108b9c7d284be3ea97977693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd87b42c669cf966c759a92a40a3b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe5ac1e71e8356d2c4acd7fbfd95c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d435709d53b30067955dce1c455edd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380e478ac2c2d2fab494151426480b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9b91006d123ca9c935b7daf2d681f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10b062a95a53ff64d402955294bc9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb176a1cb3af02e1daac49e8e7c73d79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbd337872bf4e3101dd5a1442a3600701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fdbedff0b50d7dfc1446c3e179109702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b572556739ba0cee00abee56152c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f6c6fe50fe2de77e263879b63d28a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc29fcc7f84b89b6043d11ded9eb6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18050bef565669b049e8a07a70bfc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0c69acabc463fdcec75b5167e8d80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6714680156478f5c2a10531195de4f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86cda1322d8bf1ce4b4f2e8e8a2b9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25658cb2bf0a2fb05cb48f50e6a2e68e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773161f99e6368dc66661905380d3a8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf29473d56a000354729e6bf18c11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ffe1d7ba5bb8f548b7b6375c86b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2388bd3964ed460bbbb7cdebf206714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14908917e0c7b82b7cbc901684ded03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3e31daf83aee7ba3a6d426152f9cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3eddc5ccd7c43d85ca18e12ff3ca3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799e027ccb9ec179e50eadaa672aa8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba60d6ef7fc5c2dfae79483f743861719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c97116cfbe7434bac73ecf13b6dc2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c5ae342538da96ec455d8f4929e32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadcf629325a3d0a3513c3f4c38bc4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037c6233e029e1af4daa2e841268f61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc104c51e1d5c2d466a9509c392950724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2eba719c57458970733c648cb92b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dfc0569d452945e641e092c7e454a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b346f992b5d94e25d2ed4ddeaa42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1a6f191c11ec69bfff9864eeba4e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85f49630fcf2c43b86795df4144de9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a6d5fd200af170237e8d4f9a580d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb3ccbb35944e38267b080581d6afd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9f7563ec3c1cdf64fd8581033a60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15646a90f588b0bd394da47b09e1c9dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a6f409425ca0fd8eb98c84f441d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb479c8c1d48a8a32b6daa195552744735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b12df07cc0f361f40915f17913f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f209dcde49e1ba095aa1d864a4239737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d8f0e8afab5755d4df1185e376fff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce920e85ae7a9fbf3aea09a3168c67739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1219ad2888158083ce5342610607e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df88f9d0d3e96d80359bcc7cc9d9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757d6d78bf90a86c4e8d78ea4501ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18171b5a10bd00f667a9a31118072f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b232e8a82b46b70893d9cfe6b8ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8762be9735cb75b38862e0323e2dcfc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd517364d8ba2484bbf790679b03dc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e617c8bffbce20f7b812dfd42408c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18927c5cfe1bf80c93dd22d1d5b027748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae363fbba03b2c7070e1753d7158a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4d4806f304ace95f993dc6233bf2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968e2efe1f51bc255f6cd993b0e0ef7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615c4b2bda5d25e055521166fe16ea8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81695ed2ecef4769e5863de237bc9cd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0102fe7bcb2083da7c7aa7eb030022754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908724b4c48ac35e628a125eda969adf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61a5f47beb92d2ad5a9a3c3d0df596756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc4e0e06ae4b37dd5fdc19747e7b2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612368f87190fd72b20c841ea2e265a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332362793d4b5c8e5128e8e352a227759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ae8ad2ea6ba0e8e733cce23f20dbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a501e13a65e05c50fc26727932f24402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81516d3ae78a9b07f8363abb7a079b0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc540d39d3fd8f0f252c211fc0e9ec784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda88abcebcf8178db6c3a20cb49d2225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65408245ff80531b2e2c8f84db57d1b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c61f68f757f9e4df0a0de23b5b5b8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec9b8c5df9bb4442e8a5c6a8f45348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b715bf7bb6fb3ffddc73cc8c062ae419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7e9009d3de1c101d280fbf70d29bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826d9a9e1a3a7e0e2da99ac0ad1639e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec53a7b74d0ab1f733d1d0b2fad30012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308842db764180fb684339f8bd2c6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2826d5e7870392f8c3e07abae6e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd29689b39e0e3590da9c9beac0945115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f3c7a1b0844c5e212651173d2fcbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76eb0744f45995c7cccb3b1ec55c5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d039341f525e3f7675c4f27cf300c6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fc54104cf7587b0fc6af958384e9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1567a5a5ce115e1fa8ab2d01a57085b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb16bfee1d64d856a60d2bdca22f1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2285a2da09a0235e5a4f0671788491522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae091bed71fae2605453bdbd6cf4ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5b564a62f9f51d902ee16c844d4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b6abb3b2b1a3be275af0f0c5b75f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebad9cee91741e5d9264daada4be23a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75f49b79bd8a5b298f8009b322d62d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92342aa4a1ab9cb5deb194a6e062034f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed6e60f1d3186a1679230a317440ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc31e1fd5810fc52a2cec407c0c36d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798534789013f4e95f49b1fefa3b3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595db63fe133cc57b86857b60bb42d7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbba4f5bdcc28e5c7109e2a7e735bf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b3d279bd492e35a69c58d24c1831034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902361f48c205813dd5eb4aa935c6e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aefdc47ebe0ac6fe6995195ce86b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd26e5114feaf503d62dac221d77c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3056bfbf22f0c22f756524d0aa4f0e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9d5f25bae8acdd7076cc42d5c80fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133f72e3b4554cd0197ebe931b63c2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f978dca4ee9a7b805c324e611395a7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2de21e0f6673ca88dbe6bdd9b2a89242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46946f2613236cc7283301a8f1a5b7b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cf354fae26f7785155c1b2212627444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6f572b834bd22e3b6ecb149f2f70a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383480df587d9159e16ae5d8dc1ae5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379744ea57271aab33dd922b87186e9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59e5e08626b35f401833f4701df72648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d19c018570040e8a588cb86fed7ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae469c71d5e7b394cede1bee2dbdc2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528efe5f4286398c5183d16b456ccb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51a034aaa5726b2e3649722eaea6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec01f248329500b948e6ee3cd2275153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af556c1ee61dd7fb8cfb6447697758354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc66d7bd69bc9135bf98f33a7ca757055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5c9912e2abb87baec3ae6bdf333df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f82f66ecf29d3d1caa009ef771575d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02340ece2f7b1338da3015997d29a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bd767042340a3906e47c64628bd7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d85f26511f643223f2e426cfdc1d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c049981a2e3f17d9b69fa27e4a701a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf4c8d9a2b764ee1b73f7236e42fde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f9517990931206ae281e7b904a10f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43f3683cbde1d4a4ee72027b65e69e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a8c2c883645601face5082799ec8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572cc4143ac08ba553e3f078ad896466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f94570dbfdce686b06bad43dac5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ecf95762171049792deb268e00df068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f902b0755a2316ff0a1a44006c09b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52252fd4e9846b033ab83a4f5ffd807b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430d826485a0d3d180fa02c8f6628b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6795428b1801aca0dd994de67625572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02069a0d34c45ced0df704a24dfb68273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3393d8e08bf4fb2207328d1430b2a0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc15e9bc766adc3c4b20ef3dafdd4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687231ae99a895199656f6b735cbd2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199587723486d69279846bffd798369077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f76f37501a26e16bc74febf038761f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf873ef8483aa7ef803d3cb279c7351f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf6574343ad5aeddd6a0958fe35ba980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a7a67c340948ae8411c4140c14d8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8a86020f6b038a2609818c47ee8f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d9aaadb40fa4b6036e1da2491d4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e11adf759a541b3d1dd4a758fcd1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ea202df3ed237dba8e5100b508e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116dab8deca641b66c903c658d5945d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718ec5ed3f663f86518dee2fc7cf9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a630591dbd264a55251b6d1fb2e03288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bf0d6ca3a304752a6bb9bd8822d6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb678ed56a8a323b4383ee3325d7e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d84f530150f8a1546f3678638720391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206266c13869f21ed2de7d61417a4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe85266ee8df48470aa4716ff6d491993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345dd42febb7da159281908cdf66fdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0978f5a24be31349e174e3878ec1caa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac01ba8d3f9ab52f4077b26c9f3da3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341ede429f7de05c0f75249b6ee27c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf70ccebcf4c58b1e9ff663cf81a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab909264d4ad6380e751f7e7f5e12ab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f081224c9adb764ecae152af60065100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e51ba1d88d6158ea39489ffc81473101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495d5ed833ebca826c822e938b3b20f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62cfcd9702f3c58c64a9bbd636d489103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee12abf89a441fd88183d3a97bc2e14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b24d0481ed72fa95b6f03aa646d74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e3ffbdd81e4c18d67800960b85a67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e57eed956b4b465cce2477b9354a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652488afc2a3d915603a45ca2ad709b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45dc0a0bcf48c4b7b2fe17f60dd633109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6e0ff851f61226c8c3239c0d6939d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467582922bd259eaf938352da5b26b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615d38bfada2d1de3b0ebb481ec1a14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde44f03aa584d9740e58353e33fab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c565b6898584a0d5650ce26e20594114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d2fb55683dd8fc749c0c418e75c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbf3d92a502afe523fb2e6b6982804116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e930b08b55072fe320791e64c90beb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00733997db37649b7801c27eb51352a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea4df4dec3587b1bed621d04371d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507608bbdbd12847b9f03a8a0ad9f3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773db2bfc62246423d16ed7410490f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36640e55b9497377223c2625c6f22b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a24d10d7472f2060e3588b04061445123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440b3bbc512c0e3b3c5f121d6f9e899124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b0878ba5f15c1f181f78655884397125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507105a8ce419c51b9b0b541c6d5256126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886232caa55da133580782be49d1dfe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163905510a901fe8e643505de179126e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627f2dedfb9713bf76a347505752131129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb9ebb5dce1eda8e67343537fd39b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7b3583768f8217bf622259d28cfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027133f0a11e8602ab7b4a944875fcb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0c3df876189aed107c4757c8d098133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5298b6cf7e75a17c3bad26fd95356a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545bc0a54d7b9275694a5ea4e30b7a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca55192e307134ee7a134f7a338209136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf22f0c01427f9885b4b45a4ab6046137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed906961a3448d42599eca9df1865004138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba45298646025e5e32527f095640b3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54c4f9d7a8926093e6c8221d1cc11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5b2d22a409ddf3f190a5d671bad0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc608bc2aee705cc66934b19a165f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fde8560eeab9fb3de1efff0ce3e531143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ca63be84e3293f9c47b960be46424144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb940ba72d59f34048ad1290d3afb9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c477f6fd1956a5f75ff77d5a1dd50a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9c2626e65569b7b3d43a8b1fd4628147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac6a10cf872a22d5a1f11259dd340e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408014619be4296eaf4f8d10246f637f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7e2078ad4c29f2a2f55158dde6f50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9e70df91b7f46518a128bc1367d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe0831f7ece4735ae824813d94d8d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba935b7eb94e3f60e54405ba7fc2b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b90a7c4e16293bda23d0abbe58a95b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324734f0017bc3b4285085347071277c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77d3bea06f99bb484d3f637961486156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626191d64c8b61c371046dbdb927fa29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46115d4ae36e9f96fd9dce8eb3fb9a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bdafb5f50a87432f71a0a376193d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c0d04b5d1f7096c71c3e603ab0c8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48817870d3a23aae266c29c6de0a7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33249cadf1ea71bb6e1d3e62b1456e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f36c57de3ef5854b770acdc9dd3059163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba35579bc771cbef4fb596e46e61262164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589f29e34dc6bd7df0241273c9cc0dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e949d9450ef126bd40a607513daa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d579e8d5991c0703549db2432a64a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b90adfb9ddeb8c08c0c8c11f3e656168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dad42d466f6d3f72c98d34fa8ff6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc02e9f7a6f526bc0139c200da92f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad760f10633c3edbbfc8c42c395bf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129cbd3237cf5b80bcab22f9f8eeb86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067c98869f004bff79b9258b17bc18f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3184251a1cbd92136d4118af71227174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c1bfc7e715ca5f54ab1b2773cead175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc31a8a2006ba127f2adab272571e84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a617ce7c66ca8763cfc55cab315b701177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c40ca40b1790a54abec567fae3fc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e268ebab3409ce66d94868e3e0bea5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4233af145bffabf9c05161012187b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c82601deeb398bb8ff5d9a55b82421181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856162a99f1f45fd42e9922872cfc8f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27efc38abb6ea34148d49ef085fe90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eb9a99721893257109bebdf67a69f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc01bb4f8a2317c3c5b7fbc1454a8e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc3a60fd37de45bc2416069b8593b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c365b85ed388ecb3ed40c1d2deec6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0858834865bd31386e959aa7c8fbd47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0aba6fc26f17bba0f83147b3caf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6c38848623fbc4cf163520fdc27bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f83c5d1e7bccfdd6d84eaf8e105ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee4d207325540cc15a9cccf891581192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fbc4ac482f4d822e0db5a6e8adecd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949232ecc8ecc6baa7f06f00467d349194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d5da7aa48221e2e73bcd5025f427d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e231cc9175bc0578742d8165b2d728196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21574e5533f8c8c83c5c1d665ce53523197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dd55b5e15a67f5fdde17dea5f1492198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b241d17e14ff3b079a0d0dd76358ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f3057739ba09a81352b8c1c3c9878200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73791b493f002c22ef970eb1b4491cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf5f76a9cd478e68d6dd66a389125c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6789ba8fc2d671cc3938ac039b22c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8600ef064003da2d78832569a1163204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f74e00b5fe451105096ca45a81f8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b4b25611b7ed6ef02915de7d913a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad687d8ff6f273f4fc8d547523562ed8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc106049320bf34829e90da30eb157e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629de545ce0f12a1920b08144aba287e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd428bf4f67f013bfca50019bab6fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cef6e032188fc3cd1e0cad08630d39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6562050dfd99a25b6bd8d45cd50d978212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c513f26796a5b94981cf681cd25d4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f17b86d49943517a64475b96f2512214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afdab9ec11301d4d47877eb85d65a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6adaa87e49e2f18cb5ad7261faf08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96aad69c33c1a1de4980e5ac09ce0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541090e3212e2744e5b4a2b56b803840218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd1094ec9f032965d6a74d1533c6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f209e55f1b532008b91de1563b14333220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848dca9d6575aa29430d86fde5d4bbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae59b6ddfb4fc138dad0d3b288d0f35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d19a784496b66a889ca6e31661a68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d1770ba604a1867b0d5450484ab72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16574af704e52ca1eba2892fbd66052225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9298e993e3dc4cc0e5b1356f0327a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c066f79bad35363216b7da4bef6cafe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7934e9c441564426b4922933f1b902228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6597ad4fdfec5258ae760c0b82a606229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da23225db9fd58984883a109f65a01e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d7f708a168231478e8edd797d7f2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e3bcd617ad65450c9a2399ed6cd8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533853e6ccc65c110fcf1020be6cc9f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aec35ef25a1ce69cb3a8fb5ab7977234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5230bcd13312fa3fd2d93e1b10bccb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc90f99757fa0e78e488646206a82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6f194067c8b3cbf8c72a86ccdd732237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc56110c47aaac4d1db350ddbbf09a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69478460454222d9409ea8e55456bc5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6175f4db4b7e4eee49e32138bc6c947240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd279f3a54b6f9f0c12baba777dc01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a252cda532b62c31c64f6fbd9ac6e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31402b88a8e2fbfa0b2b87fa78718c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca14b73cee2832b7bfb18eae759a044244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ad613ce866700f3035ff4ed60cccf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91db9bc70731c642da213b2e85065e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db5326a8b047f912ad6d6d72a6f4d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7c25c9b146caaa218d4f4e034c661248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f53e6769a514d5cfb5c96192f490249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de59f93e480dd9851fbe2a598e034fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc58e4347095b62e6f248350106933251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9b840281649aaa9bfba2f95beb5c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c69f9a9a8e337be2d768b0ea1130e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd20523504e7618a66a5e871e2f5f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cddb1c6651192daa0589a6febee605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf079d7da9aad3bb1a36542cc933324256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee98a568df9500d75a5bb54137db70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea0380941b99148f3649d22a6999d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8eec28262bff696f81d0d5e3827f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2a3901dd908d0fe789cfeda1dd80f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a016124cbedd90c431c93810633936f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cba28645ee9df63c3cc4a87e05045262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0f3995f37f3fb6ef181321fe3acc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fce42c6398edd0ccc7b31f8bfa385b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592380d098897a85794e20d01a9092e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1f21462e60db881c616f2cb75e185266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb398d9c8069e2a335893a5d50d481267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6142849dc666b628d389a4d3dc663268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f43701cb73fcc41b8a600bfd64ded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b411a953ba3e7338f14e9f1e23ced270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd353eac261fdbf6d18fa6e89b520b9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be61107c76848ce14dcad36a387103272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1211bd260f533dff0843b988e0dbc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9801dbc9848cb76632ce0111dfe375274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f51850a556f7f8c6e4051ee5dab19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b0097956e9a1848f302c3f4aaa4fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd39ac2f57be21014da9a5145909db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3449bf0f0df80631c31f949b63fba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1bccfacf3cbd2613fd3adbf550a1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77965b555eb7c59acd156fd77ba9ddb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d4bc93ccd6ed2c55384f6e4048c9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dad6295404a38f49c522e91e04e41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da7d52e3f54c4cb035fd22a96bb8c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019e11e4da446d94a1b768cd1940709284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38886f61db394051820f3ee82c5946285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e4cae80d00f8b207111b93b5426a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de9a5d5c5b9c970f97a030e177ed54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4debcaf71233828b660d9f3715be7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f2c6dece1a40ff0522d29489dc3f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b26167896ad9643c7eb50a1264ca0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b47545754e113ccfa76710b21add291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992d07e9dcd4040b89ca8ca7f0dbeae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af19138aebe3711ea4ff36a6fd24d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef04912c730d9a5262105568d5e6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ec43d650dbaa1fec310b9906d15b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05c7f5780290533e95f320644e2749296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9d1faf1ea9eb39b11a132cfc9ccf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de558b36e450182b344e7945b92766298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288bde37be0f1c0aac698b1ff0ba5e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce177cdf3ca87ca6e8126eaa53ceb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bb6129d2368512413851891dbfa1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6338b0ca63bdfd55bc82600b80ca33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228faf317c1b37291d0eaacc3cdfb22e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e614c74d5e226818819783ae824e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89771d80ae76db01007bcb636d833d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a0e0917b5d36c91ee3f3a7710f5a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293390e316f853f3ccd4b38294af984307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4dabc5d942c47d8d61191f317edbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b306f7fd25a46768349bd6d511b5c97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1083d5147a7069ecf33914d0384e314310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d368f97ac4249823d76928d0f498f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f58514b001d93a528959cb76a483af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dcc24b67817a1d6a199b7f028925d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a97da7b1c35ff5d5bc6d70189f37f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd304e525d8194419308b9e708a60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f8a47c8b9f5d2328442d061d4294316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272747093f6ad319c06edde5265178317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc60e5ba9789283ab4299e7f5040491318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16fe44aa3db6d548dee768030d9bf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ae346a2b089895bc9cd4eee119415320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b104a3dfc684a98e2139a5f853301321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241be45ede17a1f6dc5c1cd51241a516322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec418d939149d6852b3b2ad5d5e5632323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb33c9f5a76a3f86e4bbd6582e6d20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f74efac36fc7157796b94b0de020325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf7f7371246df6bcfe0d8e60d729f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd4a2eb1b34e70b02bfd13e4887380327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3335343b91e534be7385d8fa576850d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba407f64bd36dfa50e24132e9ff635d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9e924d3a626c161ff891264284b46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c535b2f67430a12d033f9e030658331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa1c58e1d4da000fca3a9eafdb326332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b72c18c8e3d784755be0496256e0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070edb8243c7086fe71bfc197239843334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121a148269e8d5aab9f8431a6435656335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa70f91a07ca6348e66b6ed180536336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759519b39c1a00bf010c0950b3838995337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b1c5b0fb7cddc0b47f06fbdf6fdad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2d143a148b48f00200b07ce767af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07a7dd1e5db7590d6dc39b5de7916f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df19a6eeeb21279801a65da45ffc9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6584345b4d759f59440de50e180cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3911f18ea2b2fffd08e8921280ba3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dc4977d6c0e3b8ebe89bb229aff28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cef10774b07049bff902c17430590c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e7a1a0bdf1c30845b159e5015b7fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135ec242f949456ff880df39f977892347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f7dd9a5cc612ff0e6f134c6525a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2f4e19a0e900fbed04d3b9e5c549349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13826457db87d8953c47bb03edeafeb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e6bc72a8078e3dc720c3aa049762c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba01583ae4987f1019fb9f110153c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8944cbbbfb6c92586abdde124cff1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b80a61ddd3bb44abe8f3a7e63a753c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c2c31149bff108052922a4717cdf5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3a96faafc8d89fc3987159b38b890356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93744127de5f1cf790ae244068ae52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0732fcfd6381217b43d5569e56a7ceb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd66b01259ff49d0d55ffa4d3d904359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3433845b90c9fbbff14990b464240f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1e2182da777b899f944d3199eab43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d070738cfa68cc0dcadb5b95ad8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66269bfe8a7da52efd6810cb239227c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb0c175a3b3e820cb8a0bf23e199fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a88fd7806ab0c6b88ed434e11ff77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6020fb5e61353d9cf25fe2b9a400dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf609a39d74e748b34031da8e3793d9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac902b5a7a87fd610e3e6688e1ae6db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ba1f25059788a34cb374ac4fa9655369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae18d6ddcc97bc7e133741b3d5a686370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06165af2f132f92c314b6e3ab0c18be5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dea8e9cddb36c9f23032c3b9720f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e117fa65f235efba0ef399214cb857373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ac511a1589278744f890026a667d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45d296268446fead885dce5243594375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fe662dd4c882b07dc94853f21eb8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6487aae5c59f3c43123da6a24d0c4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa062ddf1a14719d862e86e43d0d727378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcd12d90818f3acb15d68053162149379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c4a76c47e01f33e484ea178bb6de2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753fee7aa4c6732c1d878ec6109b9ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86028d604fe753644cf1b62ac2fb76b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0318ff3c831a09ddb41425211d79f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289690e4e52b163611c21bd393ed8bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597dd4686aa916aa14d7e24c43da68c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35289aa5400573856d3117c20337bbf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b60b43be953eeff61c62d75bc7e872387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bec4137659d3c97e62bf5ebbbbe734388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dde32c44d26a0c3b7af79c55d117f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e4ce561e258cf84215028bbb17e67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7245031763e1882dea4fa32f2f6f78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8d4861196e19b6579c0e1de3a9846392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c94fef77248399a62c6f846be4fce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6242f1609f42a736e75c19eb2254bf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644fd012f87a55b4b22fdfc913f7c68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0577d4082bd635e5629b62f12dc9c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0856a92c9dbbcf3e6abaa03368f4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710588e5e69711cf99759ef00c22b57f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7304521a21d0345530fc53c2b48fc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd827fe3920d1a6d8e4145318dbabfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cac9b0c3b75de5040d281eef73f0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b8a8efc296f87938e7ce3663b1c0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3f3eedf58d00acb94f4125c9d3df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0b78ca3c55b1244119783bc34d7db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb5e0f6858d2c20e30b005468b5add405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0eb370ba194657c2ffb5cbdba4e4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1ddecb432ad3aed7fcba768ee7671407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96858b2ea06d52874dc5273c47e589408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096d8519952793fddd12bced112efe1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5adbe98acd4df838249512036e061410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4114072a863c481d3a1495587e43e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d9a7111e5c5f5bddd78785f04a1a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baab23725436ce284a4599b7c28ddb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f3f73d90e49b9b68cbb6411c77f8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ec7cd0fb2d73b324c53d397a28f92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec1c89a6cc545388c792151640f65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c07992c054a08963a09496c14149417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53729d0a8e13e70d5050e8790c73fca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7e8580c76350dbd6ff0c73a794d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347e96d25864c9d15a83d9ac9c611b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904c919f66cbd73f9c29e83ad475496421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec5474975e2476ecf14f20c9b4cb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f5a5f9c37f866749fb30a08ec085423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f0a0a6f25424052e63268e0f673b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a0b495655ed8925af975ae5522408425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc2b3e3cea47b83773aa02cc2b14c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2003d0b8050c54a1f6a3ee8e95d765427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5669a716847fd01d1ed78aa57f92ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfadd29b423919a47622b45597df185429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c899bbf52749004567225a01667e3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e2df9dc47c3e8bbf5c2459c630c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec36c89349839040a05490124df9cf8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993b92a654cacc7ce651f9854ad9f61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef721f7df638cf05ec5afc538e0297434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ff146bc24ab73d0522c8862bb59f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3f3762b7dd3dec7aad4f96b796297436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cc67863cfaf24c70835c5ffdb87e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65856bf3f2c0dd732b1ed64f15462de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986c34a4c42205d9527d9e1a1e07a48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b3273ed506fbf5589245af12f6a4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f586fdde0a579ecf61de6c2b31b6b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed2ecff5dbc6bc441a5c3d0d5aadf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5c05fb1de0aa21094ff7cfb60ffbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926476218e6f579bb5abfaf57b28fb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec7c455a0a95310d6d2915b711d1ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc9d45e8c1ccfb7b7adb5fc368b7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b956b133a8349b1c5dc6a2014da56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd6891f03a4524a39c1c795c5d6a17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829fe687f516664b6cd03ccb2db0efd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387f40fc3cf7df4700735a24b2a73d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be17738ba47455612b88064c6892117451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c79bc2a6b891c36e0c213bedda06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bfd7bee2d8bbce99b0094ffe35c14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d600593d2e86f948f56638f49047e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc62fc3566091a0192cec0c30dfcbaa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74109ad49a7a680911fcd9ab4bb11917456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5421969364a096b4bfd6080173f89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bee39ae8c067bf82c364247d284e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd74adb66df1864ec81587878693d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16818c601aa477118db967e71af34c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5945cc75a2826246d791a2ed2f0e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455d2ae579709c8781f295ef2edf047462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609a1749fa4b0e4ea8f269d12773350463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a89b271ef9ab7ee8ef53362906137464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f12d623636e80af490c3223a77803465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf01977de322c957f250835d070ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce15b1e3987b9544d99bff91d0a5f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99eba51bf0bb9eb39da6c04718f7c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16037ca83374a038906e4ae0c6686e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96685235a515b5fa5599b2d8037f5ab6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15491ebcf61977b0c8c4c2c109140058471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeb07503855b84ad0abe537a605ee0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623ce26b64e2cc652947c9c6a5ef722473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32216ec798d9d663fd744dd2c3477b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab63ed2303c4a6a604cd71da19af11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2383754b5a8833f7201286cbcade1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4028af92470e5bff00486f49d68f12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb242289545dbd9663cfccb9d1de58f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c302577716e3328f39dffee3c970208479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbe103c86c07b0224907757121b2d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd8fc9b552bafb58e68eb88c1c309481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad819900351097327a577dcf75e48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9f675e566da3a2c58f4688f4a73c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c169d2a4c5c48f18030d47df9b96e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f39e81e0157a1780fc2b1afa09db8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1dceee9084a185a85b4252b659c1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923994151450c1fa6fa4648111ae0682487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6dee00f322c6f40bd4758b598689e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b5043dba1a76e74f1579080731c32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e2614edbff623e42394291dbc29e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca41ffc3a3a1f9a6fbdb12b3556245a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c0dd04b5d92fea939ec40caabe582492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af22b925608fe0a489e78b6b743093493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb37f2cd8ad35ee1cfe9bce65d0999494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6ca5ca487db05b4cbf324757914cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0fd6cbe3cc6b9b4f6987179bd06f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07fc305ccc683c4fc676420f593eb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ad73fda4907888ed4793c9a4a3c08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cda80fabd3638f114a4e631efb644499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c2e49e123e629826e1c07f101861b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696f58a0facfed3a49eca40e6239515501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b379b19e2099f1af19165026c7cc7d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dacb0ea16601178498c124bf72566503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093442bab385473713255b03fa9ae4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4696a5db510ca0c67d9e396ba8a2b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d4b6dad496406f4e92708e34f430506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8601607a405808d5e3133e38d8741507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c61dc05b4c971169b23eeae85541508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cceb11669534306e480d3ab01598be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127e093a0adca835feb38811ec9babb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc6a80f194ae9be6a74c25ab3d543c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79cfa44865e0de036b2f7a7885b4d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc773c62cf7c09411cf92606e94577513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271831642aadd008c1bac967314ee7c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd12353fd362300111b3b268f40238515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802d2779ec0228442efc8f416933a84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ed8a8cbc0e83feeaab7d7650f126517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e129186664a6ea88a59e9718789eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273b423f1ebb67a5a3a818b945066f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d7938aa6b999d1e9dcbbf323a0a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4bb3b9f3ec1b6687d4a94b603786e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d7a388c6f849822cec0c98560038e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e17775addeeaa9e2f0224b1a58663523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6411aed89f3b430a5c9da77ba0314524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d7c2a469ad295fc6ebe3f471f04b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a7f37c6b49aa1febd8730826a39a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710b3eae056a3017a27afa72239c29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb4f96947117cdb737631caa278034528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f97e17c1f133c4b0965b82d59c45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e26e36095222ef1c3047ec70e3b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cda9a8ddba635b597098cc7717aa1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73605076c604f7f7df9769044b7f698d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fddef541d5951239ab695227ac8f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84b34ef9eabe2a1c7def46625d2454534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eedeb7581d22cb84eaba2dd29b29d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a2fe9bad88125588a45a69a23847d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7e078158298d247a0fe188bcdc773537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec80dc4eb0e602c9b0442a2fa6ecdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d666027375ca23a20847394a7de715539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005c95e1b47c653da48afbe94618dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72430343d4d6e885503c1eff01e845541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfacf91c91dde99448a78dcfaf8fe8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44924d77b61c8d1817962455926b6929543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d92f1f99198462ab78ccbf23f6635f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b5d0be33894cc725e3e1ef820a04b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2386f6774b605eeb2efb1c5f0b309546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff49cbc5962b554643940248f49f83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1827e22363f9d4177ebdf6d6983391548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2653a5583dd720082c0dfb841eba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e165119cbb291774e89d1b637f4c213550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76491227fc9e9456620a8a4db0638de8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48880e848552945ec0094fe0a4ea8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c066ab30fb8d4c8362d7f9ef615336553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627000f82a90affb96ab9bb5b93087af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12a85c4ef81a2015680c115f3b17a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb52a8848ad6f65f4cae49004fea9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723475c460eadd6fbb750570be0ca5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1e86655d8cf2897f67b1009469ff9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9752d3ceb686631e916a4c40de798559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e94e4429c82d1818fad6117e6dd8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0336858526d1c5106fc815fb04f44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54154baeda42200a7f5dba0762fa5914562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5fd69f9c3cfa3418a30d1d798ed92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6af9cc4f8676c1e7f3ee83fd961549564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bf67b485caa626d45dc4b2dc248a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36641c3affe6af4104320bfe4e306947566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e213406b8c228bc277048b6edffa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aef8881a34886073d0b33779ffccfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c36b8d819cf31e08db3a594d563b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82aeba5996e7213df8a4d89b7305d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc804a89aa95f9831f796ed0e71fa4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e35ed02420efd571422cf3de9b85f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e7c5b9c20571e423c3238c1caeded573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3c007b828a5b1400cbef11707241574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a871bcbb0a8ab6c428241708a9df373575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44970008de5a219e9d27147dff8199e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1262432851a83a932b665a9bb1ee50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc7c3e086bedbc287f0c720381f6eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0d8fd949c1019f520838b4d05347579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f04b0c65dd93e36794e5ede2e27cb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d91842def9001dac9ce8a38915c9ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a845ff563cd0855816d98fb43d4b7de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2e3fecbc9dabfd182d6ce348ff09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c2954f451a908e202fb534e90f94c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06504d2964497aedc40ba098db1e528585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda797898b4d23ae82f623916a9f908d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cd2f2db1fa98d782fef4aaade5745587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419770dd97513dfc5551c0d9de68cc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9774ed8cc3d02160bc1d0e8265463589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d3540ca997a1de300787f7e647c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4454e088507a3210f4ce6bd9f74e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e917bdc9179dfefe8fe32ba996450a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804bce2aabfcb5651351e50c4e1d8fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c215b5fba6eef63d3886a04e1b76d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b562e23d21a391fcc293a519f1666595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e099530dca2acedb1660cf4234499596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa1df94c2d62d7082b17c6e03064e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161184f4b238b1491fc13f199da48a14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac766e5417c0345f1fb0eb6068ccad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151fb1a76d578d67c85174a1706efdc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1c60dc7260199131266f5a7dcc845601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2983020c294c02bed7769abb57460b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d15cc5fb3c7461803da4ae6d68cc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf03da3bce6c972a1286a07af5e1df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4221e3d80aad234a7b78ce8ba83df5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94329586a68dcd74a124bd4f300ec6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002da74b51d5cafe464eae1ae9379a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f060e6566b64535d349601f5ae58c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca4fdf15d75809e2c6d9e66653b294609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468858d10bafa10e3bacbcd04db5d0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff69e0deff853708f1d90c11056d83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4454456553c66c208e8720ba0d450612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52151608ad2d4599ac8204e6cba48f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c1f4f773487d0e693db8da7070162614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae1e00c50bc63d40d0ec6c372d457d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c894c66da9efe2c04c1fbd94dd36ca9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa99256cdda053be71ad19ece69c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f83da472240afb9970d90ba9e7f792618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a791e77f8964f8dd2c9b40de94ee2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc62101f88ec2b86f5f42a51754aefe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153bcd10fde83bd5e4ee53179e553cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c11ef7c8eab9bcbe228748b0303672622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce938002298726c15cdbd0f7946abe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f32e3535b7ddde56b225d4b4401dcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4691e37532494936a31c423d2a9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5e2404ee7f8a29a1b47adf401f7a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3427a92e064d0aefae370f44500057627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc0be6d02de886e4834aca68d59ac6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716ba4b561e3ea7c0491030ade6011629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b24c608b995d135e8429fa524f62b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032707cf6cae8b9d64f48ea4ba3b62b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a50059f4b3362cb15ca9c41c5ff5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3d826a5218fbe873158c125b66c8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a891b2fa674926989ab513d456b894634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc654b23a26b7cce952f15dffe8a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9922d620e16701ca4b4db733d738636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c2ba704c203f2fac8a507cec5f904637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc5634a18020e455ded0a929838f96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc213b1a27c732ab379da7f6a8fe49f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a2f1528590726714b3b4aa8bbdad3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec48ab2f7dec379f6f9c389c477fd9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c66e5f7d3ac1ac8036486b1741865642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec2e1214e50e916be7e23d7a63dc4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbabf9d32a6942fe28be1e042ea8dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eed12fd124270f0acd985f6e86f90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cecddd4898f83f830014ea64c8ee7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de05446893a0def80b3397e09a7041647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e46ab1125beb44b0cc16cf5718d3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5334f049ff145bf1bbd4c6a908c80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce35f140f3f5d24f388507d63e2b1e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dcdbb278b64288ae5cc15d24ad843651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c40d62533e63bd353c19b94005b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a025bf67ea23f872297168854b8bdb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb3d4ad749bc885a49fe8562ac2117654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a65f9a5040ba56273332e63e0a4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ee3640d9df5c50ac0bb5fcf9546c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475def48b1b76c3b840d7ca654dafcf6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17a8b0b2969a312be5228e20deff6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de440ff8e3ee33b0b6b5b0b96911fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d6e4d6b030adbfa0cbc81b359a137660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda23e7d7c0896d5cfc5a42b4abf1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82704ed2a1c15b3fbdf6c2efa97f44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3832925626eafaa24e82992549af0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde103eedb000a14d8ad88e9e5e7935664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc656152d36b20e80fa7096bb1f88cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63909757ce20f60de994025108e8d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10063eacab21e87a7cccb8017616e3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e52df492b25702e2ac35fb5076638668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63529f8461f34364c65d51e8c748a4cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ec1655d220fe7a6367eb3a6581d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b067c776b80ecb4339cc118ccb6ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26d614160acd7bdd633ca9d7de29a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70758d9457df53a9aa252adc1f04dc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1fcefb7406dc7cb92dac879dd1456674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b264d5ad75464031f3913119f1ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563996bfa2f11d07e1291eecb1c2ce95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff046f79f13deddb6a25a09da07f870e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d661cf8b8ae17f95165d8f81f28a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249072b650cdfc15094afa905188e33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93619ce08082ec444e2d3f6894056937680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24634acc17e0470708b9e23bb47aa805681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da02ab144e4511fc9b0d65ea88d6e4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e39a385b474ef943b5b59a08af3d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfd5000e738f1eddcd5798eb6494f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d859db22bc5182783f32c7956f9ccdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b448bdeb160ddfa946c56631aaa05ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da195fc87cd20cf6db3782cc62f97c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4739a2b1ad214208bcb863e08b114d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992234190eb2424e0510df80e72dc161689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650aa532379316614b1a9233884549f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7271dd0303d2969b105c36311217842691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56862107cda80232dd774c52477a2e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36a48b4c2bcb5f284c5e08e36a7ec7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d9b79ec28764e619bc0aa9edbf4d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0bcc829ba7b4a402581f47ad81c47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a514614bd255abbba353a7f45752d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763b13f94f284dc85941571e754427697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d2c96d0250b2e613c3fd78a32e6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf207a40e2039d50f5bf272683471375699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54701c6e5f29be3ad8a4d7b34e5ce7ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b750021b90439e7116197da51efaa97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b1affdbba8c475a8fb91a3f8f6403702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39018025d377b6061b5f4e665c9be7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed263734dd797436610f813843c2bef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ec407e480fc49b228e37e782271a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40dcf5e68a3a48a9263597503b46e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664661eb4cf94fc00ba4bb1078b038a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c988cac908628eefaa625353be339708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35443ba7907d45008718b5933e9c5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edeea59d97074b8bc8306d68034bcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627b3bf32c15ba493d9ac02c844d2b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cace09704afd993ad3964d45dde0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de5ed70bf1aca12b9b83b943c1cfb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ae2de35e0c9d6cea946f1647abb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a632bb8880bd61740a7d6d5683715eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08f3d7fcdaa393226130ebf1aea302716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b652fcf460aec694b33a2bdfd4be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c5df396286ee76227252e2fdacfa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e7a4fe62b3e16b2564b7ad479b9d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbef3e3530f65b27fe988cb7d65176720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8805e4a0386652023b733b62eb8393721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e6047e0a4b5c4d237e98fe60cbea9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5394278d65918247358c542cb34db29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a532e369fcb48e499b7c0b445329724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81aecca233d99c1149ac29f33a638725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34096e6c1be541fd398d29925905584c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce617421517fcf9c9794cab443875993727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ce528e54587eb62f6aa26d961b9b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69284f617bd099071187002cfe2054eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e56e59c5822929f035a7ecd9a3af3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9cc1338da550b069d13bd4423295e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c825d42e8781977fe4aaa4e227de4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416617a801dde1895450afa2ab37582733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd201af38d6c3795a09faae8641e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90af4075284f97d927ee4267781dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722195d0092d09ff5bef39cb96d5480736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769407f479131bbd12a191817fc6f63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c9f58e3e1dfffddca5b266c258d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff69e4628f4010e4e6ab5f4239a42c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06009044efc8558ea9bb3cb48bd95ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ceb2553b77cd2d777c7d73cfc7005741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e7924d06f730b83a4196404559025742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef1b380a497cfa1100edebe32dfee3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a390c4b0aaa1351a475400ffd55ea5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c8ab07d66a0d9bf997ead374a7934745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7689a50b618c1f9b27c7edf1d2bd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c058fba9d9fda89fa5722e3c6c98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ca97fcf69fc5092fa76c9e1abd20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d231665e2c49aaf17716b6d5b45223d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fe9fe6fd550f42dcb31b6ee1008aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdea49f2c5b002c0a82e8ca6036f5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e98c415a378476adede4f0e3959847752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd66db4e07c7cc25930b9907d1850af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aedaef4953c403cea6d7e39359d5b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d96c987766346e53546531fdbb754f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d20346136b806b719fd276b936eb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656621ea29d6d1ee4d4e6d8082a52d38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69fdef8b9ec49665ca382e445d92d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aa3b633dd87817fab042759e4dcf3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>