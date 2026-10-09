--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e045a9dda620387c36a758362ab031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0988bf625e4fb08f8d17144b9611a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28781a574184aaebc1fa90efcef157343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db807f012191c2026f3dbf66ad09259a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a16928e31654bbbefeea197287e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a34eb1495154c6fea2afcfa5893a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eb86c8a1c2b81a7e624ac70676a377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77e5c737badbb6cb3c8700c5df8cc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e34c6c2fcb97b97cb4496bafc4d1619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d188063d7226fdddee1e17fbbe14bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb9e7ddcc9ed8e4822668ab61483811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a55820cce92c9d676a9ac3a5868bd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4392f9c57307773c62fa82bbb5903d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d5822855856668ac676ffaebc6ffe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c6b36feba9c918b7ea6de9db44dc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcd6ec7dc4dfd94f86b101830317b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6562aad4251db0ee2fee16e83311a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431df642dafb4bda43256808f3d333318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55557938c67bfa687ee75d5abf9aa1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ddcc6b5dfa8c32315e3391205e65920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fcda831bda32fe68e73bbafc65dda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffcf95dd9fba168f70393c9c384a8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2955d335a8188112ef643a696cbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd33da7ac139e72ffc0504ece5e4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19b702168b80542bd6e7979b9a258b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e46b85d8ccec440a4978d5d2c0a7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd1fd6d44d83b8e4c3db32db8570427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56056a0d3c9d5c139b4b6fc6e7244fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a269c68dce4065f1e9256bc916a2d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dedebe425f863a44e2418f401c56bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273c290d0300df93fd7495bb1f261f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af089826104c048cac44d8df77c92c1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff81729b8c21d50f2b89eb74069169b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae4f156e00b98df7d825ee2afa461e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde718b6f5c874c9b885ddf4507875835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953385b53b8cb059cd06cb3e260f3bf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663922cfdd2f659d7f9884aedc10d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c7e81bb3508e8377e76866457d4b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca3df86501e8d010af0b25c487d94939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eea1f6802fc295a1353948b5da39840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9699456bfb328ffc3ad213a7964bca541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3b92910569c8a01f8c193483872a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3c5f28d90b03adca81a75ab4d606643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b0f45223db59aed48ce5141bf29f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c11cd43f916ff5e96595bf2015629c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8532b3234c64c933347b8e2fe7f73846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb361216eae13f74badb93627152bea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e1248f5e5e72c514dcce519a7718048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f66e358c280207e39c9b1b43cf9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba214b1d395a3d624d5a03be276fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca00231ec876429eb7793606a6254e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a79ffd4bdb921c6f9042d955b580e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a97dd2d8ea850d866129fd8958ec7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb65423032f629e4153f77ff568761754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0faf5a64663c460942ae4a72d5741055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c645fea4c7b4e25e7a836ac157ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b4cfe30e9f4dba07370eff8c646557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce82d027642f1a7617b1cdb43e439e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13190c16d6c4c92cdcd0dc7af05153bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e644387edb8ff45b3618da8b9ecdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7055a8da88a34ad061d9321f5b731461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3c15126c8285bb37b81591ad3de4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bc0b04628020c864df17150774fa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112399a870d93fc254141b0ff88a1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aa71f2592cc085dafc07d24c0dfc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b652d7a9e36213eed1635a2c625ee966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bbc9f5b6d005e0b9100bb78fb053e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030be799aa064e768a64cf7d8d539ecd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa2c1c8ce768b1e3a80148852e5ccd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a5ab8ad8db978c4353892196d5c8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5eb8e5634eec66d272cef18effa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8ac2f70f00e672718dfd72cd6112f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a15eba9560a3b29c876c2bf1e0c54b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba63cf9300934b5e61cd0ddb03df3f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f04fded34458224572863ef7e19b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a02a41b64a7cc4ee45b9fc70156f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699f5ca2e18d3dbd4a14082427eeee777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bf6fc48746c0f8be8c362ca9e712f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04236bc4d57d98ca070476f275c2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95804b091a6e09ac8494244d80aee7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528e6447e3bcc6a8f1218a95feadfd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19263263103157145459b0f3647f8d0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830228f4daf5018e5758020975a3ce983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee765acb703e5ec68f681b35b846b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d5130664ad0f3d0d6617bb9371be985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2434f18c3dbb0626f40f1efb8a2b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48bbe255bd912181f30f468aacf74287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b4b208a1f6b3b1ef5f92887358bcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5669e59e2a4a7418c9ab196fc9b683289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9388fd3bfb3e1118c0474c7ae450b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459303cfd9769fc69c21c67fda5f3dd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefcee52801a657637f589edb2930f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb132210e06ee6adcbf364cd6f96e6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c5edbe5f9a417e487ce562233131394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d446bafc1f5a3399f4ec34f2d681ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397a9b4009f5e7fcb7713fb7e783e2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87dbb490fd9c8bc02e63f6f71634a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94371a660494d47b10a0067546cf7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc34eba8a5e7f4f73ec7e6d34832ab499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b02fb44ac26f79a37193cc6902fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d5a1ec6b419e42ed75c46f6073869101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf8c9249a01813d9da4eed5430894b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48fbf5e1f7fb6a356d0d7f9836c820103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38751b3432113e1be9dc49981be76435104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21823640024f8e29001dd5ee424bede3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63eff941c3fcbb2f6283dca530ab84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5114f8799c228acc47807a4c2f9d316107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af024bdeff9a953be22ff5a22a9de5fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804645a09c0e8705b86dbaef3f4b6d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b0d5e8e29147815c1254dfb64e08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7a21ed02253301b68a132d4d87ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55c3fa94d7762a47b40c352185dd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac94e654b362dcb8395e07b0f51436e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044811f33e5216fa61db773bdacbc257114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013938e6c07f922e84c5b216118c7b33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef1ccc03f16bbb43b70a131c4213d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0ac8e9b86009bd426020b9a59142117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709935c005fd2019b207db6fbf798a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9345d1f271bd50b589d0bc2cc3075119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b8a2f99832d503a018dd480762b97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d813ac7f78493b70c843acccf73569121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d118b149f7656dfd4d27fea2c5487122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7789c06a3faaeb5fe3617f38116d068123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e40a924a7366cfb583843c6989f1ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16970d947025241e8a78e676e37790c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f5a305c3a62a19225f00dd03b7a2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90d8b3d8c97593785dfe997fcea9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27117b25fc54b5e8eedff7be1271c820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d92a83989317c3a6b19e0de9d6128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64189b254e019951693046313b01ef75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3f1abb31d9c681638afc96d8f9ecc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc0f1e068e355be75f8e521fbd2d72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f08ab3ca27751256a09ccda6e351133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062785d4b16afa25e75f6f15b282dbe3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b3528f33c7007b09ee8fa25d9a9fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af0ab03016c66d15bb0a8493725c98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a18fcec728968f73967821e32cc8b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d06bf1a13a730caf5c7246ff64c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34a894b194a8b3bf2f70430209d05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ecebea74c0cb614fd04e594d7009140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c502033e87120a97c84ff6d6700b94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d7f79e16c7ae162b19d5755a70ff8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad7485c2b6dbb133edcdd9be5df1f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ea3944d512b9f99eed1fa50fd698144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05ddfcfa3e7dabbcf494b78baa9c31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a2eaf6921b2f63ab9bee938acba66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0a502d6a5a2760f3bddd964f80669147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c4bd2cf016d0c8ccc0615b0f70602148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f18ac6cf234eb9532b832843fff49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c248e204add5f6422413a1305836d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912caa4becb279d35b3dd4a50f8aaf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d232b53b9182c6435aacd28ac7828152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721d5b770efe6440431b487e2070f56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55f62e23e91ef592d8a95481bd2ef2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d0aece4508dd699661c9f4cb5a8eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebd70dafb2f581f02baf5a83326071156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa5a44b38c1f9a9648f38ed3aeaa3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885eb2b3372b7278942de8f452d496e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53434a82c4a8304fa3953852ee979d03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce49f32afb4514b196c3a6d8e78f21d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24735e3779093c34a8964d3301dd561161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173178ae032018956fb8ddda3f800bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33abb42f5b1e976e442c92b3143f76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a0129a569b0bf51a769b5c6ec415164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eada2c2fcce0a3d800a76a5f076f0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebe845ffb0f406d2cb2870874861be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d1a0b01fed27f8b43b9faef4ea920167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a1e28c46e18fad3e18c85b7bc681c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429229e368c5d6549d0efdb8df88fd5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81629e377a1f54e9f80efc296d7f5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91370c896e44fbfd968a54b84aa629b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e1e1281cdaf8247c2f05f2add881c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323273a1b6196b3d2fbb9448de6e112173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5358d976f3c5945b6bc3ba7aeee1a02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c802c6cc9f5a2207ee6ff086247a2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01484d9ba408a38b5442b5a62dab8870176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3417d566d9e8b494424edcfebb3628177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9e6eb2e7dd678c20184caa2691f28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f94bc33c93d2898cf79358d72e6dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a26e0489162e562f5683fdff8f43c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfddd2de2b9e949e12789be5199f90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2639030a54552c93356892da8561155182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895becbf2aa03ffdef23f0a12fa75c5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a937671d1ef394119fbcc8f2c707ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cbade086d367297879ad898333be0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9aeca69bcbe733781790dbd071a2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6b2deaac375529b9b4947744b508d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77a639c987152b1fafe5ac807f8d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052b572b32abf36eaf0dd8879e7b30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359362d4912d03957dd38807af9f859190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25437ab61119b6dfd9c3d19a3280b59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21d09c2ff195ba1729b2cb60b2a6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47e01f2bcc46c937f15a94fba94ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4580be63d497fc1957cff04caeaef0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d82424b0843c8d7b3081fc94b4edb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a474a40d1e1e1a679333ff7ac4f362e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317f61e0444d30b40b310da3c880f36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d4c1d110fe19a68deb879135f9b4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2d6e08da77331d27c42455184baa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042837dc870a88afe10cf72124660b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f05d136a0d43bfc3ba82f1a8c1194c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a58dc27ccb8db0343e58e2879a8e6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e871bececddbded83777c9d9a0d6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05908754daacd7b047430dfec476764e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef00f3a6c93c551a3af3794d05f42a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94c1c1e1b37a62ccc5a6ba5d991e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4951814b01fc71ecf9875a6852b411207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cc04b125c7ed21e183f2ef5f83b43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb130355cc86d9c9e8cb5afb9f7ac53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da3276474367455b34a7f2b99d59b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892623843b0c6c3901854ac05c734c0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250237f18759087247ce18faa4389875212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba165f89cdd2cc8a955c371d06744f19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8488108c3fe03f5304a3482bc8520214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541e34f7b50756e96ec7cfb9739dc6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f1d7b164f625feacd4fff81b87b49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549b0b205a853b0cceb340d5684404217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08eea39b661df1ede255183743ca28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f16cab19cc9e3af48f592b5540a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098f4aa9b9c8b2d883aa6cb1461f0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dbffe107dd7db3686f45f0750f81d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5b0a939edcc90bd825b78cca466cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a3fbc8575b5760ceb2d31774e564223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365275c3613878f525fbdf0ad47ce6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b42446554155e40679b646de7891aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd6f80fbfa5ae3066f1af2b419502226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab1e7533a658b45240a08e175aaa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24c348976605f5083077036d91c48b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf124ff02d39aa5fac94377960b8ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8d1ff9050224c3cd7a46156cd5a98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe522fb3caa8249e93e724056f3aee5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2c2a36baa2e271b9ffff32292ec1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdaa85a8e51a072d962df65b41eaa4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38ada6f2f7600316f44bcdd31d8e6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcbb089ba2260a90344bd2150088b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab838ecd7020963032798be3f1c399e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685abcaf4f4f14a1bd748c434047d8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ebb40075f00a17d8bcf019bc20e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f924ac44a13d3406de974dad37ad026239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea648bb60323a05e4248b95533bb86de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad924ad3043766aa7d6ce00ef1dfcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b16ec5e44762b4709aef940d5d7fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3fb46a561004b9e5b732a2ef8e6bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78793a3686b312369eb77b22ad5a545d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d901c5e6ac2a7f3db508772fcddcabb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc8d609a15d015db7b3934690c340f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9a6af489807951e3dbede779758c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617baf2d6e7c75a2e143b671f3a5ec9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd58d73eea0b96876b8dcbcd9141150249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163b9db5175c57c14416935cca4568b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd43e8ea908ca98adce614cabd8fb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4314fced31c31cffa596924c4ca99bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b9c7296d3fbef2545cc8159ed87f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c95ee3f3f6ea121f9eb47ea5f54656254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff399fa6c510cac1997acb7b358eb34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497d54eed89d8ffa61ccaa5b538fe1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ab6e77508846434e81235a039e473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698088c86500ad8b31eae74ef4e608f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba146e4813c0f15d279b0abd88ad6f4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261481829947164d5800d3dc82be99dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509043be45589efab1469ac0015e4c44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc91c93b70421e4c4da93d49f80f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01cf36fabf43d0b3dc83fb0256d0a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aac1c2e9b6a2b8e0d9ed4724afbdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f7746bbae79ce12d5a685018fef6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7997e89bad94ac37446eaee1a752d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce312cad7900af4c7d492ae832924267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf5e52301b021dc64e845f41b968ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8366d474f8b98701f13cd5201290e96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2ec8743980d24f6292442d604230270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f408eb7a08304c94748546b153b89f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9f29c78c2fd420615de97de4e5da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054a1ba71970c5a72f7590ac1da5cbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff4b04ab47af9f0646dbd77a14a6db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9cacc60043d9eec3ef071a1f8217275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f499b29611ea45f556dd47cf22a4c4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707733b8a9a07cb75c49dde5533d9c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b0c063e8ed36eb7df4298711f782c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b681f22198a0b4052197dfb1062f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526193ad89b3d4d3d61d3a9d956159cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc7e0ee12018c55a93f3c4768c27c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95577495edccb177467a6c74c6dd67b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b10718ca8866ba4bd5a32bb73a7e1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b73f71f152cd31b50813f65b87563284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485039b16c0da48418a20835cdf798e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6394cbc0c6f5bd1769bd25f17619c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e847ebfe97e243573a2497f6d190fa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079083edfaaa7ef7520e61dbf4fb3e26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca29621342780480ea08ea961902cbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e05e4a939456f5668d528253ff0dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cdc9e3a1047a8e94de2a249ad3517291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d16a2c0ed959f936eff1c16a974587292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6592f908da30805493908273aeee8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1487ab692714ab0e19ecf198b2c102e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82503a040745213f8c8a4d61819587f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58acc83dd572ad0ebbd67eb300e294d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421cc779e16b7500bf25bc5f32a11d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31890bfff571077c18e30139bffb49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc417a061297e00b0e2c53bce6c34959299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514bb2ae47d76521c53bdc6119cd8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830392f140b01d8eec986863384e7aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f0181022054a9a1ce1691f5cdf518302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e1d83ccb141900c7afef9342d57e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae85ffe880f1f7846110c092ee8c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc8b86d2408459de7132a9fa6855a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989aca3147da9789d7adfcca49f01b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7c753b737c09e08eb2389ecb19cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19da2c06afdb53f49a5843c77df2e11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a996ba828d8b2c175819ffc5c6821309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c672104ddfcd915d98d2e677a91d5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177361da9ce646a0f8ea83944f95464311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2788bb4e619ff82edf1cbd4ee249b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0c971410e7e207873a19b457d5c81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a6557c6e8b3adc23704168b50434a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f33c2deb78501f0213ebaf66539082315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9896de234bdc5ae0130a594662178316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630aec8a5d69827a30ff0789723156317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6474b3081fab88f99fa178471a5ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf8b8a6150f4cd0fb9b4397d0d0064319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c48682cd0dbfc9a42df6931c51f50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1558e4851698931bfb79a35fc0a9d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16f5059295841bfbb159e800962fcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b770a49e7fe61831a7db853984a2e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4d6297159ce9b4505cb7456847df4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc24ce28c0fbce1c61ebfe4b8f5c777325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d045cd9a078290135ffa3d5f5b5d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615af4533bc9b9152e029416d087a28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbf141cc09208bb58e5c08e98e6f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef5d34f10218a16b93ba888cc68d1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfdc938592d34896ee3954435e870b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aef081617d9d749ccf23668a1fb9ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bbf1bf6d8cc058f542af0e496c154332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aa5d8db79cb1f93d96abb68ee7b47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af276629e1114a49597b8f5d7dc1ed3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cd81a643921ef403d4769efb1b8df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a13dbaff627f1a3ad2d6b3d737935336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a6fd34096402210698de27167170c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f268fdd53468bfb0bbec47bd0f3daf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e70a7cc8d1b1c87d57a0f8d380ada339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f695886bf69f6d2f57fe5806c7651340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2342293e39b8f002de647ef53b66f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d8aa6d702d3e1186bbae8e37001d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5d29d066d16f15b76d9423c6d329b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2115d7723a3b96d593ca8cac9ca6a6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e58cffbd7ce657dd3ead101382612a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bd012d1a67036dfdd8b4ed0f513da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f905e5931e0906f48b701aa07d264347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b53fe682315ce4a5cf6de1759f752b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ecbdc54bec5cb3039522fa446b5d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95e22ce4a7b616fefbefe3c6c18a50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891aaf219357f5668ab75e1814bd0f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1f8f839def092f7dd8d1f04bbfa4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc485ca50a61b4a311639ebc21068686353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339c25081fc9de6e9da2181ff257ebe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255828199187ca021274905bf1930e50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55a2d352c06f27e4873b4a4f5228b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9aeef3e62e6132d024f282a428a14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30583a3969c8f1746d08f8ed8e0878358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271f14d1ade26881a08df8cac3c82a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d326b65df921d85c72c2cb26cbb1ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7073312425ab05a06a04682f0061361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69dd65a53c2f17a3a6095362b16892362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3c74ab52168ebadfde965d44ace1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d9f4071c63c9060817c69333fc3eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858b971da9ad86f5f5bc94485f4e18a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41344f401ef4878074e95e2c9dd66e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f40d900428b402d07a2408173c4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6901a08bc4d6f5abafe6b2d6b847f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11230d6b806f554e29d21449ed7220369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9faf54ddf1147474304a96510f819370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487d183fe3cb3cae76054bdc40546ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697690f7eac0e23fd2373577ce54c1a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee3d5a3d8e38df7319f79d5903ab04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfee0e51fbcc0e6356dec9b994d07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60bc82c9610f6351d7858ad1832f2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d26ece3cc91c60fce41fe66d1bc02f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a850254d08e8f5d3b6cbeb5e4d149377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce224387e65b87a164456ec3710e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cabc0c4a9d0755c098d839f684a87d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e318931146de68bc3e1185a5b5c49fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e2af3b524313508a905b8ae48d152381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d8845da0937e348e681290bff746382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e987e39b1198fabb2616bdfb6091567383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f5336e31720c8e587822acf1ed4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48ee98676006b357201772938b75ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3bdc620894d9214fe262e0b0cd09c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bd4676c557548f75bbc84a69774e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c98b4926908cabd22467dbaeda7bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4d27c5c9f7ed7ee7a7b7f7bba86d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f03d230565e15ca0b42d472690840390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb62e14a6ca56159b7b56cd397960b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff71747a97370a423468410260fe1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8990f4cc5eb2141cb8eb134a7f7922393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420f08d9a48743bfe03af24824bced394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289ab02b87ab315502d5a2ad82b2c72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d902218156de909e67cd7435272b717396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef21ed592ae15d1ad517579e826081397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37fb5cf52e2cf904f5999caa5c53bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb5c673e473108e8cdc3ace54477f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ed09587b64cdf5aabc846ff2eb1ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e7a937784863c9d0c6b0b19e184c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc815cdb98595ec7b443c1b3654cb16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cd2216737935a4d144724f1084c4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7b83ebe5d7eb88b44958364df3a94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeb26651fcf59c5b69c27f30aaa007405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5bf4651f2f1a9e1ddc30432540dd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398446ec97d51692d3a7b7e405b1456407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7ef3cb24468ede99883ab10a7cd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c34f03f8345e7ce4127f5ddbbd3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1019fd696880e3732ce8f8ca70027c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aca768bc85c50a79b4127790b5f504411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e531c9e7117a2002b40a53b18f2417412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f3883d7ff06b92ba30844b387ba7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa239d29919e328909082370e2a382414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dec2eccedcf51b5fc17c5d1ab78e40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce70f0cfacbaec96413603a2c4f739416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fab872a74d32540ba678a73a87e50f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a87f23e7606b4797baf17b719993a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45546ae19a7b950e58fa206fd335aae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b4f6120ae69d4a8c33a54ed8a4d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a24a420cdaeac11cdbfa7c31156b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728d2b1c5505f5ee5594c4f59c6870422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f64fd4df5126b504c90e32ac242c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80210646afcd68d89e416ef4344384424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134eeabdb82f4fdb8cc1729e8805486425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486b9f0e0e109e5e7585288fe72af73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7fc68f0173459e34184e6f095657a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9938af967a0c9e8c86d03466c0d3b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2e42e91ffbf573d1d962a1d00580429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8bea5fa2ea64a971fe877e1b4eff5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940c972bb048a1f4e713adf6e11b660431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651215e03b92ffab47c0a9545dc0d1f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c15c1200d29158e45e2fd07e93f63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f960fc6e145a8fb2ef9bcd8fcac4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede7437e4cd2ea1fc090a0d195d5774435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa966cbb15ddf027e5df06e9962748436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62a8c6703568f8d01a196d269e5c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf5be6569bcc314e01791ab13be56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41509c1fd5e9004034fe3c106f3b52f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3ddbc2dff8e380f8ad04b538bc0d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18bf7efb3ec700e2b24e43fda44c96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7041e987cf2370e525b89ef29103dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9d2c0ca06e5ab535251ef50239780443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66cf8a4be86a15418bf2513f161359444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa50233c1361f68acc2d51334df424d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dfb4e051e18fa4ac7e5d56cebb65d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102994066078c162cd6133dd527850e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a02a1dac805857bccd70efda12d8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415367e5f8086bc0f3bed14d324810449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc75626d518bbf20d292ecea7e8447a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086631afa82b7110795e43d3a479e7ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e18718e5b02401f475419211fbfee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b219e033061656c8add38b749d72f57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4882433492ae7b3ad842931eac075454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a2d272aff23e44705f442dd32c06d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e13faec5e8f099766de3d055ca0bf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10886b82a2135c9dce97f13ee52260b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad93887aeddb5d3917b230169b4e38b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f86bba88597095f27ecab6b3e8ca98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df1cba4f9a0ad8d88ad50f8649984460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a6d611c1a817423169fe32346fd39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade03c6ace5f9c88866dfa1623be3e08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84456471354ed49c1859f3787ac127463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ff272f32aa21bd26da572156bd6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3efd445c833aa720f126038cc7eab0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f87036fd056c0903add533dba21a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea447d89103107fc56906d0f26ff3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4757cb0eadf1a4a0868a72a95aa292468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ec08d015e64cf49808c58c9a6dc32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa792ae674a1d8f5f5357a039107b21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2708dfeaec54f8f27533a1d827f5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a091fe94871265a4004635ab104d5c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3d5e82a6b7e622694916eca316288473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f690c9a5c1ec3466daf3ec25783de2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f263614b7938ddb16925fd5f31b39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b842e1daee1d7706b8964b088ee90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b163bae99f0b6abb30ffa1b9d059fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f803ddd3a34dd1a9457924942b13f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536f5125999ad87d06f671ea527707479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f15e40cfd4df4c1a0126b75429515480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf09abf499e2fb398ee1178d357a06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83964a6d99c018dece9254eaa26b77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8debec25f42b6806363df0223702483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446dbb9c0362fca626342d2ac3318fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca092d87b4e579861c98f8ef665201a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ed61831b035229597cbccb770a10f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436e740935a706d60e2ace43f3fd05e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651a5b34d15b1b21a273fbb8e9df352488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad8d9297c734218468973964230b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f3071e303da99d081efd04bda90ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818772e11b31018070b1124cbbcc676491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d37b94d602061788c44c8f63294bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84755f2b980b9617ccd95760d983d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b873c4f0add3dbad173f0e850708e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e72af64c4919ff9d1a92aba7b05ee0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0c7d40d8830ff021da0eac372872b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7051cd64fb7b475be8acf5e7a9eb75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510425a21345a31ac67635d9c0dc839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3b0d28ee727622d659a443195aaca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8d246ed0352cdc0daab8d8319e2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480682d59bf80fc0806274dcfd2ef0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f096e97a556f54c2c8831882b7a4a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a476162abf3bd589042d3a3ec124503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae5fcb1c2006a48ee433b7c09ed9d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e649c4cb5486d5f1d212ca14be97c2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b4352766d4cfe6a483c2c0dcbe28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2cd5d17ccf9526c5a9da030360aa8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42762e2440f4242e3d41c344fd6d785b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc952604b04096609e11604bd377d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7bfdcd8b9948bc0a0696c2e3b618510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81e2076633e084f563d12e932df77a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602b8458d35ca24e01ad9cf629a754512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cd33e0131f7756502542960b6e5fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b10a3feda4e6aed7a6d6330673f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae52f0651a6b2fb09be97648214c563515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a998fb2754d5ac1c06bbcb69faab3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957778f55015241005200c4a35cdabeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171294b23450bf98ce2b2a6433cdf88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99039b2d25842b4e6d895ba61e3650a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0d0de46f9ad7a45ae429945bbc22d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665af3ef66dabf024f5d2fe42a9e63a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df71ac883b104a3eed097c2f590368522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb4ccdeab078f04ebdc1b29aa6613523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979120cdbbff99875d1ef372ac9366d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d35dfc69f70be5412c46b8d0eb5b71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868017496985dc69000089fa410c8179526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00154a0ba8334568e8416e9103146607527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06482a95730e5d37dac2606ba7ef3bcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecba472526aee6b9cebe3822a8bdfab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f25ca1e2603ebcd9882cde3c47931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dada20acae7b05c3fc06922d44ae38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ddc5bfc35e45fafaac6166bd3ce1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe6586c49d3ba3d40360c3462038e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f8b05bedc6fdc8f51aecf8ed703f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e83f899a896ef489d28cedc80ed89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec49699ab0e6f305efbd979d30a1e4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d38d084ab60f3f32cfc474b5adbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719397fc18f753cb2345970f93faef0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2745fd2cfa33fdbcb999bdfa7e8cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d425dddfc452e5c15ce6bfa296b2cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bd35f617b999f722001c72872ea06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffde1f3392e6132d66f6ab6220695d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfff08104fd625c5ff3157c6895903543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02949604b92640e58a255900f63aca31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a85032b641fdf4ddd8fdf1d90bb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916145adafd999ee30b54ea26097620d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b454255a5306512bcb265e738397f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdadb9264f420f6f1eacdc74aeebf7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57934216ba64eb6bd9b7de45c47d225b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b101a46e174ce8f284d2b70dc6e38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956828418cb0dc51b2cd9fe32ec0101551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb74a4a602ae91144be3b2d0a48c79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6464d242de9c8a6ae94c9bb142039c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde81366470353f75e2b15864cc024fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268c0e14743e96758b43f8071a6a5b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b697f8351e4ffc468286f54ceb63a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3292b07da23d6527533158d327828ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17b2c15979a224371e5a4fa03ca8fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a6585a588f0110dc1e14bf9b8e030559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21419be7787ac35c474aa3929ead044560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b5e91dd789f7d6b8f177af140e231561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce0fe1c09012ecc47b580503a045a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7ee227b8ea306a1e0dfbd70c24ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395aa8c46abc1fe950e0f7c344f42f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14795c03cf000a5f06322ef4c2d252bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4014fad25375cc31aaddf22f2595566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854018c2d0db9d1fb21c3c5ee87cbf4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0d071f441a9f97bc1c9d3f57f9d16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba471993d6e7970c6c0524a36713b309569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f0c9ef3a496c1b377beba50d535b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592821d59c6fe51d22ac88ca6d0e9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1f58a1e3ec575b16538121295a74b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f3d2f7ac629101d21984037eb49c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b945481f630a090520321537720e4e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028753630de2ef7814baef6197126e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654b95c1d8833408399eb55ab23be06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fb82a075f0fa113eafcbbb10c81d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d322752985ab906f86115d60cdf6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b944462141b4354d35b3e113d91d0d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16673ce11adcf8b86ea95dbfebe9f01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d8d0ab8eef7cebf7caca9685a5d37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d593d7b9f28ba5c91d869af48253b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058ebdad7b50bf72d152df01b3bacd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8746042ec1f03d569d291deb2fdb33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c861a22043a0b9aa407fec1e3ba4f03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c0c57c15efee78dd13ba8abec0fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17649b82a27a4f49f2481ae13cbe5c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dab3c11eeadc777db7f5533135965588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab972d933db21e2087773a165ee34b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa06d834efb7df6d4d523ac443114b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d408dc8b38ed4fa6bb381bb7b1f1a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dc2bdb68ae0bdc6511852ffba9e26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550546e1ebbc8c150058fbe16b3e28e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70787248fdd528c3fa20f59c3d7b021594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb9193e6f91b7a4e774211c6238e05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ed953453875f94da265df00d3337596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f11c8a18ae79511ab7326b9cbb197b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1b5b43da59fbd94d58a5512ede785598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce59e21fe5b611801ec3735b192ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e0748f0fd58c97dacc63910f1974600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e4c5478157d2c6a31b6cd152faf4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9771c4e9e7717e2728fba261f79d9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14bdcb11c450b65cdaab30de14db60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fb3e4dbbe512c22ae9d270098bc63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154e2037b9c751e45922dc395127d40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89e36641e4f48980459ac47f957862606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc95b081b986402c2cfb87812540b8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844bf17d34fd17fc7daab0b606b40d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b56783e15c6a3804e9af2c017131d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45cf78f61412467aef9cf0b79a0f9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c47e00ccb900dcf4abf16b85c73fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab559fbe1c80535e256b587eaac05aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab177587bdd0f9bbf1933be82ab2667f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd0138e4a3ed2d91444f7501ec8637614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6f88eae3638e8726ade9015e3d979615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0add9fa8aef7814b19ff5098b8dc5fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50191dda4933fd8b1d0c4ec3f9a0dae3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715e15731836b6a8bee4a6ea2f84b06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e4a235cc7d0d727043835e3d6811619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6675eebebf2ab8757b1b0ead4d4cb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1af9b47c7b3a94365cf3d50075aad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab73d6a3e5cb51438d27988375a7c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eb444a288f3af9fc5cec604454cb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6933acde50549d70cbb48e68a80b0c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f29da52c977733aedbd990b42b2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc69646f98fd1d05913c5ba64de468626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1636ccea18401081d73df1ce581d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c507f62b447762e3c501d161929c87d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818febca95b3ffa3c402680712f29979629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9945723d31762e6dbdc074ac363cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638856060b4a7eecaac6f919897570a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7061f793d8920bfa00aa49ad0d04658632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e980c1357ecd592538cf0877a8f39c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a7b310397d1fed1b843cccf3d4d85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b234829d1e16344a626127ab57b117635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731e3474aa75467c6a13c03afa6d58d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e181e563e6875da9a51d77aabe1df5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcab3dd4f5e5b566aa8262189db4862638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd166894e5ec74bc65dfee4b8519a5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cde6681c6be799a0d24e4fbf13e45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d739b19688d23374aefea30595259641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cfb231715b761a9481adb77c370f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be91d3a8e5ea571a544ee754c0081643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95570fa8799df7e90b70321a4feafdb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e361edb5bb01ceec1a1f08f109c524645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b19e88a7c9ba30190f8a350180a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb8f1450f940379e49cd9429295a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec1d5d228b91034fe7f4fa3e48a08b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6a7831f4de25ff4fbd7a25f704620649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13da94c3bbb723da8958f8d0accff8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1e384c40ed2556e476075a6c4326651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804386a54307f57f338fec23d52533652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036ff1e7e6899d95a0d7de45a445c89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac72a4f7b4b55c9a10e4814129fd08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c1aac289aeae8ad749878bbbc0ebc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0516676b87acc67cd0fa978e6815c00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37a0904d197c22a93b4618042afa54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26888a39d4f4dcfa9ed1e591074408658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed78a1512a3e25bfe148a79bbb8e69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a38f9707d4c1560c389645e6dfc3a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107889e29045d08b5b6ba48de073e805661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aed407b20731a938a5b7346cb74f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e63d27f4afd534ef71d8baab5bec01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdfc5742e8040ead25bc159192ac9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974224c0873894191b598c36e5842a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a471d85ddf211242c737b84a0e401666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be198231a74922597c0777edc29e2478667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be072e23592b635a9cfc72cde186c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b56042f0470cc13b47f3668f733b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65bb0595da27c3e5e1ea6d949e8a41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6900bb812cf3bd163f764b66fe4bf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb0c38c1627ee5ccf7c90cbb4d8ef4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67479c6eafd64b8bfbd6509a777401b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70ce7a96554fb594146e4e715f1ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f7401cbcb705480d9356afc0d255e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf26c71a79e0ca3a98dc0a52e1895e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31b6e847d195c5c5057b76563bbe77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b5109520552acd9c9dfa858d79659678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115472533211166719c79d5f007a7c9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c3e9ad5126a38be2dba4fe587860e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf39945e84749208c1c58d3f0cdefa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cfe59dcd4ac7c9236e6f79f49740c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68c41a5da397ce557ec121cd9c7b5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425a977cb1745a3841b48cb675fb1b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a5c74c611f825bb973e10e871260685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fcecc40ad949bb16c6135af3c8fe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbc580bbaf1e7115e6b70623d8bd2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489b6ee8644cbf7efc04548f53730d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba189172cf561369877d4be4942717689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a73afe308e091e7cf8400f00bfd3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3d9a5a9de619cd3521d7ede4da8df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66020d24d60d08ba06517164fe2156e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a0f0e1a0c669e75acff44e65cbc91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c3a4a4d2ceaec4cc4e965d216b02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1920d85c9525a2e525a25819e726f54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cf059d4bf754153d9958552b920c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0c252e7b7812f83dee217d9315c1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe1be9eb32585493b4299912edcb1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec62eb0b2a312b66f73bc192c84a79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e069d04c2e6505a5b9eabf4f32e486700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38377ac8c357ce0e15f5f91d69e6e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c83a8fd96de99b6008871a1626460702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd12b6c163d8faec13c98114c142e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fe3f527ba8cf26e3cee7106fdfd57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b779351b8d9c7f9a6da2fd92ea23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce09b507eec85fa4ff95231bcbe172706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcd4e7e5550023cefbcb9a8e4bc8c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3159038b5515ac6b0649b12805080708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bc7736f01c7a5ec9cac10687fbaf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807a1758045cb525408427fdcb209b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed8819f811e1760256535a8912d1aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26028ff6e8c123769357aa4cdeab8ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85db42a880f234c947fdfcbdf1810a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2061acae49205cff39dc255a2cd4d36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85ae98a7eb730e95ab058a4d3f9025715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c87fca1420486f0d064b0db5a99c43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d65551de2c31ae55e61444c7e433717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab372d37748f5249336bc4a834f0cd0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4694adf3fd16989cf6d9516f53bef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04c3906e73005afff28b78206f4a91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497a6bee7e310f65e9441f9427c3268721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcb39a52fd7fcd8907f4092c525eb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c128a777cd983b9ada66a8baccfddd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13edc08b78c7bf24ba348d0841d80a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6352e9a311fff1ebb90fe4de30ddcb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a550346ceb7412c70a9cbb65c535ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a17a496ea67b0beb13cb40d91ab24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4c002ee63eca9d29930fb9238596d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd599d0971fd90e6693c6c18e6f0f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba8d1fe9bf01d3ab4f376f91def3fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a5b2e641aa4f6a620eb58606b9dde731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c33925fd8ab8c578029e5ff691434732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf1d70d1ec27d24a1cdfef3ef6af05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5da706c628ed07bcb3c50294aef7f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1c069faac267ae37ef8ae026ccdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248e4c59b38efa4b14fe6603630f58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a990324a3e3f3a2c072de51805fa65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b7fdf823da01670383c8f221de9f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4575c48b1e8e11a7f09fd3fba1f9a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ea96e9d01ba521be75eedec5e2bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857e915346456dede7e4ee4a1a8b06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1494cdb0d8870a579e036fef54975c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473a2ccf373a8f882dc29e3076789f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff117993394f34b5d85f5dbc32b32c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03bb8a7d16b8c094149da0c78726e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132248e6e810638a9fc2b7d47bfc498d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742565d91cd79c760bac88f4455618747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5843ad458f679f502284970c8d993748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6424ca8709a562009f7db3af2256450749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368bdf97a052e4563016a2f7ee0e98e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9460433da2b719128cec69a5dac04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6fd1a3721c7377b4cef255fa61887752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01e844cd5e2d9d721d5f656bcc386d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2199a6236b0443e24a3aabf56e5bd1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53ea1429da62aa678692e278f0aa0c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2afd7b18afb3c4c61686d4fcd31ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73ccd75d33592ac792ebd09dbcc35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970d20dd35034d51cf3289002875d49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b8a78f73e14c02ca3b5135ec92959759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a91c372014fa5a896cebe2ae5a571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a0463d11d4df469f79d6cf56a7d112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf722d12f043eb7ae29bba0d6ebd163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48deb28a635af49328dc110aacd5a884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264480ffb00e6622e70a9c2b43d8bc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62fa62ee2026ca373ae6ffb6eb6ce36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31f6224b059503a467f2bf41f8dc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433359ccb29bfad7ce043e53e7ddf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2734285a296827369c650bff4b905d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357afced25751268b1f1e204655c6f5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3a00e5c1586dcc0c84a8d15206fb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff085fa492e9a723e3a326f7658f43812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde09f5e87c08e9c50557f0baff859113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6321463237fc30b633fe99117e1083014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf84ce11ff9c13a0989ed11b84d60415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347efa104d6163f78bcbb20a11806e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186fda886b1caa44c155c8ed1dfede617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5d29152f7a5068a8355dc2cb95dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f61d91d8414213f19ba76950dbf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76058ff8cbed774c9f2ce86339d19cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e26f6dcc918ee312f6682f611c21021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e0455d010faf154198c81bbbd01122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248379e89bcee5407368f1da3336b8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe90e5ff29fd965dea6e85f1db91ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275dae1e427ed91ceef2030015148525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e73a199d4862056b403f0df0d1a23726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca960a35fad7eb28fdc52e1505c204ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558af3b5a4fb7bdfa95daba32b4d6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f975cf55c3617a9e2cb9c5e578cbe029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aee8359a28ad8abe0e295033578a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ce9044b8d874eae0d3d6e8ac934f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8196b783ede3659839f59abe6432b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded72d449b273bd25629933624ec70bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90818623e40c21fd06d05eee11b9bb9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9f58764ef5e8eded5b6cdb0c4e99b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9301b74f37bf2e0e4fa2c8f9b0b28a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d3b29df2e656d14da2b8fc9273e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00869d51deaf907dc1a8bd4c93a2c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba53484b34d169d7e9b8f5144d47e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e978ca831df7d9316a4818c7ef5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa1c50230d90678825d336d0acefed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290de0074dcfd410ed23e5cd992e69942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200a8e87f6363a2596f1ce43a659c5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd15249da703f4dcd7a874cd969a3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d81ff7f8c54811e95e8bc4ba68a1c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abf085cd2c2fa51355eca89e8aed2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50fbf219bfad1f65b9ff44f8854c5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f7b749d15f6870547f1b54300a4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a418c062f21bba920587cd0fbd613149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cc7e8b49d59a095a088ab6cbe361450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dd4827e0c02e30d19c973027b1df351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb0294eb282cc7ba53c1a4e3721c1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409d46b2940ddaa8334bc96bfa89df553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1457fe7c7a83d0c614e32932281e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9fade6105ebd3eb1b2fcf295e4d9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c80d335039cfa27856be19953cc57b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d6d3436b91092a4c58940f18c2a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff338e333e75aa12485eb610cddfcef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf605dc468d985dab051b51f44f04359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d352eafb3c5eb776c71426f83606060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acd478d970f6ee64df5c0b52a9fb7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0020a3afc400217a828d2ef9e72bea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b616d3ba74d170d9c9d66d74bdf8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e06020b73eca6c241e635fe152dfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c813a621f2d6eaf30a26cf4bb7f1fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b9b49bc15a95a0b56d6735f944c6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1ae212e45cc2c1d742cf2460b253b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd1cf288b7f24e3c059f2edbfb30c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b632609fa7847287a85eacf80a8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987e42bd7be9d738a4ead7aee4806a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1edc1b4ca45c331a7fb45867564e8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bf32aee15ff213c7304c2183ad1c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db58465fe8f37ad691c6a07f3743da973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75fb11d966d1b0268951d8c59e6a3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac8e8515d9f99e5dfe2ee98d89beeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3e7e3e0936c9935efcb29313a8c1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca45c5b2b2e11bbefac4ebea6b75f0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab9fd1236939a651842a6e6deb88c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513e73a26a5485ff7a3db7ee27ac83579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fdd34616f51132438c3e423a05f5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb422b0129aa4cd9eb87d2403aa8369781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f49b56047bd71d05ec0d5a7098e1bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7885106a3b3231b37e6db07de25ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a9b2918a1da0fb679caac583ae2bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4be5be92481b94d32afbbea0c9cd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b57c121c684b5ca6cd2c23f5c60d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ce8f9bb3053b2ffa7bd4eb9aec6cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52bf31f8b3ccb572af748f3efc145088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d90b522fac82776cfede43f8af2df389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c90c240a74118ac86afe18feeae2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ff354bf9259f64289ccc8bcf4a03791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cc50936f8b01bdbb562f4099979c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb605c3d87acbc03bb3b5f28fd17fa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818793943e6fdb4c644a8e6c88f6384994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af78bd3d65225a10d397cd00868823395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1126b16212100505419fbad07564896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc038daf4064af9e3b369a0c3fb7ba4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d1f400f0893cdedf8da73386d077998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69aa52bd19ea5f6c9c383aef9e5cbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c55d35788802dcd76314da9cd9968d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b9e12fc635a5ce3660d0879b7940e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4a9e448f9f023bc5efeab5f73a73d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb00bef72a170aeb813c4f7a5ab53a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46669c10f2ab06df49781b2b0ba55efe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285754ed0a9dec3960dfca5aa536939105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d6357754edef604d84ae1755553a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4ba1469ca8e9ca47469efc43a9ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898879d83848f5067a93226a4ebc31f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b609f475d9b7ca98575934c502af6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa9a40b207b0d1d553605d5ec0631c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22cbea9889255af2e69a06424e25b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e7bd2323d372570659f812b91391112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d68f5b16a85dd55ab1d2bfdf0f68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eaa5797d140ad88f3771af060e36f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037bd9b3f6b6f25750d055149d555ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b500c81716802fce23711823eeea7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42507be32b82a429342da2d8e47641f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f53383b4196a56467387431d792013118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0482c78b68324f35745bc70ebd93b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b55e0f6d8929de2e69d46b9b605be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70046281f9b6ba14981a4a0bd62661121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f53c4ef342cc9f57fc67cb06e097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db6eb19986b481529bb11749892a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ccc317d1e340e7f37cd841c948ba7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0b320c6769dcf48cd54d150f3cd20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb7b0f1e2249bee3a030b0406f0380126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3412547b9260fe4becdbfe8c27582b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce558b7f0df13245885ca588aba95dbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d00e3144fc1437cc7a11fb61e178c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab93a6442772edfdab9b078e2f891b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1cb3186e24795bb7a1718a28704d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c800beef94c7e41b8f3c0d50b38415132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21810c7712d67af02bad2117afb094c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1de483c6b8a58eeb4cb7c4f39fc34a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a774ee75aa7e4990fd9f263b92414135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195f7d5f1714b559d30e15493af304136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa6ec9f4c434819b00d8533ddbe7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca1e91621de6c3a07ca4bc793dbab0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e08cb470f4da8a1f5dc131489e2e4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c54c1c0edafa7d922781f1618a295c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f2c6869d58eeb43e9d15991f7277141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ab21a3f4f40d0ccecc10291ca0ae4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a530d46ba84e1926f1f92f7ca71c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850bd7d20447423c25f385c8d27fee6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962716189d7e5a62a410a145f2cfd12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8972f618ce862e4d470c88d0a9ee42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17394fad4072547198eac21fd3944623147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96214b762e707b8f7641b012c65a43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928b712aa24ac9a4429ec48d0df093149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84de7e8508885c1c3eaa31f1566d7fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10da33f87b77bfcb6cdf32356cab8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d73fad10d53cc9e088ab7231bdeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69f40a4c3545a69ed4a1e28c26a636153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000018159c2c48174c23c53c8a6fdf79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488fa11359bf177a55c31a7c0453f1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bf481a0f70bfb882f87ab53ba1836156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae66609a22648d917d24ed918d16aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba94c7490cd0fe918d8a39697c88cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2be144f9a0812dc1ddba801b49b63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62df5137df8b32c3d371922aaaac97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a043f7b9325801763834c0a7f8e2c8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c82bbc5030523c08d802d7124313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9975f59a3d4d935873707141e5ddee5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d073e199d8656f6665a2f5dc5aed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1a012ff33f5487d4ff38faddf150165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff76aff2740d42610456936707b6d45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82745da7f32e63b89df47d90bdf41ed3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c7f17e6ecbd1922a6deef1f1e92ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5a5238b26ea1691e7bd99372ec266169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356208025ddffaee258fa40d62c4961170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02d0d6430e0fe8b89480c6dedc72e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf81532fc09a0a855c3e3f64bdc7c44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5084cc595423d85ae1b28051213a38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f836a62a7f0f1e660bab0cdacce457174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c74e452ca1d382a33561123b17a3ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b11a431b84cd55fb572c96c91f3989176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eab1299080dd6d0a208fee0580248177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503343109b2ac8a8e22cf02859b36e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d5e3022b9189e434d33d58dcd0492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b0fe532d640a67552480a552341dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ebf9fab5aeb725f9e67af792910fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee0ac6da5b1949773827a9cf00fdfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cf89bf87e24dee30c217578e90937183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded4729c3cdf602ffbe9b15fe3db1a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b68db278587b5235b4bca36066292185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60766ee51297d27d4aedb7b68d7e628186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14444ba0cc6c69760807995a0534d1a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3200c57bdaec36fbceffdb7eead6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cae1a5d7e6a28bd4d90015bad4810b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef77561b7ca9c6d4324f4c78604ceed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0e9a3f5792236fe8054d760ad4435191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9867486cc32c275dd7428bbdd3be1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cd64524e0c3775127caa9e410ee78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9434dacbf933ebe974bd7b501d2478194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8001b59b716f3ea5194ae07a97adddf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b957fb4da9db6e6e2a4171a52a8c818196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d943b85eb9fd4cab545b4d1ea8930197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68a57023649550a8f32ec61c3393e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca30cce8ff266d2ad04dbea99a330199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608944bd1bc1eea637c3cb16bcbb726200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c326a5982d9fecf1541edc258318a61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5cc9e18db33d890763c5490bec83e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b8e22eff8ba649378c5fc1ebb9e8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7373e44323b54022dc324f33f7a0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665aaa78fda541a8245176df7a3beef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db9a46648fbb99b8bea7b655ad2533206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e4661c32a5bf6e8dd73e571681651207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10608d1c1fad88cabc66d72d524f3cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073748e427669c3b758ebc446fda97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de5ebf7485a7c796074226b971264210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2835624e3c0cab243dacbac7f6254c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497a2d7a96b4fa5396db519870e1a20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1153d3a667bc2198f6b3cf9acb1a37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf808728074d5fe7f2e9ffa220e6767214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198fe764e56a12bea3dd8138eaf765215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf7550e809af18bc0f34c9770ec8b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5bbff1ae6731e4c6b39839275c07c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952cfb2808736e5bf93c2861fcd040e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44dbb29eee6beb767f6bedbc801da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702dbc7031a833799d903480ad7b6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3b0eaef00af16aa0612b24387f728221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99c7caa80a260d6bf28cdb1128ea21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e31d101d79aac02c51d98b7187b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6a981b4de933df582a230053c5d5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b11b6c808ce0a61f1ea64e400c6ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f4e074da6c80ef7952094650dece6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172e7f6030b6da4b60fc941dd1f622227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2f1ab2b656264c4f82740ca64792228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4523fb5b7e76c29298faf25f54c04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e72c2297786b8574c813345ed464b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f99f93b75aab02662cfabafa1db3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8da3a62b8e03028791fcc6b613666f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84660b647fb5dfec60ab78d97ca2c4f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaf540a29c46b8e173e751e381d575234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b604df891d96d4aa36f56d5b5bc0e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0867fb14f04aadce63809adb412e108236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b7ae0e2b1319a5654f6cf80612a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105fecff12bcc758b52ce7e35728d88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653ad44fd1d4609282fba627ad4616b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802610573aa0b26c68fce54bab5b34b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72cb36fa4601d85d73a63b8c18b03f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d879b522429e2bb2e58644518f271242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155783e5cc029338ebd90e1bf6e897e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed230c1950f8c6b4f32fcb029749d75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f695d711272dec0fb84bfcd4bcfd66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4be33335fc3c7c6304984e072c02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2bc71b0f7167c98ce19b3758ac25d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82addaf76786a624138f39dded984819248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad851118d1addae55d0c24e9c506d0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39785a739038a13fad0ad41eca6939a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743429eb5ba82174cef0ba887982a73a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590cfb295fd01f895f3d5f559b2d164252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8b97901078d1121140b86705ae08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f509d02df3e2f75baf034675f8832b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0af9282c2ffd906b3791aa48b20ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d792d5ac893ef7b67f07103dd772b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca3946ade752492506da8843111f81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992f88b36d4e0b44fdf3d49eb81d9d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a36176b2c5e2f7d12baaf3c2c4132259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f9ce69c64355e734079c3498b858f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ed543b1d35a18bd05f58d3745079261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb534e92a17f044fde03480627567f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174bbae105afa97bac283b403c75318263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc458b05409374451a95d1d6adb414264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6c0a5fd0ea5c2a2441522635bb5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ba102b0d01a51858a50c7e27dbc4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fd7632ef579aa761fba6e51b23b80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd639f432171c7b75e812baf0fdf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75459b74f5aafaec5760de7723548ed8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9fede529d26fdca7d62322c39a8d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966379476a800ad620614fa343e1b557271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50508836095c1c7d95cc4472824e0029272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d5599ee4bf3585187f21fe008563e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88ae5e520c91f92d946ca6e46f8908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5e1a2bc09ff678537f0ce3ad53521275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62535cd4874881254d716adcae816db9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6100c47bf676569ae65f67ad0dbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38900f37b22e37e50a17ed87d69bcc62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90efd4f886225f65eebdaae5410931279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ae1a432f8abff80b684a952533d1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac503bd40dd11e18031a9af0193f304281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536a9b9d7ef1c3f7c2221e4e86af61a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e869215cb6abbd03843e0f89d7141283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0cbc8e129c874664b5e4f3ba3c543284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3aee872b5c4b8ba774c8227e0e93a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0734b6729279968022c667be28cff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f843a4420a66fe27137c8c736d6265287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ed47348cdf958ebceb48b49407e4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7206e4abe291e86a5df29866c86cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c7c3a1e590fc17cd93cd20dab719290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d19b8169f25181e78d620b7c537b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab26f31f2e2330cf21c05ebb5312e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15f72df66de30943dc7ecf66fa7bb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc186527dabbb5d23326f26e76884dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b249761e6f06cece4f54f7df80ad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be639704b0f95e87c3c3758a582ab62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d8e53104d0dfd22762a85060c640297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1a49a9401ada0fa0a79977324053f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647d017c70cc960157678d8ed7c009299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68692f8b0078bc4ad95fc7506e8e01a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027a7f5654900385c304ccbdf01987f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f11619985b806b33fc92744d16c00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f174b3478a1978707786cbf1d62105c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b42465ac1a0eb1abd2bdec04c7436d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559fcd7085dcc4fc0e47fb69042ca5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d1c85ca2ecda203d360a40fae569306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b65d008e3943c275f49ce102e55c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256369fb35d07e06d6cd504b2dab327308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b61fb7a7617f9e86b73cad9b6c20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf39da89c3b7949ab273005bd303934310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04644889c2fc8cef424166c8d781296c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad94fa9f5d5dfca0c0d1d931de1cb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544e768847766eef489b142bd951c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559a96579715d59a1d4da5d9f132f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27e01a1ee0e37b56ad09551aa9af1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de282a8dde04c93bb4baaf4ddb418b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ed1508a07df1f961c735fa7e296d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e56e6f455034644e7615d77e3ac5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b23dc71cc0ac891faba9093a5f8350319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ef43c85c0a36615a82e9a22ed458320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4891372d5134694aca08fe6a74dfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ce42eb3474632b29a145652437c0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47efd12f5c53b4610dfc828a9248dde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d1a7a08df8080b9d664c3477d3c8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8e1bfa4b7323447b8144c6b8ae30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6034c88acd3e0333bff6238359857326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314e89d4be5688309f3d73a5dc0d40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f90060ee10d982d02b5690f3b328b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dae8365bb5035c19bc0fb16b1b101329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d1713a14ba1a77980d8f174f83230330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b0feb406673f93e0d373bf3a712cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6d77388a93d50f64552fdaf9ca749332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642dcfaa5c3bcedd9d59ee8a1168c82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917958b642bc025fec0b10aca56b2f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0a554faf3751c059713f78c57bad7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801b3d0eb502da1ae5bd91aef473fa0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f7a06bcf09d94cde5637267fedb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45522b7b85538b5d47f7a8ba713aad1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed15e3fd6d9db78eed4ad8b4cbe9bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627ea44437624dfd0b711ae51b986ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b8e327f8dba89d86b308a51ea19ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769ab177cf438c0a3cd0f64978ee54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caee8ba1623a34d6544c2c111860df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edceacaf3643d4f506e622285c262ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eda48e3022f1f88d5c505ce165f66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc44c17ba1fc3f2c859a84627bef6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503cd5b24f31410d85d292936d2b2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d23fc477e908cd8d7ccf6360240d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be40d773e961472e38afbd28320f3fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b43f978b153fd8071630be4e43f5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84ccd52761cdb0a5e2eee4e9473917351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc157226f538601f2ecb60268293690352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8f6bd8f0ea1f18d692253c6504dfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1df49ba6f2cb056b9d871371936b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360ad358490353f062942121fe2ca5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd0d936d68bc033c419aa5a31bedd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39dcfd11d92f3acc4b31900a7fd496357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b62c7074abc61e0fc7ee13a170cb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568496271cb4dc88864e010618353357359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3cab842502a6d8181e9fe4af50c13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212572efd47907704486b56afd1c6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518f643f94e57c955d6be5fdc2d691362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc6bff4fe13ec72173c1f8f0f026ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa63ac3935b390c7447e64b8e0c2e61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd326651bb157b12e960ad949f5cb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f61c0a71798e2a98323e3f64b9dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa155ebb3f9bf39e45b8e4f3cdca869c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58b0223183072e19e063ce018be2f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1dd1048b5510178d9ed6794cc3ec3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a2562ad3798b2701c0c13008bc959370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c4e6b587f4b99c68f0509e9460a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1214b5871100c4d83e99d75ce02b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b1edb8808d31c240e1b18c2f3327373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7975d1914aecbafe311945166bf45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89332dc74c0d5c5e3fe934fff4608375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb7f449e631f8b79b3f2460e02010376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022054a96dcfa4deb41a71ace50b910377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf00d8baba5e73fc07c266b6d3a523378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca6888f0399655b0d606096da3a527379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df5481c63d9762d3720408c7483819380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e0f936a369e61c6f7389ad017679a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b196ec0fde96c2da17aa4a61b72373382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96229473957872ca25c6e4b9986dd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a6c9c23661d798263b97b9201370a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7cab7d9b695018578ed535734e04c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de00d3990767864b12baed73072311386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24019d8525f3dd737aed94a48a3cde3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81b655443d02c456be1b979f0c28f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81370e617ff5bb73799d5c4ae67e5942389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960294540385ddc4de04da345d5d77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d850902ad3406c37fc1386488501d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd308ed1bd96607a449f69fa3350ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e84fc6489eac79eeab3b27f98c755393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0967cd8372602b31b14c184bf0e9cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be1b64d74467ef64e3ce50159be2e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6242d89f176a266aac7aa0b9b8afb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69dc40c9151681e7076c9cd95be677397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7a8de5e65049dacef8dacbb3fd2c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca9a39b0bed781dee0599dc14f01f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caee97c50f800c3a4cef6426b2a7368400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35761c74ff9192d9c64687710cec0a4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824060e04c1981485c78b8bf80bc403d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1141d74a384fbb1dddc2c760af00b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ef7b79e5b74e2ac4daa8716ab923b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3cc0a33136d7c0d0de155b5f77f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77457c9e16228d05185cd4f7eee6ff3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857567f03835fa25f8dcf8246ee80b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc8a4053026a0a86a238bf9675638c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dce4c1f05b032209db0af244fe8dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a474b34c189f2078ff691707fe48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1206902bf26e8faaf722276acd46c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e09a473715e56eb1ecce0ca68007412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb12cb40942dae181511655dab1d03b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35002420244aa658edb53d2c708d00c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f518979e94f713929bf11f6937a65f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d3ef7186dfbc6797b86cf46e1b40d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f6a6cc47b7195cbce319a55248b5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa316c5c9cf4f296b36518d43f3364418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd8d8fbd5dc2d1ea53f75c54450e7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b05ac8c0e41a30526b1cb47af489eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce9d103e4bee7548b1b166e08b6dd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f05df980bf2881218162ef69a191a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd54880e25ccc02fbfd810f982611423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6e6bafa74be5af7fe56533f2010c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a482e69a8291584754e60e4de47d0a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a056a781a515efe0d9a297ccd91d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dac2fda07e1eb71ce89205019937c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87a490c2a12f882a3bb150964119d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a52001da26135a29cdfd350bda7f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d47adb0d561be6f10b2ee2de104a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13432d8c33012725a8af74f8b549adf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aff740c4279fedba34d4fb3d6172a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc0bac8057e22f8a0850bd9dc07f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349401b514c93edc6662530347373bdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d751eb9ec4e4e66bc92226b0ac76d1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ccd129b84205599fe1ca3143d0c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e389cf5d58d5a26b1ec200177f8a73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41791c9d44dfea407e87dc867f65a035438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc4d5438d2e8201752810c526dce9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd60c0aedf3332b31708f246bf19280440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae222805ed5b0571d8ca6932bd946441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d86cc8b2aec999bdb0a220580f471442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3a6c14bd36bf250310fa0e167ba0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012479b1717efb20f794742a971f896f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8a83304216d749ff37527f37dd44b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf9752075d8dc5a8a5af9c779c932a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c49a407e0362834b3881902d41a67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b37a8fe70f092bd8a0bee5ed20593448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9be46f6460c075e3acec78b90d47b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d09e3844e21ded3095336a3af8177450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddf13cffe950db7b8b77dd589cec69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402578fb35a3b1d1d9880d89af37eee6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209353300a46c4a27cfa68f8e7c293453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3a3bae2525ab3577f22469f3e8a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8cbd0953f9fbd4950f1118baaf165455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fda18158570da70a219419149a806456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e06849a136a35a317d342e88488e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5bb034b4786a13b1d4cbaff7d3ec4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7860de34ce0ddf4c135d7e6b00815459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254a632617d88bf9cc0c87f96f8ca0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16364a59416eaf53fd752c231a518e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36e006f682d46a3474313e4216013d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4966e002fadc2c9cbdee449803581c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a5e1d412f57ac55da6899e5d09d86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34af31ed8e9a381a01e11994ce883465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059f1ba6c892b0f7a44ef457d07fbd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ca3071033ca7c225f50a543a5c18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad41fcfd151fbbcd1e71c2274264836468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9909eb2b7ae8cc8d84397c2436ae386469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd13028e8601fc9b30b228aaa77794470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272fd405265ee2ec099634fc173935471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98302e36cae00d2b804ece5b9982352e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec5464eb28c6af2b8dba7b8c4b971d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664276c0e57478556077a96bbcf752de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295a42864c03d7ccb00dcf4e9f376a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa5854a9445369e11aa57eecbd8e97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0dfb9d38d9bf8c3e3939dcbf31a6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688777a32fb11b3bf9e40166b2dfa87d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebfd169fbf40ffc595754489199ad0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579b1d2cb90bcd0ae61dd5aa3bc8ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dc4618cae2b15d4fb749a1e1566ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256959e5a13c9b8ce25383b9cd5607d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aed5b1f9fc7cb339d7ddd691d02fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d1a91a74ca32ec6ea6518d7a0fb48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cbd0179b31d9e31e8f3943addf7d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62f670f7f5617f4daf395f81c61f95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4ca4eed32682258f5a7fdb534d03e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d01808fd2001b5f075774f7503830488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00212ee75eb3301d104a73af2e02ad3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71371d1aa9b27ec4594c132dffb2e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e6d3afbb88f5a1caf73e37e7bf003491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980d8cd811559abc99944a74c768d2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46584334f83f721b566db74f63ea530a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a371e7f4d199c7cf9517ed4d5a1fec1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dcf1fdb4e617ff973b116523f1edd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dff331c2012913821c89603f41212d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163fee3233ba4d8fece491940b705b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015285b6a2b31c0f8ccb8d4ca45a6c00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6b5800cab4fe77886422ba250cca9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf15a9e6029bdabb996f134784f1d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa265cfb95a17f5b2f2aeae4394ff59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9339c453da76aaa6d2488d9bfc731c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c38d62bd3e407f87c5203f5950e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d64a86565265aa784028e9f4eb9ec6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1af4e4adb79decba23233f05545c88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece7d130e3264c158d97723e7e58c5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffecb4830869c7892bb95bb4bfb7db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b22d1ee3c6c47d00a0dd01d966fb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417f4b6d235593fd9bfdf1406ae3c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a71f8190ff28c9b6036915004ce9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800796b004dc47e8b1f9a768615cc77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20504ba94eab59b6a3b84c086e45ac8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1703ba5daeb8e7972e84f9a46d0c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa00fffdecc114033c26e4a7282fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59270ac8f2d8205a3100220818875dc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806bf6bda6a83a0df392b9f67f55f79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1714443716b7484ac2c412882c40e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f53399141caede4728e656f3d7a86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b169ff7a70acab75cffbbfe8364f99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e0f29258f003d3a6bb591bd8687ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4e538bbf80091483ab7113a7ab9f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b0c7e4c8c9ac1b0e143baa38bb6bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2fadb7d15f1190eebfe0399b1aa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f879530ce5fd36c7f13be5a4c56647b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccd00706a9e4ae9fc3e18957ab76a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b9bb2caf59e78e3071db01e6309c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f34c217073dce0122055d3a4028c42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36828a81a235ac071d0336b092d08a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3980a64aac560833a69343c207607b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a687deca64e978a22798009e2ad036530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec576bcd8a55528f437b6d814094b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed9269406d9ee10b1aba1ce80ac8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee5a33f0d360d690c07e88fe7de9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dfb44ce86d0409ab25fc4b96258bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831b85e186429b61b013089505173aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb95af170724f735004dc2a30b26a41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92a175620a553562febf11e9607f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c3d67254881666a48a073e540ac5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112a34c4233fc16aa829b6008911cd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428017eabb24e575fdda9eb2e87d8e86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba06c77acc3acb16fc4149f1ab637541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1c10d009c2d9d0e6034a242bf16ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773f0de704d9eead3376dfa82757ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6097e4597baafbc48b502a97e8b06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7895d1e587decc2f9b20dc4c8b2d31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a7407c424fbf1960aa582236647d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3101ef4017e129852d0688cb617774547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774bf223b4fae34ee76ef99396ba2ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db768f3bb6ed1e0836733446f0a9f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4192664be165b4b9a3f10c5acc8c181550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7596e356f12a700a4c98060302dbda7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0237af702e1b7e098fa68345a513fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf3f922065f80699e953626e4d1ce6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b7aaa7f8ff3341baa7bef474aeea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4ae460899451eec9b61450f42447e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dcf63a81e32ff400debfd17c92070556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcafe6d2a7fdd3b6528817f27b3191f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dbbb44bb200b6bfae2bb64c9d5712558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dfcb3a12c97c122cf806e1f22e0ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364df6f6f4fef7e69dbc0708c1c7d32e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41193df2746eb215948e30661e6ef9c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dbe318fc7399944d60b7f9b449129562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd95a76192d95c18f95d6dbee5564e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e615425a1dce01d4321a51d57e67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865139b5b38b8b13db7d822b99286187565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bcf0118c63138ab655276170f022a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0e374f055dc358b1067da9838aa27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8a6d703db7f1899f756a541dea1c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f5c21cb36dc80a506ca3113035031569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6b0ac6f6086021a420fdac7f4e110570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add6ecdd4214f687f249aa0a536e3ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb37ca5271daccf847b2e199f606b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ecd344b14e1245d1b89d04a0cd873573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f959534ba9f489c1a75f8707a2617574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d8e8730a78e54ba51cf9f954ca073575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435590a305a2b8ba5671647a07f7d922576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18a4beee7c1359f8eb355ea80cdb98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cfac1e1806512b8e37148d198676d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90cd4bd35da5867f3ff1fd6e9399a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173754a4f51460a7229ce3856921b90b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d71089b1c398034820d2f44aa27a17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e5fc74ccba3d17f3ac3222725eef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ce9d8769f591171510a5eb606f8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4886d30bbfb81f583ca58d1c155c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810837a8cdfe2ee4cc503b3188031871585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40e55dceff4c34ed0c3bde090937ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82552525dc0bbf265e7f616edeb11294587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368c8b53289b9d822d37af3bc188603588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17965616cb5036e456c443674c428695589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f158650d317bba9220bebf92bc0c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806f3755b4721734aaf9b976d1fe68d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ebdd7b91e30d221153fa696bbac3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f65675e60717893ca608fef568f296593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b91a9af1dbc4e0dbb87e483d00152594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddd2c964a5527709fdb8340b3407ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9457f45968125006629dec58e150ef1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd0bef74c63e5fbbc670820dee881597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e0736f73cfe6ee7dfe70f8ee7585598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8e881626922dd72589ab9e21a7f10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5238387ee8d76c78522fbc9d395b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57aeb66d769ea26feb289728281fae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ae7f8cad0e387d7159d2982585de8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0bd8f7df4c3f789564ab6a57888a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda26aa91153ce00b53be7615c8dbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd07c55228782ee5eda6db28dc97ff7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26091ed7b992fda3a9a8fb8094d346606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec8978c01b29f1659b2fe00f5b3365607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c611ed318cc0cd37a01581e0c24db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ba162ee9ce4200659a5574ed6e0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665757ec44a036d8dd9358f9527f577610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc49f49a2b34e43e15ad246092f94ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33caaebd52cb05d80fb200e17c84a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c372b81d21d936f45347a2f82fa974613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7461c0014e70f0b6565b42adf9b57f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586028382d439f63d6d9d5e8774ac2fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df11200d83076d297290400314db68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463c39501e1f562c9405402ed80a11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c70d6f693605e73a773171e416ed5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a018577689e45d089e7e4ccabc896619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572bce00ca268d8b0b691a33c8216de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd744c2d099f85378d89cb0aa9fb5d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd926cbf82eebc1f2890cab0b45e737622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827f4d97a9325d8b81a6d3322a0276f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb0a614af4c3690618f8254bc67ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603ad27223eb086b8ae9c7b25af369625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d3546d3187a2f6a6ca2a732cd3172626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ce9abfbe6ea9a32a54107acff4137627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de9581be2b6507d6a5e8d9e2c05c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7d66c5d605303e8756a8985f8d675629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e5ce837566d205f04fe36b3d46622630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67f2c41d5d6ff3713143b3d2a9b2ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5b21cd5873e661884d74c6cba24e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a2c069fe454528c12f3b312dfe46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f58d9a1a771fb3e71ec42c505be51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62fd9ef7a6d714849d1e405267ee3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef657495fc5cdfe2478949e559f34e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2414cca40aefcdc0ebf3d82cfdd5dd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fca069bb95ed39a31d758c7ab5a88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83256e3aa5ae1dbe8706567245346984639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ba4bcf4d4309476da3bc43c41e966640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde92f4b035e3ad284109b647684752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b53b463ee552f238039e0e84a0a24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592600c3a9d6368d07ede1c8c5ad5ee2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d0ce70fcc313b8370c4bc503004d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb4f8ae0f89ce9c8e3fb0a18cd014645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744367ac56b90550187343fdf76a1d42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326464e8ff0185f293311c44f3f6fa23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019944c59a59504dbde524ab92ace8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9662efa08edfe9e7519ac0211c5571649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf423f796d59d098fed3803ed38bc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b4df704a8165a06c03960d72d6139651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cac195659739f6667fe0288445fe5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb0afa35660ec27f5c9387b2d29fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b5e6b13dd5373c6d4b559cc2551f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1d4621aaacd9eaf1d491fccfa6947655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8e11b757aa49d393ff5fef4d3dc20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496f0de231886309b54fe1b7e315255657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c501d66c0ac96b910c8475cbe92deb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399aa98c976855beeea89cbb0831ef4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821104efd24861f614c7047e02a84e96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272e4798e3c1e1d688eeaaf538bfee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b824125e9566cca706ccfbdaf0c25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b3d0340511be2ffc1d327c41a096a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e58c5f1558513f15af5694bc48c4d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919d4a768eea9e8352be720e2786c44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6baa6e41c55284155c3a9b4a3bfda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1593b20a06b7ae91771646ff4c21a75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25552965aaf8556a491dca395dc4452668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909f1db8d0d90756d3f8ea67423e03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab634bcbc78113ad33f7b357913f345670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af7b7b9d4252fe7dfe31e4d58b8100671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702e7d3e4c7c11eeb5d2da74484d3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf6d14e46dd906e449f00dc0e88cf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcde1e8a50f1644aef995de020ce8e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c609be4938ba0c4b9249415589ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d41fe3d772642feb70aa4dc4a9a494676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f08fbb84f87df21449c5b638c5245677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab83e9c221bd9b9867fb96a5b00ca64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e5c9ca2bee2f732ef5a9871f36dcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65df58ddab9c686ade10941b174fe6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37fd88e58192ab8016313ed5cef793681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83bb04b65275ca2905e0643e96dd91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc761e66984f874f3bdee5dce7e34eba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d34a14c28e9c05b2143983b2694a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d0d980169b4c41fa772111646f4cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807d4128de0d399e8ebe13c401ab4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f49126272a03e818bbbb841a91309687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236a027f99dd295fab18235981424af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512c1513ef4e763b88ee8f0545fe711689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083b54c44111062d80724b0acfae02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946f377ed1530068587bd756296dd2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc754c8a9308c3492f87db3d0662b61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df5d0fe47f95e88c89b250d59daace693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03ec5a81c6cf6d0d5021582ac7923694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad50f1a4c2c42a0b326b5c8b51649695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2418fd506b60112c9c711799e4a639e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4228e0089f7ec75c082defd26f048a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d82c3e8ccaa1b33fc12c9effd017698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe5151ec85a8482e4674632980eb1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37967974b6214787341ff9a32ea285700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d2ad7c248e6eb339a4b94c367608701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbfc4b161c694d0924cdcee7c5c43f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70669e7090984bd22ab6f769d6ea98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead153ad321218795806f9100922871f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd21445563b040ab33f73195e2970f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfecb683568f8f0a9c26ce571f9a94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0ae7eb0a4e9977a0609bef1ea05cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2298c59a8c5c4e69541cd1d44b49e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9a87de5c6b2d1f85f4ade0fd3a451709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc2604727d99d68710316d37ba888710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a83423e7d30f53b4b33a3ecc23a83d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214a4bb235ab4fcb59a1904c33baee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513bdcfc36491f0e3904eb371eb9548713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3f601d0d853c8e077ea67ad8dbe9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eff98549ec92c6ff147fedc74642f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7814e5222da61728891fbafb3842b93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300711ae6fae03c6550ce82b8a30925717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec79e34b94d745c89e575c4480f2e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee81a2f70dd939ed5cbd379259c8fe7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76124b1b6aa27fee0f0038420657787a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff17d8db1936d05fc33a18ec4d02e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567b5f130d8b55c851dbafbeab79f80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f65e7eacd156cf59788bea0967d03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8eed259be6b65d4eed6cd12d2483d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf76eac6ce91d2012937c3ec40bb047725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e75a61da9949a9987ada7a05cfe405726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac48b22d756f484ed365f1ea987ea0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff913acaa4313c9191d490ee814414728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd4a3e8fc5596e61883c34d0de9801729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2afce14cf205c157fd141f4ea8acf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef081a70903bf275857bc7716b1736e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cc1d21e24932a6c60abf039b966e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285338155eb7257584c709938908d89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cdbde483a245ead8cbf7662a122b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb35b46fe76e4e1a16c6db22c7695735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773cbbf65e12bc050c5bdb2f1ca92b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc430c7f6ffcdcb405fba6a875bbef7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f7ffbb528bf98a0c1f89743047edf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a65d43af6a3e6d98ac90e765b2e81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202039ac41581615792ad13fa669089a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f47bf920972512ebb848a5526754a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de58cc81e0661f764793345adec35d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7a17e12360cedba32a97f1c5cf53b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eacc73a90a169f4f2e9a1cefb0674744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350123c118eba8941288afdb7dddffa3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d275c30cc3f6328587f08e8f27fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334576cd4f368873935c93fd730d7010747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ebaa4eb529cb464159a87744e27d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33e45d25987a8362553f507ef56796749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e8cfbda5fe6edbc70982449ef4467750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87e6d74ced5e53d4a3367e67e04f63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08eeddb14405b151eae99228b28d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498794c80f55f20e62c9fd809f4101b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ab152bec684b70382677ed0765e2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be862826dfca179bfdd5da2083932b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401247732c90dd004b219cdcf380f6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566d3fcbfa91ae077e8f2db892d25db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eda8e0011e4a9e3b9c0e081ae921a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8a05cb2405435d31bda2f551ebd3e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>