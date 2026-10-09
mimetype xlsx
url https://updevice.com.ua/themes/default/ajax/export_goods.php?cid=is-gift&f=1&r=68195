--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455b85e70a162a8edb64198f00712261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6457aab2fd44bb17e72a4093420a842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36cd4a2533d2a5bdde37a5b55a98af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80811e74413c2a53eddc6c7365d53f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e8939fde688ce8ab42c765b297005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1171b92c97893d8f97b7276a08e5ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5057a2613f2c499396c7f4974dc3db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8651b65c858f35ba82fce90ffe11198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e1ce8f7f073bfda4506850b1d24c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387d02ddf49f8d35fe45ef3fd00aaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae865f4d3473e55c5f0eac5df05b75511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1ccfb77bf4c8867559e724b9e36fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7996560b2f13fb462affbd362e30f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484f8c4d1fe509b5afad0bb6f9eedc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738332bdb4e62afc374bc54138e2261c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e26dd45ec3e2e0ba177317f07d004616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecc26448acb9ebc8f0cc4e24e1260317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccc624a912e939421f08f59b2d87a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416994362a49576c8707708b109d4e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf960f1435c5a41e40db29ab51a1e4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3a420e4d2644acc271b9297fdf98421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaede025ab48112dc823fd49daa385e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bab090bbe3927ecf29c14f8c5520f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fed3864c50479665fded020bfee6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16755069884042d5c9dcc64fe79593325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144aac4c6059c8ee52b53b2e1d21b9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982e7694ef36e84b4c2c5b1f6bcc2a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835f1246815a3d6e2192681d4462c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba2056d44357a0f10abd73be3de02429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b8c28f8c24a67e39060bc2040f75c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61927f9dcd2f4b15f03e9e984378d86131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf90dc99cfb2f52c292f1257686f8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1437abb321ddb8189affff918b164d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54848b8dc8f823650e582180bd8ce3aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c78ff1f53848b5ab704210bb069035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a1af78208d5ef267e99c0e506894236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11364d4c4e9f98ea24d9c89b57c2f6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a15bc5d91b6dda16e3aad1205b0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f3e0ab3226fc9aae3042439972ebb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab13c8f441f55ef325310863acbe740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d450c7fd011b647eb1e4682cfccde541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f417950bad41ae2031db5eea9c8813042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462fffc16b47bcffd70d6f0fc4d826743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e7bddf9738dcbf7c26c944febc7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85641e102b4b6568e75e3bf63291dc8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df91ce401fbf4c0974ac1e8b5bc61eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b8039b662dfc0d74e99c797e205347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422b4f62052244fb630e76288a4243a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbae015065001c80c3d1e412b5c574149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27e65e798ce9c08ea1fe427d57d3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd074a181f4be24c0590f9bdc5738b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715df5e0ab6abb6d5c269a3d2f5eed4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9f9606f32f4b4b8b0eb750e6b62953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f531cc993aa574da7718c8fadc53b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02577d5f4ed56a6a3fe50607d1b39955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e1e11ff4257781a4f3405a92975d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702ed6ce7baee30dd956a73bdd6729257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af8de41e95b54c16d9ed7943c6213e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6098ae6b79532b00ee9aac738d221b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ce4223d5ccbfcd38982c898a9211960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55674d7c92c04e9fdb45c55ba92df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f9d77ac51a709ed375e5f88efc9f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63fbf819f982cae8cc2c2440dcdfe763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a28f8701dab7bddb3c1393dcea7cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bdded8b73f4a24c1192d88718f74a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e3fbe304dc8d1c1717ac04c5fca266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a1ce228c12523daabe96d36d2e8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c81381ec87102a3a3471eafc48baab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5c0b3f8fc4df893f2a05481f1dda969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e384d0f81129504f1cac6029acbcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b29fa3dbb5553fbc545287b0e01f3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c91663b291336fd3e4f0733b2cb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b558e6981ddcbee8afb7754b1e7d8ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a15ba1b065fb4a6657ee845069a9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59009f6640e6cbd9854796f867c7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd005da016e23f23b45417d96d8fb54876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3fab81e79fbed02e02b85529e15db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae58f571f3fa6eaf4ee9c9183e8b9d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178acef33509cfae2b038c25d6558a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af75e23a1f50c1e8c4c2153291a5fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b522cdfb4844e7f9e100e374ae4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b278b3435f5451f1822c668818f017982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3d3473f3685ecae9b254aeeb6885583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333085a3faa11d2d289e75ceac20347784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6c9b10521a69786d3a0e2881ff0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd525877ea92d2cd27984a0185cdc6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9255a2d051fb8ba2b1b1d64dbd14f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf4599b003a01eb1e701b01e0b1b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ca77c434d1c1e078e4d9144beb67689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d13e91b927f4aa5e9644b1628a7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e5f9d44120a3ec3836aa6a0989cb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202c72b121a49e8bba66edbd8958a6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e1444d8064687453345c293712db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2bd46ca2e77107aeb85569b1eba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026031c0216da4f5a9e365d090310695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584d07e4a0ce4fbc1473af9b554ffb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc98d29ab647fab51d92b44a9b96c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcdc4b021f83ba6de272e483e5a32a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538105165108e8fe835d86b18b421099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ada1f4372ed37ac38a765748f2784100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f4fb04fc0dc6be6a218b7839ef8d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b19dc4fb80ef5963c914bf2efd2ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04f62216fec29fa9ff4c5d0cdbf147103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec725733871e914b4dffd64ce0fd7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ee189f8121a3b8b37b427e0179381105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388bb46ae477a8880565f22fcb9a29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9bfa5e52b6342afde112f78a3c78a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68a3f7a17e36f57ca97778b272b2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b5741cf6f5c54573f26b16424237a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d87ffd7f2ac72266bcb8b7d5f72ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9d363a553258773e510057f3f8026111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808afd127badf38e96dc21d66a1474d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da96e8371da25b7b8e4c79f22f674113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f928d38f2c4b14d3c09fb52d428987114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db80f7a6788c6411d6a5a0da4e620c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919826af3c522dc84d29c95f5ea4ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385272fcb2857691ee2b32ca279f53fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27658de04755e3cf6eade2afbd5e3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e5e223ca31a9199e4b7dd8ad6e604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bf133aa7c1a0a124675bbd8a9591a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae986e8a7e71b4b994514266d87175121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674749cd7a46cb91455922924711bd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9e5c80858b28cfcbe063b4967039b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8d1b357324e1935eafde7dcdb1f7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb831023144d2e73fb7ec22b23d255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5376802b45651eb2aaf72311b1db9a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f5960daef15dc696073fbca6d21a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1af396e6879adf56a7f9a2d30d8f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd3936f3da2eba770965c5d7427053129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad07cf45f699f7d8facebcbc6af93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff192c0442e3f1456a3390d3c9b033131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c301301467f8ca2b36ee3fa856446d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcbb0ac5805ce9915d487f3bcc9b64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac829b31df4a71a6b6826d477e586c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce754ac57b52c932b62a5968858681135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8b84fc379cb453d16272f9757f95c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f41348bcba293e234ebf55cd32cc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d06ff590155ce93f17e599d390744138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47838c38b60afdc5b71e114ca97e010139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cac729f8d4d64f320e748c76119dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ad8667fc28ce790c70f831d29847f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f3530d188e1a2f670844f1d9606e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21624702c9c47adfb637ed658c3e5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730858951c21291cb58468716c53eee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35b01dfcde9cd4d53d324ba45e95c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8b5c2f8e7be8d8b0b6c83fbb51e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd142c7fcdf444b52aad349ead01d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635876619ecd935710668b35d3c27df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7727e5f68bce5cdb2a99f7c54d59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6daea2027c54fc9b91c8f63430d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6bff8c3b2f4d78bf622aa552f723a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1861ee9f9ad5e997ca4bbe77b3f7618152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bee639fc961655934159a28412a57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f170399679d252c6c3e9aacd7a164ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc33e3543355e49cda08b456fc6ad9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3df94354f40c8f1d7e7d59d7df1538156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66171e68fa8bc7a022398130fde1f214157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fc6a1a34c6fd6b21b8178e9c7db95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc6312ea5ea76ecf288c197f5dea3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40261c34ba6d0c65c3967fa6c180cbb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b87f8ff268a09cc67e75c3d24409161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ff220e9bcb742f45105c8448cd04a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a82a8b532e18d9981bcdd1524f6da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdce16582cb10eff1e0a825b24d7b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c431896ba98a3c72d86cf2242dc46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd567a5c05c30ba717d1e8ac8c4496166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc9a291ceaf0146f7a8005534bb1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8ddc7423dc52dafd6ceaab1118ff5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c250a60cabcc78a9560738a27c5bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19ea8f9f0ec172465782e00a02f05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8232ff92787cd00992c63de92463b9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47176a87f319166c13a6ccc125cb3151172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853a0044938e732907472626fefd5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf0d4daf493bc62bee892ec0a0a28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f72a2bc07bd125b946da169d6bf007175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735553098992239be44f22fdfb21c31e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c29abbdef7e31f7837f692f2ad7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7ecaeea0f5706a1dafb9005fdb90f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666c5a7c19a009120889ee202ba25a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069897c5cf43ebc84f8d3ada391e492180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227a22d57e5c0abc51a58110c2067c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e7c9619afb3fb708a4b755b8ede0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dd3292fe1410d2c37ac8141dc2266183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfa73bb2ffe727ae5bc09afc42fbe8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a58e445376ea4c5cf15c1966bc998185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1bacbd27695bf13e50541eac6ead9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36b55595a31f8257c727083af5907c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073cb794fc7bd9f385fe4e15178e91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f302a5e98470b9d9c74fad2870afa9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1509d6b9a496268e05ebee4425dc7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424344cff6af3f7f889742ad36b7ca8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eaed600075f59dab4ebbe7699913b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874b7706ea6866253a2d2efd4c19c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28179bac0518faf76a1eda88f3f061194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27632013e3c909c1aaf636914c0f3086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928b4c9877967042639373bae48c7ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872622b6468f18fa594f963e45ddf2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1fdc7ef2f8ef75b211a0d71f68a93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e610e42fcfa6abc3ef61d057d1496199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f6af8223d38e9c5bcc6845888e958200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150335bc93b93c352dbd072a738cf2b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0a6a909b83c46b698cd1b8cc52fc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400872708c3f451c42f3e755390f4fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4e12f18a78c67d4786c5863f2a28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64b99d4e89af8a9bf65ab32d265f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00106de5c01d9e5e331eb1e30abe684206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d8da58eae643fa0d91446e5980d51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf20575d645401c2023b106924c5a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425fa78aa0935ae6d5a156aa44ed0a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947068e9f5fcc5f261edaedc91bcb540210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7c0045f3ac4912176f0688d73bfa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e305ab9db19a997bac5b2e16869d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5482ea9bba398607dcf590fc126aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc60aaef045104411d3f15702c6984214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23436e1600220e473f37ca127f0fe036215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557bf0b0401182bede8c411119bb253216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c409fa2ea363d9c3489694e75d962217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c279c13b689f727a463ae9b8cd5b9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1084388ea73ffda2e3c443c4c2ed5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a71d48e9d29239198341b7bcb83e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff98e81f98b5214dd4ad7b1189b45e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c80f0f80bf0453dc501b642b33bf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbf11e3b2cc68dd96c24aea4eb67a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69f72680956ea67e4c96565b91076e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463637277dffb1eb249c3ef3b54b326225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4740c99e956ed007c8c3527dd67c867226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c0aae9179e9c584388ea3cd9185af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513d2bd134024d6abd053f29159dc90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620c70f757cb80a137b77f4ca128287229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe30a435629169fa0d3c7aa8399ddce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213d80a48136fa24b8909af394ab56f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc468bc4bf3eac2e15951b05c14e78c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3effbeb24558e31321eff378ef3d1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b715a6b0e631551104ff19fbccbd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7fb827d34df1b2613dcd57771fc35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3346ff87e3d4fcb63fca675154b57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c0b39050ca0a10ef1740d30d2b10b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa589550d362ace87ea3ceb2330b38d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b93f29d5f82cd128d7050f266d1f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11882de7014dcd334cab7f386b735d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c24daa2e368dac4c6f1f164d81c4d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0cac6806bc561f301eece821bdb3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92777a589d43929f94768580b72b1a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79488bd1efed3b0fe330e444bebb5f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82f2826d9e39de8d9538f79a0f8ba3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096c89a4f85dc2a79a262f9710cc4f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ae6a1b527e25fff7d87e3433e286247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ce9393cf00f56de13b43c6c6c375f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f80a66cd535c627b936a4b956d1db5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc83965b8003a26615f96aadc956b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469450f20a7e64e7d57bdac59d4b5dcf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f5b5bf08dae328d8af57aa39e0e4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fe836c639f8785dfb34c665dedd62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623eadc9be19a3ffdd026f48210c611254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2f3d884f0400a2627ec66c719913b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17260e83ae64307fffea187f04ac1b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e45328e67c2c4be9b70465e64a2af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dce3a645d4bd11d585b824fbcf0cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e403f9d916a4a2eae5d996625c35cfc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abf1b3b88f0d4df87554195646f0d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e24ce0a91c3e9f46b41aa7165be57d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd617d04b173f1da58b53f543390687e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41926e2e18fc3597ca929d0ef766414a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ef486c1f65769d7516a1044077809264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35177503533031746dbed4f66dcf2ab2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825a503d5a061469b817689c4c81b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9228299246ea1bd08886ee422be9bd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce0a78a78331d407c2868a759d8e51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6081dc6893cea6c822dd3b05d0f9800269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ec756cc842cf8c2e828222ba2ef87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb085d7439ebb66e310e4549d0dbcbcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec27bfd063e5c694bbab84b82cf02e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c2811d1dded136ab96f25023fea79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d25a41654d9c351d3e3261ae3c3543274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7068f4dbbff854a18465c068bcb82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe16f527ce4552097ee1632bb833bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61de6379f2701c88168bc5c20d372277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7254b78bbf0a054e8c83383ae250c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143a34b172ae719282274f9604ce3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2135d54abb882d39dc43b87bdb679280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7c49b156f2e0b698c62c4d6264bae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e7caaa55d98e169b956bc2b6910db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b1e4b813e54a4c74411abd524afb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e60445a89812a4c66608f2952e653284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831917681ab2c62e658fdcf2074a692285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e37330645b6e27bc901a882a08f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f8d91c16a9c622fd138d494810b9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d218639078cf9002130c26d104855288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcde9514c0f06e76acbb6ed3328ea47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3fb3260687df69d3d1aa33082cb83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef227b83dbcf36972d0c6cd8b6c9e10c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6afe8923fa017349d3d33e1e576cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aeeed0e9a646065536ffa69e2c859293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bba37581f59e8a34b33d91b3d14429294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538521412406c15c80db81d43a9225f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c52e2b2e34f129bd004bb8c4d90bc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630c0ec9846daf1a3a689a870521706297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001778f73e9a27d5194375084fe8b681298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480d0391b4790bf3f7f42bad68ca4a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dda496e9b815a7de6188f14c40cfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62105faa9f6470b244ff7bfce9ac2c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500305dc4f6ee8db1484eae5d9a826302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a426356339e6ca177ca0dcb2b1348e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c416b37ea547987b186e051ff79cdd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058fdcaa35e89101146fea21c04ad37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592d9d2b6235c538213f813f360c29d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930a92422559b3214e67aab2ef43ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19276d6f5d0894061b0759d6924ebf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd26d3d760aa19ccd9ac3fef87553e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086060170e2eaac3908003f247c431310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c33159ce0ff4c0986439d0a807280311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311324249a084bbeb816a7ffbdbe489312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f6c914f7afd97f223c78f23f24ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ecadc1254280ec6cd035d28b5b9b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9900972cb8fa9f431b8da83bd988b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd5f7e4a06dc459cdce682ee8f633316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5dcd273495e4e19983b21c138fff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda59c5339fb25f973e2e18dc0a5a01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f33d0f97c596cea8c9549c8b508a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fbf2a9ec51ee90f128c171a4a50b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4006894e18358398e5039ec1c66483321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b104471f87f7e3cbcad88309851e0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cf8fd41f95dfb62efa6846478dc0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fba9b43aacf834d3ad1032d99c4a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89759ab356ea5e9c8bcfcfcb857912325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60503d1651cc12ee6ff8465115310f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21454dfc65635387c5b0c8876036d38b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24736d3767956638fb7b7946356b6c2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66a121089d2d4687c7e638a37016b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2fc8aa950433e070f11f06ee77e87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfc6035fd156342ffd4b50b754484c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9aa9646f6ee5e4014bcaa187361c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba3b2170cb12f388648617da4b7bda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b614857c31c0a1a6988bf5d597848d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50952a829fd51db55eeada85cab3489f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1d2a7d1e077a769f6643b60edeaf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57613a2cf98728d45f441d30a4e931337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83845ad8042ab519176056f89418915f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e427a31b56aa81e75147060fe7881339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101960a9262e20e626c028722634c97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1eff6b91a8bc9ce2fb79afafcf71e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860136c7229bf937c392eb2d246e7bc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b856ef0de66e583f52c8d74c1a6a568343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36e8d113b4f8a76ca83e8c2cbc6e7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cff9f9e474afc791668ef97bdc4ca5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72526559ced468dcdc9d1db69e1495346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288edd84a65b87ff5af62020ae1a973347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a10273a87102c305ecfa64048b480b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf41ca65227d831543dcd7830b05be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308d123f44ff8034be4d1bed6d15ab8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41747c0a88c296ad74472e79b06e629c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a1fe5cfb6edbeba6e79b1d3425b27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd57ad1c654ffa4e29047a212b619c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9add2ee3221f668c09996dcc6feaeb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a3f36cec00683ead9e759ddad3f9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ab3a0d7d5b6d0a190b087b8dabef5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afbbe887ae0a51ed7cafb3bb6b4ed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593204fbb8f1d539cfe60afa03ee0184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae037dc1d70f6a715bfee06136907e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89690decc1bbe1daeeef7370197f45ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb11e0ac1690f57d7bb529ba8e22fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0646ba7084d986eb37fa10fe7e2c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ceb9d9030575cbc3b7bc848f560f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc8131eaa5fed2c2dd7e2ca9af3788364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008d83e957c2a25f405729c61a8a021365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a4c81fb2bf6e5d0070dd9f3557dd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224bc859fc84aa3e40277d8cb973e2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c111d615c2576f507f340d61627f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca635dd61294859bcaaf4fa31d56b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e3e4f3191239b0e548fab2097bfab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af4d4d0f9ad4c8a14540c882aa1c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105a33dc00b22158f66804371a314e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8b1db8c4c0ed3662b93165720bc28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d473b780157b49c26ae021198ab913374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f21a5d52a601aac6bd0c856491ad0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59703aa3fdd9dde7981bb7018637076376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2407e7cc766800e2b1f5e6868414550377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8491de996e1e13b6a620e0176ee57cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b873665689b349ff8581a95f0c0ec2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0456d90b46f681920e21f3393c630380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbe9763689804dddb8c8954f20a7d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d9300ce8950bb284bef3775aedfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003de5bcd60b8e5bf09b19d2b8c9bab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c3cf7028bb7ceeb9a756b75e3c2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e77d2409c7e01daf8f12d980da6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a04975fc1af3a5ede766f86bd624386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef83af2db06b1b4572abda0cde626ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695fd4a3ee1ee80d1f691c779427e18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6041a75f28dcb94502feac0c5bebd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739336c5706522b1987f21caeaddb1df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab841089abb4e1879e485e12bc6866391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f277d3f0b8af0ae385c11fd821be6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8f714f4c5ee7c4643c7adb47d07c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23917f3e9adbac73310d1826d237b8e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2c7125351f14e8b81c3aeaf1035b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b94f3b757c73a553cd51dd4f67ad0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b22ca2dc1701fe5974561e1c79ce2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d05eeb12dc7f31a8ecb2345768a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c06bb6428df2dc6997363c4b9e2926399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7cb77841859b84df6bd5373c0c268400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb522edc8f0cd921650a5f3d16252401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b61afb83a476df041a8ab3eeb8bf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d045f80956095db3c00e475079e45c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcfa506000b8175ee722bc29a58b7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192b755e632d47239c914d7c47b85c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0834ed650833eaf5d13eac9f0e863a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3c426eac0ac56174decff4e1ae3de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a30de517e0a4ae0431523f89c0602408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc037b18422ea4e912a0cd82ed887a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789777c0e60f53f8c68f240a4612504410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432a2ed8984a280d2965448a45472b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec04fb15c8c0a9f92f400f3f5e3b47d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032410b41a3e7b1226683a013a987b1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08161687925720e4024f7bfcdf321df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecb004ece3e1c8392f6dc6f790b977415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f665488a806d007bb3f460dae0cedc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d7c6650b6206e2e9a0e06a9028fc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791021e587b54d0e824058affaf1c26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a687983c05aa740ab197c486d261346419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e596cf16cb21cc5b016503761ef67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a44be8c3e9bbc9172fdb8b47a983b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a622e24d10debd692019c2cfa817ec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f5b7fc92c8934b0ea878f9856bd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449e4f0f01a933916d1765af5eacb80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c843e3fd56502ce061cde3e189b08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061773c7cca94e238aa8864646715e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d495eb630699d365a8057f1172e06e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0f1fd17f6ad3f918bdeca72b94658428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9eb64fb076ee3b22e3335794275e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6584e0ca1f110b633325cbeef012430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aec406cf5928e151a9a59f6ddc35f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d3dd0b44e33a4cabb7fa4aafd77b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff1feb4504f6e89e235681bce44b4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8f27bb77a49c02ea7d0e160b221f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aece47f3e9b81aa38989728cf3450d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a4c900a0b28abc7932ac067a7b432436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0813f814109cdb534d7945e19ce26b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d78e243803ddd931a8faa2076261438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5509962d76f982a96f6cef5edcedfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77cd6c3a53b981a50f7098315d2990440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff7121a99014c319198488be13edd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899275bf0daaa1d117d9e3e09c525bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200a794cc51b50aed9a4abd331dfebc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f8c93199b1cf9994a721aced6fbdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b36fa0239caee0c907ddcad2b7e7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547549348ebca60544a34f972cfcf66b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ac1e9e0d84ea5a2c70b2b842104e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d6ea4ad542f6c8234e940057768e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b5963bd5ad8f619160e19fea3c6e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce451a39870d8072207095ffd381bbdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2de5693c5a2ee1e83c79ec5d0390bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55203b556a7ef17bc3b5aa3f4f11d807452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ef0183446572c645152040ce6eca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc27ec21db81292cbdf331fce00588454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44ce181921d0705a68625f0348c4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792e6e7212461f9dd45c2f1ecfb0c61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34921d97ac543f91faa6ef4bcae769d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a569faf0cf375ddd07eb6186b1e0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef620e0206804a1e05e03354c1cd29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204677973730193e1e4f2f5436e98309460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8742c58a3d9423c158dfb2dc0cf9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd98e1240891da7b69fb9a5e3701374462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ae4d68d35d72f8d5f66895b17e92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf98d78adcfc29fdae67281ddfa490464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa354f58b5c6d2299c75e3a352cc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f364358faadc60c5ab5571573501668466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5886cabcb51ebd67ba813c85a4f677c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd11653e74c4f28025738454bdd357468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb2864a70cfc4dd7b4acaa1dea6f0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6503f149fcc2cb9dfa164ffb3f19f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f709eaf1f80b1ce92fab74e66b83c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fff58343492242c17f1f086c4ddcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e0bd94374151fb74d72831dd6775473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2502fefbb0c3f70a7bca1ddf67b14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b561652f936dd559b2e8379138ad3b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205093a1957ece5bf0d7727550b69ecd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915c65ee65d667d790d7d3b4e96dafd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8401eebc944568076efd0545bfc991478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d525c33ed5fe55128999c790e57662479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20f44667600e780562d5a5af72f979480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec039c10e8a0caf70a983342d86667481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f32af80d60c04c15e5cbc92d631327482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccdc46504fc669df0a8c5129e97af1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab9b3a35e589ba25b467ef753cd05c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c41b48c4b146e5da335438d2e7722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3069463412eb397f6832a0c17e2e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458bba89c2dd2b0ddc1c21abd4146b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b14ad165c9d7db87b1e7c244458638488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd523cb4a2ac8ac0db381e5f07e4870489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ac8cc3e4b10d7c50fb275a4516c47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150be2783802fa3cd7951d90757fca8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed8d496beba5b4e84cb40d799133f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8825e07a55c7b1fff66e18885d47f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4fc0c44ec7e79f3dfe0dffb733023494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322ebfd21b0a2629406ea38551668d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454808db0ea05c9bd4fd3bf4642998496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b07ca92c3c7469c58d5d1b56a69b08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb00e94f6330e985d3f9145c6359e6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8150e594d8d4fc3a9b8fcccf5be7b9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdcd3e9b3796e5c3f701d4d01b30b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931576bfdad91f307841cfb77828029501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832734d04e1ba2fe2a709ebcdec5e15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed4737162774a99d43dbdfb7ccabb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e2ebaaa1f00d21ef0162ed92fe413504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282859e991e12709b8646978411aef5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2de2aec42f95675a84498d4563336506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b88b47ab65457e58e580a60233f1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feaf86699479bdf85129557df28c26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca990c0d925f4de56a45224d586897509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b1a46adf899c6d1a69c46ffb74d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4806e5f07bd4611e432007eca9faecd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66282658cc28eb643c9680a54ae9796b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaf749932fbd1ddcff3726817f403c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e39be02dbd0fea0e91f5a7a284423514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a01f7bf67552227608278834815e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff21c300d4370f97f17089bbeac9b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e511e087bb0c8ef1983ea4db4d0480517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27419c2be64ecfce423e95769ab0a427518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13087721b600d96827a8f60ba89579bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bfb96004c0b02b24a4bfecb30bd49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88affcc5ed34ed63e76918dd8c9d3934521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad202ec0999eaa2a4370e8ca3d82d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3399ce35b4358bf85edbf704f28e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199c917e171af591fc8ab5433ac57b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f648dc941210b2fffbefe2c838b452525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c67e38236833fe91de3550d1fd555526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd5f688927dfebc83be963ad3e1a5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396fa56b1641ea2859ffb09a6debd0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2b591a62fe8f5a9093256fe8961d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aace155cb43534c560fbf245be28ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953e615971ca2e87c0142d2422b2f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace4a68a447656b72ca05ab0de0874532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35203c20ee28965924a18aac632343a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9086755db114a1c436c624d0d205ab8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef623c3efed984d00017ebc43db182535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324a28c66a4b6b75f2325046aa86a7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f7c4fe74c866997e293b1c563c2a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4d8d9c4673a96f62af612a2f8ff2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403060ba0bed6580fc05aa50cdd82bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81021a0887fb159d324a30413e9e591540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d14fd0cda168f1a053b5f5e277b17c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc34e46b4ae838adf827f0431edaf33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab05f277d8210e7ccc06a8552d10a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5868029d14a1df8141991b849c2186e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77e6ecfdc41f391f53b3a0fefac2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb283bc3bf21c6a9426541f056d92945546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a548527c06dc4eedd19cc3afe70f20b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836508f3b14e040649c25f6d98583e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a0b708875c92bbc0bfe064e9283ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843afc7fa07b9f2049eefbb63a05ace5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0417a8aa8f0ad6442dc8bbe4ab4c33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9645c3c03c11da3944fb9080d38210552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a9a899af48ffda859bf21e2572811553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154d54b88dccc7ecede5ccc13ef1e50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f738ea16b80164c4d1e032a7df232c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55132041aa159d33464e40f65aa64fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a60d1e565bdbe1aa95c64eb16a3f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eaf584bf3607b43d4ad05e802e925558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674473b7388d0d9379886e53b50ed546559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba241d8512dabea9d32f7085ba16ab1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abcdf5b3240be034882060cafa9a6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ee3fdd864dbba42d2c2283c775ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff55fc434d11ca70500d8d3a08d200563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b41d5342a0cdd4a1ab61deed3f6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f694423af689c063d65599d00dacb54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402cd8d5726996963b7d103aad32c45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063fff2c2aa48b808ad9da1873655e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b7027a411935d69306d885262adc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f5e8682ae1229e6f79c2b5ad6db0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c0ab8409ad3bfe9ae3284597a55c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7dc452d8d06147bda29072820d955571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188409a9db894ae3a0d4152bf55549572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb4ee0d693fd7549d79a460c904d73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b3cb09a86422fdca1783b72c54b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958858d2522f19a4a46e72f3f9f35dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2316fae206377f008a74348e160c719576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef479c4aa2d3a5d23a110e640db4caa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160dce6f345682a163aedc93de09e8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352531150d8cd98bc90f29a9a435020579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5bdc946d7492ca707780c2c4b00f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6c542c32eea6754f350c5680a15c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087adba7c2fa3bfecbb90518f7dfd78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e76bf2335a82588dce0d7f9bfe0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973d653ca4146462e964d6c17195ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fbe80af90299bcc2bef570a4cec91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e5eae725e167d48e6fe0a4a19f97a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3b6541e44038ad0758947f57b1653587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd01f41d964af5dc5cea1f3ab476ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec934e291635ee23098b302b7ce2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448b7fb23c86ad6d2e8427e0026184e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0f12636e6016c84e9a3e2979048d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff3f458467e5ac19bf8371039fa0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b69aeb4bed681012720d4ce1bcb0bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3312e19dca24693c245c7978f5f62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cf7ffcfeac0d881451a75b0da74c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161e3f35197336e8cedcc86225fc0ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2b6d0b5fd617e129e51fd9a25ec5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8177a77de8c829bd43bde84becf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad6d6b50241eafe33486c586780e4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a391c70d17c29aa0d6fe02faa71dc00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7757627084cc9c36db62311ca7bdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b6f1541bb02e764c5255bff45f4b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2bf83152b163b296369fccc4db17b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ece332f39155d55696c04406708a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc378140f3f8cb4ccfbfaf2ab306613605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aa9cb127fb0db1d11032e7251148c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc496f472f66accf58c222bfd8cf6aab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a110960284f5ca8e72d3c4debc8c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ccbea6c3e3853c489f05e75767a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492d2364264ed7a4be0710bdeb102ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06e56aee86a99ca59a155528d2165611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b33eeedd3a53b80302108df68aa59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb15d477b77e03828646c3162328a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd0c182c5f4a1161fe2a06a4d51bfa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc581cb42d5b883cc2c6947394c86cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5be0b154d02fa271437b6e3c2613bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a233e6c86b4b55233b9c0b051f80b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f33b18f5d374415036eb7c527f74fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad996ac16b7bfcd9d3ce6c596d0f80a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32bf5ded82b8d3210b4eafa639e991620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58db4dde58f34e0d9f9aaf0caca13c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0afa27d57c1a9122ab492a03c269b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f4bb6e12ba320519dafbb1afee3ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f5985a949dc56000a050f1d88da37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace0dde78937ad47d02211ddbc702e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1a6820e8324b85d6bd3adafb6c210626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d147d461b2c61a54f1f517ae6655ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cddb1f7a5b692c3f3e51e2fdf1dae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dd626e1640dcc15ac2410b1189706629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4887257b5f0f0774f2c1caf6592d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37f0659005772a0a51bcce755d5666631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615e9639a7866845c4e44254fcb084d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de51771f58a280ce122ccbd3db3423633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b75f9819b2e465412ab9774dd69ffe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b28e53417641c342972d33149cec02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be421ece74b4c8f0a060746f51acf384636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd55d1067fc85b436b99a293c80854637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842963134868971039a3fd251059d0ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b1f107f3ef9eefb2e150ef83bceb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0de9da50e81ea7629710f36c9170b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aead23a3a220c0a937e999d7d05bb2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c38a1dd75dec0ed4c4850a2fda67e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635cb1cfff476f5c5947d32f0e332bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856ad4725d10c38c6df06ab5be50e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57395111eabec12da5cba9bfbab27c02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf851fd844292fcb1e2b8f4d903aad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad543496760453f165e2c8b243964855647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b84a0244e59cd33c2f5e45d6419f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb4cc6bdc28091cf0947feb2b7a789649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da6d151ed16107aee419f1aae8fda8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10302855ebaab07d341f5510bbf7e599651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503ff8ac45976b3a5a1f2ac18c7401f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23503b45610dfbd993745826c4e28286653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b99fd0e07901031737fe92f40e7e6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a829ff6e23e0f8538089c9a26fbba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43396ba7c8032b3d8f252e81eb75f086656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9232e8f32e519faeaadf4ed4b242669657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f9a2179a55102ad4a44dc7f33f53b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b460d710fbc651efb4c03dcdd31ad52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff9f34793f4196bd100d7b665d2075660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82d7d034297aecf0dce3c482ce8530661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd5f0610cc04242f9df1a86270e95c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3aeac21825588c13adfa80afd432d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299083cbe6655a675ae16f16e35a0063664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a7c21de971b42972b9b2182072d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e74eefaeb6b856de86d1fb5134f89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c809cae6ad3a0da55a3006ca479fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a70142a477832bc984f883f9c064668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c51bffd62bda693994e6b06bf9eeb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c9e67ea829e2b7e1f5c6239a3ce9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062b513c88b236899f77f4cdadfa067671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321f35633b33022d5ee9ed5116b886c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0cb4e42ac1c039b9a272507dee50d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dedbc43a8057068e3f9f788b25864674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6603ec31d5da7e958b833e463d7df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43955ae3960d380618e5b36634366e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb8250ad0f292db3c7ea21a8761d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c25c3aececb4b17f16ade3686eed6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93313778e67fea5cceb538bc95ca8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae506300d06273f1ca51be95dd9b058680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ea5b1f22d8d9f822689a8e6de3fde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade77ac86447f942a2b8f5603869814682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b76b223a97e905e7da7377f7891f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda6a3ff0a8a71386d48d0d8c3de31d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84c0cdc9c5fcb1d89d6e390b587e6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082a6eca4dc1595428673e55e07900a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2c2643b9a28728a213ec396c417b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3188c00afd1a4590bed7e1472863555688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0826ef85e631669be058d2170be696d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8aeb0f7adef76e8f4df17cb7e9903690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613092892160009c17f2ff10d58e5026691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6a21707306c07bbfaed20b87afc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3a04baa8e830ba1abd5403de86a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dddb4451e8cc6e8bb15543aa8b9e1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06393a564353bf36ec7c61879796d37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd117c36b4310197980f0a6ae431f13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5805678416a172a3061145048aa57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda24d6b39e0de3130b78d8b3b867ff2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda2647774270df9dd092b36e2efc6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306dc7082a296efea0cc6235afc44d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8c3b6b346686fa3880703b1751278701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f0a7ee44e8ab179c27d7053127d24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223bad1a91bb97d0ae93b9b382746c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a43c408c33fe4dad70b3a9b5dedc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe206c561496c87fd91c772ed5e542e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833cf7d3cfd21712eccfa5f9ed947e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f230f953b6f0389fa17dd33971553707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138e187c86de7f6546d4e780721d54e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3884a929dadd8b03b87b243499c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b7b30b2c5dc15e7f6cfc055b75db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99ae402fd70dc84d2a21c9e0cca4af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d1030e220b4b00083457f685a5801712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f446c7202e43bae0372bf40a072ffb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383b41aa08d7f89bdec3305bdad7137714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29ce9058eff07bb720ef8fcc37455d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b9d1d1edcc01e16e84e117fd5e52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3fbc814407306aa8f28005fd26ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a374ed181fc663e3f1d4d32c9939b89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aaeb66339d397597a84fa4b1c93cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239aa57b3fc4ae5344e906cb10a2282720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3086273d63cd4a33a72ad9bdb9d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a88217de3157e7487c21a05bffa5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077fbdefb32bfd269c4d96b761adac8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc72d458c9ff4d871b182710b187f06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c0c5d5a5f00df316f9a2ac11deec8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b0c0569247448e723e49447efdf4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b47e294dc26463c04d08875b02c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053754db99d09334924faad8fdfd3e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc495343c3604d49fa8d563baf1ce2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08101917ed87505e4f7f3dc8028bb3d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e1371bb2380732dfecef2f86f9e0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10003e4a42d4187b86ad96fbc05fd07f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703ad1c61d1577b9c979e347dd2bff2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da0e01f658669fffb4e9bfc45f1475734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ce7fd25d6bcff7270949a948d1a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206efe918392103322b118a9ec02b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a21c72d02d7cce02d5b4cfaac66314737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed4c72098f176e39fd79fedd4fdb6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc356244b0da43f673baa50502149739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d777636c72dbaf2c671173aab411e70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dca2c76eff7ca64966ae27f164a47a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb43fbe085fd5e91912fbc8ff4a6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6e7b90892ae6d5d8bedba4575e380743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3ce8b350d6587d2dd986ddb182488744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1ba2dbc4c58ff4b306ea652b89812745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e8ba037a7c0c72a2b000a4dfc40f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adff674830910f0affb28d13d33fae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093bb319d3bbff180e90809eaec636748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5a5fff755dded4600e6a74a776da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d3b2d125cac3c5c383496e1247a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce24d6dc3173bd3f5bafe27fd795b35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a286ea72bbce76566d32c55e2e5308752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2622d9387f0c20ba46cc86698909e7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462c3b57bae4c39835c9e917dae6545754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2013946be7747c4b18824225c1425755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21096f88f3becdfc4069518b3911537756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ea55da283a9e1c2e85bdfe21a3697757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4abdc6d63d31b10961f93874c8c4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba9624a2b87af1405b52df55e89db6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5d6995a1e89d9d9de8be84db33f671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8ddd6332f5a44f62e577e1ed5b632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9187328f0371a9518318df273467d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874add2724e7b2a7b33180d8b56cfd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134a5248307707cad70b2085e35920d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178d2e34917d9913b40d1e18f479e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40f6edbf6756aa6c747fe5e54f21fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e637458fce2bf46e6de1b257af38c698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da42ee52e8d99a1b791c9f1b1e5a4f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c037d722b07fda0761117c1d33f5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f42c5da7b2e2c4b4d856aacfd017711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428dd9d3227d725f1462063076d515912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a33eb42265aecfbdb81996a35427313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aa6b0606c9615b23bb2f7b66fe0d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48ed2f1eb5646eab71bb765c727c4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d8f4fcf6438162aacaff984d1ea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2401ef1682a47c283da91c953eb413d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f247062c89799b6083cc1cf752472518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cd78a40e02783ba50e86012daf06d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bfdeaa00de65bcd4c051a75c3a0df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950e246bc5f853ef5bb51671137fd4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d902b83a148ae23419643c8552cb6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f96efd0ad6294c362cc68bd9aaea3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a15491b5dcf8d241e7b0dcf2d8ae2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f3b86095bb85a68d9fc8f1929ee5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559ccffb958a51f4f06e23cf32bc2ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466db5b7753fdf6b61e180d6c8ab6df827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7d5548a9e45d79ffc61bd86d0b3d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b708a9e9fed494ca2c63a57591888a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9ccf93a6c734f5099fb585605daf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2007f630d7daba3c1aecebe434dc7fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89720a08511e80586d4689054674256e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f6bddb141447c1efb4574a2a19d2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41e4182c13082e27dcc08ff63f27c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2933cd643c1b18db071dd36c8286ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0eb752e770c8980bb4002988bcf8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a92a09011e3aca5ca1b9cdd3677b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b28a07310c0b15195fbe00e66490138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56674d636a848d0365070a16c1fc646e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea62d5965d90c4720813f922dcff72240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601376fd29bcb511cda9adeb3574e76241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ada96a01d405af4df584143f210f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076815c369d4ed234a963258aa05ac943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195117bfd95d21d9d00f8893bce3a45744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d52f5c41efa8e014be3842b6195845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de179be00f4cee5d8832ef4db5c01e3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e21b9efb0576b90507c8b39245cc3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c9a040ee786259aaf096af3af9b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8683936c4febdebcc1b93f8ea9a12949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6106580ac182f715132462c6621e99f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ecbecd5f1fd52f0f5ae6902f0ed351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e9928628154e2e0c1538c053ecc2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee9748859a6e4ccda0cd3aeb66a9ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ad7a6453ee5f55dc59e1c488badc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b96cbd2a88f0d912fbe7f0f42a86f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf97e014c3c00f966f6cb48df57d1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816183f119c7dbfcdb0a338a06f865057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa5016b9dbd919f119d382167c12858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb456d5ee32d7c81126e96222f2d1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c9de6ee2d9a73c2d23866f9c609460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe385fb6c3283b497cab91ab819810d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ee4d82ffc778e02478d4a6f2251862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d1a627799f1a04aaa441755f9f52763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67584dd7f548b9cb01b7d4d1d56da62864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bdecfc23758a8ef2d70011bef1d0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388265b5dca042b3dcdd11df36ec584166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b278db9884af534e4a4a6e3940c16467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5cea34086aedaec2321cb8bfdd2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d4ccf916ddc8ed1646c14abc0b57969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc36e261a64eb2f59e25d342c2d97270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b75c22f55427cd9b83f8acfb43df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d81a63fef78bccbe7e0f966456edd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331649d0650204e2ddf54de8417bb4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6c7071bf1dac2e5813bd7690c7c9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5280ab923d33e75133c647bf0755f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f32c21faa061a8f344028cf3c306576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e5a7647b2613c10495d01e5e277377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d1a43db781737146d298724d58bc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1e90c7c6687c8db2b7ff4b235272b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a93dd345c20b555f7707ec3487689e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019999873f5888e8a6c287754722939e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351b36291c732a81d181a71988ffa6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e00a600c639a9f99d5d4884d176ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7496f9241cd8ad2fcda14b5c38e5b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32ab2a0c533b9f98f9801c101ee8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efd87412d8834cfe6058c4124356a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6eecceadd4aa657817da90c1dbc1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225b811e71c533923da6025e0348dc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e130c0fff9b21aee84ceff472bf93689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853397787d1fd3598476a7bf44d8316e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93562d016a83fc0967fbc3152cdedc2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76832ec544076dd5cb8d6692cafed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cf27f9f11724697590e15da39bbd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d30e82983c306fb1f80567a0e7eda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90686f4f989f0bf60444b9f649a1e89095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e1ffd4e983977df1f4e46c3bf6cda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebb60bcaf2b4b7e6bfe2e4399f938997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57adba916c95e7cf731c6216051b0d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d86469c92931d22343234416dc78399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d102b375afdbf35cf3155863c0794100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca360249d40427e310e49c24cb94bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec1b17a945830fe39a7640d5c73f2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23bdf958557e9f454431ce40e033d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938089e91c7f2b989edea3e3f57ee3ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf17bd9f007f2d7335921c9301e35a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48e3e57f990b2ffe8d3668ee8bf66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611928ab8bc78ca55c951e90d59a9061107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70bb9087961d9230f35997bfa311d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4f41e12a521dc535400ea987f4b7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cecf42c4c99c1f20748bb2c4dddef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122dbadc2f9a770d85a161b9ce95321111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a968aec54c840a55524da5d6f4bba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd606336d529ca3dcb74b4ba08a696c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e78cc62ee423200acd25ac3a188669114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c34ec0e45fb42fb36c41e5fc914f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1971dfe661846ddfd82696ea73b992116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44765bc38af43dcc4706574494c27102117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d71b900d453cbe3bb968cc6c3273d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1903b5a9852f0e281797046f89dcdc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f9efab8dd3fcb34f9d74aaa4dbbeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2439b5683088b520b3f3f83920e4ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e6b17e38632cd7acac7088076796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f0f4c5a04a9f61d232e04503fee74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdfedc6c44e0ae6fa11397966e4102124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76d76a0d094d8b40011bb616c20ffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9beec2e49ba7c3f750f725ac16fe0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a1b810ce11f30a0775a8703608597127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df94f89217dfc91f5ee892ecbe31c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f8fd22b0c837fe277ebee4f6686f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb7e3235badf76875201469c63824a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5fd182634ccedd7b27ec7f8558be0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fb590a423a0448bda45d94007d055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86284a4c66bc21af9a7289104aee304133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef6ab7c539c3802a1fccb01f3950e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a465ea768b20470348f96f1c1e930a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82067ffb7ac5ca6829335e6404b1df8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a877888e9fac418b865404c44af2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19d9889fa39e7bf3716da206f0a036138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8718c66a688b5b05e3cc39ec9a7f923139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a718822a29d72fc8b7da41d6fcce6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb532fef1ee25c926998f40abeb22e15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a03ead75cb1d8b6617f65cacaa655142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3374443ad34e89694fb25e4953e930d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81cbd29eb3c448e5ce7d4afcc0a777144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba7043518b6273bcb30329d9bc30a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bacc83e2dcd78665728ccf60e20384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0482f85ebdd8eb5052bcc50dd7be1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12283af3ad817196a489f8b952b34a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a4afa0b9b534535df324f9f74515149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368edfed9ab628c275ed4c8d23bed677150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8602365b9f74e84732c6fedcac637151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d19cc78e71a3a5da08b6b52661200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f22dcaecc50ac3dfba2822f3d40ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d2ccc8c5fbece914837e6cf6310d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c76d8198efa0f68aa87f280015d82b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df17321922e0c1c9f29f14b37672ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32246e339543155ec49115765c586c10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a84979f2928bde448aa6a601a97f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69796fa5afd0cf0c28383b979bd74ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80053d104313670f65c827f28591f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b81a1d2755cada67eb3a86ec0637ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5aac190e35614897bb54be4605403162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b4281632156f32e202aa52d4a578e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd718afb0aa11d81f36216e34fd6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c3ca5c3c531c585d35a35859d1577165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51791b2e1503914822979e47f4dc91d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98704e0c70f098b19921a62e1581d865167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacbb590f60d5a6a4c6914822582c31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb746670fcd1bcd92126c3ed6c2f7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d24aa5e34bcde46b65e6066316dd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20912125dc90037ef892b3524907c80b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bc5276a612d8d9f35e2fa557279a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50f7ea5a265a90fcecac910032d50c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037392c635c18b11db9f64c9ea5fcfa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e88a0d27b1ca5604305683647943e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c28eebf6db3a90d4362803ec1fd147176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94631b632cdb54f1df8ba10ea20f2bca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d86099cdc296cedb6d51246460013e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1bdb713dec34e5869ab74153613ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359ec0e0b6837a9de867c442a286eb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224254b71d1e6db6fbfd8b9562e130ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac1a23fc20bf8e99b5940a679a440182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57317fe58d5805727d28fdd7d26fa997183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ae068ac03ac86daa5f2c27c45ae6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d0ea27275ee5e4467a0def51be381185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594669f0e32ed2177e3f2a526a4af42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc199b347e49bc6ae6a209d6a9ec0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e94da81f823ce1388c96e6bc286340188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235d2744d18d28b423f0874d6835855189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99261c5c7d8b9ffa7595247f2449ad01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73120fcef467a11c4545d452f0475e08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3512a6e5ad0a559426bb7e5939ba5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad43b255359475df2f27322cb3f6b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54f44607eb70b1b6ccc8ac7c82b09f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e1012c021eb51a3f61acc44eb5328195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b2f7749d6feb641d85bb7be01cb46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a06a2ccad97082580e9fcd79b7025197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820bc838168dc977d14af1756bbc154198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f542ff722b3aed3b4fa86556697a6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2ae65dd6b9cd208ad1ab813ef17c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129053a6bb2dbba19fca60fae708ed4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73c65acdea141fdfbcd8989c5624c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa1b0be22ff45884ae7d2a341ee871203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e5dc495b5e9b97684918a8b933700204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee82123da847bdac4ab0224adcc0f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f869dfa6d2c8e1701f7876fbaabe0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bcd96885ee699cdc45c2fe49250aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f06267e32809003ceb8386384c9fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35bd7bb840eacd3b154f6380f13b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33850c5b6b362e697925df628431c9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f9436087dd376209fd9701c094ee1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42fb77d0d7b866557755560cc34147212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8424c47c6a614c8027a5a3bc2c937ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436971e06996b25b8b7da0b97ff6128214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ef58bf1bacc22ba53c63a65db122215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9196a4bc3e792e0a7fb9890322b952216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3b5d47ce9decbf1a19d6a52811b5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adc7840b2dae5a49bb9921dfeca826218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d80b09d7fc5705565bc0391fad087219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a05141213a4fb1dca92ebaf7d5494e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1c7a420b2756da08f72df461a9b3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f17a3b0e450298dcb4763066028ad9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0a5dda357c00a87f52b38db38caee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ec2bef34e8b96322f7047d9f8445a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a303773bd62782179832f33d71e34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059fd178b3bbf88c85fb21978352d08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b7ba2166650554dc0fd1fb2d10b16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796fc3d8d671ca2411991c35323587e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58df25a077a8984b1a787eacbb08e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559f8ade8ef6a51a00d965244f939f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c98e8d62b34c9c42612d118367330231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635381ef999adc054e853908ab3a2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756db31874b5b93ddf0de9dd4ce4543233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d4a6d87edd5ae83151a7a350fb454234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4ca142dd48c238347afc6cf9b70db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631c739f8e37b4ca3515a1f16f96651236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d125716b626109ac9886c76280d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc614576b886e2b1b6b62805e1e084238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326ee5297d60b95137d0eceefdee512239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111daed7e25f3ad5274fc18ae77ba557240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d4115bd6a64d28e32f0280a941f6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be629ef697e85b338fee8b8724ab105242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b997d3f91b79299453a2aaa3ec6b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d078e52d61cad0ef7af665ab269ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82e5aced2cefeb6bf4794c40f35a48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cae1d60485817aaf147f8e2159c2c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa646a5fb7d3f703bb71fdf19a66ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169bbfbdc4aea6f7dd53fe6328fdc0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5204cd4bd6e719b45807318e5af5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96637c47cc5591116ab562b5f85cc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8c4f96cf4005439b5e714bdf86613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95951bc4f87f4a94e4535a96029d1289252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92e0aec869b01138f28cf1747ee512253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368c64a68b7623c98cf8079524e27ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55164f2ec118f73df7c15ee672d811f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc01d8ae9998e7d92b8b5cb68a9271256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1b4091eeaf8487fd95e97bb415a9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e24b068db9377989b1504dcef7e7a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e78a1f1a4afc2863c1f497cd692ac7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091764091cb4ee911cc89915b9bd688d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f302d2e331b88d7e8615a2b8d11c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d1ec95812714b9c43778db6cf516262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac62fc0e07c290eefc522fbb31614e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e1b7f109c83efdc0304e69d92a10a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93eb91b63453d1fc6f6a5191733497265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817579753df833871d5dd124c11f1bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8b8b83d1f2f84d7345e90293a99bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19aff0ff7b99f736e68aa0677a7fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ac0e78a374d9122c0e39cee0c05c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766c2ce482e33423b235ce9df27fec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3e0ddbaf9ce2c99eb47a39147826271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a558217c3788dba2d71dbb559f111b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20060e024344e88d46614e878c4f3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0f8d97f8955dac59e1f679577d8c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01339bb2b3ab855504549dca54b7e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781768ce1b1b0ca33f17e95a993c643276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5c4ff5f484c4840b5c9cd357ce943277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f7744870f8f6c37a9513d161075d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c9671205652e55bc5a50b9f013aec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c13f4d7abc41c7261d28627af85fc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b08a3136db8ce180f7741842a9a32d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71853b461eba9af5e7614fcd246c8acd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86750f6fa22ce2a1105864a5b95ab18f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd40fab3f639e270426e32e03dacd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efccbc58c56cd3793b86a967320e066285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ec0b171d413ab039539077a997c1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05734a3c10478f010ccea3de8accb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81497b4d5e4d59f4e28253f58f7a072d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35fc40674a72ccfab90a28423cfa1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354102784e4c67b6854ceb6ff9a0be4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c521617916783ec3ab0cb7c00350882291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e199a75b33444e33a24fb2e6fcdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891324e9de6a43bdb70ce589780c70e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a73129e3cff3d5abea0911dff4dc7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b5a507fab6261bd05413efb91d2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe5c6a28400d6e821483fded0be69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689f8561037da92f7d940ae14c52175297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc080c8bcd4f0de4aed4e9d6e6d00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f88d830552d34783968fd7bc6aa6a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b6d302639303c7bdbd9ba9407f6b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d647cf23caa991026ab59d62fdacf41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2b96f2c423d70bcd1811bee6c4218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed24b80778532656f72104853e8c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f85c08671571bfa067b4c6932d7999304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aba55d2826a13036b5f3f930a9605305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd89c864c17c57a4ddc9d8392b5491306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebad4f096d23bd67630a25eed8333c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71098834a511d12299c870a3660d6573308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316bfdde62c4b61084f79e54f61e150309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bebdbbbd4e2bb5706ae70d6c9cd081310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b609a4bdc08a30dd0433cb13a67fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11ee8565966f436eeac9c6d77dcbff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa66e3073ac3262a24f0ad8f22fa3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818c240569ad3d8f12cce63f5dfcd54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015ff7d5e34d5e42ec32fd14c56f645315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8255f6c733edb7f2cadc963a0d8fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25656c54d6c971a45618961b494221317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6b03e8d59b786ee3e849260def08d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f082b9db8325055125efc21b5e816319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d08c421da2cce52992050787327eab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da23637a8eed8879b0eb917fe0a9ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f731bca39db55c379e928b4d3ec61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4770a46f29e146c6d2d3e30edf8d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337c49c65ce824f9139b4589b1b647a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa469c836cea89538a49fda4a366758325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c867fcc5eeb02e0561c39be6256f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513112b15dfb8a6fdedff518d66db0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df14fc23d2a3175809ecc71fced27c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5f00f8d8a4b0c24c5552bfea08a5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282cd386b9716651e76419d6e4c84f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b76d5920f1a8919b3c6fcd1bbc1b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c2973a03e66b23a9c82e2ae6ef01f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6368f7447362f2aac8874508a1fd7d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c669503813cd7327da75f003d4d17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb37f7e53bf38513030a09a1cfe829335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16775858a340e303b15700b0dfefaab2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef458191f6ddf511e28a4b8af50bce4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f9a80027a6e051a3cae67fcec813338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a02974e8ae43463ff7cce4075b83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee93995718bae19811ecac9abcfbae6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d69c76b812bf9229b9f52f643e1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b949c98417e91ef59e1a65e9ebe4927342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b166f82a92087ad558688a0090de452343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4ad2e426319b21492a871d79b239344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6875bfc65147a4da38a432e0f26b16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca9b72b2e8c59787493c7fb2ac95b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea100eb17007a86647ec2a44609ee9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432837dd14b3e607ad0a9564e8fc9711348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce886896c6e36b8da6835342f11a40e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c57f85dc483df73494eb3a1d1bf6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbe6216bf86c4ef9bffe361ceb9df3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460772632ad15348e946f71d6d378afb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0551ea293e5d00b919d252febd292c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524127e63d6bf6d31352d6e194377278354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4bde8b8444a05dd69278856404cce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bfe96d198263d746c4b6c321e1c27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f5e6cabd5d934d478e7ff01c9e4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdff14621cd5a8e771a58b77a698ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e984542425d5a9780013f8a45a37a71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b375555adb0c6a4cb90c3bddd3caddc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb07058673897308290ab3c1b0d33c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbc2f5425742310b022d6287c6c33f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803db49efd4dc3cf077892bbfd885f47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa920532f1c173a8c0ae045b879b1ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18de67a810bae33b83449e9c222af43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83a17286cb8ef709284e0b20f90cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de3fb9e4f9cb01d8a73fc417ee0c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b4f8809c2f593d77f3d015965079368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12470fdabbd49ad7523a3b45137920369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e56d08d5907a9d8ce756e4ee8e782370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee11405fe1c5c89b09ffae6816a6a31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d7a5bc3e89f13df542c5f82eb15d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105633960cefb392b2626d756eeedf49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714fb970b9b4ff30207f934b4acc4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389dde78a6a2dcccf02ddd70611ad55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ce4bb58332fe11b981df471f3aeee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a02fa4af2d1024770e9cfb7eef41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4579c5b3c91b06e1563adc5f16f6cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b410178b5f237b135a27d200ed7e041379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cfb6f6f65f9056f067702d840ccaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868b81c1a3996351c6f7d5f47445a67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395e18447e312b4c85580d5dcb40616382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0057331c14cdce41284f05956631230383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3684cc359371cc3e477d0e2099d519384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50887a1e9989101948e5de89f7e0f82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768d7e776df3fd10c0daf2187aff4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a27876c6192d014ddfb759475a2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12690c41c98bfd4181c94cb982b7076388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8b66531a5d187ee1b32fd12f0d089389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318b0ee9b509ff39259b93c33c98d37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ed9a5b8c071f99fa3b3151b93433d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfb971006b1eb6b0aa8a542a1b2732392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b6a67bd88e59fb514668f9400886393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e99d97989e7de426195d7ea6d0c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33cfddaf9fb6ffc43a52343927046b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bcc7e3875ce4dff2a1f11c130da7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056bd898926728d9a66f663a3b7ffd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5865f48cf1c0a1e1b63e332c8511a7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76beb2f76e08cb1f21e0fe83489094399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f4c481da04eaee9673a9edaaab92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bc46c497203f5ee1304d892d5c1d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d11234faf006817aede7eeb698b53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d39ab6668e16a06f06f15a347418403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d19e6a58754749446c02449212a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380e33a2ab8c9447bd627357cb7a630405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3c3df59ff1e6926eff9eabf561e9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a99911cfb535c6474f42f970e08eed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f05a1535274bd90260c1b9f4e817d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee65ab15c057ddf79700e40ca71992409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68585e6a68f518b12748844cf183ea0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b1670287e1137d8dce99125817476411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff2eb51684086b320c174fdc64ae13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac80bb74449d6f2dfaa1986d5948a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0672ca6a360717c4622b6e5efd81a65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0e32bcf5988d544e3cf52fec2c110415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc82045ae87893fb3c3a47b636617e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b58855fb88204e764c6b515eca35f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904bd260cf30e74e6284a4ba5e0b1c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6677e08533910d6ae14c074d1b123419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d1a66f198843b8de3afb3e27fcf88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a565ee5ba3e99cf1d64e759762477bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720c057d49169e210bd4ab5344164f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda55e3bf0cc3cc6b6b7fed3b04f26ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd20617cfd8d5a97c2f1079a681e393424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e699436811e262cf37f161568da8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d1203b839053d472665920fdd583426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda934e3b343f6e0b081703afd804d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00da5c1c0cbbd95bb70acd468af7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969466e8a89984ddbc1864f827fe58d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f4fb5f8d21a55085abf27d07a145a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d47bf76f8fb9c93b9e0dfab57f55f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c811306ddc307853cdfd78fa5c90a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329d3f241c0fc67cff8ab1dd60edce0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdb64e646f85ea70f1f9b8a8a600be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a803dd9a7730d1f67bb1c6f8d7950435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee24f1ffaf7cd1b788c16e251f6a81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bb49d5ecd8c67ad8a7da5f74f0ea3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7223658d7065749c020e5656a4b33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708cdc3bb2ac091d2817faec8cec3ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d4c4573a54d27ce1676d1f03143a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fddeaca67ac6ef23ec1d754876ec0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525786e19110cbc59b8384aa7d01c84b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbda539fbb30ac0e77eb0996dcdf6a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b58539c7c4d1f5b18a9a5d55972f1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf1fd7a3abdf482d17e01885ba8bed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b084ad9b3ba81dab404b5d9ec4c92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1d872b3c7ad3752dbfe2262c7ed24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e91c7756ab16ad14e6b0b72cecd86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c7c3d863871f3de85a475deb19c62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15438540feb2fc9aa3d2218baedd1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00283a1ffe28ba2b322da12a4d174631451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b881fc47a41a15721acec9e4a924835452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013744e72b6eda1b35e7d879796d4668453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f792f26d1bdbaa2079e318ca04dd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8b994053d8aedac3b254bbdc0846d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2cc1381734ae17ab5eb6e824823c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c1d7de4e1b1e7d517ff2c3c56b4ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16ac673d0229164a43fcb75687e0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c47342aad3dce1981df12771216d52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48c94f4f5dce1c2fff5243f40d62b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c3d417ec2c2f201f6b17912f64ef1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f03c0b069d681780d5a9a1a5deadc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8a350437cf54787e76ce1b8257c7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c14658b26191df6ab799b9557631464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cedd5ecf5c41bf3246830190eae02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba54ba72f7fb6a6034407ce120925466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b51679d18a2061ec5a41fb6cded5fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae5b2d3cbe4698563e62678cdfebf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dbf1517120bda6b53837c9f83c913469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a2ff16020251621041a524a2ff71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99c8141c6e564cb8b91778544476d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b2839f9ed131ad47605bea0950c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f4ae473f29b3c1c45e06757f095e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e439745de065fa665f876faac527c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781501e8ba5f6ced21c0c3af571e9a81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0e0220f2a21f720d9886f60c7c9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba0b6fec6662f4f31328c4ad2bf2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df914bd9bccb5e89341d82450c3e9b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fca7a6a8526151711e76595f007293479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cb7b9d12e722d01be5d2c46e691b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a51042ef8420495a7f9cd848440d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe55b0e8ad8672d9e270393baf165ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9726c32888b3bc54fe41fa28912254483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e36c97e8a309a79ad46ae274d36d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113771fee0903093d1a22e444fbfca7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597c3beb3ed93cc2329859e782aea7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d11c22403890e621985936cafe63b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a3d2b734346be5cd895fbae9f2236488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ec58dd862cd63e93aabae184182a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ab88b6892eb6a1d2e9744ca190e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b95f4f42c47e34b885c5252f3fca19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784b6a559c6fc4f11c7433f119e583e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d873dcb68d132e993c8b6ed44ba3f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a206216a0cae19b9e1334da863f155494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7943fc80544f52e5579e081d35e740495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164a767a2d647bf1f7948d19d18c83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905beab0b40ef01c83728e236a419ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146e9d121f65e65de94c635de0dba4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b7ba585add0d1aceac50a0f212d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183362763587a9e5fd049961dd0f84b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a219a3559db21aeb0f8dc687e15717501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0147daa7b7eac80c2b0e9c5ceefe2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1ebfe001b23f027b5bddb1cb1ddcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5b1950244f557a5ea0acd7f2a24be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199525c949a41ed5249bb2cbaaf697e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed5834ac8db55f6e2ed14838058970506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc6e75f0ed58d29228a808af2ee3f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424b4b21d08dde0389589ff6e34d6c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447f0a0bc9f80981191f014ad43f92a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0e8435f41d97a212fa07b6188135510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547f57fb4b4632312820db29ee18b29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fbf54c114f39f95248719406b3ec7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfdc57c371c29a2de1612a5cf597b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8a8c959511a8486c5cd4f4d526a1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16be0ce1ba2ca09248996bbbe81e3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8120bef32714618e4c6303d8db0c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab65a4597d795e9cce2b3f2dc2122c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf952e1c988ad1a95b800436163dfc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b9969050f2ec5c4087a225b4b3738519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa6cbec862747a1d2982c5e3a1d5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9f3c54db0b0803483f3b25563c0c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a559b987292bd67c7a7031f034652522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bae9b508090cbc4f2ccf96f8a5bd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d89c08cbe092fb36d5d0a166fd7c3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a645f34fef194e2e7c653a3f9d0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896bb1d9342f26e8ae5dec0fb4db17e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c359f92fd524a9aed723f742820de39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8307fac51e31a74cf2afbc7ec31af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0bc93fd06e5325abdc8967ea55d62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba6e735bff7d43ca8da00c7101e534530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cff0f13b7b01bad1e22020bdcdada531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e85cbc53ffded38b8af5458bbb3a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a1acc97c4650057ce977a0a2964dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c042bf88ad6a7c43033ffc445f33d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1412c3d6690757284d2db07e75cda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8fc7e2bebcdea7672aba82334e257536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccabc81e2d050e5f5063a20bbd6a37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22287661b9f0818422dd3b9ce0625cde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84271272939e737efcad15cd49027eb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2e6cbeb2e07202bd5ae98fcbb4a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeccb659eeff9d5cac5003c5c6ac90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d661b732253a57ef1bf82b87374bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f49d07690031144181280f195674b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c70b6e55255d0e3c1947be27d46458544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9342d4246ca51dd9ee62e40e95527ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056779dde36e0c96563b8bb201b51ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e136a9ec6a18935cb2266cfda9d417547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf14379d3bf5090ad942cbe84ba22d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789471a4fd0c309a61297ab2a2963f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a763f41c145bf1cdfd4aad12f724e20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ab00390a9d8ca967e7b67c91be7b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40a6705522c22c996a2c58201bd3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d10948365a0b57abc758f4cf5cf8d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99366054e80f00daccb663f79b482208554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26743349b4c36452341dbb92afbe7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d390b0f29917261df4a0e8e93a9bb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421de00c88c52f1b733f21cea95c21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8df45c7223a54ac31e935ce5156ef0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52fdaf0b4be77dfa1ddb512d824134559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4139ff31ddd49ba144fa2b3421fa833560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb94db465e11914568abe1d0ac87f5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbec1975679fa51d52c6ea4953b02a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a079e812de3e4c239af42704d246d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d4e03ff91d4d60cd0ef2b45c53408564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0504ebc03ec5feb911f1144c8ecb93c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128786e70434136a62c3cad5226b9a66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016da2717d847a6795f59197829777a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a413931d0e4bc618eb2ec1b8d97ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d75d38bf559a51389ac896fb4374f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de0ca82e447dc5604a463c8ae4b067570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769109f00547cb7426b25020a63ee96e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c3627a219175b387f6f5020a3702b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3198c731cd2bf85748fcfbf2639356573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa40c88665d60d5cf41fb9aa2cfdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a574f712fedb4006aa0275c3e85935575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa9966925a02f1fb873148877cfef5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa35c1e9d8f550158827985e51ce8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46414c381d5535f742f9ec2fdd0a380578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba922428bef1a793995a5866894f34b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af673b8fc43828488108fb448980b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc05e71d877b7df4c510f5cf092e37d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aa06822a70e25a7214feacd3fe28f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e93fd042437ca476709179ba2fca9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85980e48e9932e6de95bf718b4756447584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c55f70ef3fc6e51a1b66ddde255bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6264ceda930fa9542bbd77c73ef8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc4af134a72ce9007d13d1cc200f0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27040132ab1d2a9f602541b78632df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3cd59cfa422f2a384b1a3a958f89c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f8de950903b6608bb21c9d3859a1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9440ef72a883c820d0651ec3947e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684cc04f69457962e338a85c3ff80a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f48ec1cb7894acaaeafd3d386af67b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba56623c46a80982b8f8ae0b0e85fb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0337240b86af41d0ecadcd0b73cfa36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f746f3d75cc7e836f7173be19ea0a5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb315be139acd81c408eb044cb0fda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa876be6a18472215148aca9769fb3c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11632e937f92722fb8299e937e73a1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2cfc0df11088e8f7cdf61efaf1c2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7a46b607e3ff98a06d7783b52f777601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7412cb9df419d3dfc887fbbf9306b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb9100181b67cddd504d23ff51783603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a3213e85d6645d4014ebfaa80018604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157ea36d41dab64fb0a218c044886ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86946f4af8d9888e6d2008a3c7c444d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb497c07f2c6a8f23b5c24f647ea8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52196f36500b6e9e3df4a10b70a69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056ff10498956f793e1ac22b6d2381609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9df3ee1244aa0c27643b740136337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48234de7368e60a25bb8dcefa63e654b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea81f29400ab88da7441a3a7f991331612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1dcf11ec1926ca91a0bd228a344d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55761cd4e95dc02b4665a524634e3eda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8b3ccb972d0f6c8717715dcbef57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4de3977d27927beb8b4bbf87b76bc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bf5c5e63eed1ba9a776b68c2067e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80e74a52dd2b6f490d45928bab7595618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e334f5ccfa444ae2f4eaf351adbeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab803b17259b97bc53df7e969c003659620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f54972cd7e181cd7dff1195e43d16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf786f171ea2ebf542489e646c91ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32409e872a6aa98c88e249dd1a94a9d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e39dfa7a8f4aa3de70c89ee6fb4b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda60c994a53e8a2568b100aeb625c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570777e2537425a27e5bfe5fc5da694626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e88c3fdd4e774bb19cef2959e4200627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb256de7ceaa10c71a9a64ed3520b29c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79e8124d2bd0115d123d5a126b9dea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240de1af9fb1bdcdae2a51e17407abe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc54cf62c3cae4a79878f724ec5209631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624bd6a74c2894fb5be19a6e592061d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214be986418096fde22f9ccae79f317633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0679c7667b2aeef82b02e3bf257212f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e68772126d3a9a0e19dc4e41a6ca37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c74518d829af0a18c40c84e32d40e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6f814ab8734c62bbc6c91be7a1649637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a776d3837ed91faba22aa95a1b5a7a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156241c394e974506fae5736779123639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8521741a9136a2507510d5febbe2da9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a3214f65814ff82c60110d59a6f51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fdb023005105cf3b55700f24fc594642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4fe53b6cb8f574f187dab8130e89d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5781bc8dc0a922126e289576878f1f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fcf9ed72be5b3bb0df8d5f3cd0b56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711c34aedbd1da817cd06ef5f743936646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803bc50b55cdd6469001a487f57602a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c81c42d02baa255518098fde3c2c4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdd9ce184a74867237cfe3ec8d1102649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5013ad8ecdb13ac94f339e7f65ee3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571b59f214b1c9bf19c9c8884e8e40f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c1a80792f160d193b1bd5efbbafa1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287714fc8fdef8bd5257c90d3285f61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e491277353f79011b94e97d01bdc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd401e20ebd47605fffe5bca16a6c89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ecec9edcf8497bb99a27de0710884656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dbd8584ed1c63ea3e674896d7102a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e310a06b857b723f9056fa7a24255cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14665f08a5c25d3eef0dcb67c309ac6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac837752e2a16f21768c0543bc6c604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ad48554afb48a88502f2940f3d163661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e412c9b73a811d1d80cf999712b6904662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839324a2c86ac6e88a9bddbcb16d50e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1c0495ad55c78e132f1274917306b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7b53e9c8377802151e1b73b0bc65a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1dd03436ed86ee9fdb5aa2a6c3c51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df201569558ced5c72cced76187902667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa2f96bddc9cd91a097e097c26453e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c245efe2da7e3c3397ec292ac2a3a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2bc2a1f974ee198a129604a823cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ca2c47a8c2d6add8e5797b480564d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086b889a8cbe8d4cb5377591f6160c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc630f43941811adc269e4f3502ee64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd77830038817e1948012390c85c12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfaa5d043ecbbc3ddeff47392a0bbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76bd7b309ddfdc04b1487889a7c42a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd56194be8fa22a18396bf9d286de8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603d377557765c04c6d543cc1a99044678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c8b28d433b8dd20a3a2b0bba3376679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddad930476f691874dc0adc4bfefb78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d4cd3f8cc13a8cd7f4b83c7450473681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d549ff5d0ddedcea1d246321053297e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cae629c00d3512fcc7f409bada810683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76678f415b738b0cd82817e6f7482fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ecd135d9b6d76505ede88b5237ce4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e48053ba500995f995e5069bf7e302686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693f8759e7595ad70928675d07fb79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539c662b21bfafe25ac8809d48dfc84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b5802a677ec8de31a832eda0a70ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5a9602537fb0b60cb3b68ec43c01a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36964951b8403463bb935d7cc9e205691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eb0143965ad7e5d1f10f0562d5466692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505500a26c3de29d54536789d3cf079c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6773e0a90826bc5f2d521628ea8900694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2809bba6070d699822667b6510b8cf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf026bb10b782e610e3fdd34dfd167696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac0bf3d2fc821acd4b5e0424a5212a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04aa6920d835677edf99d1c081c757e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e100bba4554ffda49d137f3d1b34f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ba679500b96ff5299797117a3a2b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a830e9bf72048ecd62b779b0cc8fe5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7de33cf7c73e94b12f1d2e4c8cfd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159dd6837fc57208d7c6bfb1b6a52b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aa066250b05f10943dcf047454d4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8e5247ac8f8a0cee0d971bcc933be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabcc43d5e2f81a5cc44bcd32c168f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690750ccbff2fb6c97bda5009480b25b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5940ec78fc1719807f63343da9bef05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67408f4bf965fb059e7057e6a1e476709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c577ee266677bc82ad2d8f37bf7362710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de30999be1e4980cb29a3eea5220950711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31550b70326d735fd26d0adb70103a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bb276648a6502d475279e7f803b14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4ea84e6e26d72b6bd602d3ffb3b65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8758e1fb5425bb5795d92991eb959715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1b841bd86b7fd8e60adfc2c871e8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186ff13d1b8af7d24496dfb24933f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0d541a834528782908e6233aecd2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57e30a04b6b16cd79f2ed54ff62669719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af166075c4929837110d71f4b626e311720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a2664f525c337ff2a0bd0dc9a2f7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d68065acc5ec74621f0b826b38b27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466eb69a86f5beab9fb0687e274ece723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f6045af2da2cb5985397fa7f1b23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c3af0ce84d4764f3082120bbd044c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d5ae520153d20a092efcc07af927726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37117a4f48ac1e214f88d39c4032a770727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc5192182137dca91d5fa86663eb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae2c6e8450dec6e32ba0b799f32b63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb645f3bdedfd83ebbad3ec66436ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67b5aa42d9d09695a9ee4069e32d32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08677c62f63a1950db5aa0f658afda94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66728c7289388c0b5c419211fe95bcb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3212b0f9a880133a6667798d61ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38859ab7f3cf0597b7f69947572d0c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d934e078aa5ef684d5b23b73be242736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72abcc6acc0217b0f44f111a547b5c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24949cc69d2aedbb37ca6340e1d4f19f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b2ff251a79dd2185812781b9819c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1064bcc4fb5b545c19f8cecd77b59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561afc931a5170e8dcda3e209c5d8d92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c3402a76f5befccd9dafb7362fe2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ea15b1a1494c945e418e2bda43c5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddfa4509044c0d1782ab359ecdf533744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d5f8cba740bb77a418c85fecb3bef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225165c5afa5876931e4b551eb73361746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21567cae01702a59074d6317ed234b2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44c0b95b92f577a842f09cde7a9094748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840725ef975a418cfadd0803f4b5212749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ca74b6266fc1198c54e22cd2d7332750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870a69edfab31bd2ba5b7d48997b904751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a75752ad0909cbe68d9b78172537752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b790570098d9617b33e89b8f31897753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed28cee1e046e034d7c2c27119a9e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b3adf015d114369a0a3e23250698d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed0ca35386b00f6c450149b97cbba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086015aa9ebb72374b98bb99a2dde2b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e44f87d9c68b83a3a40c4521db201758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea4a45802695070421e3bebf5d133a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>