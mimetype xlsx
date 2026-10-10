--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff8e29e25bb527e5d83d1990f14b031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b3a9c3563f5497bd28d2828f650262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34705723f3ee6489b4498f33f14c4d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8d93e855f004b09c094027b4504064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93eabff27a9efb82e03423e17ef8485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27d1bd4651bac9ac4fc11f8ae881466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70277f6ea9a85490e5f864cfc429c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a9e591659ffa5d97bd969eab3af068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615cfde111818229ae07c3e2a11f38c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84480425d09cd3a8e57b94bdae303c7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b30e48c53464764e7b704c4d2ae85011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb34a350389ea19aecc483f4f960b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35f96372308ec405dbdc7abe972e6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd498be7d318a4ef482366f81cf48e6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f69d657cfd0b044bfaa8ec32beeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee26edf168be7f83fa7d8305efab51b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67f3d8a14ddf12ebc421c2d52c057517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc10caee9ac6e94ef313a85c8c9d85518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e93772bafc4cf726825691da86e8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f8f36a90a99389479945db76cf0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc721abdfd38ffd389e5c700e1f8bdfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bee01c2bac5d4157e5d6f3bd4102b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4523fa700a53430c55ad2f22d768e5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb58fe01afcb642d19526d429d2b2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c56e5051637233936962797e35dc8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e5c55bf5c5e443a8547304de0a27026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698fc2333131e5b6d440309e46c10227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b0632b7cc7726511f3c9baec3508428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f3f950bf21dc570f862b49832cdcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee0985123eabdec18501616ccb3b5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4df431bbc3199d39383d657d02c5dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc806915b2675b1f6128746d098ffc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e004904d007fe9af98f3cfbb6a89133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798ec36c67c79722efa13f58a7472de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea04f2cf03348e1e75e2d8f3d4d48935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58bd6aa22cfe58377ebba0861592436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c59d90e855a8e3a2614134b176e0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb32c099d16998b2280480298a41ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cbde79624fa515acc0f48bd57425a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf2dde377c7157434d69c0c91b57cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7582b202f82b42f02fe3e704ed75041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c422273a871f6d798a4ffcc2a70d5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df8d23e96fef504a5b92761a995c9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334de70aa1cb8ec70861bb1bf0ed05a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d7f1053a57fa037ca124827c2113445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9ac1b4639843229a9bc91e7c085046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928b5723058019ae7c396494209928a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99140615c7aff9d2670339cfb55d72548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e17046b95de1ced928be2dc42a37a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf1e8c6f00a907e274ea57f9aab4a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415788740b957586b115cdbcdf5b49251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fcf7d7003f85ad28501e72911122a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504030cdad66d36c88b210490e43f9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68e1acb8ab65e5be9ec4949ebbcd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa62e69ef912c8a51495505723a680655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794edcb82310a6a24fe9498c29860a0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e174bc8549248e6458e972e02ef1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e5347635a6c162e74b97a38c46f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242769fb754fad9bcd64d89a0c9daf8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267f23d58bbfd40ce75ffa68a4b67260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceeffeb9095005576be27add7eca4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8adf55e501551008ceccd867705a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29a9182b62f195211be733dd47ba3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766ed986ea45919070bc404d4fa9f0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7f8177006389e9db09821a1669a6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555012045d0449c9a5807dec9f4034266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dda8f87ddc84a064f90b615277dab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f0d713342100fd07f811e476f7fea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d38bfda2ae7e81531c136daa66e0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cc2551fd3ebaf7f30aacc742c3d1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe4a0fecf23ea725556a06ddf1bd1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587150c6c351ac4853a867d9166096572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26c05fd6b1b27deeaf7e625612bacf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfda4fd76db727a219840a51738d5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d648ab103478dabcf822e66f478a99c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62f8a29d785544e650eccff6f35e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529a91510159b583551f7b6a3616fd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3211397c1ee7de6f003bf3fbcd27ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e48712a36b7980e372b8d2c7f6f69c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730b62514bebe9d0aa0e6d1f5dfaf0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5287ab20eeda1613ff91f318c8c461281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad01525d075813ddc5194bbb486a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43ca6db17f2df4a27a2dea376c78af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072ff4a57e3b76dee73df4a91ff36de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f833a29636709d28ffdf8455ba164ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d84c5aae9a6870b13a4a050d4a5df986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4124c153a067644051d1f61396e594c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e089d78e405c736ee0b343d473e82588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fc5c7a523f5b74478e8ebd1737b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e23427a00afe687cc821bc1399329890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1acdc0ffd25696699252402f09d9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf4a211ffd3fb0ae5cacd3f43ebc4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f659672c26eb7c4b76cd0af9a5a0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e46bd2e46b2df8cf462d92b87a3c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1e83e8057c334909bceaef4d5ae895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790783884b74b53a64c4d233d77164796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b6f21a1a78ffb938ea416b51291e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c55a9092db839be8425df2036210998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244c19c93626a57292e19ae3b54927299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9482f393cf8956e9c698dc2b3162737100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63810ca7a909c3e83f9aee1fa08db6c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa377441b86a8bd0ac24e11e5652b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2b6dcd83a3dad46bcc8c8919dafda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e34fc4563e36c464dd4ce8632e4b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e25e0c14775991b8b5d3055ece88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fea439ba8d4b5aaa74118ae3183fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4226794ca9858ed325b13ec21fb0bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643c03e99f5a31b8877b9291856bd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032bc5f8582a0fd1e21d1cc6704f042109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b08ee1591ff55dbb02a7dd4898da9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70858e2fa764fa273976f622551c45a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de3e674fc640f021bf73ab8d5bb011112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e972264ae254c56ee51213572feff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b88e07a242bf6ee8f8489b6c832ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d818bd07826987ea06aac2e98a44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56452cf631d595914493ed9a024f26bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6cccd3ca218de1ad853d701d7cd58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208c6cbd64c685785788431cd8c4c6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6410503f29546e9a383aec1607972ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7ad7d63662a8eef2422bcca05acac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222283e7f8a22b0bc9a9202b7be09fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba30d4c0db5bb3790124eef9943604122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d05f8e6d263eaaf9a964acf19501123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde8745e169c045c4116ad7c14744f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4599b35671770123f3069fa6e99ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a43fae994ef4b920d36e318c606d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c528dc867807b656a12b607a4962127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b5824ee0035c37d99b2bf742f0c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddac0e9d06a48707431b8b3198cc3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf57fe8e50b8f6a25941e60764f90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be367e8f708f8db15876d7aae8935883131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38f38777ca1db1253a25825628696a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306fe535bd97c13f75f732cbf9e93b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e43c47fd71611cc5f044f1560128134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e6889707a541d94a41f42d6dc4546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafea0cf50f476f596712f46895481c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7fdfd1f96bc5332287fd7e3d81317137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7cea254bf98001555dceb0d0aae3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf8cac77579b948dd386a3b3776b53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938366a4bbda805da7f4b61f3209cbc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e6dec00a0d2ea092da7072988e231141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff39e7f78ca4ea016d6ed0073e4a01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a66529f0db5e7090a3407a21d95d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a434fa5e40874ed6b6266c572ca032144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a085fa8bbce916a6c7f43e1587dcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f43085cd3645417a7a2f701e3ff0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1667976cd5904c66eb60c2b075e581147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf011f752cf26713d8974cbd11684af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23ccbb6aafb6139fd77f13a007d2ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bb0f0a340a31866f7a4f865d6ca37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3efe989d73c207e6e3bea31c11b0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210efc262b95aaeb36a04e390827ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec460c4656dbe1ebcf9fc34777858fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e18192af0b5c76853ac9593616ac7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251a2f2f1ea2a028bf561bb5cd6e357155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c57398487913924c0a80a173f8e04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75017a32a9ceac9614018967574167e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc9b3f9ab965dc140b0e4380c71ca9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6791cb5dcbebbd3be6c2632849bf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59925b6ad4a237edc53f79cd82c99f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db70d62391d37e7148665b183cf9d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bda9a4153731f3f2ec71fa23e5c2fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a3514068eff4a1bd562723bb00300163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e4643d915a169e4ccf4e4696005c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5a79ea604de64e4897f1aa9c4f19d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782f31911db3e10786ec63b9f52b4ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403339263e023a7c2d8c2e080f0eaa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af343ee854b3784b2573406e19db7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9083a4b5b502bde50a33a80794ca7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c587fb46ffbf046a9bd669b8480ed4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434fc3ea2b9721ca0b2ad0649980718171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae75fe459d04400cfb9c11bc2e73d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745968899a5238030bde384b9bcd0759173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa5662e6e0db0065b453295510a15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01908e3df16b1fb7dbd25d5ea621c2dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d824d786a5cf7c9fb0720a71b5d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553befc838c20f88bad2e4e0f2dc9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b4a2ff6eba1a16595e9536ac4cc60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a945c7d090e322a19502847ef68caa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5c1c3059e1dec117bfbfd0a75271180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df69b7a1b902ad5f1d2710e0af4307181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f9bfe96d793efc72fcddfece67361182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da769f1a00ff5052c0aedbe843d24500183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1546c29d7a51c7324e3082cfdc96f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2355b5d174cff6559f5ab21666b5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578017666d94a8f24f190988b11d4988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0bce7339d8bb69cafed76002676c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4bc64e3ad1df144e75ce4f9f101c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842bf17719c19c633b5238181d85ec6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c497f83de3015c1d967ae359781b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e715ea54aad6da99b8301fde5de4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce86ea92ce636f262f0ab0cc84e218192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d696a212545e0f394f9d089de98aa5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd11ac835681cb63b3c40bd421e469194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1064cd02464419cbbb5f0c9f57da300195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394c8047539f06971cd2078aae23f7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466a4b97042e384c502b3509773335197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0fa666ae364513008b43a55463b15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d462853c8a3861a5bec22cdb99db0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29884237645c3deaa3710742cea1f19c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad5dd04360d8df8d23d9f4f2ae753a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf2c8d2e079c77a5001d2a5c1acd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9339412a50f3057f39d11caf2e118203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c127fd6a67e80bc8cf96d119df9b1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dd7577a9099fa20a7c423f992b258205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab0c42339ee3f2939e937fece3f24f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b8dda23dc78c5c7ff00c12544511207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c66114d1892a38e7ab10fe32d042b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d8783af9cfccb9584a4f642c40ce8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc171e018ce844e70b35a24eb3e32d62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0129834045cc82642c70cc29c309407211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a0a69f3829b059db977236d604ba0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d15e52d67b292706976e9174f036f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6855ee5440a1380a4d2f80db2f5a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcf03dd81b7f147344b26cbf094191215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc148ea8f43acb7059d7d3eb3b5af0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e45b760d21ad969b90ebf652dbd96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a970c5a4e5207a56d0a40b7e799d24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd89b1c9259b0f8b70dcdb37ba6ef99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495177b02f8e13d44c6cc551cfee73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d3d1e081516f569de32a4bc6b60f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f268cca401bedfa7fde168ad2fbd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea4e015bd0fa9f9e1da6e7e81d536d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e746cf11d64b978e72a6d73e864f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1044659c72c3949d4e5b89177ff56c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f14f6826b90fa841d17da9575938226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed270bc436a637f3f75af6045f541f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7c66a01727b3c7f902cc80a09b808228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767909597931802fe6a2196bec71579229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96aeab1f87b67c739ddac774583d0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1144c07ed3e50ff2d780a96dee45e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fe222587241e3fcdf60b682563b12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d6534a3e673748a4eb0e562b58f3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280bde7ac897d86fce62a52d27a837234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f4b3c8461fed61b787a329874258f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c5c2c3dde6331883f9722857c2c43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d47dab56e9d223d37a744a93191050237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16734a5cf32ae1baabc0bfea967eff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e11be3a511735a58a869615c8d68d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2413cd8c0517e830abb8276d4fc97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155314c7fc40037ee5416e65444cbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f58e1242d4df68b6a90479a9d0b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131327b0a740f9a8a2a6065ef7792f82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739eeadf4c2390e6166435076428ed6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00658f591730401b18ddc28374daef5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112c1a685fe8133dc60ab2cc535dfc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e607ce770c69a9600c2bca7848b82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efee1dad371653e3443bfd06916af7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6805bc0fb652194a5580ed40d0822c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69906d83cae6a6db2a75e5ac653376250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d67e4db2389c9db206631941a538d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491628e73cc3d702d3f425ce556269b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fdedc07c82640f25da01b3323c6f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ad35a430dfdd299d8678f941fd1d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f22dc9e9be3ae526af228654b1ef1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a05e883fb1b5b6d0b59157e38827256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433187bbb5732758afc336bea1e34299257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bc603f9966fbfe6b002cb6e653b8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf42c3d0d93086d37ee7281de893e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbd0a91f739755467b0fe2dac212cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6729690583fe7663833c02a9d4df4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f72eaf6da894c83d7371bd2f62f1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659905cae63db294e6a3f07fba20b95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6699947841fbefba408e1d4f4ebc1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b702eeee9e54746bf0e2337f1bdbdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788abb3639efdecf951406f5d321114e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d53d6c1d37d05aa2b5124ed98ef88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f63feed471fcebbc52466bf054c49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a8c894aaddb3a675a0394b34bab19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e271f734a95090afc4d83c6202e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ecef4e883a099cc3be0f4c4dfa8ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0ad72d82278754f84d771dbe46269272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e0d82c1860c23d256144f48ec26f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ed2551d15f1b503da1dcfd167a3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c457faf1b0fb5f4005724c34b9a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669cbf45a6e9931810e4a3c308852f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264e4a52e133660056adb6fe1aafbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1f9926eca1c8a39619f759ed9d3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928f979fb5fefa88a939a0f47cb482e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c98de5251634bae1f19ca0720508a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918f43eca9f40e024dd371adcf666fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7569a4ed17744064e041799bd3389a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9508671fda0a5e362e8aaf67a7f4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab8f1f239dd164dccc9d6fcd4a737284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5d4c801c94062bebac05d9fac2999285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53f713e90cd07358694effd22115a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f766cb50e66498c0c80b4011e669c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460a7c0cfb08b2479e25d8ff52113d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e041d0c75a200630067eb593630f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8190cb5ae0e293a21f78010f60980ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ec9ce08fb3c5dd42b49bef310145291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447553f2a0f4266eec24cef80df63d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d999516a0e3423b7557fd533fae07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff5a004300567cd873df100407efd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67baa1861e00f3c330996869e4e6f24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993318d2dd6db0bea2ced5fb0d71152296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcd1618f46eb23d48fed0f1dba312b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebc1d6baddb4c061d3ebd20b8b113f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d773752782af9492d4cc6237fb1658299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ab3cdf48c80078e025ae4bfb1a660300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ff63e25122b6770e7f697db040d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c88184081d5c99a7611b02457c625f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc700f2dc00ec787c860254eaeb6facd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c21c94057de100b37c01d3690fd4ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ef2b2bf2aed635d6978cd1571dd31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197e7a1171971900d23c444af128bd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a25402d7245e952adc08d56ae0131307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c092f4577d50e9ad7df89a14f1f469f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2690125e7b53d45956b10f11ba5f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466949cc3b890ccd5b079a4cfbe6a84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfab0c82d484565b8142d311d7dce4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aadcfd9d3e18453399fd7279f0795312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80094d1573aa6c93aab05ba8225cfb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8c60845a705b934fe94160450dced314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa430b8adf8624a968ce7be0a8025db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db1637054695adcf54cb50bd0c229f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94141e559544caac464148480927974317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abee49a5cf0d5083d699cbe250dd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70b50d398cb8f739e0945d7fa4520319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6efeeb79209d74fc7e8d47860fd00c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8b82e3b473296f1b15d1ef7b05de1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daa0d6d239bc18a9f28149d5f35409322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c18d85b638e82940ed709879d93bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dbdde5b7cb837c4dcece056aa1478324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7d7a665e53f1878dc9709887c0f80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed370c4cfcae65d302a560c78f6c5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc3ddd5606906ed6320de46331989a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a35e4bf05c77106e3037c23f8a7445328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d8197d97480e8de716fb268ff61b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86614e4b1ab781460ebaa6f7d3fbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60600058f13c3e3bb72831c0589a7467331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b7d281d1dc264dda35205e8b73934332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f4f7cc79504080672f7f4621e759333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fcc51fc5054410fa59badfcf0b29a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed2aa6266f57f7af2fffedbfc23e85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3abb428b6dba226ea0733c5a719efd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12e5e3d024ecbb0730d109c9c3b435337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46274f0ecd0855d9eb01137c03fdf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6248bc7de4d703dea08cae08ac55d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d060ab9d1ca50e811c8bd20fc3cec87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0f4135c35ec935e37d3f3e17339c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058a31e2e8fec2b7040d22c49a9c55b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797cf98f6a150108543f56755bbb1c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56b8057e6380beebd75220bab7cd56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66f1c8fb2dbfebd03c181bed364fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa62a1519357582e6a3369988b55e30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6173d43760375a880bde549f209c4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28503eeb08b937faf2556a2a37bcf14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db60c27c5190f4e5691ce8a1f0c47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30319c50e0f6b924c90fff10c3d1c1e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f47beee60705a9bbed5bfc97ea54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b592dad3c2b22dbd90772600ac434352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c8e058d6c854ee95b61426094e693353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea7188e494d904169f2777219660ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c22877eabf04a253c3099280d4cbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3dcebc0cc8eb7c828c47fc66707a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a77bc029027d6705bd2c2802d6b51d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e224225a94e25fb469dac06e8514ad3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57ad414b8d1ae3332f337bab981eb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449a06eb9f5c6441b3fdba8c7d10225360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654ece8a49d2f29f205b4412a3c804f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a661dc1df60b9660d68c2483e98b61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da35224952127e18b23c41c27d41c4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0eb10f2424db5460e786e38b924ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef12d4bfeec4c7c50e402685b61d6ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e3f6f7f2c7539530ab9c5cbc7edfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b99d5097551321f09e3710052d6cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4062c5ab3c7fd428eb413827092b31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f791597f2d119738ec4208c674c88b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d053647541c583e599237bce3130370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2d310ec071a4b410fbdb519f9c32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f474be9e11db7b0ca459ee71e35c510372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e6020051a15fe45550863ae994a9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31e53a218f3eb93c97a0a3508a533c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1229a963c280bf304b7a0f444fd529375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babe5207a801c3aebf93f156129a73d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a92d9956713c2476a0893a95e7d93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73bbffa26dab88ed2f2de328c9d0c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaabc1390386f55a737bcab127ea2d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b33b4586388aeb0e057569d1c06997380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4d68a0a54d9d0bc7e5a696fbc2079381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243df820169f64db58b3a4e2a8fd87ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac62bf0dcf8153fff9f174dbad35c8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142444e6db6236466fd3f93d97840f18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1c2513c6086cb43e00edbcf59c716385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927559a7e80ca27b82d2ef23b364cc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fd538a7b52d4e4fbc601197784260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3da4d72111f53dc809e25498d3f6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c63962692a18616d07b94beac0e296389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44baac55ec9e6cb9cbc81b914947e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609af010aa3c637056d2bc6f0afd8482391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4749928bc33d297118f2bee5d0740392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49cee5d48cb3542d38a011b2f5037f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba272640df066f9895a0271c0d7ea52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec0cba5dfb22c35064dc67722dcc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a0ec7813b37ca1c8932af3b46f1fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a03ef789b015304fa39b7bd3d0426397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192674280af1f6165d3535bb0dd324d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23a895a191d0c48f7562b2227485a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e746c1923c7190e6e3f95b7699d3d5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc09eb4733dbf81153e9c9e0315b78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec775b9cba8d4c12a47de02bc33e88d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70dd3bb2f5c51c1ecf43b955f67293403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0da3b24bf4074137802c84ac3f0bfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edf57659bf4231ba53f0395dd0e545405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05053f4bcc3f61949bfcbe55edc636d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285cba9cef7e523f7379dd748c176ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ad4f3b22a9f4be702687a84eca0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba3bb9dda1404bc282e95843d6d7cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d990bf3bbf2ceeb20dfe64377084b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ccaa0dc252e8ff0d7c8308be47cbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027b8b370797777c465b4685f2f7f9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a8011399a6c084448ba6be22ce310413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc94077fac9963231748282ecaa95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eda9cf370231ee4de111c3190c8999415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d022ac0c8166107bcab47e0c1c493416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984afd06c6ff00ad3af4c076bd5ad6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aa2bb990df83df779d198b7ec36ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca05965de62a87733f1df74a0b86ba8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec1999b6c5d7b018a2062d0c09aa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cc6cc8bcf1c1e74153279253d1cbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041932dfe56e61a8a2121800503f3b79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde69bb4f10e5dbbff6fe13265eb844423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d26faba285e65eb9ef3a082487a19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c587287a89cc3e0d5e6300ecccdc484425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cd689d0d04473266570dd882f7b47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be064c2a8cd013b6995adda00ae1b68f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9d71d7e1f1bc3a0050cb144bec9bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d099b770187637543282e5a2e7fca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58516411f9cb3bc3dbe9bb5dab24c0bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39588c44639635a9764975cad3b2a1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affd12815bbfea21672259475f37726432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b4af77eba74c7bdfd6a6ed678f71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bfd784f3b24bf3b2b98b8e085f84e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4e06a9f78f6f98cf8ce20e53e23ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6163b833c67e1ca8a190c3b008f15436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342974a3ec56d85508774a4415a9967437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f534e2a4b75fa458f6ea1d13a8ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a82b3f185d3a8dc13ccb1cd3ae169f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf6821cae1f2c967967770c857ca8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34587067868f17d0c7e82c810ce329441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb252a69ff54a3fdbb2e3cdde95f2e90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde2941da4c47dc16fd3f45e4bc572443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810942144cb7df05b667caaca3f036d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bede7f7d35cde439bb82a71c2d08d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544405dcace9df3b33b9815a56be316446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c19256da9f0d1ac1f571f12c42b57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d3533e009a42e1bd9a1ddff051b5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26cc3cbb08239b87a23892b4bce64a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed4c839492fbedbed4c7bccda04ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149967a4689b0e35f04df05d56b33eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0308d5fa11b0426a6dd81a9f49b50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb824abb5a8d55d9259896164c4cc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570352dd4c8ae88c1e171a0618439f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055c2a2ea1a1b682100fe521525da99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186cfb9777774f08ee66f952a353019456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405852617acae429893050f98663019457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e07d6c2ca0801be29211420b40610458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e95babf465142fb8e1e2ebac5cbd0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc35ac154ecdf6d7c4680994662d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee4002c0088aab06fa349a45b6ff5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d32a4de3c3ff73caed8d4c7f7a43e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eae8c903a93c05c737db2d643a6617463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389f5cc2d540c08a4bbfb6cedfb5c94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b05a54eab608c390ba79cbccfc710b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fc100befdbdde3317ded60f20348b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f693631d9bc772b118cc95ac65bae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f44f223e69b81e06dbac7e1174ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8366782c4ac5bca5415758e6647aa4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca84aee578544824d0dba0223468487470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6cd0546a46248b4551846c13182c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b7c812a3a2fcc33b8c5dc4e3685a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c01c03c6d7bcb8f0eb8b956cd4fc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0f013de41d6c9610398ebe24bbc8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fe4dd7d19d03b201e5a038dd3c99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d54c6b7bd7bef59400de72ea0ef1b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9450d88c0f00fdcf373804960c3990477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373f64d28cab025c4625ea589954461478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b315345f0785c296cbec2d95558dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eca1c571bc859bb4317769422249ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8edd6f4bf824a83256574d7f983679481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad6c4fc12cec912bc77d9e910d617482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971899143762f323140c5fab902126483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298000e1234260efd5c6d7684507f060484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ad57ac5837ff8d2dde528a2548638485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cbbcb7bf6aa0f6d6353f3db923c34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a190038cf1f9d7d5ff825c781a97ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4956a4836c32b5193b5d359a21518d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa105139c07f4701ddb02b5a58e3f2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e6e116c460e5a1c58afae8825fa35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2337f20d89a979485b435e0bfc80b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463bbf4d1c25374e23fb6570e71823492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef6287554d1fc7cb904bae8c161d6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc888a721f6440dd430a431d17ff47e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428e11ee7661e4f042756076ef246f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeafd9db81ae19694cec82dea67939a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23138e20d5876d5a0d14b24e7e98e22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51463cbd27da540a29289144d6fd884e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d4e956519224d4d6316253ef2a461499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0631325d5724c7e08001fc2270925a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a8d986f6ef3cdc699e7fea44619a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81778d71cb9c7383f26180a867e104e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6f35f4d5edd229df622046631f3ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2dbd212e37d16844751e8ffa8b75a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdfb8b5dc2f81003f6c95173f371a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1062b4dee9dd3498dc901d84be5cdf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b57440cef4c740091660ab079c923507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6f274607ff7825da0a0838073f5e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa940193f95be05dcab07ad2981ddf07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6a3b65c0df66b7c353c0c73f672fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81a1b8d59e20ef3fa195ef07ab215511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577ca8bbf76cb9579305afb664b56ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51a9864f4f20f43a660adf931aa46b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e92e51714c94d7a3ef9e5f162f8c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071ddf669d2d5ac72b9eaa063b153c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1464c509c5f1e26368e6771941d705516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10963f523e3f744e1dfd50a51d001d8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93559aceeed0a87503c55a55f726c50f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a1cd11ee9907c69ac58c5ffe8759519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b97f86b8b3a412553c233f907714520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28869359f3bafe3aeb31de35d4e3c248521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aadea3ac90340955c2d400146cdf21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a736b9793a2bdae8507fc3a80a681523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c79e21564a0dc820e583592703cd2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f683bcf87507663894d877a1e03c50b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0661c497e95f007d15bc3f2d641bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c0d9f1e437a7d579c219fa4ae5f60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86508aa3cf4db1277b83d9da9f3bb09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7ffcf9ac5d8ce3998840ecf945c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047fd0f4c4a0689185a66f61608e76d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250cef5540e58371476210e997d0260531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7733b377b8116c8a8506e7499c1ba39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b01a2a49d7d9104f2e59477752d75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac4191053401eca1ee88e5b34bf977534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fc6c0388029b46fec45f905ab667e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39977dad645b15fc9c367b9a34fcb2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d87e6f10ec2ca643cab10744952ca0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0407f2224637f045a7b9c99990cb95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066853130918ce21e4263adee043a511539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ceb20e8ff03b34e94e751363b0265540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e364e73e422a70e434077098f8ea5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ed410a14aa41e223e3643db6f180b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7b90aacfc220e1eac872d7d889870543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ed1548d2e4c2ec1e921b54b1215f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e70847ae398955510435989593518b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3355dac929e54a29e3ddb96926bc004546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb0daf6dda6d4f9799c7cc9d8e205a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07080ccce6dec94518e94d1766fbc488548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159f0c957417c843d5d8d534cf13e51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fde9cb1cd7588021d4176b7a16ac0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987db8d8cc309869f61d13f113e05cf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedece568386fad9ea2442d937491e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b672126ebee934e134842d0d91ef0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a16e1bd7e36a5a50803ec2ab709c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305798ca687441f4cf434c5f2a931627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd7423ab57e626e25245024f2ba77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b234eff411c8cbbd2a28b7f8824cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220d589d24be4750f7f60ff17fbabcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e31bf235d57de307d87afc7e08d46a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783bb9fd7a813454ac7f5de9c659244560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5325aac5190e569153b5f264a9f35c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9cd871a786183309e32c3ef0cc426562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5290b8289e7cfd5e3a9c4da5f209f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173fe511e48f71fb51f497d55d301d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78997af390ef4b1b007f9bc1201594b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504d0f365b3fe56efa9ed30de17d15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22626d0c51bd4606e8e65f9f4ab88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ba3ffd4f8ae7a6f44518e54d22f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2df8c236b44ade3ca7da91213ad70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a486cd2ec1276b24b7f5577cd400e2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d9d0135c72a668da28ae5f3331736571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c229a79be23d5b013dc34804f2596b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc271b5c2f5d8b428e9b5e61d6d3c71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ec05c3ef638f65631c047c58e19b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3efb61938cd90558f27febef8762d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730bf0b34a0fc7af03974d3a7a8aa0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09943798cbd0871c1a1190cb925b1b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625e5be853143fee67d5bb5b0d0c942578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c09fedf76066d2baa17bb78d2df8db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fe8fbc85ecd5c0711d33844b03991580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9fda3685fc243cdfd494477fe45a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a9afc68033376bcc71da2d3be29cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e85ad8bb904a705db2e6f9ecef603583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcca0fbb7fb3c3933d8302d0b2a920584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06decf9b7b93795b551f28f74e9078585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87396262027760a0f71b3952bf2607e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ea46472ce32b4a4204664a493a9b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b44d5ec23758d011881b52bf596b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af4b1cbbde897e1964840baed78de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad763cd6a9531c4e3fe3df1a9cce0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f77e605e147291515493fa2a8f42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3881cda632e2f77c306b50413a8928a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40443c91fa977b2b98d7f43b806600d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fd2599166cd7bffbc58bfbf58daea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa7d04ddbafe9b293f9acd215ae7eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6eb62672cec7c3e7b24a4c7a12cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6af4b72724129692e99dcc54f5b98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e2c2a6fe00c261032168f481608a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc982c92e191c1186162f4022b68f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa34371545de240f7fced80aa422b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d430b9fa4bf09fe2991c92ccab8de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab575edc74eb980cd882aa8b30451602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8d0c783d6cd2c4db48a53c4a4f4f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc934fac115a7d4e9e38a11655993b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f14e1949b80187f3e3a7999c043d43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001a6c0c1942092e0b4b0757a02ef53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e76050b45bbe1ea1fc7d02a30a225607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93714cb957db3d3c364e7eeedf6c840608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770728bd3d0678a6483084c9e7be2b48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43354a03ae742d8179619ba7394776f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fee98bcc31a02133a87c6a7d3070d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c98d7e01072cb2f23033e1a2daa351612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b9844114859cbf7d52dc45e80c523613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3f4789e35b7026396ef448054f867614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37331d96782d99b1274c43a0cbad704615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb5f48f124b232a6058915c4ac55b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792e904b75a5b0748f75c70d50593e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b452d25c61d00c22428646e62f91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75974521a124e5035d82db3b9a03f6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9343e056d0ef345ad6cf42897b4c61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ded88ff448bfd504dc70181305b4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b0e8c08487aa2caa0f875486de21b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4247ac3cea2873effd63c214f7574e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372ff75fdd48bace7cf53eea7f17dd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32394f61e9c5cba7f3dba2b994431cfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f3debacdf37d99354c614b32a5af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4a1cfc034ba82de33e36c9902175627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2f5944051d6501c512af9f7be8d77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de97cdb915634f150fe6669be35e8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bcc51411dc6daeb6d9a1304e23a87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b5a5e7972d2c26091feabbb7366f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765feba1a20cc7f0926de5583d9e87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5b9bcfa63982bd0b8d4af7ad3187f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267f510720028797d0c3aef67fdb364634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083f3c0926b2f3449f435006599a6fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798115042f2e8a6090c5402a476ba6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365f850e7845f147c349d67aeabf86c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff251ba61905a23729182dcf59ceb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5865e87ceb87fe477d5d8f63f4501a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad5fbfd004df173069e50fc954e919640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791c5e47a5344f1f6f57862cea0648a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732de78602d59e512e945cf5c248c23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dd63f31d85893940e95781ed91d8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f136ab30eb814a79fadd6eb3ade4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924df7134ef21bb996f6ff13699dfed7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288f92c5ec912de93e5b8410e9088c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd613c54bbc24763e8d73832a2418647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad7fb9f24348194a22374c4eac8827648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04d5c80637829a2a2a66f59fc8d76b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bfc8f9db74f938b92101c91967b7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cf55b6068eb01cdebfeb31af73da8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c42e19777d58f1251e5a2ddd15c270652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4540e03b71fdfce710c7083ef2da5a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5f9846f7ecbb81ee879d2e063f55b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e8e7f2160734a0fc38e915de49ffc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37181008683c5db0e32866687766da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa194f1ec0ba487fe67c190196c892657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de329f3dd1095aecc5eed0775b5c869658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e7e54bb1b500f7590219b5796aaba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99a6fc3f249ff9f6be598c604215c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc98f336091e5e34d40185b187f6644661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1db9701ec4fc20dbe14d2dcf20276662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c6828aad3e5e738e802ea5188cb23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d676ff7c422b759bf8520bdc94bf4a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f0b069efcb28415e503376214ef1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0384f4970c6f7cf5ea00130f6a4b43d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6a15ca72db9467fbecff88cde0c7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501efccc369e84064f3a54b882a35c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090e914aeb43ea98291257870ef81db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb546b179b5b16d8125b5a68e2242a1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc72dcf5326b255b13869cbfe0b6d65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00489c918c9b500f4da29ce788edcdba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34985199f87d70beb1498ffb2b40d069673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d476a8e3f8396699b336555698fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a1f554a2afd96ab754185d7dfd470675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856582ecd88a3cdb1b2a9f29ac3af799676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc58ad940a6028197a9bc43e9ad317a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be8393474f17a5d6da26c20592b153678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb0160a651423a70d83621e31de31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194039a467ae5cf069c33f76dd3cbfd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8d6c713b5d21de6c18a68222bf627681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7f57ae9ca12c18971f542fc28129682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334135a4cd07378cbbcac57635f209f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd28b61e9572d7a472359bcd3caa7b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365210bfe535dc6714ffe9327b23c02c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d2bb878c048752e919301db5c08ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f60b98c423bd7c22703f68ab8fccb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac92691dd4a26e934b88c788e9c47c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306e8bc254eb27d131977537d4e994a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6701abf027f190dd19c74554b29e23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfb07e36de3c4fb07ad10956f41f9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2272419f99eff192a7914f4771789692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f7a36f805f024ec887262b9b1693b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451004e4eb1a442668bf17ba1d0f81c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec38401fe187a5dc31cd17cc9237f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a1f5f952cd064f4ca0099685a97ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0dbc6f005d726a56ac42e849022c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8bc22f869f829c628f3a6f1942e15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33b30dc395be07408aaea23370e76e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ded3341da0e7caf2ef0c549366648700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04f2ba7d4fd0b4bb31faa0e05ec6a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c656b53107f3aa9c8af915da10167d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79281bea78ed0138bce8634aab97d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd64498ac4ee18fde4e9569a38f34c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ec9fdaa5b6c2d2fe77406e13a3c23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32be70a350c6cb71b474e42f6685ada706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36b5bd6fa2f9a37473ed583b2b5ac4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c641750b84def97fa48f211e88457708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cd9dde12cf7e58a43d7afa9948b23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc290b59a047edb458407c36dd0abb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7dda6b8bcc169523df77e1ed00065711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c178b0a8e370f01dfe92926aac6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a71122f800148884fadd2d307bdec1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e046e61821d72bed1b7c4adab6d62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416636e837205b8bad0183425a39a6b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac0273f1f6d9a2c4f1ca1148436bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af99f347c58c312af988fe6d16671f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582720c4c2939882cee71e6126a4f15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20351db807e6c26c158d54350c7a64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f04b55dd538a376f3da842a61408aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40798ce927ce4a0146c83328d512f96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8432054f0fd1e0a948c27261ae06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157da2cbd88a27b2a21b45825e02800e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023b8c321aed20e254d3e8cb24633f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d653d5c55bc9761a050f7cf377fab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72d813d5e16a8cf4cbc68f96cc23b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc73df8417e4bd1df83708287c4e6fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110ac8575e9dc6128c3899697e6398728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575610aab0feb13cd140dd1ef45dfafa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015da9d3fcc84208f28c1e2b78d3bbd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a9dcdd98b1a955e43d7fcc3e4301731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef633303440f5db377a0767b0413b3e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8858209bd99e2fa5c6fcf74c7046733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3200069acebbeb21dfc01408fb66cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf8d6519d38f79a9b376efbf7c7bad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53775dd81bcc5d8f2ecf35812061c7f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08bf6c7a837327c3ff155c21efa19e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c96d1e83dd942d7dd409350cb65752738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b714c7eb259691691a26a592bf466739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6955ad5e15995462dbe0873623a57f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d102acdbe9d36001691a4071bda8b93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31347cfe45cf6be4f726da4a454f2234742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4848acc51f2808e82b1218a4aac4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d85a8689f16099d39b1a97deea65d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6295d64b61cf22e0ee60c93622b27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099a90059c1697a6dd5dc63cea80004746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc956b2513493d00fa19792dd727ec0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac62fae7ebec27371b24f4c0c2ce70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25146c5dc4d9f6cec6418804aa318d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c287f6d92ddc869bdf1e712c694692750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a3597ec8a2ec29f15d5222b63081d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c72449b3eaab21974d99cf7789cf3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226de0648c6eb650375f18c8b5fcf9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def7ecd9f1f5e0bef9f823d3f4fc05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11a4ce6572e621dc176224ba91ec8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21956c841c1facdcd76b6928f924f82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4633ee81bd81b129d987819c55126757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572f9bc16907724834e2bd96c72b00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e22c8523ee79a0455fa7de9ffbe8a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec823f9bffa3489b3c718ab79c38761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3109fbceba9e45a5df369561c9f02f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb63f22e68aaec2f1fa4720f41d8103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1146c320f79e832c265d1a1b4f3b2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0568315e107d56693700ab493019bc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95f86df092fb2f9543d9264529ae296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5be70da18a783d7d6c5588c0a098f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0675d23e92b9c689f90a799565879ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f699725577559ca9e0e924d871f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d648083d0f41c9cff3964a1cb19910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508850d911f7cc9ef078c9c0305cdd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d400e1f7fd9d185c2ccd46e7bf8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353079cdda0aa7ef9998ab47c2cb5a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc766bedde74a21aa2d24f0c7904983914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84826f68b194ff188b99a71f72ea215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf629cb784186a2293d4eb1ec91d0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b8324f62a71776f5c917568b9823017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f244f3524118e90e9221a622222b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95680e6a9508eac099ef85beb6980319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784314deae79e91e1f485ef0644bf28020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f677310268eb23dd3d181aee34af121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6fc5449f984c31f0e33522d91f3b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf69c87c220e85d4f545034483a51f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f5ea4977fffd245e291617ee9571324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127dd7d62d77392d0f6e354403ca49925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9f9a45b3b829d6aba78e5ca162e1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac5a5db22484a873cd35dcc15fc5de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451735c5d287d71bb9cab65a0ca000428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2362d701f5806205620c63f30aac2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a42fee3d22bbb1867089dbd291773730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678b46fb146728ddef091cc57156ab531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb3671981643d1a97756f3b322d5fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263375a5ef6ba67cb8bd5b81e6b7ac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d5df6b4fc0677f221ff289700046134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d715766f773af59a101effeb2b137935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77492f864affb83d21501d4ab4df20b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083a3beb7b15680a7ef8faa67a2ccd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db6796587f505ac45f018ab5472ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473969f3147c95a8003076928d26321639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f7beb9d4cbb116f22e0b3809db1b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d71ec7510b19efef7a85377a3c435941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10927ebb671f96b342dd9532d7bb77442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ef2753f04c64196294303291818043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75db1945f35cce72ab309d42ea4e9dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a8e2b9f3d36bc605053f4d275178445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d874f4e81fa614c31c1e09e7d695fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b3d28e766eca600d0f89b1482db7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2a4c917ffda49ec3437b83f3e77a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469276305c6dcf39833e7df22de355d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e9c0583ed4ff139ac64b99aef35f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0cefd11783837ebc0319070d116851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed231bda5de1ea25de50ec75397f54c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4fc041de72bc288e76e6a33036ce453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c54c2229f2ffc601fe5d9cf9f85ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0601f8566b8f65d95e0b2db9e59f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0a2c0a1550451ee442c778ad58e9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760ca348c86aa6b6f0c7a2f74e0defa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84ff21f71c4b0fb1272d8049ccf6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d856482e1128cf1930fad07bb88d0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d16a56c1bcef4a995ff2bd0f93ac2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36af2318bfd90a33b38c75aec60003661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b78cb4362fe1f1ebc98edac3df90be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bda78adbc5043f3d033734c7614bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4ef6b8d0886b96a76f51022ebb3d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740fe513963f5471a652400b84c17c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b10b3e1fdd8f082bc3a2a0173670466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c8bb7f6d719bffbb72cc1212909cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298864a7270d73cc67e3823da189f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205b2752844354cc2a3212f257e6ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87117440d2c0b8747e868bce45a434dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b230ecdd9c2cde6babd40680f7c8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb3f89ad8a3fd72f783cae918e9e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff2f756c7f2281100d235138b69df773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5ac5f45a87aad806923025a587f2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabf3db1dfc7ca6a321551861fc2f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d56fef707f2405ae4989d984ecbabe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6353ff1f475fbd0d8ac6f3d7fb65a2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee9068a05383062e77dbd3010c465678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a58f8839f98bfefa8bfc9044ba8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf567e926302aefd6488d1525d86effc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1e85631f980ddf8205361ea210e9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d488564e29e885c46e414621b7b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85400074a51dcc69ccc62e7bc70a874983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92047e6ff8516bd0dc252e00646a3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0100e04593608ba1fc9f400817dea6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb312dca4f45c7cfc06151be787f2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c58e061748f203accd88422f011fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2f0a85eea018b8e12f259c72855df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c87747323d35e6e3d09fc32c5accf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563f02afcca2e1fa233a157b362d08090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90294381ad3e370ee05bc4236b78d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32934f95eab6c083ee729b88a1ebb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d23db94aeb49a1de4fb853403f0c7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0e9488bc2a2688a72cec6c185a9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb78a892154aea8fa352a22d03e49f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5748cb805cd28fdfb2d43267fdf9bc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b219b139802666f3f4beb9b6c99c5cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c65c9216443d232bed8acd7821245f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c162efb7b0b82fc53748222cec08f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fc5df910c1bdad863cdbd8bd51e31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db8f44fa65e6d015c6d9e9f88accf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436879eb7fd2217c0ecb8605c33fb715102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a837bea2234763fd9343b5a9bcf38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196904b2461a04d4f6d9fcc6413ae688104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f854d37ac260ea60866b8b757228b2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91958fa61aabe7e185dbd54deb54ef21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8521a802a24ad46c734bfd37831a81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333db28c89203ff1ed0fae33b144987108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73becdf8397bf82994f725e6997a9f3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d2ab750d041884c0520842bb65333110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd909000ec4740b455bfb7b24fc7d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59814575300c3f77ae7517851fe8774a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972314b15b57a50d02db68b6d1421fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa578a929cf501f69a4e5c599add7d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdb598464d013712ef083380ac755c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff578376c45bdbb42a765e887e0ae56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e9e2e42035c04e38b49965139efa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40aef722c4d99b62713efd1e49bea4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ca9a53504c4e5f84ffceb6e3e8526119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea5b3f8d4dfb200f6cf7f7c209ad8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc4e14ee0e846596cf45ce776314af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81871d9f250dce78c2b26f8c471869122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda49851049d283c99375f80fb672dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23dd7a0e36e9adceedacb532c8dfdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f3673869aceab663c6d03bb31b48a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b809500d328b880e6de23ec55fff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07516a4599f9893e50437f967def90f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffcf95841abe7ba379a4f8dfa4cd95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7e64e1d9b9fb9fe5e1410bd9b033a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c8315db8692e4052dddfed099085e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08051da93deededbf9b33fa0efd68814131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2ed8ff24a7c8e5354b443a3bf1f5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8a23c6ce76167ed42347db0fb15a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643149a72c8cd981199cf712d134b291134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86235c32d07d564220953bbd362a2cca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d1a60475b1a1accb827e9f81d1e20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7941d93011aad5cfc0915410d1e067e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4919c69155e8cd81f2583eb4c6c75c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3b63b4aa10b1283f6ecc2f0eaa732139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab03a1902d4e8a23804ad8bf071b16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d9a19c2edbdfd29ad869d536f48fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce2893edd2376ea1f40572ac0288a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f47df07bdc6d687319affb072637b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5da2f04232c0ce9f5346c1dd7cff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c716ba81e261559b7a61b3dd8047fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd1e7a53d2acb2a45872215777d248146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b961c95b3e7849e22cbf9d67c4e47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533192a30f5ae23bfe54527f4c197f7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83fea03345e08edd01cc95d1874269149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf31304099aa9a8b5e965cf5b56be0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855edfbe9599512b796f1cfc5678339151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb656133c128c62c16ecd28b2d287aa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1f444ed92c1768f7176a34421562d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18f2810b043290ab5cc4b7e278e119154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24119a30c516b19481e673f701b36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219dcdc7c88da4b01eebbe48071248b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6a9dc6e1a96123687e432e7852a3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d0523eac039228cbe284f88ff56c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936880df84b52db5165edb9ccb80e1a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b1990f0fb0013e15ebfcafc2e0e06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde4bd90a8a3a29a904e79b5b5ff4a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90963442099ad29255412fef3ae514162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a6d9441b47897b9c99e54769de83e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9c586964c4332be6064841e03f29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a8f3ea8bc23c40f3516d85371b2eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d84cdbb7dee6fdf74632b8201747166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f48854a75fd66b851a084e868156c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8627535715235488aaf103a970a8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb2b686080b9e31fdead761c1d79e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe628deb1be7898658c4357142ada3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fe09c783a32a496ab357a1a86b979171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09177aeef83cdfc2055d28292f1ac9e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c613e771fcf6ed5052d586f356adb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32396fb3d5a3c36b36a996e6d3f9ed7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe832fbdca99317b7960d0738ea095175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e78c71392586194fa5e0480995cd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a61078f6e383a5e918bad648ab658177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959ab8ad8aed951bc970ca951530b34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd086d8ed625012726f24b5b5858588e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb344b3fdd11d12918d48b3b4e59835180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25426d8c5aed87f9f0fc3312adfb08c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89242540f6e73d484060311b827c62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303518f43043a81fb43d03e98e24a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbbde657266a4a1e8c6edad8adff52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6043febe0d673b2c26ef218fb2213185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71931fa3394af01fecb7af0c42e69da8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84492ae40826035970e7674c151944f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537848fe5bbb5ea478e2728adbfb03af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711a35ca16544bd9034a0e83f1363fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a118ae67c6151de60fc5c6ad4e2cb5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a690d538503ec7de4f48b2479adf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a28418eb5ac7bd7541512bb0c81bca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5d08c946c26d9e821495d931b0833193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2d08bf7b10e181735663c311d4c64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e151406fa21ba5938cf44e6fe6bdab8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc3d074c8ed73bc6e463ee85a3f92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5eeac729ebf7f85a789acf816993f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb0d5aca6dd8fc44818b381b832a4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf1d7ddd00116af1d07856749aa8fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de2fccefe4e22c91f92c1fcf9ec617200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a88fb6eed8659b5978d1674f1d5d4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e93e5c4a51cc3047a4beaf687cd856202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9170587c6c084d0291855a1e461bb72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651a18971b796bfdaf47c80467b96b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ed174369b56edd0a896b5822a2927205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035af3b680f3f26608684aa674d11b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fed0c841cc9e074d9972977e28695207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5e3f734c11bfecd3c69e37c41e3b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1b8f7b6b9b49e8c79af07d67f68be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f482147b399fa522eece7dfc43ca5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b0b14aedd83683dfd5bd04b9f5b58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde874a0c0deb7fdc8fa531a8f6a0b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12220cde5e5f51f6ccb24dcf02fd0a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f7b97cc89977b6e3c739c1265d8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991740b812b12d5d74397c86182e4ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23b4da69c35e86fd07457972a25d1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7602448c39507ea1d37ac2efed38616217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f18d00ca5a6ebe288c451a5491bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52bdce60c9f67fd53166fc8e1ddca6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8cc07d2a58d79bc41270820e46f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0efc1fc893591089ab18cb6a6d2ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79fe67c16c07b23c5147c439de63f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f345dbff81940d164545735a2bdc8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f1379bce30e383c3cb6ee8f037320224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ece260e857b7614e34e1e9a30bc7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb411d52adfba056a9c0d28ae12105c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c78f27a165ddc8bd514ff9547ecad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368be0919998f3426f0c5e92933d9c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac93983fc09cb3b1b451a231bed0282229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395cd720a043a278bccaa32918e75ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfa96bc8712a12bf3b36ae7b020f00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee37c26dc85717daaca6518ad9671e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751bf9a0bf1428c2aad903b612d4e7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987072ed869fa9686b21469a0c500ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd981b9196eec4fb027d215e0a4099235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c960547af3f36f620b78c83c0802cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebaeeb10df25a376ab929f4ccb61cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cadf450b4cd66042d3d307869a554e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579e65130a4ce7f600ff36bdbcbeda5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7547ad995b0775ca0765a9f4a05d2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573e8ca049c09ecdbd14c55f8ad6489241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45ce0bef26a5b30f278fc3df80bde0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ebe32c0887b31b581ab01d6d0f82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8764f124fcac22537a82bc2ff21e9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247681e5f8675f0ac69bfffdf140e8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9de089d52c4b103406aa3de75dc83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a6fcc8c8ea7da3132abcd00079a50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2066c41adf22299f233af9210df4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f71610642a895c19c3dfee9b05f21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f90a933f42e6ae9c28056ad6c26249250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7de8f1255b7bcb1eb5fcdf227720c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d10751178420fd73fc29444a4823a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c56971915913359ac446359be8d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533202aefc3b030db1cdb8b6ae7875e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1b6acd2d1709370ffa5c4db436e14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba22ff49097f6dc826a300cd18e585256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338db9dea377ec49db6ee165599cbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e2c709f24bb513127f35a4ffdb17e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59572fb34587cd28392bb540b875a15c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee822f5b7765d7ed0fb38e5e81fc56ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2521a46544ad4fb6f8e03f84e8caaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b817fb9a7e4f37641cbac3df096f86c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a13cc1d2a3eb20c94529fc5d6e0bcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ec6c64fca7c2dd6c221f75e1f5d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff04b7bef0c9f346e93959f9d30b5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c65c70b441edf16d91937c845c25c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19bbec1a0a4d64ed491d25a66f0405267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38226dc54c53437c5dc4205001962bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453746ddbdfc9bcf98c343af0e9255db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c05197ebe6c72473517f4453c8a2e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e4b3867471f0cfbc5bcca106e270a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88097e8a44d3e528cab692fb337153a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f01d4a407e9cf6953bd62978441073273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1852d4b26a448aeec7ba9e7cd1b44ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40179d7f6adb2ee467a17153a0743fce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f32c1c6e73e66fabc01b71911db9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8c35615a71e23a7921dc98ee764ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac2eeaa1317813695d6900fe07cc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3541750621eb933cad0c0c9c51a2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b76688b86425e16f35196f2d9cfe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9721f1f852da97e605359128cc3c24e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41075b0c9bfa867d5e806078615a004282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36089998f63e4805e700263f585b5c64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ad275c55be4550af9f2cd93f5277f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68529df12543b4dc61dfd03c75801c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e724b99c5bce5a19f1d68965b53628286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040f64dce59679367267af1eab4b69d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f302d106a6fe30f0232d0e6790e834288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32334bd755ea8c55537161b6d3829c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bbb466087cd6de8c0db09c871a2ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e381a6e11e4ecb1a330d2df9062038291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee831c026423b23abfebfdd598cde318292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef65ceca513f22df82e1dfe7b158ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfafae59369bed3cfc65377b581183294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e133fcbb98d04ce709f24089377fd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0305f87c31898428a65ea87e1fe677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1d8b71f6ff9e8a75039bdfa6e536297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0da159831d43be83b3fe1ec87820a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d552936b2dd370395773f43b7dcb80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73b8625b8ec28468893a90efe15842300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b1967265d5c741b5221d23889a4f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98364f4594812082cd4347ce14cce6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a7334f711a2a44f05bce872134b03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee718ca7e8e93ac54842e43ffa0d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dce249e5234ad63aefdd731ba9f73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e664c234de932b97d070620c869ada0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093847322b3c5c079947b711fc902b68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc2dc726aebb25ff92466cb4bb4c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db9b74897273d8f25aa23d3070404d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d7e7f54d75f178206b9eda94b0e0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570aef605d9d1cf7b3f96cbecfc2217311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dec0bf8714f614dca9ba96b03d108312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a64d1ace7aaa8741adcc90a1720776313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28993da75613c3565abc26cda47270a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b46eaea0e2bde8dc0715fb6e45e52e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8bfaaa23d4aa82baf2ac89f6daec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b061311d279ad1e8509d505a69f56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba156637b2988bf73bdd6300fffd3f59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7cc892a82f3b8ce46d7201d41eeef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a42f1c5c7c5f6069c2d1c6b4d9255320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0de736e143fb680c6ec1ba4b2b84df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807319f2ed98c33d3357d239de6b2a46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8545546e314eb16920c4931d71b4962323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d575a558103be8d88174bddaa63e939324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fd38e3502855047a6b79cbac45840325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea71f7eb43a370f7a77ee20b664fd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc8e9d2f3c2171593c68f9e235f954327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7b7bbd425882a667a3e90ce6f28ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baaeb61cd77759e0c0acc115eb9877329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0ba76cda3c519655f989db8fc2983330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee61e0eed3b1fd38d81c3ab135f2f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f1c106a008c24296f1dd84902657b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41c5d897fd143ba5f8d5b3ae51030f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad36bf626cd7cb4ee97bd7b86a67d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631c9961873a1d6c4efc874878701cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b35729d6997375bb4cf8dec555d69a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0d026cbdc88b8cf0c53fd401954d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77f9f8a68e01caba860ea4faf28965338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3e80cdd89a94f7a269563bb6901a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60b0f30f9de3ebcd5b9fac02bc621340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f21af2d5bfd42cca96658294d93c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ad89106792729304ae9cc45211a89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385df4feb3931170ab1ca9a5776688343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129d3976ee29b2f2450a7d99d5c8ed8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf4d91f1c1247c4da31bca682afdc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e14d91c90aa3d0d31e31993504ceb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6e5ebf436c9c23d72c2e5c30e086347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90540ef08f52fa6a3d5726ff723dc0fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d126e7dae8b19bf06025a4f87eca7b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481e06803a91204fb95cc36c4efe1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7123a01e3296f0280bc6798ef6eebf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69916150d0b04a082d69f15453e82b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546553828b865da630b32f050b114df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d2c7c02cc43abe4ca8106a940863354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43897730a87067aae2b679d039ea3152355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234769ef5788abca10d080dde63f1953356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1412a94d2f45a1768e9c9ede79f8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3df5816f8386a29829e43aed53860358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da768524b2d9c0f4f71f3a84c4a37b38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9fd104587027d70ea0584ea50a410360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d811a2fee7f004b20d5934ab49f7fbe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc36dfaa7b63fe2ec45d1ae2cbba4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db13d655f0d2d9fc9bea0bc829959c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a62c91375788cf44cb6ab3ec6251ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fe573cadf24310f67883cf9f18b7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf21aaec8db968837ed7d80adeafe6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062741b15c715b9c79e250d4f41435367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9030fd632cde53d17bbbe115dcef5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1e899662002d838c7bdd59fc4377b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90917286b55a445b145eeda0cc456abe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adce342b0da56558309969480ef8a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01669212ba96e2d6d715d48d631b92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d4ea95986e6bfdf70e1adbc9f0bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df941697c82588e257986dffd92287ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d22d26c8b5baf63ea68d81559f6753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17976e35f01d63258f7c8688ba745376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb60ac83a03c84c95d870412d3fed1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8f67341c50150e0ae55a3c8c45993378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8760e25b122cee2c131f83c0b11f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169f92fe1de0de40ffc1224b3e3146b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39580db4f89612915e08f1f197551d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f7284efb2016562fc7f1582d6b7de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b518964eb3ae479746b73f4e627fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927666435eeb0aa60c9ef7a2f0fb8fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06352a8a2d17477533cabd1f571f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffcb809ae238ef93f5b2b28549bfa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064e91ba99e9e6666e6ce75dfd8edf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4b170fd9921a7d35c5d2fcb3d0085388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1344acb6e5ca6c1d7db753ae20894e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7188857fa5cc8311fb08e1444a004390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf39fa1a757d5d759ebb4fad6b770391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc94b39f5912eb06399eb78cef1bde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf2c658a0684b0467133a64378b91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a2d19bc19b0b21d46bd46a8662566394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b225f13e2ea20b89ec226eb85b5ed5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2ae8c788bb9af42af2544a4970de6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383ff57a07e564a410776d02cf371f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b586d3b03e59c96f3b8365b5b073398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c455764684af178d9f5ffb5838d250a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948aa28cbe601c4bea0c3e21b9d31e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13e157f35be35b803408be07da86d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325d8512c7771137cf5c831680867c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623e6ab7dc04f610b1ac1a10a9beb56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c69d07dd6070715381078d2965189404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79431e1099b74e65bc02f1841b43a62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3ddadcc0e0c6099af6d03b48db6b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21532b756c8d547fd6e88c7db39c43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0192ea0ac6dd06df39aa036672ddac2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4961c8299a533ffc99af1a2e3d5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e9438534035dac605c73e1a640131410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984865fdce1fbdcc96040cec6845fc2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced00456108f13ccf1afce5fed257aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceb959ea1c4c7b5059ef484c9accd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d24e166e7effa48125b97e5d68eaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6167cf83989aca0cbfba412eb4995415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8cb37965c6a5307fd63d322566601416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413d6addc4cb8066f18d67fb0660122417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaabd75194f89f896745393dab36c3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823408b34fd2688f5f83ac900618bdfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d953bab6044764adda3865bd6d4bb0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee02261828496fc6ef2dee841048a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91720aecfb0adae10552891c0eb55f70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1015933e5918682baf23426bfd1dd34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0995e0620321e1197dbb7599e664fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e797823bac0f91e2d900d7ba00014d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afab29eab2164ec2a579d26dd784166426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98582561ce5ceab687da361aebf51c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f392f2e1828a121cf10dc4898ba8f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d91570135f99d17d04127d8fb574d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3a60e3bfffaa4c4755d3569248487430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378207cf8d3dbb5e3f782a6b598529b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e785afff6d8875744cd6a34f4dca2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd873893f2d2bf716bdf4675a1aea21d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527979aa9d7da080b1815e1f5c7963434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d66791f55ecf1c2eae554adbd53ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf75e84e72d561db5fc1b9f479a677436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8255a1a7a183a60a2c91c8ac2f589437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9bfd39474d156cc299dfdaa5bec20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79c8f5bbfdc2a7f2632c6ba1d08d13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d80596bcfa913e775128a91a238d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f02f6b22eed997b98afb0c6542e2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985431adde080d4b0553810c484f7ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab18394858076c8b7f132fee5dc46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac8208e5755a7b6777dc505446d08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa7fc326b3fd57944d458a5414c61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28011c65215c6b1b46c6f06bec58dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff6070568a9dbe7b0350f3b410861b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ac1617b7e8c5d59393dcb91c16e50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67d3aee945da9549711f823c573b8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ecd2b1f6c25034b8a0f16e28620e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69dea86f2d2e4a7a855a60cf19e90c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2ac18e2d1b9a5d014c0d2841a7037452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50a5e557f469cb0a9272cfd030133453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f82edcb0a0cd7595267631f77ccd17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820ba8b1c612da861620273171c712a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d033ce5a8e9d8c0cec5f058d56522456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be687778489faa860d34e355112f9227457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19fa098c0a7bad0c875f7214f08a96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ce3cbcd827709256ec0ccd0d3e4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93e5417299bcc442c5aaf31d30717460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feff6780afa8daeb96724600b5f106b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae6d704801fcc71ee1a3e1b39fa184462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ab0a3919caea7237ddc52da489eeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e7cacb3309e4dec8fe07df0a6a495464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355cfff3daffd5df8a3b1e7163a65bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b725f79bbccaae8cdb77f34115111466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445721179442e21b3130ebd9fe835fdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f584c73c3a0c4a063998bb9ec64cacb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb970ea373b86787ab4b979934a9b06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592881f87f44569334fb2ef3bfa32e97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948dd67ff78b89542eddbb8c3d60d1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8e55483aea95b559cd9886cf4a856472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af1969a119ff41ac5049b06a9658fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca173d01daec8ecd87e81a7ec03e7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55a8bf187c451f1d0ae8f29344cf43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1fb94c13c5f897f4e117ed0da029e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f41db60ed5457ac6607d15c5cf4b7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60255013d0893947210554c7177670fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c7550cd2f6c55b89b1aec59319e75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d787826ea9817ba5b03a4174d8c2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7299d5152004b5ecb31aee6943c8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5ac1534be2895fe9ec90a6e0ebd06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb354e738e4385a6b4472fc1a0d14184483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210f3a8b79f25bbc25cfece368fad4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5dd356a0be1575b1a8b62d97e2f08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217061d459e3e640896a35199d6c3bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77e3f96b1e293819d6769619c2d8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92c7197aa2aed4a3c63fe8386dcc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a6f8a4bfb16430844ee357f775cfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3af151024a08fccc32f27e56992d85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b64fd8212a826ab0f20d616a0beb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4083e52e5a8835c6d79b0c50a1a98d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a653ae9a6eb39dded836ac96a79a8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b845b81ec659f4f4d486e6c3334e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072aa93d1a746b52eadd4eeee61b894495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2eb22c2dbae12047ab7f63037a593496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2872df1d4dd138aedb239593eed03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45654834edfc01526ebe2a4509949850498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44cff484cb81ca9c3c67f8ea1adead499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a254862c87eec86d6ee19ef88b6cab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c425288ef57bf731ae08cafc0520501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd8c4452e755f7b159e9fc7294ca64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec85d1578be745f6077574efcd4bf4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d9eb21ed0ef6b9f963809bf67e2be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c7e304bd370ab93754f729f5c1ce2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cece6f3bb87151322f0398550f8f0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb30d97b8afb3e0fb4e73318ddd69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2de7e6a64e3707615ac3dc42b69ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ded04718927d10e5bd488089a2db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14efbe34388b8f99048521f08ec016510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06253dfaebe84ae570edd8f932a7ff51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca644edbf9565de5d767ca45a4be0e36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b5def4b94846e3ef407c8fad134d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea557932f1b4fa7bb0a10a746ddc27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8724cf9f2bd0c7fa0a75d69c19c42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13e69612e1fefa7752a126d5eced28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b6b7600281656dc5100fde44ed4bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc62df8fe6072875925c6f928b633518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3122d839fbe0a833482b30debed7f86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c41ad5f7e4a29a2ed56caca44d40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca897e9b85668a4e46b59d7ef3cd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79540b577cd7f8766945d5bd0a0401522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b30e2c3dd3bf63d595f0a2e4e1b0f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1374d1b365997890082990457fb47e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56afa814ab3131f9b0f23201f6178d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f72fd3007d287e7420cdd361421f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9b5307d72fc790592a355de4cbc64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c6c0c63e36954b7e971dab9e0a8cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577043862da833ca8ab19007e4e24ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb2ed83324791183958c467746a9e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f85a39ddc736fac4186f9f113f17c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100781e29cfd65c16e7e691b4dc8d7bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747b6f538f0dbbbbe289c389eab26ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad63d20922c690d17544d0a5a7e368534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f24bf694f0fcb1e04f1b5993b9b1a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb0d8b5f87d102bb192b9c8ac9a27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c17f1b39d70779e82793ea1dafd4bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd8e49f26ba75b3e0a67bfddc6feab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d1d9c9c2440ae94e8f16d04a3312539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a312f3cba6e56cd335dc5901b23908a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc2648cd2be5ca8badcc3c69d9e9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22105825eb5c2546f474c22028d2f7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7026a6322722dfca193efdd908b879543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645785fc0241594abd78b2fe2e8c5c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab35b714b806a627d36c2540e5375f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798efbee57cfc2e2a0c76e7892f15af0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d5539b53423d6052dc7fcc9095111547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4f6e4603dc8aaafc5203a45a4dbec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a2ad4700f3d113c2a703e960992e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f54c4ae10b99c2bd88f057ab9291dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17496773f819ac63eca5f4db18089d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febbc29c8eb28bb971e7c80c7efde9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cdefb495a76b725afc01020ad2969553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349e7f18bb568f2ff04589b62b39057554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f03b285a8e51c1731e846f54a235a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360226d45016abc54b7228670994cdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbddf88783a993b1ebb6cbaf68890bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d066f70a03461ce81aae8b3da41c5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e0fb79d52aaf60562f34589219d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf81eb7335a2bfac5c80ee291c77dd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605097257b16daa033a2d12629d2c0f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bf70b126d6ebb05db58a9f9aafe5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d1a067f48473133ff8c1eaf0115a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b60b5925eb07468b999ade1bf58eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece308b9bade489a9ef026f7a5d6417e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43938896d263e9c76cbb1f175a8383566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ee31d73bc8641da2136d5d33711de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea0728037788baf6bd980a203639a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff48c68e0e1da64736b7af9dd3164569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fbab492d35a41fec1b8cf33259139570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d9d969fd92a26fcea3b34a9860be7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a22a3283061eed22063b01de22ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aade27498aa3b392c2b8b4e332b7e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6f85a852c607e266bace7d0e6533574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5001fb99d9a6a9d62382a4423fd3fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4f21dd2e94e075bd17a0d3ab39feb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78d1a49ac0a9cc43571b81cdb19bee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a84ad9fb8d395c8524d36ebeb4a24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830e965b47edca5d71769d990e9c8cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805143e6835924068cdd67ecb1bc601e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58f9b49602a32ed9bf04a5c86fc783581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541950b28b3dda35b001f596028c6e30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20196008c79728211f14f3aaef739d3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca9e4e704e22f7204f8f7cb5078fa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523a27bbaddb60d170e8994dda81741585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd074159fd358c311dc01514caf08ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b04dc4e44a8a6446de2630bc35d738587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d8b2927078436925c739c1a7c33b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a48d900f0e32880f199edde10631589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182557fd4a9289328b5cf4a5ac3e98a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc86f72fac8d341ac435137324810b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000d94c7286130e4856fb451a11e7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb98c7a1262147fa22c031a6348ba2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14b68f2558222cb93319e2b2a3f39e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c89651c3adf85911e9df532b149a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630d57e675a46776da80458336bf9d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c83d0d429de93883b020e0b6331514597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4385b7f5c77948733479e40e63a2e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d737218ccac53965d8837aea702f40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc6cb3bad4b8c00b97b603db85574d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b104c04e0868fe0d546ff15acd62827601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ac284facc7a1aee1b3204fb0a0a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c1a93a4cdc792e144570018f0c76f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c34596e8f99b123e15f564dd11cd89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a5c7b2224cc1eb12b7a9b73d7fbe4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408daf71ca452b097bd044fce00eabf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf0372988555958f88199ed441d0e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32853716da7b1cd4f1f5dc687db28c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03f949fb214b8660bf213ff02d525e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59aea5c2743f51569d5fdc31f8124610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ddf5d97e03197ff066c51079cc6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0b6bec4718c376eae01c6a40fd11e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb001baafab367d6e703bbe3d36ae21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc4994e890a63f6033b3572710bd81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045df8e6280c263767ad103e2a40cc6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b855f324fcf43e424534ffbf7fac3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6931f7cd3a7acc0f3766b906073cb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3f0fcde9888cb66ebfa5e2faddb21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0696e764c0a3f383963fa699c0c32a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ac30cbb80cde0475c9f572e16c3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df211fceadc282a5fcc952dfed72ae3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4534f76142d8830c22fc920266eceb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113fbae37f2709a7adaf14226a86ca8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bd108ebd3ca644eba85b10823e649624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f399ef680b8e7024075e854f2ec9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908dcea6fcbd9105618758b6f427472626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ca75b1352573ada55bc62accfbb3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f29f1c668162e1128ca6ce5bc3d37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3ce533d118cce4403eec79dac0da6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66101299a6603dc45630e38c9d5932630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc2f0eeb383bdfdec7183e6fd4775631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58141da0a0ba6663805ead29cc15533632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bbd47086965e2bc8c8bceb77a6f39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52770d2a7c864e41add4c36b40dab159634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2936b1d5e9b5887e4f51279495cccb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a867e7fd05eac1b2f6945b6d169d7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439fffe3c3fe5d4c59235a6a7b171ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519c3dd9c3878217d978fcf2d616f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557cd45b738b09e7b24704459ef61a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79495e1e891d44f8f857d041245c73d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fbe4b34e64ede0e52a94238406c41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2cb3da27bd7601f1b76b6e744ab04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8003eba29529f179fc60c9d629a1a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d176f86ff0cf4f5b2631cbf1e636453644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5453f3beda40a54184a33241bc18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07e883735d8a161b009708d15ea1a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296a768e5b8839f2881be73d46c24be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1ea9fda448357a3c9c28b2518b9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5c3c93cfae056a24639bd2471caf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059024fed3bb25dc59f9f641c02a9c56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b990fbe7bee839b6e589f2eb8c5b83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e4b491717778f204afbd427184f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9faa6e2a0296468d70c16205d6d766653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b86d1dbd42f82d680a69019c07bc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37932ecd2aa8505cd016f6932bc7e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016988be2950eb628693f2cbc3c99a8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b8a39f9000be9d3edf15976c88b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651802b3ffc100d490d87b436593c28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75210ac5e491f4991757c428db64b3fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8c883c6f5f4419b30fb53238435c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93d12a2d1955a330df8b5e7b908f3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f6c5f891ed800d7c3f2d06a4b168e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6764831ddf0181f943d7a08f1bcf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cabff49a4a38351e3640c13789ee84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a02042e775b1795b1ccf015deee2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2698ed5967b037339ef140b51632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed140ccc0f3da21d076113a7e3cfc272667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcec62dafcfe26dfca597cc33a0ac5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f5110f0a346830388aa975cc0ef6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2457605b3c0339bc8f21c175ebda7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca290877764735f5356c34591768c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939ccefb26020903745e4b5e61039bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99baeba3538ff88f7236148e63c21cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c137a2726b4c79b46e715341ae10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a9b73020dede6d408d118f5952e38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43b1c9f0ac198359d75c7fc32bcc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313c8636a7c4d4d66602bd9fa48a903677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cefa5a6386e1d7a2d3f7a643126f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae57a900f98fa81b4d1aba711de0fd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe9e939e0fe8b211d66c0381e8e9a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39057c974a9cffeada38b45502d2a18b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27371d00c145e784f82eaf423ab33e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a9bd5c3e1e6dace6dd5b7415b876683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b403afa5e669e6107cec9cec9cf9dc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc6af58222da77336c3377b21eebe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc1662657791820fcadaaab1073c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e8415f7b328abe5074c983152904a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e289ecbe63334048d8b711f28e2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6596e54eba36b73304c5f50f2777fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7968ca84a53f1e5e14b5e29269b4ebc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf020c49b846397061de4667781733c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2f2d94b16909b874ea3ac24385de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2976cba53a9ebf24677ea036332a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4caa0257ef0e44f82d74dca27e3945694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7654655512f296fee9e5eb02d884340695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed625fc734d4be140f71bc5c112bdd77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3386499fc928ea3237beb8e31fcdf4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf888f2824327f7a1dc996beb1be8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ddb8342807776680be33d54de8b8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f53c26281998b00136db810584540700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ccb80f38c5116c77b343c7b244f3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fb11e4141f033c1903a98ed328289702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6225d8207ca25471e91c2372f7114703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf778ad544b9d53c782688b503d39e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0164833a2ba95119cd17a606436a5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788985e19f402fc9684adf2d437ad4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a493e33dd6ce2bcd551d834cb8e440707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5721ae883bb35a289dadde4b870b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20ede8693e381b00903d57535cb3c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a9ead1724fefb483bf4dbbe1d03ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d6f07905fb4c5e2e5e7e4fa4c4c67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca033ae98bbcc9d395878d51f3da3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30c44c4acc11981d3ab7a0a580a277713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0979ba2f2cda48710071769e4760714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab634e7dac26573ba1834e64f7eff915715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd95c9eef2e5ee9f528286b970715d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d7b7991513a88bd4c31a4533017bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6eff9bd18ea2ad4d3582adfedff43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b4e6bd7d41f90d454d9bd2d6eb13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28f4bc07479f4957b17b2f38d1ed5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae77e68db1db56507df7b16cf3de91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8898c80f3a9ebc5a25b52c89ada2fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2c9a852ecf9ae84f95566e0f7769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6161a52af0c4c377cdf1d5624680876724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9305312f8b6f2314483131d5e0f2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a35a84592825b974a5a754f74d6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566d55323a9fba8fc4698acc0247b35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d591d5927e1cf988a30b73333c87e14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b669390588b884a5995c9c142c309729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692b69b52bd3fae23bd12243dc4e47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5c40281ba4ea84de7a0d91de4c9ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa574d642278e5b0c87f6496e1938c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c659f6937418bcc283e301524bf2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fadc8bb71a11251c59e433a20c4e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407409ac66d5abf772adff45a8b736ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f852be66e51b666efe595636b410af9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3bf0317f4622397f3b211a7209e0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003894bebdc69c5be25db2f15691128738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb7fccc68da2444d378ebdb991de99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4109a7de27cfb6db2d9e3495f5cac6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57959ac769ba3aca4a1e15d1c2abc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b572dcfb30f7659bee274354abb5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcb6d568ad6ff94bc6e8f2179080a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e80aecdf1fbf8456a883a3db7ad58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628be22ca758fc62d3fc86d983c4800745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954279f97b78a52ef07ed0b1e0c607d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a899d3b057d7b4c9a1802beb4c06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95a03decaf576e138f40d380b36758748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3ba91664c84b4cd64809846ab9641749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108d712c415648f2e112de7ff89d0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fec6d55acbc5cbdaa6ed98f13c84d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123195a59cd17b46ef4ec1cf84d7ed4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf252c0993cf30a72846c035132525753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7e97c043cca1ae93cdf3d1f19231d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63858fb5e731bc16b2f52a5a68fa4b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1954de094da52862dd88df9cd7989d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aefc223c3af620f7b980a5478fd03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd8a7a2ae91bef577b88ae7208d587758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d3e6f8984d3762994831013a62ac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>