--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d136be019e6a0d4a73ee89169f051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7860e6db45bc0625950bf81a924c892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe44c50af9aa3c61468f7617183cc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441387b24f91475a31e8154a38f950894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0573ab67fca687ca2a9508b0f50eb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366702c51163f6b45e29b9956d24fcb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0774a9644cb9addf55ee61644a7057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52644f7d2f80a06d181a843a881faefc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0ef5adb6e7c2446fd187a7e4cc8149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd08c55ac28ad69c8630f34c09c47510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dff7cae656680efc614e6df69469211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd3211eae9968c101a1f5e1686b9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1561ae20e02d829cff0b825bfbdd27a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57c0878b1dfca1b28e881a779ad30214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd416cda126297065caeef181220634615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cb895c92a66bffeb6b520edaed1ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b869e1412f9dfd1cb3aaf950228817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3920ca3cd19474ff8ebf4f68477202618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78a002b61286d4d0247f0d72d8880b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15816363c79f7c598bd5293992401920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3fa84e91e13600d9820902cd4854621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfebbe2e3890318dc62575ad1dc48e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9ca68fa6f8b9c35d7a342e365af1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8159dcb3897714a28baa980ecdf54424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c478a4b925418e653e215668ef8a8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260c0dc59578d3d92b34a3da18d69e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f49b35fcdb13ee05776e76eee1b1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce71a721d4544b94d5f99d875372e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49f0eadbf5447e280cbd6cae07248529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ea0fcf015250fb194c39a72755a7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5cb5cfccfd44c3a6dfdefb2d1a41831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11719af33e76d012b9d925374b33c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca8e61a7700fce8e1f020e268d30433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac74d846272326a621fbb3bbcde9db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a147b425454012f796d2a42d7e2f9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0a3311b4e3007c0aa2fd322cce5de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172b70cf91cc71d4bd44390809c8c9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8ee26f66acdc2cc9199141c8a48a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784518f67150b0958e8c76bcf0fa4a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3132d7115093f8b77252290bee55c8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5670e957731619b24169a2636968641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e96ff4fa3323a632ae642500d856c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5fcdb6513b38339d028e085f8ee643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebdf9f7561398d98153f1c22c5037244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11db072b46459c3f962e70343ae32c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cc7df868d65993f6a61ed200fd11346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233d9e36bebc139e20b283a48e4ca147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d04631910921e2f100b7891d188148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb51ce09b892cdcc753926c9081827349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517637fa23afc54ebd271962630ecb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c38617b23146162ee72d44956c8c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95b381fa6616f5bac655c7acc54e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849c7a33c4a1b92878591866c05a49a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cecfc7df0258f4e71b7c4a2f561ea354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba940d7c329f98e51db979c028ace455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373506a0f44597b3793984520bddc1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec84d0059690b1f33e6c661cf5515e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ccd573029a4e16178e250e55a461458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf3f3ade7d38ef1bc089cbcbddc5d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e572e71ed0adc8b4a8bbd423b3f66b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d4a715b45cecfec6180db1914ee661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec65b34562fbe006b045bd195a9e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014425e87b273973d4fd132831a1d51263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cbbc5a8623f9190705f2868d4d32064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9342c804cb95cc111bd9a513130ade65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b03b2eee614a8701fcc9df4f3269266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383aa0dae0c9d7f86fed236acdbf7f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298eaf50eac34072b0587c2f49f55a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e5034e1b67b51b8edb0d871d58b8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d47a13ad06ac24bc87662808a34dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8b85753b48cf8c64b9a575bfb6d9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e837131199e817b4e8aceba5afa3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea341bc36751532246206855080a72773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d08abd24687558cd8b1e49521ab2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60177143d1282292954ec1a7c571275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae81b2870fe746f8f27c95158e6ad376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e76212d4cf9776734a587ecdbbf4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a3dfac0b85d18aa6027af33b6f2df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ebb3ce2b4c414a73a9a3d38b85c4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d888ca516333bb23735090276c8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aa9aa68547be5fd9c13b559bad33881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b179a76b71187372cfe2aac876e00a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd44451f72d779c8eca642a770194be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d1a29ad491f06a11ca0373a428af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1566bdb1d558cd8b88f94626b911f9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fa165872f6efe5e7f3740c7da34ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16f955422a98d23d60c35c068fbb5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a2d6233044e0421aeb52fae43b69488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ea13ca62a5bdc8e85eddfe3e413e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a39ae6ca6640b37a3f81098caaba090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4621cdb2706bc41c9e072e890c6d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eb979d106deb7c3b38d369565b81292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02a37a4b0b0b61ad4778317aec711b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb215a04ad2cf327cc9eb273e048994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e47547e3f5d751710d4bd6c29ce1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3b8481da660e7baaff9e45e9830bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8edd5830625f4ba15a45a74371cc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f7a23074b44f3f2c6dfa781514fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef53e0d18d2511a1428fc0b214ef499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6fba4e8ec8855b3fa422bd65dea31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231698163281900edb98f1acf3c95cf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c11a3cbd92f900c024fef7fb9805b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19000e98dc62baf223a259e7b43cf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1ecc24e98db08b5c12647a8b4920b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b1d38fac28422a20bb9c494697a48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061efaed2b1a1b21c24c82a35cf6746c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3304c964b33b3f424ef4b3fc1bb4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b60d37fcdfae6fa52d061dd4d775a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456a711ec8bf40c4c6896e38c086e92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2e0722dabcdc06dd00592d10887ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f712bc4ff87609f254692b6d6759111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087dbe364e88e41c59cf385bd58293c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8dd3e8c632981df5ec7ccb6214e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48554ea2dbb4bd5df10eec1b6687a1a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a3f91c833d2995db18395184702d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72169608d578fa00e96bb82cdc31424c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feb8a27cc2f861369a0bf9a8c01e0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ce00bea00c3a1b54f013e83ab9ae6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932d481d4587330b91fa3da7f47cd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532468cdbd5f00227c508961c878779120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f7e75f5bbb018adb7a4933cbb0671121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9361b4bff4ea8569393be38833f8cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17402a42fbf861a452ddf97f748744d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a30cb4dd62e85b992277d9ebb945a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91024f3f3d68c4a44b7e9ac30fb00d9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629eac437e15d90c5a459fb96bae09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28c5d6ffe806c6c067a01abd6e9cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb9f744d6e688f84e160d23e2fff4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546570cc226ad898b1dcce358c0ac2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559a1ea2510d674e69dd845d8aa1e78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ad334444cebee5819ab30bacfc1df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a9ed32f3777932d4900085e5c9f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018599ebbb55405adabc60864080e3ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455536abad3b01a4ddb810136125ad3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae18839b0dccf1ba47fb811bd2ed4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd614575e99cb0e9e4874e354ca9a3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e0a8caa5bf2d592533278077b557137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00705b65ab5ae6b5f3442a40597f4778138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f01fe4b2ed3fe1ec709a41f199d1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e40a2f8836a355afe87f6a1d6e93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fc51a83207ee3c2890129099dde5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738e947f77a9cb090ac7403ca21e0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f012b90c81b7d89ef41d5e1540b8b64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c4a1ac172d258ad01e25639a278c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34897014e23fa2f79386e9bb602d9f62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db181f52fa02de8332bfcd2aba54650146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd8ecbbd0ec1a55cfba170579a392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0bd2fb1005e7f709668e723d2eb43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959ac2f56a2878d617a0811102d283a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454768eb9c94d13fd2deb138af1f4fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122075437365a6aa5de41586a9aded8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5146c88851b931251a42f22b6a2f2af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfc48d97e29e8988359fd60fa9fb70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de78c548dd93deef375791892a5338a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304393da81db3b1dbcaf54c64e5e2dc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0d5b7a0e79ab76e8b896112dd2ab0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab74354a71c5dd9b3194027e2a6703157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304af9497e6239918dbb9fb1aed8c8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c811f3a829390b0211dc4e617d735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1f355fb9f7b5d17ce941dd5defcd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261feb7d7a4bf3ab445597d05b99815161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea2f9e964f0e02faedb4ac9f1b9825162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ba971631ed2de17234fc8dec42a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845787b5b0182e67f477dc95f9adda85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3002b8acd34630bfbf275b3d13ed492165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d428e429f14e8269dfbed37d3fcc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5b04b099e8cba72023bed44527b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f27889b6cd5c2601464212ecccb24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ff396f0584ecc1d906f860c50d70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57390bdaa2f7521d005d81d1a13e5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd84a7195cfea056c9b0aea6c6dc299171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e47fe23d6bf6ebeccac9ba6fa187b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488586b3ee86d32438ed5f36eaf416d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0577ef7c60be81f47c48be8843aedb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f3a1d7527da7891a1757d507d1420175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c255dc5ccf90abb54aa41badd5efe14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d584354a01af847cd7cf30ff8b334d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ba0d1dd4fc4005c07511a69b33682178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a009624ba8e3b49f6bbb30cb2ee32a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454e4570fadfc418f0c8ecbc99744a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc7bf6b4d33c73ef8fd02c24f7d2b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2fc907db85283f822adf3653dc64c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b6f6736728e7b032ebe343af4544183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab44dbb7d3997573fab74511502d2c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013e878590659623b722d904fbc421c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e490e6ae51e00845b293d45b2637eb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e5164b7e04e87091e9463287042f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b1a0e10a7724a082cf2ed29cb44a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508aac73d41044c0bd8c5d70c0fb812189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986984ba1ddaafa041d76d0079b089190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c66ef3e18c5e549b68d98862eaf690191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf56b0521a3c940c0e3159813e69ad2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c60dd1b716bb635ab19c5bd22c9a00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4457a641c577de6d2721c2eb72a85f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc737115d29e1a625d618bcc99113a84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db2a58d7465469223c224f48306c41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa847c72202ee5a30b8b8357993ee0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b48141a147a16d7e14ac06b150264198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98808af4dd3471b5ad06e20527fb65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6a0598105e5b3915c84f6518f544200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808ab652074ee40a160d1d6e789db61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804bdbc2339f6f53eb4d9f36276cc3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd3ba49fc8d48a7fd636f5fc2bcb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b07278ae85722eee93882db0ef26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5928aebdadbd02dbb3f176634e716205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec220ef6c501b0806b7cb84f6a55361d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068d691bd7bd2d5240b7666c195d540207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c3a963dfdf3729009a64459b201b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9ca231ef4f16d560fcc6e0bb57b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f995ee3121ed31d86987f8d8384994210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5b6acb6e05276a3a3e076f471d22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b0e50935daa881ca1a042dfe5e0ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b17df9abc6c9d1250d1707ff5a21e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abba8a9dbe54653ac9353919fd89d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c1dc200a2e6aca7fb5cf66cd69a05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073353c0fc18e7bfbaa4538a6547a4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c2dedd3e58d212e3cc421ca51cba9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae12e9937eb0b64f06cd861943633ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd157f710cd0f365b5bfef10153392219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393614f7679c6db07cb92186b2fd6da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce76b351acc4e48988dd518bcacfae6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d1e420f121549672043add9159e5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdab19ce87222bef1ef3e90726cadc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c32c6e3ee7aa5f64bce2a93b7e73a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5d0d46fb59d949eb325c9dfb7fc0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ecd8ee17d8cff65cdd4517b672105226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06ff68477934d7c2d46887e622677227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d3743ff8e0803075496567f80990d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a421034986f322c6ce9db48f1c204d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd483e1584b272ba8e3344de66357a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a236ccb02c9bcd447888abead7234231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016ffa0efb4af065fbf779597eea852232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b3578d71463bf3c566967f83c87f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3111ad90ab4c752bb4f418d1a6a283c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f02f2794d25b9bed53689b9fa3ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b157fe9ce7bb07ccc5281d8abd2a994236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8acf1a2b878f62ebb2398078d7196237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb6366333622923513973ff977544238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdbf06a887c00d6190b133f5fc6a00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed834e89aff81e6fa3d153f5c187a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14e81d4370fcf6cac3cdaf68ffdbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257c4a62107aa1ec20b35ad9a7363be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd47bf0f68748c1b6e11c0b86afbd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bf1b708cbfd3a47f09edf00da6ff3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30502c3d4cfdc1161a709fdbd93c79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceda8518983ee6ab4d9bcfcbc489bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d6871523c493cbd34cc43d018afb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b846c747a73428d22aeb16256bdf207248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38c9d4dea2d0b45c9204370ba46a5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a19f5a144dd6328c50414a4128b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed456181538739ae8ec83f788d95f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1861f28149190194eb005ec646d75a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d491c408d663c5ef1415f7d420875253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4fd11fa3fc6d9a54efd32facb6257254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2416329eea87cf52c0b47906b72a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c83888b6bea3d91ab4087bad140a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fdde007f37b0f5a090aac4466016d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9216defd5aceafc6ce883a34024d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee8ea1d8bd9087f1a82a99ee6baa4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff66a06732be4d4cef03917be71bcf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eecf644b3b64ed92a5808ab87fb67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2feb30ffa644fe9597f2e448baae0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510fd04859ad97f74843dbd495380b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffa729350afe1ce3483a5d3b0cde4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f763bc0aa4273c4b2adac4abac16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bbda98e774b98dbb41b536dc14fb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77494fea8ff08a57526355b4eadf1954267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc92ddb3059cc5873ca3ba76926c25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563fe1a1d8e2b12c1447cb28e5c78e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c64e2ff3cbf8fca0c3e6870a32888270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83572db7680119a9ca3ebf575d4d33b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec399002ed0322a8379a5ec604f4a209272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790708d3aaf2e4dc7a92266212ac4624273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac44aa416474b3eea481a97f169941274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740847e78c8163f03f2285dfebbaa16c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd1efec44e1ccbdf54a16048cf3976276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e4f04e936c2023f87eab4c8fd7a3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91238f90ccd21a83bbcf30bcb54952e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d4762a36977142b6194e24069864279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8dbaae7bcfa126afa09bf5064ea8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d5011496826211bd0f56acb34ca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035e3f9bb68f5bd0f87ed2ecc146701282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ca9003fa81fd53e8eb0d5bcff55c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f44ee37f46e8137c47349f5937530284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d4aee3da02f6e8d4b280eba40e485285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73497dbf8adc00cccf8f966f4cb38b5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca763c89aca5a36c0bee745c77b87c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e1ea7ad3a5d0618bdf95ca1d407e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad57fbb3111f86d9870a5c25a78b1bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a04121c60c414cc1ba06e37fb6dc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744180192ab8fcbd00df88eca089a43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19a4c22572f3f4499c38edfc2ae9b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781fcca8dea7383e2f67d3e3560110b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adac1c20c6ed40e19edc32bf15e54a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb60768f4a7ae6740cd61b381ee30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94feecb1b0e2da7fb7467122642fce2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c128bb9a3e6ffe8191734c6006ef3d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9768d206012d0b86b3317c644b55c76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c80a0dc40e41f5da2e6bd264a8be61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd101c57d3ed1cb54daa8a4df2b97d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66165d120e36ff14839b6bd0a36e85e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c378d03306cd053a2ae41fd2a196a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341d0b1aa528b9bc699861c7d5fe22d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede55e58d5aa9c30736324623880cdc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda2125f7db206fbe4c5192fb6affc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbccc8cb7fab5336e970c9b98419e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87950bed6d23fd366680d80d11c8f5ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1f67d4d43e16a2ce6bcceeb5116a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7210d3671dc456f85932f8f866b264d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d317c60ef5f2804fd07cf04584420a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dd4072acfbfc4c7f50965f968f1f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83ae1a841c6a36b4021e986f8e552312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502f5ee9eac5ac3313a2a0f830f6c81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ad961b6ffc7cffe57842852b53a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da4c2f25ff82387b94b5de6f75b0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6d4d63afd2aaec42b134430a3c5b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59bc1479698afc45ba459dbaf9a49b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb6f61cbb2a8181aef333e491d5049318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7721855cc6297b2fe97de29138c77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca3312e24e7d845e04d06c0674dce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711612fdbf6fd5c988c07a9351ec2c6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10660d9e1283a6d21d51c085f5f3a44f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4073ff365a05fe3edf4dc715c84d84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589f1ea82a087ae88400c6e85272d33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f55142fd670b2b981a0503553201c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e161c4ed0133a8cd079bf89d5ecf35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782db33ad0c99c7fe46f1dd78675656327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b28f61bafcfbd66aed7be8074b49d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9912085c91f725cb0822977c0e3ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d966df2d56fbf456f51f3484622284d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddabe53d01e00a58050e58d4083477e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9732557121832632556390b27a87598332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427810e1f638de86b0ca62f283e35d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560cd1349c57c51f21b58f3bf61d219334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f9e414cdf4841b0e2587788d400a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770bfd1b836f859ed4b461c6c2a6873336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5add3d699f369d91ec4685e7c7572d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86fde3f06133f588fd0f8f119ff054338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de98eb42e4799315ca9e28c7a44cbdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcae21cc1f88c06510d3094e5e739e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb812300bce07d59d1df9e9059959c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee188b6c49e9b7a0f3c1a50c81396aff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9005e8f397b13525862296d96f52b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421f2e9e60fb4372a7621381326303344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c8da3c5960a8326ed413beab3d3a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089037a0f71db76020552ace889cd5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4e4e0ebf3f2197c4ca16c9d4c3b60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c142a2d47726d6da4457d3155acdb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977f1afc97fd4fd87592b1cc3e75d6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3d67c77af1382415bd9e29a7534d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246eb44583fdb99f7444b23a96ebe55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f0b8351d18f55400b135b0f6e9059352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed430a71b2d6ce2cd288a2db28e9a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1532b537c67cde6134fb2dbda7b8a0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd4613e50786e4dd51308a3b227934355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec9bf6cf22450ad9aab252e2bdd7fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d902696bbca0762358ba83b5498fa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092a556fa99cd46213b182ca199b00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c157d0af939296208964ac22e1cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6d4deb2bfd44a3e084083625effda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ef2c1ad063e6607f197b1ce74a986361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2cded3b062bdd0c854d7bf42754e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d334371aeed6c84695f1e7ee20787d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa85b20385ce53d1ff5f8d80ceefefd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76ac91e5dd08671f3d8595a3740332365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aabe1f3818489e282c50af842aea4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba284329fc9bfde762a5972d890a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c1a2f151a64b72edd7d3144963d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f640ca0e65e0b786c6795b60511c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ce01f731309538374a9f5040e51f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048c1356de553d141feaba9ad4905c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717da16b1dea8e428c2d4cabf782c579372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e22360705ecd52b51d3eaea9dab03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacf91b4aec912f7022b2338c649273374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5512054f068023104c952b19d3754f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a10403d90df70244a29106ac43835376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9790fac036c793b3aee6dce7fba588377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c354ed41ab98d8c5ff44ad8a7f3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828eaa50edd43937d6fea474528351b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485756c1f70028bed85fbe65c1aa2a62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e965cd69140186d09fc55029f99fc09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384391f3249a7f9466bd8cbfe4a8bf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfeaea1af41f98eed8f112195762e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f693deeeba0130feb2d4bbbb51fc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61edd7040ee19b8e8df6b9a8b0aa7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f352840dc2c6ad3a326d4abcc2a127386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d95e99948a208ad256e16cceb49c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76eaad0c56a949355b4bc28f0e636388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c2c3f24cc2e9a208404893220ff3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9076fd051aff513fd41119bf7c1d7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c9db600a078af55524d2c2c805885391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426dd03408d990257025c3f9f45da86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ef4cce28cac11a1ea8fdf4cc0519393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb6cb7a3a4a4f7be8ac4e67e4a7518394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dcee45f75444e5c78f57d9a84a276395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15c2755e0102efd055da5c0d0986c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac81b94758d65e0a5d3b4a59507766397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb474dce8804fbe2457e0958beda6f04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8770642e4150ea3be4212d2b95787e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f036e7fd402e46648d2aa863e14c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bb0c00c05a4e85a10743f10771112401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b21bc49e56a3e14eed8d261664306402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a305c91731cde08af73313ef4f93b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41676c456e940308d1c5d911cf2cb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5621d39ddd230028a3ede7444529405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272008c0e6cdd63055ff4919c6820e9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ab5f70441f712bfd6ab111814877d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15e8227be3ec8ab89cb8d8a17fbe5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7cb78092dbb38e8d2468a2fd87df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b139c5e4564b49c58b4af41707915e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa9a3b0c890560d800336ef468b7db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c175c99794903e192af6ed6cef84c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe4664e0f7ad9a679637173b660b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208c5c0ea044423a95de5f6bac5e5c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c293e51c025fdcc0b63f9dc0ba3368415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8ee3620cc5101d7049703637f9742416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c31ffdaa08da5d5422128eb70cd3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b56d530e2aa8321c5acd5a02fd4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a252c2633f7ff0eb8b49a309534823419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9c956085c66b50c215d036c210b72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf877c1be93ee3331768baac4b97fb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce554da177a6d4c8220b676155d20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c018762da034f57bbb793eab45315423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddc791974c1846709d93953331dfcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc99c06711a14a0a16ab7cf55418553425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6dcff86c0650d28c8785b452b9088426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73046a4c9156506c9659051574bf7c02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec934386e64aa96ccc854cbbef3af68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee0dd2c965501335e2c60ecc76bc4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0935d03999a7f9fa3b9848b8fbeec58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b31470570b5c97128970ecb569cce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb2edeb2337230f406fd7e9d8de93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ecbf571063a83abd300544ba04a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3a3b0795a7cd905a600ed09cac6c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652756c8443b3627ed315751643d5097435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02329f5f528850b443e9035c29551bd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aee8599ab732d0d4ed05c614b4c0c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03951f43d912f98ba78d91158e0bf21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f322b200676c41f80758a3e587ecbf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ad78d785250892d29312a209873b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa09ca7b46f1b8ab21e01f3735f840441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1672684a069653f994daca0a6bd6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be909ffaebba6b87e0b215db3c393bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d79f6c766410711aad43b8853b2b1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626f308aaa50115e10ed9d812abf9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282f0b36ab15d6691c081943c5c4d1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cdcdc6b238f5024ac2b2ae03bde1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c7a1e2f2f3347568c8df3286e7140448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab227554d7c970747b0435d7a171eb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39862f4dc86bca8b56f24abc30ab9315450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9ee15a0918bf3d286613f2b028f60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d18622d59f280a4e5128e82460994452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4a16b15c4f2eacea19d84eba8240f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb47336bf55d1a4a7d936bb7c3d4e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a1320d5157f44729b6edbf51a3d17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413951601f09e9130a1a5431e6723fc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a4ada0da94e88c6372fa81367830e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e5d1984a9a04a2efaabafadb48779458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f54645d3c16b2f3ff8a3320dc87c87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bde638e176e690f7bde49386b0f51a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065136928ca014bd970a2160447ec9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac414c08962899934731fc093040b93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee451d84817a7d3ee110ec1dcf54f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dd166dbbd636aaf885d0aff80c6f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c230c3143c44039ed01b06dde5c90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a921635690bc8559ac8021693f2c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669ebcec62a45ed317ea43bc95fc146467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4b3d8aea6acf87ca8ed7d3fc759f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925682e0b963aeea3fe963893fb0568c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb3bc5847198ef159d32e79a86cef4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c2f7c13a341d31292a1bc0730eb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060026e719d32835197c5759824a0779472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf4dd15d9dc446e240c5863669f5df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c491d256a2fdff991fb67c155e0fa7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d1d87927cefe1d3b2ad898df15c8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65c8667e695218b983a649f552fada476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dedfa712a133eef3e26caccd6f197477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec25f31650a3f2494722b6836421c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d2c4ad9846327873fa2108246a9ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2ca1d23cecc395bc8ecae8a119c59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660fa7a9169469710a1770019373a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb8d508e66e404b64a6d6eb12dbe02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6934498517c73d4832adb4790a0b6ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad2c67761ccb78a90c0556dac0c13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cae727d823dcc9727a7590ca61b7ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac933928cbd13b1ded6f8f7462482fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f313a41721f4f145069ed66967b641487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172bf5355c897334e2b5f748e1b7c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a5961a539e222bf4ea9bb1b68c81c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff4b237e97da55559d1629d0f6a0f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660fb804da0921a5035166b9ebf56b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa4e250fc0349c9c11da64435e3725492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6bf79d2f123d08ea49fa21262b97e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7e11df357ae95f91b6a4e312d9666494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b349bd57d0c3b192e0d4605065dc62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad346153b353a144b40650a8f221ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a612b90cc5ecb2662d3275359d7c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acdff6e848ba755c73697c08770b50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c7f1c0a7ca56c0855a0ab7b25065499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd71c83e612b13fdc6c59dd6604bb19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a85f98694b5c96134b9b26e4d2fcd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9dd5e0eda4a7becde18ba6515c19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c8a9edb8efd9e46bb563262fb1ef4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a90953da70d75db5cf4be98bd81997504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fa7365291871a68121a742349e11d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f6ced31485c53765ccda594e0005506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3cafc295098271e9270cab07fade507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a09db6d9d294ddfd6378d9e523a71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ff2f0d61a5d70fe4707a95a42c643509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0622c3a34fc7b03c2a3f52344c7b689510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a39213d53357016f29e127a3412e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0985ab7e4d38f20585abad8fe925e2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4080a739d9b5e0c46aebc22263771b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136790eb62062f4e102a6cdc7085a5a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcec0dd3b3960a4c88534ef10116e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d238ee5d0ff9a62071c79f778d0d879516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11865c56cdbfc20504245b1863b8d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83e45926447fbdbaa4a1577181d638518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a15ac2eba0a542453c3685d0acfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd853e71d9fdf3be2ee5a231e326061520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cbbb75e3b7a7dd2f9847d63b8ec05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7336efd8aa60d84de359996e4a3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ab6e3fc4c55476d40f3f81a00ad7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a2feaef06c35f6ed15db8ba59c3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff26577e1f8786be50fc5015fc003c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07949775502bcdce9513782db03cc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d694e57e44b168c71861f3e14b77134527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7a23e8564b9cc89565bf92844304528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a39c0efb758681c5688d88cab9abe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e043b7201fe0c8a9ae4f5183232c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b7ac66b269042967b7afce5582774531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8bbb686f58112629e3236a80dc2d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed285208f63c7044da6384ac1d472e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44499803f72093aa5f9fed3a7650c701534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210d59d525466f6ebfb0c9256a6f10c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3359f3d71f6d721ab091b7394aa6e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163bf326178976baa5b86bd26f5305537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af9a1afacae65f54d19cbeb5b359f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9df1e67a5952900144f745f75b468539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a68ef1571d69d840d7d2eb6f9ee45b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b40c602733515d58b20b384d4a8b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25a28b8843caff792fa69f3dce21ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213c10f1753fb5a7d3149aa0513c89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aa1662d0269fa0203f08cf1818261544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f343dc81f647a6c11be124f9ef171545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7bf2587c0a83d8c91a620b3cead8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d79e09f57d520b9926adcf9988f1ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b60d7df8bf5d9bbaa0df63d9d8b9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f68e120258bbfde468902b46b4f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207c7daa5d71ca911095b7d60142ac6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4781cce3cb688362040fb52566efba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee383b12c3f909a86573db089d3f693552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d72dad4aa4408a8ea536219e1811ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e10b7e14b3740390183ee6f8614e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f095a98e0777427cc0143a18d3543555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60b2d562ee7b924504e5d1d457cdd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7043cc003e7e11b528ca2cfd341a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f4168b04b13d11c297a8dd7238d53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3483d9654c66e505190de01195540559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77413b9bdf61793573483333b0db497e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a290fd690048fb108440b5ff64cf74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ecd3ae58a9f8bb3989d77fe59190b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3817af655e50350818f617c1f290a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0ebfa21bb360f3e30342986c34e4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cd43bb37b9bade02c1acecb4d5217565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159bfcd672593286845502e7f21984566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e05c3359f0f3e207720a605d01aaf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5811a9582747a54b21217b4e701c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92400ea6292d17e361ade1f2ba1ea4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37594b9a2403c79479eaf9fd214b20a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc45a647aa50d80f4b96441676c015571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253e85bfc78d14e78cc6c5f89d14c45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8afe2180d1f1b8ba30cf656f3262b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86af2c4a2487962b5fba27a8dfab4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53530ff77ed1bf9364875dc5e79a6f03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcb173590298202f2a203258d1432a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619723c18a4b28be9d1892b70aaa4a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d7f98ed38cd1a96643cbb70901673578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50181ad23d17b51ff34cb9194dc259579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4138d74ba067a7cf2a2d390358374580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51f17d00ab6c48c4438d4bcfb705a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843dd582cb39ce451c3eed0b3bf0129582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e749e5592939483589ce093945e0e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27678eca4ad4f79dae06455c1e14ae8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d6941b92fd138bb6954d6f2f6bead585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abc65a17560cdf7522dfc5c125c6aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade45ae3a040a0569ffaf1f0b458bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185640300a5e118e0a784583a35abb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428fa6de67958aeb662e10945d8df65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a5b87620c303a9f2912a48674fb17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cad30bd574dadcdd92e1e4b7775b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a15144f45ea392c2ae161d6f3af0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ed3fea7a1c58a789b9e438fe517a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7511bd5d6ee263ee2b1cb093388815594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8cb01ab722361db9b2aa5d43b9569595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f18705e21547dc88a6a4f5534790596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c7b58fba52da22050593d338208a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0bf328e519c02d07803cc2af8e0d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f6ca566bec49261e25d347bf6b71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1494c89384f6ca23faa95f7ec998b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7531f26431586117fcc460d6c3946a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c82767b5f48b25eb1ba2ebff39384602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979add070f1c345f9d5cd76da3dbfb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221af5eb1c2e32327663d0d34a6f251604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0550e0e491d07093debf151b5e6ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b2b3e1bec39d84889868e0ea134b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94690e2f58e9dd80b25f69a7f42a20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc87e54fd64f8b94d631c656de89cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ceb3eb7d1130c8fc25da17865239609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22654c627fe78d63e20e51a326f2e40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f467c175dad48104ca555b30da94c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e7141763846ad95cf97e88d4d7ed0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad82ff6c5c50e000d909382f62019ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a806e923f8fcf2572d9f438157a45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ab7ff813253943e746bc70c0e7e7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a739c5c5cc02ccf253965fcc309704616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbec966fcada7a93f29c11e14b308617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0804ec8f320f1afbde6dcba23d0ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d552e11ef55ce677e5bbe1b21cc4ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045037bc58b5ae39a5174f08a4e292d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df41c05ec12acb170882df9c3b59ed9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c473443096bc885796fdb6c150ace6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d838dc7a65219c3c7093c4a8f835623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db6e3126b6f14f86af8cd980065bea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657a31aaed187abd98cec4e5e0055b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ca1cc8f7ce3bb330d6faff8139ecd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e1b4cb08198da9aa02c1b665291b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1879f7c27d06d97735a79892f0bca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa4b2def5f644b8025d9be585d6b93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab3987e343332c6ced9f725f2e873630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff97008a99ac40d0f4c2dccf67c660631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93187725643f1e8f040f9e75b32d734c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1f2cb9e3c6ed1cd22095b1c862a5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd5dd30cc8f72ec6f4e0cd9e762418634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dba3183ee1ca8bf53ce5f9a6ead86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4983e0ca1a23e0a740962cac791c585636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a24fd06088cda9a8eeea20777dac8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b62be9f05071388d88a7b60e2737638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b32faae19086b0a1e874640946ef49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41963d0d5009e607204af2ad0fd05d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ca9a2564b28a98017505d15015663641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05e3633b0b256588d9952ff172a1fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f6dd1b60b1db0224b028fa05db62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f88adc2837910a8f3fcc1f0b3386644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f89e7ab101831eeed95f05215899de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea3d4d1d133e2f014c1fada7c6899646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0ef94328445e13182cedcfe265bf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965e0320adb94b1ced6707e1059549648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b016f5017c19c329e2d67238864e5b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32787965a0976bffa526e09999e66850650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bbbb8885cf6a3a1b999fd4bdd4198651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722662682dff31c9a5db7a76f36881652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d60db833ed67d56b1b4b6e8d8d8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e6106598cc24d10afe7cde5a8372654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbc45cef75f993956581622dfcc2c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f48a5d02b2484038482bd64c6fc76f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8568c350a51a1bcfd0285c00e321f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081da7998ceaf035486b752f01024f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c5fc8bbcc64592dcd5c706dad54a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f7a4c14e2f9f6d67d27260a22f7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f7784b1540dba2e7c09515c65221c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a82c452bd6e8e5ed65412beda7325662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1d026fe24d4caf843e4a67c781dcc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ce6a97db20e49e0fa96a71c74c85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c05417289d0f155bce5292ce5f394665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59f0e2daa3fe03a248e28f656c270e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ddc6dfb5d53fee81d534db2b2f1cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8edf750447e90ccda1a23358404dc1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0069f305dd996ffd7e6ed100cd20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2180cee5f22eab0e4fff600e4a3e0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a68d923a43ed52eaaf96ca559c828671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c134e2cf059d28fc3b4b3e37b05c03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373e905586609ac54867910c1c593fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70865f45631d975bc4d557cd6e345d5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7761103e62ec7d8aa998334c6abe0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798260850b436c2808d8eb2797f47f22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec3aa2051404f65bffb4fea5d61dd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68d71488b3c0ecd38b772fefd4aabb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cfd4423cef92cf32d18861e60b28f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46050cf9f6762cf4a48db1c2b0551410680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a47ccfe19f3b938c1d334bc92afb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5d30371936eb0fc503efcfbeab692682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f2dd00849cb5ff51838e988cd4be4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2cb1c058ca9f5c90176671984567b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00339f7a2db74bd6c69b7ba1c58f8b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a84e09bbf4db4eebc6c33a41e64d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6900106dc73ff898336f143ab79c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c825b03f1bd2fd70e33779c02149da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe76e27b15e854c51debab9d25614689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883c835b6d65b12711db22992ee6ba6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9020ed50bc7b2f1506b4bc08d7832691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c248e351edcea190233cd247de051692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800b6a1e906587f302e208ab2609691693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f88ab8a966484804d154b286584e96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1ba8e93a771913b4caeada6f58b2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a59308f094279d2fbfb3143fa9044c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3412587e82ae527248f96929ee957a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14899c80f545fd36f639bf17fd0978d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef37a82c57bd7968270183ce8ef008699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4171b6fd34957cfbaac8d7fa5a957d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893269cc09b0aae6f7f641251bd609c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c119294597208fa5db2e9f2473d5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3817dbe04709d13515e83efd9ad2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b0619ff1145d7ac05687d6bad71df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ba67d9aa2535d0a11fbea7bd29b80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d13ceda21db78c75bb6580faa30c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ef86716712e5f27476430732f77fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99d706e1247587ac1541215a58a68f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46121a25b31f03e93f2c6d801c74b14e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253d258082386f734f4565a05f2e2d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51caff097257f1104bc7d2e3c22fe6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e0942b1db8a4b015a0a658741ef67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d17c1dd33878961deccc27be03ee20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b3347d43b2c29b1d9dfb11106e6a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699cc30e590bb9043f2cd78f47fe281715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940b4304f2871aac3879a23e0d650c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f028a39985ab829e0fda9ac2202632717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6754e53600c9595712231242dcb5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b25312a78193125321fc307f07e86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fde05d2f13d93e511b7e54801febd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599c5da96849689dec2cf10db2c8bb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453df2be364a9d227b37507021dc72e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0a4cf17058f1334b869942873a1b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a60f3fd0ebc024100c20c0252a0c25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790143e0fbc213a66a19346e260db84b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e6c531e1c6d428544bc0a9c07f3ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23140de56df6ef72c762816652f454727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d9832ff44a51497165d5cb25b69d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87101870b4a7c205c622633f36fe37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ca5d4fdb975c664bc9beb0f26eed7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25e166a89c2357a4b8d6c158eb979f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623a9715830b91f30b8ee7662c8d6a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a244bb1d0525d64f776a028e50304733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a07c1aa95791328ccee72a00dd66f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e881eb2e2c9cf8e295a073b8661fdc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427855cdef78fc7ffa903d997a95b302736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece9c55f06b6f6b9ce3f70ea6e24ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e10b14be25ce1cbd1a846d9f544bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce62f919bf7451d76df00d4a445878739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ff38631a4915e312bc5f3803d1ff0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afdbea178991825653e71039fbd445741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603985f555f3d6f0e6443a8266eb7511742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c211adf1fb886ea2bfec64c8348c52e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb06031f90174f4892fad2d3356ede5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b389dc6d6feaf62855ebdc5d3dde96b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f3bc420f4239c27969b9a27f15c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e715d78930328b55d925f433ed661747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d568c045bea57dd8d77db242e1b56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5433997317ba81381fa52fd0e6c9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace1f1cb8d1e30b625cdc9474083187750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa64c626bc2b15824115a5d432ddbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b64e003c80cf29afec7eaa367dbfbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c645f7808a9f130a8b9f4efc60731753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325b615ed1271d2bef2c7d1e95c21e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c8608b620379ab3342258a9ac3ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130953c4d8b576bc166e6b83fc165603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31d6dfee0d022c79cd3e97e68d47c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d901a44c7463e496e281c189ba7085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0de9d9cddaad5478af48a7f88cb3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eec261d88ab65c66a44bfbeb544be87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392d6fb4ed603801fcb31c59a9266b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d21021f63e6cf59b74468f2a93f82a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdc8f4f0eb62faf9dff69ce48b768a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08632dd690c6dd1fef238f48911e71111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71f32f06992e42a71abbd4ac98a6db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cdd7970a490b45cb516007c95fe3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12bd6f6b7a5289c37e57078f6309a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568830ef213afe07150ba9cf379acca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f383a82dbb3481b108752f46db7d58c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d07d26bda76a80ab4255d71e47765017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a2a7c5b564ad53517a9c61b6f17418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c938d463a16fe1665393c427b42263119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad08d489bd807b17a574630f62dbf1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480988b396ee2cbf65680da4e2ebb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d863678116b234b25267b8aa62926a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30065d3eb8eb37b82117c3767d83c75823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a66f776b862d4fdb966981ff3e9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d649bc1f6500c6b217069490918225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e791bbd682bcc46b7e0c4cf42ba7d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7207905c0a4b24e386f79338c34f6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950d8f77a3baf2006c9da73b1922ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293036a7f9e1439f98ac7c46e27e163a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094285e2fa312b507022242e9942693930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893865e115fc4a22412195995b5ee831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c94a3e1695d6405d90c9dae3a727d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30efed6f9d1a9c53b8aa4ccf0621d1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5008de3b3b2814ad52d7579fd24a1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153b405528f514e7e9935be2bfb70d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10b497da463fb9160cd7a2f1691dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3a819ecf255e8098b4b631cefc02737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b35ddaf0dbff3ab718f4c727065ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153d56cab31d7ef4fe35d7901516cda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df5dbb6b21a8521ec6593e1e579c4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbc6b82873bb29a5b79c56e121ac7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45347711f3618c5abf394248cc443642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266744f1307b898f8afefcbc315a37bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81238f2e9f5ed369b507389a99cfdb5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c10931f75b1e916f56bf2ac32b98645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712fb7f34d9ea88c3f42045b7f60d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c62e60b9795f6633e0a4141a9523547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719d20dad97f77f2a8f9da90409f8fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167ed5a780210ffffbce446abddc5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ff0d3f01491c225b00131d510fb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd98dbf2df9772293ed7072184810651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31bae340c8716d4c9db9d8f638256e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e42402526912a3b1c01a1b9f050b3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f9ec28eebd49e5570ae7fbe84863854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127863ceac894ec94b02d85abd2ae16b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb19e5f82c22e4d3255287733e3487956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24d72b6feb4c8ecbe91607e2d438357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcb414b92ee12cc1e85e2d5f7d1efa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699049df7f81c5bd0de528c3d19ceb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f6ced2157c5521670cf7266a300c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8453eb4cfa69bd78fcb4e8fdc71461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566f5ae28af228fba994401ac029f9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe593d5a4fec90f7cf4d04312ecbb97d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d7dcff6d726ad99e4b1bdaa5f1f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab115e1df10fae39f4546cd3f05b40065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6425af965d685abf1247eb6dedb04b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8ecf5bf15344288a42100c4e007b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee018dee0132c6cc4edba6d4b2b4f0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19e31b4ea69c9e6cdf6b25d7c049f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52269405f7c4266a574823a5e58b04570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36a6164bb7dc6b126c3b1d5955592671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad8226ac069e6b4fbe8a2502260e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de8d9442200a1bf1356689d6a8f9d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3708f5cf8ccbc7a255ee5c81460331774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c569039e2a12149e7a08995e978bc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4d8a0c500f163e09609e7e0869c7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81112e4b4995e0136992bf1ddbf6ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9d10832ec7bea7bb1cdb03290cad078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9115b0e5761d4212a26ccf204c4b8f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43f5d3a247c368cc644ba7a33463680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd691c95ad0f46fe3f705dea424e95781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78967dd5d7c3f4a1f0050b976a154f7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0881ee48647ba1349153d189b3d85683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e6e8577e496f0c58383f905273be184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e993782db8163b62dc91177061988285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2561c297c08d01a9985c8753198a22386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca399691fcb33e1bae101d597835b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76fa9e79cfbe4c733a488b95bc320588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19dd66f94b4f99faf5634ec7a3c0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1f937a31364b05426a38a5419cc4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601abf8b985b89c6df1da77bfbeaaf6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9fc77936b3d4757d4a8568ffdf64592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e44eb37859044787c07d1ccbd9d45893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180444f77b70eddd4e6b1d67a219587294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226802418e34ec41296e0f0a87c9cb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ed32e1d91389b6749a7268941dca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e01e3186e5e3d6ab75610328f0aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167125eed5fdcbbbf3134b01f60790098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab456be5dce60f906afd54e69846fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f14a6098268407858d590381ad93b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146e00e29a4b414bdb16901a915fb2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c6064a984805f74ff269dd581b711102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dd83da3364254c21d74b99e5c7bb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70209a52719e288cad0134b07b7b3703104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106132fa9f7b2c6b06e396a89a880d01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d2cffe7a9e32209bacf49a2c940e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54c023b60e02e772bee9447723ef3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b91a827b26f519277161075bc3e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b69c60eac533bab3d2bb0a10a5ed6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1687ddab52b2afc347c94c22dff70b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e15100db9087db042955ec17c44861111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e0312bb35417e9570c30cac0781a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b61ed574499f8170350e120140548113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f8ee4539f79cf75e38681c6c0eb62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf352cca0a56c2ca33f94778c548eef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65e84803bf4ab3ff8c05f16357b33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25104e52ce86714a67a7b30141f386ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b87a4b7932ee46fafeaf7a663055118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36ed9893ddf9a17f8b732a34b8667119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d12caac848f929139c680d38c2dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03c07de638c3c42b611dfd428b1b38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811501f620bfbbdc7fe72feb31b5190122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02789e12d790b09164238c2f85d59e25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b54c6ff922f6b5c35f51caeca9dd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1277bf37598715295132cad60ad0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aca2caeeae19ff79421318d651970126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e4453d7198af5fb9bbb958c9b4e1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653fdedde79e2540cd1aea406fee1c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c71914fc26ac2c6ae5878fb29c4a0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37087b657be1b37ab10678fda2308d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7891f167be59a00136cc8cac77de22a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b306da6bdc8d46c62c4b74db60bf6bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb1b808f6f560c44f3f816463411b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288331a21ed94058af7f9ed748c8b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1d30884754418acb656943a38a68a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87b7fd6c101a3295625c13b6d97d27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b55cc98a570ebcfdbaf6dbfe950c5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e79eea8ca30f6f0c946d50ab08575b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee814c8a2804dbf2e78e17453b9c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f77dee3eea089f678fb6fb9f2ba7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc22a973aa751f4aaed06f00b41d3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86906f413d5c0f398c95da6c22d057cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598f950fb2fbcfc759ff1ab1c4144c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92436cf1173a1d3b051d0b2a7eca851144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa0547f136acbe018c6190ebf9e9b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2fd87b4d9a7154a5a35ecbd6f74b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30bb50aacfd8919fb22f57ab1325f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55fc5c617ea8aac0103a92ceb004a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cef728e68e59ba5e5f8da2b427b53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63587fdeb48f63321fffab808550ace2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebfabcecb4a298985f76b38e307fb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c1c57a20b71930f47260cca3fd24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7ffb3cfac385e604bf6baf0986f62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46549911a6aefad1904cddecde399a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbab3a7a2311eb1f13364b266ef252d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9754abadf6daf6618ed18a7e547f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a514aa62efb1e9ce8709e3af089cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702a3a3a6ed39c7ce073b41e54a634d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf281a1e8a2fe4c9dbcd9ce0ae122a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315c052af361f72703c2d76c7728366160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139991a2ac9b45a3a366ca9bbc13eac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086e5e6325bd27fe5cd5e0f004d3df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aa3c02c526ee25c36024e5b958419163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494ff083885752b8c5f2395a6daa17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23424cac7103634acebd84f39b63de47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9aed014582cfcd3e5378e780e52fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04f4eff830e99e6a536095f6c2520a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013195368f94959808ca2f8fef82adbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37e5e55b058b008844bbec1098f167169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c8d32d99d7def2f9593c47d376393170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc1d65fd214c0c4b016921b3f2575b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbfc3967b85ededf235697fd1c9f48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d1e850906d797514dba8b30a57674173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e779156c7103c683c8a4f7cf186b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd3507c5be2f846809b7aed1875813175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbaeaf8fce57c771477a6505ff335f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dce04b92e36f7714c93662f50a3564177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a8918f2e0fc71fd4e8dc0d30040f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95ff22a23bfecf322d5fdd71f80911179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da37289ada622982d5edf08af1024a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac142be4927ab0abd9fd3ce152fd186181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d995a4bb3c87d2998f0f64026b2f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f320ca3905333d9b7e80bd7c277d86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e085cf01516cc24e7b8cf68701ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072f1292c6e2287d2171ff73a378a3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770837299c6fc09f1ec745a4dfacc65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3358604a49f79cb11ac2ef9af525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee922d170578f60705f6cedd593a4725188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98782bbbb7ca84173889b821a7aa6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459467900780aa56af750d8266a956fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afe0e3099511281c2c250898053ae7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9576d10ef68c08746ac30bff434bca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba574c7e95b1e4d3cb1b36de0bfc782b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c725d5bb0a01a466f67aae39f21b1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f6fb3c44f3b587ac628cb63afd7e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aff387d607f259e3cf82a012a4305196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718048c9b0875707c8495941196d238e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417cbdf9b234c3aa1596ec2a17802c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cbcd71fe4fff85328e1c6afb9e1f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1647cd12462c9757ed748a931917200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ae7eec52c73210e081686b552484201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced064c6c20f41836528a6d2030a5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5d26edf9b46271546a6748cee0df1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a7f8ff024b81fc5728c7e66daa82a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bcbf423e08d0237c5cd6123adcb83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfb342dab539ce8f95d9fbc90e3de9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04babae0a9f851800c24621f7c793b1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a92b4c3953dcee467508a039f2518208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe76309c334d43ea34231d99a70b610209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55616d019fff61727e89f1b907e132f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37973338c08e60a4642155a7c701d2be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd22898d119d95e51a4f3114e9f8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e562976cbfada1f0a1e6938074e2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed54b75a3c3da590f7e014899234f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7c6afa8537c14c321699c62bee0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e3acd0063eda115765c6dfddd4da8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8598a31f3dfa08d983c83a7dd5f93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23475e99dfc01e895b3040692d81c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90367a610b12e0eebf2f003f53f1c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d39d41d92bc77eb30318bab3eacd41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aace911d2dc361a98a7b10894a923221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fd837a0a04e69710dcf1cbfc9056b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf01bca6916957cd04ef54fd7b56c0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f29b28e06065172c8a0ed25485894224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea12011382fad60eff0e00c41f88100225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77253a722514db9b18f5b1cdc8842aa0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541549208ccfa3e79ff4156f435eb991227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ff9d576962a984eed26860bc5e9ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3102c961b2bbeefd041352e0ee6a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc4933dd9c5061e5442d5575c1b7be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d667c74b6e9f4e973dc942a6af90b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e424c93622c1bbba15866a67be44ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff13c98fb5a3bb6ddfc0aac5af414b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9552b1ac0e53b314a87337508d8216234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213702278eecd7ffe7f0793a41c9204235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4af3c9ca01a32ef125d91db35d712236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3370e4abb01b29e115a9b840b9331c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee87dadb88423718fc9a65dff65bff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69bf04cb603807caa9bc64ac0322b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d2669964c6d32c7afffbdf5d8e46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45e1e51f5ca5240d8bd8843f1e8ce5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523893040efed3e062f21ae48e16323242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b24f8d7ce3385649f5881c5c8bab0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da81817b2367ae779cd229634a45e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0175e27bde17e80bf13144a9a38b59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a412a492bee92e26db447f993ade6c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42320c85638f1dd7d88fb90532b2b90f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1eec2506e056ff376a8fb5f4743c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c21f871222cd722a15497839286e77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659c25fdef073dfabf18c395327dbdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce674ae95d8272f0a9f4d5cd275dc19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775a9111490575a67ea7f5c455998e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21948db655a1909043c8533430198312253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdbfb32d44a75d06fc280f76afa67a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f225a06bafe957f7480784ffb7fcc94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0dbf2c1ed95f9b55a5f39a5b409e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bd37b68b7299727815a5451811206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b602156d3caefa9b5d23af7cc10388258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610a51c7cd6da35e8230639f081606d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da12bf41586b383a059ef2495c9ea6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cef133af2e8fb0879df01300eb822261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1280f80d4f539699abdebb3c036999262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1667442987ce53f161c32aeee8223263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758f9ad0a976a3bc2059e581a643628264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a588f52de97a7ccea1c712f858b3f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb67101cbdc3ef5b9440beee470531266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664addcaff04eb57706952471f5962f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936bf8cebc2b7292e1fe50172ea0b0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be68e7123b5969a5c05ac182bf413c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967fb06bf2a1294da4fe5c16a27168a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f2d147c935537941633282d96f41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d1486204ecbe08dc32e8902534b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c165150b75bb097962eb751761c176273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c0201f67741c5eb2107b1bd397253274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c34a1bc2ca3f2fef939a570c0e289275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aae61e769b0cff3403aaa44bb6ee24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d670f2ce0d6ab4716f55f89968db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5ed12b6e5a99feddb6698476a858278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf3a05fd88eb5ada9426bc56706777279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a87eb19fcc29754baf87b171317ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d232d415beb02ebc0994b65f77cb2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba0e35f089770292505f8fc21da57c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35cb25c6bf7f3fb250d696f478426c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e70f8642b67fa23f3ac3792cedfbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f496bdd0bdf7f024269ccdbcee5d449285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f187430f49631db93fda2aca419fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f0e49f311e219218b3c71c07ae131287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a3aae8bfb6a8b6367103e416fe917288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736931e202d676f3c096876d0bb7ba12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048671c9f0c538d5a8e032cae5012f2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859afcc5e65983d55ad25825c904ed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30086a31f31f029a692abc7cd25d57dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc3a32289b3db603f65e0a083acee0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7c0f60efe868998ab0ff1320350f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb999effd608c177b74f7e84207fe17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f37c04c3f1385280f60484be855d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacbeff06017e53659b63bf1999dba2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8a88e2c9a22ce6825219956bc515298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53613228580ad37cb08e24467d9e886299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283d93a97e3a0b3a6a79746c110ed1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1ce491f0bc69799ec57f83af3ef84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e6ba5ad3da0f6d24299adc972b76c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361330085e57f8b95873c19b342aa8db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c9c4485707eb560f4115f20e401a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53c17f748390f04aed5982482a28f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad0c202440172fd1063fc787bfec8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a63eacaf284b2afc37f93ecadb4cb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3aba67f82e67c7baeb9b5baa4fbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444c854e2e0c8977b0700a0950d8ec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673148fbfeabdcbd42e5164e314c50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552b096d77961bfce5564c9a2722258311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e146e3da29f3cbd65a30d5b03001312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee631834594cf340712cf137ccb3ced313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc305659bcabf22f8189b503bc6924ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35726132185973075e59caa5162eeac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe58c7496d5720cdcaf10cf641e8af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc6352c52268d63a5ef594ca5727e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fb4e23aa4f7dd3a8fdb2c70cb53f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2dd2be3fa6c8165ce4303d728f266319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfa700aca3ae416abff4e00b2cda8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e007bc468aa1dae1ee8c10e8c79c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24340cd09c0ecd7e118490554f503322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39a9c25be71a97263cf9721079f827323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e6d31a944240cd182d4ead055a2bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa3a9faad2e1377ffeba9cee29bb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c5f5b02d53c7b3e96ddcc848d4fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cd50ff2656e760a40242940660b5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec918a1230081265be3058d5d9ca2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3cde1014113ebdb53de2dee6c7561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aebd318192b248ca6b51e1a2e267c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6cc63e1c119f7ca2192888a504ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89536f0ab2d0ce0edbbbe0262ad448332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd02629b71eeeb696b97098740fddf0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9bb4cbd79af312a92444e7484b6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a9af0318d02e305420fa4f57fd7b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb622075eb5e19ce08a96b47cfe301336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff340d5ca958d92041278692786695337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef26fb3a967e4c809d0431eb2c16f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257f5b61f1950eb175c6d6974634f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43896dbe499613a87f4be99a67c3f7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9e3d4731f3bebaa86cb1af6fe08cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0daf9a98922fe300adf6cdc34e9ffa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575cdf2047e5766e4235ab4f6c1bbfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e9732d73b155ec14089efb461768f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691764625a060ed305f5c009325158345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612076df266fa8ddc976284f25e67c03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dc464016dc797ad2185db49f913a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc200810459bcd5c5c63c26ddc83ea03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc06cca2dfa28994b3edb6f4948c850349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24146c3e7ad395cbe10c580c2fc5478350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1613da64d9ae75ded85eb44fcbedf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6e7463c0f6b336bfc3cda6d7c5133352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d33a84ee9e063ccd5689531f1fcf0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec209dbdddf5863f5e1d9bb6b942f6cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237307fde3e5dfed93f1ccce4037f45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9864e9da8a34393f09c5d110b549bf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ab02209de8c3988d80acdd48db7c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ed1c17781739f790f3b873822779a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4ac94a449532f254ec253c7ceca0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f61a8cc7290f6620d59aa45c222d2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86df4ba20ab2aa04de1dae780dbe381361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddc7e9916f50a9ff1331ded1277c07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5d67e6c4d25ff0984cfaeecf6ce41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a30102a4d7c03b79f2422da761611364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa393318cd0eaadd8fa40b57d30055365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c1959f5fb8f16a0d9b99e49369814366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743eef5a1a932c09bff010ac37ad41a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7dea89a2a146666dc2d341e2f722368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163105aa84f6999f293fde72c410874369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d40fc18eee59aea84f0f14b251de4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89f0dec106286066e2e8238f5c4cf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8cc1d48895f49adf5ed62725552f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fc6ea323f94e5bc20c0fc57cac2bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88688e2fe90ce548a17d4aa4c7f024d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d286504e68658b79b8310d6bc9962d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9e717ab9f0d3c9ac5889f5c082714376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f124d9275e5465cfb35484088471797377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eca436148133efefc3452df346c00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348339ea9a19eb1f6746d3b2f7d645a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8f19c551d04ef20baeedc87c2ee0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013ffbe95a0f3545123cba233529802381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8682934f42a86227408b92631a142382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed56a7353d6dff1963ff445d11625c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160373748d7772aedae32e1851524a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7633a1ffedc03042965c09d0af68347385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db000ad240291a110e766b2e318afe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3921d144942edd5b5b9b8026905a2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31c0ab86356f826bb251eeeae955fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdfb2d3062f29a4410c6131677d4fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52192e1fbc61f724ea9102e9699a21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ae599b52ea2dd97b824e2cefe1259391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897026487cdb8dfec2334956334076c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d7d77c4f63ed39be77036743cfef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d49b8d3dc9741d3c7a53bcc904870394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707984a01fa665efb3f28225fb9fd021395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d727a3fb32da885cc65969192e417396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea879b081a0810f2606361e971a9d1fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a176c7f6b5dc2ee7d3f78974272b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d68dee9043a7187ee6035838a84d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de20e0b005ad0ce4de75a8271a3738400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc25f4b741bf284efc08c2d5942555c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678104c283f26e3161be9cd7e2ce56a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711680ffb781d8af46298f69a18e71b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06581273d712cf3ee6e79a05a72f7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3b27f5bf5714472783c88fce2a4a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7cdf6b72b2544c8e54e685c0ce226406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68534b9c828d6c43672c356938960a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23972300c7ea84f6ddbb8aa461a356f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43782093ab0b77b1fcc7bead8b146a7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67590c3ac9296e709a31ca0e3361ba74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632eb191bbda28bc9ac7a3fabe86617411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7960a25d215e9db150bf96c53efcd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59de2fd8d7fe2a72d355d087a87d6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1b5f126778e7cff65fef0676b1792414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93492841943856c2d9319252147f22e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c1042641a8dc994c4670e79819f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ced8064ce37ca3ffe7f8ddbc79a80f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2875179e20c806321fdcf4948d7428418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c809d97dc7096d00b3dab8ad7178e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6414347e8fe2a39a37e30562fda31b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587378f548e223c1482edadd2e20d9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78b11225b0c906a449a2fe594aab8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166567bfe6f91347d4fad82a453bd3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc869e5906bd6d0c7151d68241bf0979424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec8eebb234e56a32ecb2f431ee7807425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014dfc0de1c4cbafb39498846c25604426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ee1e6c0036bb818d88d957e6a603427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b396fe3d44e36bf8ec48a6f7b614c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ed3862aebd66ff6b45d03079998e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59ec2ff9627aadca7183957071c66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a011d74c47bd12d98c35c01153e64e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150465752f405b209a47e0ff07b9c34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb265ddb64073d94cc4f1714385021433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54911ab22196ec3a9ef54ec65ebebd62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046e7f81fc0fb904f4e9813901985b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5cf50c0c2225ff68fcff08456e632436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e80ef4d081fd548a0591e1a4feea0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ec679f9a8b91d2f64f3b92c88ed4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd712baefdeca81d8cba4723b51c07b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03104a9a0342e759126c0d2e95abdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7768c993d42e0a77f4b447c65734f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e73db2e69f1748ae452dbe5962def442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd522fbc395e36180f9702ef773c55c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2a2e22ef7a33913701e0f0124b5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a06454f7bbaec9b310f6ec9b04a37e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef4551eaa0af84a7d8fc47237ec57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480cf643b70e90d586aa04e452ef212447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59321cf653f6422eeb90dbd652e2596448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048922159e90903a6380a354aa872d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acd9fa8009d0e7ceb69ab0e0ad1dad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41f044598360556f39bbca5a52171a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26b516def9fd26edc581331cd3ab58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a491116adea0abad994bc39fa7fba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235433e48473f26777ca1a4c038a1aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afa92a3b9747e64f4aaa4ff9cba573455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c9771faf4eb3401ca194c74345519456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58571d7af623b7414cee381419f308e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8aedc4e74771794d008d4f080daa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b1ec8b405b0a1469853aae2dbc686459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b0edd0e4b80184204ceca21de7e64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7b83c3690c83a0302814fc9118c92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe22304db339bfb0242cfb30de3ab1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b024454063509d28a1cca5778d236e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d725b0f150675ecfaa58cf5e9d15f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a090b9a4af7cd4d421ae07adedc002465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d167e8802debbb3156f95cfeb0dc75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f363f9dedcd112753d26cd6c99b23ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169969be79185a60162296908f6220468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a62c93719358c7c02ba9900e57412469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd6c3d9c574974aa4cd0aac8f2cc61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de605a6a1d7cb633c0ddf692509948a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a59a868411c7d31545c6ebbf60995472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca1ab97a25bbcf78b554c4c154b791473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4619ee38ac4713098af057c1d094c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa5cd39f46b4acf2f0ed37cfba57f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c94279ac441f802e319d60545e03e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2062da7dd2c01c6c69ee71a21eb1c3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da132fb8af0b58107f1b77c011f3a3ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b53d59d128a836de550412417efb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc0656f9d8a3d6c7f8de19693d616f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e20910a081e974bf3f76be6fc9939481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f9b5a1f36da4bd1f9697e9253775482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541197205bae95d972fe4f86bb527d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6706567536c0aff40fa53d6d5c57d25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2054e9101ce2bd4c115a07533ee5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e8fd20653962a44dd631ad520b6eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f0d3b5dc0ed5cd1109b807b199b70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83fc3e04d814c77e57df8ca9934772488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bef4cd99d06275e4fd532bd868b44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5854c7c601d0fc1938c8e42ab128490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96a72fc4ffd9c8be10c2f584b88bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31690df6df595078ab8ec3e784a9a32b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07ac4616daaf5390932ec12b0fef9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25ab33fd09df1495082f08da634075494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a374f7a710c2b92d8eda47cc643f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c65280abce92f62bbd6eabe6fd1fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad61ef4c259faf07d5aa2dd75a9fa4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b167a4077e5db2ab4634682d5a460498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb973650dee67fd70a7ec668e5c3e17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ce542f8f6fde405eb44ded3baceb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb297c44b16f7ac3ba2f675f7816ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f325607502801889257ea936daf6da5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6661c38db43173f669a5c1d4503dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ceefba495e915c9b8522c113f31fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd9eed04090645f6caa1385a0a3ead505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e034bc87482c9603b17871323b44f2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075c12c02aa53f343565866e630965507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bb62781a7766031db3c7376db549a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58f30529f09c24b682ccb6e942866b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e494743b259191fb5658890955a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf8f1b8e963f3590debf436251e6fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14b83a7889f2131b431255d970922e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c932c6c071a25012a8c8d549a2ab5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc15dfd2b6c7e700faef87e1c50d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4443000972825043203e8cd2414aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59d3958714be2e7a4e911c24449bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933a927547ef1433a389e59369f3c07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c4a06f7f694c86515eb10270ffbab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70268666d86bde62c46e8a15975794519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4bf878f9ac76c549b4fd7673106b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117ffdf6e1c5a9f49179d48afe13470521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98fe5e3cc0954e674c32383b6ad95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5574ea1017db888430366dacdc7bb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19391789d1951298654c0c4dd09a17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0526725a4da2de9e0e5dda6237cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7560314fb60fe9bd73870c0b8955c39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa0ba2f5601671ec7dc95367a6816527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f275e5dd2b34eccb7f7218a7c946528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86815536cfff6b58d85dd1aa6c70c18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85af582dcc31e1f6b23cfde8ceb55f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41722b84ed12c7dc122e26004ae4255531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a82a92c1013c8d841f55d36ccc01b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c98ef31f44ee17615597b9197ff579533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244d2da6cbef6533e440ed1b715bd3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f831ebb4880509d3930e1e15f446bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbb47d843ccd9e3f8d5676d40d759a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b50c97a45527444472e12d07b4b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288dd4d5f6c18448fc9483a2a58af30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28faac3ea16e6cc738e0a8cdbd8668539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d8a3e13d352ec13faf1a841b64f3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc0f289f91e78a9affbd309a77b9c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a97a66dcd8ac34eab866c23be24045542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd363345d920ce40d8c71c520b69b0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1dc2612b9a8310cacbe63ef9a1ca7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac9ca5ea8d61eb09cdabb66198eec7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a2d0ec8e0a23951b974c8c48d36e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b70f56594aeb773e24a1aad3a278fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf87fb4c16b66792b5ead4d17fc0a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d82e31150acbc6786ef931384b706549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69630f49eac049ad663fbc38d6be8789550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b8d70d4f408915c54da0ff329ad99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ca27e44064fcfc7f566d6fcf377a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf79341141a0bc6b0beeeb604c037553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7e1e7743ed629699dd409f471a7cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f291c98f2657598a81e1a5fbdace66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663f870c42b19e085a2ebbc41890a5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544710a6fa40b9d74fef0e9aed29a85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117c8607dc8a15f568d0a040808ed2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b9658adb0c58988a76b425f567a31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da160b145f67715cdaa7df4a5b7d2ec5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fabc69b1c02c39aab509892f1bfb63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87d45288f03e7fe2958d48b3d3e0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d05a2b0a331aabca9643702b1c23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12be5214fca8cdd33b5ef96ad042f75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607420ca9ff3131c9d7b28baf43ddf9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d544df05b9eb629365e56e6cac16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8aab61b224cf1dda5c5692c1e3b43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce4b91eaded3214b4441b89f1d5c29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb7aa88a893bb01fc289c328fbadd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970314ffb66e89661d1d9134ece18368570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c8162baaddb7121b0bd572962da06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5d814d9c274a224fe9bbb63a7b1e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ba1046676106f5ef8c4df4480764b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09616b1a9990fdb0d8c8304f6f338da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223549a9878fdca6cf7ce39821bc6955575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3c40bacf9340606baf39417cb3a42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e58e75d548b4af21f82962df166718577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f87b0c9c0720615f1df56285547fe3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44bdf3a1e0d3e0f60f8e02a22d1185579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3df4dfd19feaba7c418cf124777a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54694b7a3d76c8b4d4f8a17e6d831f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce3fa7505a16f9c1253c5c781daa86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8c5042571149fb7ddcfad70d477db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1829d3b85c52cfcc7787255f0c5997584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e40030e1825a7283b5dae419317ea7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121279aa4b7ab2d982993d4e20eaedf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315ccd29e88b280e6d452fa3bc96f80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1906e199c0e2001d24ba23dc735c7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390191e74e00586cbc6278c27b9a89b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798dfd1024b984dd7e46fc7ea8657be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb31f50506d75a7322c8442096fcae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785f80016cf14597e49969fbd7f38e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831fa4accaf1055d5a74b4dec5e644b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f644270c09b84321888bd5b0672b694594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc9e50f747e9b0c30800c5df9f761595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629228ede4a48ae8121906b1bbe322d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420edeb301a7dca90d67423609766ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c3ed848ddacd487fd3a6454d84f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5338aedc9b02c65e3136bed4dec863599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0193fcc35b6b54ebbfdda85b64492e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45ec99e09a31dd4f8b19a4d6db356d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9afadf76f2d53b6136c73574edefab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35bfbb488f2986b1492fc88df40c0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcb7c36ae781b1d602061f55a7ff31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8fe0f4d65df246582cd735e468afc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10493558434d153979f2d3318f3f65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150c2a140556e16bd813ff80fd10c8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a0f7102a10a0f8a7437ffc0d841f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c5063e334da99d17d8d63405b887a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a00ba955ab6717a61eec003fa927e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d5c9f54ff516087dea637a31e82e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36db8ce59cf1316813fda0a788ad48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4d2abb25208a19f69e59a9bb63703613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf74318ef28410bf271a43646ad09a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a66113f486767e8e2b00b710ed7ab6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e9cebfec371caeb26c4742bfb3d73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a008a4bd354ef6c17b122ab16c9fa5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd48eaa2bfb283f6660ef1705bfcc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf66f63b560bc2fedc7398254ef0e06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d5aa0f21e3f0f0b2ee87982d220a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222f3918d702f2df718ac6c3d7994dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3007db17c846e41a30b04dcc928bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d737c671d3e5fbc955ec1fba72746623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ae7d3e0eb0cfb0868569f67b08ca1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856420ec8290b556abe6f41507bc39c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02222a52ca5efb0ddf98a8eac8b1fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafded2a16b35ef90c5cdde2b9e785a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f14d3ee9612bd2b02338c8ab31fd98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff68be89b0a862a7c38b2f77b7fee6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945b261e5bbeae17706f42a9014ba0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6166d0b811c161a0d5d0995e9f1b49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c728d95a8cee6217e68e9755b743632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ab2c8fea54c5b36ea9e048f94bf96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b9277c72ba89d8d2a4a460d626e93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20476285c27fd2dbe8c605fc6b339517635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd74f387b8448a3f5b868b0efd1fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9574c55124e4c99b287a9fcc94d4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83029eb17da2f45c477b5b28b84b0c4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a050ebd1f7e14ca5d97c48e90fc52b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f117f0183513bb91c414b942977a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec539575d34ee6623bcb7d286101a4f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c3b7f62992c2695ce49ae5c49a76a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41cefb8c389d020a9e9ac3c0e8e750643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27191e0584d084007e3bff44454be2e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe4b3898a0cd1f62c6f3b76635ed8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944a75694d2115bbf3f42b306cff092646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cba3c6bc1b2e101fb7ab67542f4e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fecd7be8e8d5f017da179c44d0f661648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fb2c9663e484c7ecbdcfe07eb2cb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531d0adea44d6f1eff49fa9102ccaa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aa09df29a3d94378e9892322c3534651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6296be773bdd2155604b97a4eaa2ce4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c84edeb1c52f4571d5303411b127b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493f34b2770a303f1555d902c580d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362af09dbe844e3d55405614b93895e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a60ae286f09bf22d44cfe32929705b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a0726c9dadf76f7762203b55c845657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baf3e8e16d575363c6e5139e8ba94c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46f80f2b444d8b9d79195457b6de57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9311ff386c801e7a263a95735f72c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614ee578a4c2b572fa35fcdd0125a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4027ec647bf47befaa5135c14919e77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389ae22f1c5180c4b0abdf8b3f5edeb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790d7d59fb23417c784b827f73fa099664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6c2cee30f9d2eea2fdf339b730528665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc704e2b1f3bed37bc8f2686d60b196666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b9f32aac444bfd2245276c586322667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c644b1e8fab337431496988b4064668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77909ce71a828ceefcf90217186b31a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2119289cf53fcbd076d8c0c7a0c06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c8fdcc7c870b06107f2351081577671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc39d65cc6e76a3f1bd3238710a314d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae462ab9347b8ac2e4aa6fe1e8fc68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9665e319203b5977af2065a66bc6a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad83e4622261d2a3859be278eb1773675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174696e66bcf676e9ec91ebbe4c38c31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dc6350000fc7dd2f605f28eb0c568677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e45c724c5fc0d80db93488c1679cfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f649d0551a397c436d5b2ce0fe3be56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e2819c90e3183992ccaec9b6e4c82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef86b9c99d8aa24de7f6e9cdf3f788a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3b1149b0235b9073ab1558128805682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c7b1a13e55180be8402a6e2a38316683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da80d888efa5d0752663c403f9f6b4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e7eabc4a4a88a7a0f6917af0d6e4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bbf31a891f66f75567e2fab781f83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe96e4c8a3f29ebc2bfa5031a91bca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a871accf2b8c968e74b272a0998c3f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1808dd73a7b6cc594c3b3f490c30033689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9f8869f72266e27c3cf94afded1c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499cfb69fded568cc143b10f117c78d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae855507babbe0c3845c7f53eb4db3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c0fed56e68b1a2ae47efc14b2e83b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873b576e1875cb234152767c93b393c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd22b0854ea0aa82cb3d32e02ff9755695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afdadf5274342620630c41ca18ed07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00916ab14c39e726eab12b0a862eef59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030fa18945191e5dfa978f2267ecef6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa2fcd4939ef7155f32d554330eb82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b07a8045526764dc6fc4139570be4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716636c398ed3e28cf178503b75d38c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2237706ef31de0fa32656ac5f2f41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4807a848aa72db2e9d5ba185079fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64880c9530e551438ca37bb4e0cb60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb83e0b2ba20930f2388a238fd03b87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12896aabac159f812f52fa5901cbdf7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aa74c971632df4c65657da9a62a7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c075614015f029c6f639d98749d6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b16db2b3e2493e869182c0ffea0e75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53cecc491b0995b415bc6f61e24b9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809beb12a8b3dde99c74b60730f8bb41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42581768a3bb50c76e081f276f0a8e2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c863de20e4a8db2d00d11f306d79c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f40163c72ef48e2a704ed6d4e5cc91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25018221b65f2ca24c7a5a41cadbb05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ec2eed7314f8f4566848080b5218716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6372fb9ff6db241ccedd0a34c331717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad70941b28d86369f1aa6711f3c9826718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb30607eda7baffd1ce0c808e26b64e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98fd69d49192c87e978ea3ebfae49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17febb4897c9a8631731ecf631bd0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e4840e7b638d173709ad6f257856722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca65708ba8942e3244c5abfb33c679723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7c128354afa92cb7ce89c5559bf36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601fb8b55461cdba90a05f5ccb0c189725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f4e4dd6fd79489a1a059c947085e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ffd00be2d5756496082e119451aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540f7975d2c50f385813fe37fea12da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ced283002eb153bc25e2ace2e4c63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371c5ea4c0dd1ac5aba9ec0490d3a3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d7bfb0069c9a7cd4c98c7d33231d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ba52c704f8709ec7395400ebc756732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963108a5aa26ffeedaceb86fe3858cec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57034d1c6122d79e93bc0ab2e881e0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f92ed42dea0388e8ea2ce238dd152735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51f9c1075e87eaae3ad00e2c6ff4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c21d7aad0bf00dacab993a6a7bb8e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5e9f1093e88d5017c954309959e1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447042e8d5e610bead686d00f378649739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43341840a4f9de3ab9d971e89cbd14c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51728f5f16b246251bcbb8e0d1fc3231741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96807d87242162509a20d8de874504d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d442622b5be84796170877721cd3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e71e5e76c9a980eb7e697e607e77c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b59bea96b2a8b7ef2480381b8552745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72779b0777f5c8434c7db705c101df7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fbc4013657af93dc143de2da86d75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe55bfcc3fc111372bbec1575455f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed154555054eb76a9e8b9836c8e033749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c767f3194836a86eabbc1c9714b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4fbe1bc30c7cb7e24c3c02d2ab8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137171b84e8e0ff0eecf90f49ab14f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ced32c6a5a7ef6ec381db8f626e7ed753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>