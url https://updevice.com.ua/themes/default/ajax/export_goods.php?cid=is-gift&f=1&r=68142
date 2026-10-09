--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1732ecaa93d7908a54e8edc96fee131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed00816aedc43e5858c42cb5a4fa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b739b6e8880717b081ea0339057cd203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d0ff8f32eeb2ae894843e2d634bed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac6e1a29d3c7bfcf2851b713a09535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf655fb25f912061b0e24351913d91a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e04cdd21d9f5c9c8e655f5ef806167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e6f152bab932a03c0651d36dc101e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f053e4b984ca8dcd247bdabb7337b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fd4660f5a4509360f9bef2d6157dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23f900bde0aa2c4ecd3f901fe0dde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb8ba1b861d63e0e2009153de5203c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec9fc48946889426cb4360ae54b0b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540a130083b9711af58d9126816024614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0807693537fc4ab9b312789ce3a80315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703c671a7c909eea3e14b9e1a841ed816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca25e3f56b1b8b8689eafce5eca90b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cc1c1f3f29c93d41ebbdf08f579ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d79f5f2e376e58ee754c3759f595c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44169cb8e2d20df2d68b0fd326115420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f324d6232695e0b88b315c429e675d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1de032883652475f53221b73e9f48422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bbacd9a546c0c43fd1017cface1cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a9500649a6a919646beba6aba6f0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de30588ff8c5a3e9296cdae8406e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730aa56b43a1b697cb09cbeca4fce9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011569e2cee4336de92c12f9854df65327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a4fec6d76eefe7018265dea0da0de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53fc72ab47d83901b689999469761429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41c6bd5b5b7313cca6c9e6bad2b9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258304c82d4682d8f13822925f58285431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b5467650f4422f20c6be4dd69b2b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be19aeba103956d70a854ac0f5b449033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d206da9c5c935175f9c656a77abdf5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bd3f71fd7a4a2fe02014c05d8c68735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898bbf2f25fea47f8c175e994b0ef736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6898be2c15ee45f74b00e44c743afd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465b66c6892c31db70687fcd2aca4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52edb9afea7cc26b2beeb116b7227f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adc66aa61c6299147bb932a7b8f91740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661327f587a46dfb15347bbba014e8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde8448f9d8224ba2759159ea43620142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f72b58d31667db84652da8457bdfca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004ebe12f9aaf2893be7b50006609544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4c29eb26bb24fb70ae53ecd94c9a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dfd4aaa41cd42a4520614c4ddeb6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccc6973f571784f8634c89293412f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8afa43b732a1e5a287923a066bea2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19451e2683a7e48f43eedc6651e14f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d0b2bf415e1a344f4eaffee352a2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0888134c0d2df9692907030f1846751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aa41c879943abdf875d3b16ff743152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e7dfb79d47a76cd07e922ef67091753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e40925e32acbc48fd4e041a8497d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80cfc2f28c83cd4c2ed5dc98b20c7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d239e91bc38287937263a13a1b55156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b655e67d6cd7adb313438bb2c84fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b4f2c30aac9d92d32d766038fff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c6b1ee8595a5dfb36d56fac0707359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350116bf65077ba001ec61cebd2fc9c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5ac0b0ceaae1fbe528ac0d7cef95661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75948e2c161c8cd1f1df55ef32253f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dbd358f9041a313b112e92f4a81e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103e28c3a96765e8eb012cb2d30cc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d3df13250eb6ba3877a45e21ccd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d0ec7271cd7a74048c056f20c09266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12560f58d565c465a77aaf4b2bc0d3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606fcace0668dceaa127f544a20caa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce16395b4f536e50573d182f675fed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d64d45255ff44546bbacd413c3b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa249cd8d511454d2d1f363edcb1e41671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f03faaf0511f7ef8db7b420e4ec7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a3e2d7e431bc22bd3f75192f836e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c190ccd5c5742b525b8e88d4dc95074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b0ce6849a90c25c09b770c982ff575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0f77c837bdb0d8be0a569bdf0d70376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88693b01669cc93a9fffd8d445191877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e151c2a4d510b5843fe8a2dfef79c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e46484396d73c6e0f142d96069a4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27924d5cdb10753fce280a8b8a037a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578bba53d11c8fd80bad46a56843b0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40736002904936081a1484d806b1bf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a73c184daf78bbda8566871a44ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a67aefca234bbc5a9e6e3d0134de084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3d014fd20927f0fcff88ab8973d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70114f79691eb9a9c2faa24fb6a870b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658fd06d1d24117597b0b2912a62d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dd8b34cbfa8d0b7ef65b81b31e88988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c805a6827f557dcd238081876beed789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512d0e992b7bf66132a333876ce0d6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb606160a8a669509dfe6d96d72d4eb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91271e34eae7a6ba9810da3f7fdb7c7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ffc9ef284d2ab929ff6cf7e1d14493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb1ca0e422d695be455b3063ae8cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db28cf8654b87e9da7cd05c5adc46c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34458df694b8e56718337e0f892fd83e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0839a0720853ae3239749151b5397e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634fe9da5be9eab743a19c0fca367998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15871d3ffd2bbcfed5604b4f1b6afcde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d8ed82ffdfe4e65925d5a611393a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc8fef45cd1dfbd195a8908cea53d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a350f7024ce0cf71b73657ba41874d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332730825768f55173d788f02dc973f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e36c82ef48fedcfcac13980e2f178104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384720738fdb794197f89677e1d7e128105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21435948f6d6e8a0b69d918e8823963106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4819293b79a43f5e339eeeede92ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe7f431e925f991d06a18132a5c75a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb87e0ae63bc5c739e91aa8df0e345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eac8069cc752c38aba879adc8c0f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76001cc4010fcb7ecb8def0eab4ed147111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc8802f0b6fbc67545e9bcd5320ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da725bcb208cb87306fb10287c0f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf13f087c60117b6e5c0700d7ca3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190899b7ad83b1407cfa709c7216566a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3312c316b1b7aaca1a4842a7f8c7fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc91e631201936d1f9fef86c08d0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42351e27078a3569686847a39ab06ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d0727bcb934e2100accb29e8dd9e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003478fdd4f79a8d570101826bbee06e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed37c1a53786b6ed3d5fbb6348b1a00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1936fbaf8696932fc6bc2949c2f9684122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dd7f304036be7c1cce2726393ebe7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28c2530343cc6f1ec55e045335d716124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fd158b94255791431a042a3d36410125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71815a841b63a3e0d09a1b1ec032aec8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99869bf0c2325731693000b35d4806a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeac3baf54aa9429eba389f75c5b1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ce86214bcbd229a39e6a3dc7075e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87e260b0d49055ecb0d23f70c2859c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1a197a850a9526356a1214c8ff25f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b592b93cdf29ba229a9ad6b702bd40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38fb329d24c746b2c4e6822a0bf609133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cdfec31791e1f9040efadcace3d69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37507e99ca41ea693df46d160b52d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba520c437902ac08fb9eed6b44009136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f27f0297a41ccb64a19f76f9255ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45b62ff13e1139053f6dbc25c40c64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df6290086ce0d4b044a6b48c31ecb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e3e1ecb29c515ec24f3c7e2285dff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370dbbb1a07d59d257387b38b087553141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a108f721025ce3b60d6dd574180f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964feedbd3965689123fec1974eadd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5817df1d4834b65fa43e09e9f98a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42853b9e67c9c6393635a70dc3efd8af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503750d10b86c9c0cf28a38dc58991e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee72ce5cddda1f354cb817d6a11e93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efb588291d43d7b0020a270c5b3638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b28796873ab433b3b73a815f8036a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58d8d9478a5e2df52efeb06855063150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289127fc0951e9a5b9438b13c1f6c41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c2ed44176ac47df7b351e0df2e8b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef146bc4ba69a6cb9b9c25e252fc5cb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2d5c5814a5c407043591cd6977c75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566273ebec1a12be705f967d96ef4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d96298d92c96ffa6a8daea56996902156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67c21bd70308ea1a18da6b080384c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98067a04a67e2326d2c46a7a5c9195a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4e7c759287c20d39ca39b7df59d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510463b025eba551e1b2ef27be3fc39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cedf3bd80cb8c203abbab510667fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e490fcf5e5e770bee5b09bcdbf1efd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c219db0059d6bc578e7a03db7ec15f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519620fae7d66582a742dd9b1a913e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cec253977047cf1ec4e0c2289bbf33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e00b5fd3696cb011f6e902048f5f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d115de5cc214ff015802537ffc79d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f903643893d4582297731824eb1507f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988aa5748d60015df7fdfbde8d634f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95624c2cee8fc8df6b7445312bcce1a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721885755a8695584cd8997c8b22b631171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d4953273e04de8a785f806d71f0a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a3db6269a07c4afb6b13859a19518173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89cf91743a99a692879ed0c82bf591174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914dd22818467007d4afd076495523175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac65527cc7dd476c8e4d1c93235b17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ca52d694de3dcbd5e8b373dbbf1ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c349d997fa1912ed37081dd66eb05bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb72c37db04d7d6fe01a5855cba87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c6973dcc514391b7afa5d1817340f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef47687ce500fad7bb30bf77b6232f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023c3046ae625e4f97ed4dff46f2e35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84beb217cd78d5e9fa63c1105d5380183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167ac59ac4d295d6685a22b74dd068d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53b2e37447331582bb0018668ab97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7b4d3c6aaf5ae10a1b4114e8a894d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9604462347920366b5cf91257a7cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ef5d19ba21832340a90353b6ac5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148d175a5a6ed595c3f8a0d1d3002d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf4c8fb58424316fab8fb1c6737b10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1770c95745026c10c74c83f289278191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a126f1a0dd629e1c6d39c2fac47b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6029f69020760830a77c3479cb49e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1011a41882f3edbf466918166c7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af61bc8f446bdcf750dfd98ae8b217c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14492ddf4a4648f0e98b6eff92edeb58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272884a08dbf7d03c6df17a828be055b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada2c773ccf3898775049f81699ceb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c34c8a2e9d566b4fceac7db3e54b47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeac93176b12d1c18c73ad07e0000e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8577a0ef48337bed866f667ec218598201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1b672a1b3e72ef22d2f9dc45f4db2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5539ea47de9ee5f147751abef56be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e37720e960e34c130ba814b58a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148430db99119a2b0e11b2cc749a47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca771e169bdb93027db082f21cb051206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c875a24ca2140f238e9a0d2d6f7397207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6751fbb015458c0694eeb0e24181a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bb79375444919cef4024846a81848209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d8b57e1a05a36a594050c148c0aaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9a6efbfe6b2e3fe2b6947ef84abd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d4e3157fb33cde973d30f44610d51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259fac87c018b0645535cbaccfdedea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf00e03f2b101414a5506026203586214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a2c8c002bb0f3d522ba8f1eed742215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dab414eac3221c644e86bdb46a40b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5b0fbeaef79994261286f9c99a644217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af689f23780676933beefda3d484837a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf193f98e4ba005fabc774374eaba56b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468d41af5467d1bfde91ceeb488f496220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b6f24e394bc555ad6c99bfdd6c67a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165c76838d98b64f8b52a7244dff1b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cfa6b172658d79a0bc6f7334e03fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499af37ecca3dc411ec3bbc0d215f8b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe108a6c8d5514b3c4f1ba967c8db2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5cc79ca66653a455153a8de061539226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c891471a60050c0c7616eac59c1b42d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458cbeac37c1e7fe10b7c43e2eca69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c7d9a0177c682f9e836841f7579d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300fc0846aa3f419b02f204dec98c8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b092dbe6d9d5971189d49069aa52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8ed64fce12b20e7abd1e8f67cd03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc7a7da7a36a7c79f615dd164be3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015b8e9a865472e5ac6afc20558c8d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538fd63ec2a7acbc67fb5cc2ea5f40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837c184065920d0ccfe552ae4133af0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a8471934474bccf80e488ca2e15c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c2563eda5d540ca66b22ca5f9da88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917afaf492e11927d00739c1bf48830f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ccb177d72563518d6f374598c22b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f442718e9476baf96e7ad55040ed136241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cac0ab092566ba6e15c27e71d0837242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559b04ae8ed9ad8619ee03d61d68ba7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb2441c58bb9d46594c2c166ef9b80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2db6f940c5b6492d1d0d700dd9291245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0129c433c0647294eaa4316a9ac6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf156154fa2a8f11e03df05b0da3d56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c2f5c77dad75512b232a1c7c51f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ac586718b149e73c9ee0a22c770b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae67134309eb75c2d10a188a64b78a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814cb81a5c42d11ce60e750f13c624251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0e768a4858a456978efeb32bb4a95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae20dd69041112f53fd628707b6b10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc3c7c9d2e06e32fce927a3cdfc362254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0b7d1c73f643a6708b35f40e959b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bd4940e2745545d0ba181aee97dca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949d0aa23804827290107c6b027e6e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca14fa58937d5205e9126de369d4bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748683d7b2e2b6ae63bb3ada1a6789a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aead6e6c15d960bf6867d5872f032e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2729261380ac499a438fb4d39509269261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cc72dd680a69826827984d0b90240262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4067e30ee349fc0261a2cb52590eaff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44ced17c6aded2534c9c5c1d504c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c823eca9cd01d3025f4c5a20d4fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd1713174bc67bdab71614a7ec602e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b0c0b427beaee432015dd955bd7a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a8d12faa7065dbed46b5864ab285c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183f8bd5ec9174f0dcf55cf8335fde9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627310623e868c01e380da9598ff79ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4de9bb87f1de6e9124f8f487346e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c237607027a0c639cd24f40d37e028272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8707604f03481295aee937631702e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4ffd19e14b36327f36b56821f942e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e90aac6810e7a701749670693294275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55cadbb6ecf0984b541e5c4a9de8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1865f12bf661524a6d7a4a06d46b3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39438bac07693c7605f0a7f78373b1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359f8f44c246452d8d6830b36addaf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d88a2ce186c6045ff93838780c21e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dd70a53a0269ae34eddec1b5d7594281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbf637dd7102eb0552dacb12c06014282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc8142808a1edc35d3f239627b5e62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bfd9a770068433758ae1790851552284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71289df571538c42cf2e67c931d2c2be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220d916486363c555d58a2ec4f3b6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93814d774009c42de85e539bf1e5c5a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275557c0ad1c8acb839b33a7c2df13d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fa7649ed7f564ee4d12bbf631256e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053855127019515673a464c664c66161290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51635418fa4b0f7f4b30725f6c4ba00c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ec5e9ed5a88d995a155256cf32294292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f302449e7f7b581853faeb8ec8516293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ee2740795caf5e8c6c4dbfa9e9d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2dc94b6a21b64bcbff30d1b5bfb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5baf82cb8b5ff5cfdc76226453b0a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e064d65654fdd6f4652de7c72a063297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3efe3d7b4ce58dd3bc5fc67cfb4ec5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee4ffccb9e2b05ded60f5833893c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa022b57b73f7ed940616e63f62cd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e2b8b90ea9f69f7095111a812a7ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4960a286f03c530b1ef5db4a748a79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c70ba216c692823f4f941b9aee8c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b5093f7031d13acb5f529312c7421304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bac9d3ba1e080d61075b398189018305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58792eff28547daf7f7bdf05816016306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0206e67c95fe483bf3fa5060cb2f8c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341e1ea7bd0762b4c57b1e2e336fd96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b365e04b20ee5849b26a467b4c69db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048174add9491caa62216bfe158c7b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6827d0fb2d47bd289caa0991943edad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5361d02e8fd784a7d3db85bdeecc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beffa1bab21051f5250e1d43b933a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4754348dcfa92d82ccbb103fd89a40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af0fa509d1c77a1462cf0e6f9c453315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530da7cfe7bb79e3b77b74dc02e11807316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e637466dbed6f948c76aedd0d3749317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46771efae13fb1d076132ddfb80c547318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb817cf113e06cde2dd8a8e271a218ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04351665182efa6ae282bfd38e81efc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459bd1da48c62743937573f722cdfb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be59256c72397d1780a7efd035d40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a10e42dfcfd7b78817dab7ffb7e16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da84b4da9ecdcf54d6e6d4da48c671324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd9ae5a1f79985353ca3b8a6eff1fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70e840ed3721a68f68431eae66898326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8878f874f4543b8428469146db2e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffda22a4244c8e1174efb96c78f446c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477379b9c6c37be34a6ae29e924ab45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0797274dc1042ba7d1f33008e5b6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5888099dcac02ae68c09f039fa97f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f905c3c6391710b9169e37c3affa320332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061419093d326a988d6cf14ef82db5d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310118d1309036a987d0923cde77785334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e33528d4691f666299e609e3988366335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41946470b85c642a3a82d910d3203d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d372472ac0cc8ca2f8c8ffc4e63c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fa01e96894e786ac48b3cb7b29f70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c29532d5e5311afc32306fe4998613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff77f34acd7129c5c0f813be11efb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b1858a94dee83d472a81266d03dca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957dc46cf068d9aa125376f808e20f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c673b5fc984875ef7849a31c219ef9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac73d0aeeeb285ffdbe877cdeb71f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ddc98b8034bc909459b851ef3dd09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58f1fda47e5e553b0c21914e9961a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48ecd1c4d7da94bdaf4680f1d435f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe80d0c02a3e207368b98e7e4c0da9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95774599d1a02c044cd4fbe7eb3cfa24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48868131890e45d3d7ebc7a34338fecd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89936a32b11039a3cdab2c1dd1e9801351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e1d9baba65c7601ce3d7df2b6e7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba967cfdddbb6ed7c0df09b494f992353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610bc47fe3726b5f3565f9397b23915354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36311275487c8b22db6979ec9fbc6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa57c03ace94630b14d5a8c3de6cf1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d24734bd4c77ed82f6a5de04b5475357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83025a5db530da15b4e985b626f0faab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a13c1c3c2f1e73e38a98abe90e1e52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d8221b48b319cf8af7fe12b33848360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccc9649dfa6dcad24e163bd8204f08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f3600d8ba30628746bd29267496e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71cd53b074f680e0f26d22da051886363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc47957b36653e655e7ec6265524400364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f70f0a796e35ec89534178ca3f331365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ba063c328065569f925ec972c5fff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f938b4cb41ca9f372ac0029145dc31d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955ead17d8a1c7f06e40e24e82b7831368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089361abdbf64d55cbd424e7f90d972369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693861caeeccc8e8092d783842eca328370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b58deade9ad136dbe635802e36eb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81893c93375321eb07252f32fa60d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10796f2623c28c85267faf23fe2d0fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb647e0f0611d4bafaa91c026f5f517374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2203f196b649d1a407b891d342a3f46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3611a9a07cc129c9aeda6e111781d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f442f64f565694540e61d91e3aad1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca14f74852f4dee05d2d34ae131d670378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abdc14163491f4d6eb630de1042495379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4652015b6fe812e88c2fe43e88f1cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082cb5ab8cee032c223330a6b8a4c06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256afec06a7c7ea977203af7b14a8cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6231e1956150885ca28266014443383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525df1d76a87f19046248beb1d857c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac32580f38dd51d2986e756f984d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6863c104fa555425603891d81f4411f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf9e56589bf7ff0e63e9173e30ec04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01288c4e6648c683f0f2cc8e83d78c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb731c49579add08c7f80c162268ee7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9049cf9ae8bf314cfc155082a69d83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04714c4a24647841e105779a4c0850bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2067b420a5575fbc6c7b7290060977392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e128a207a5b1adc02966cf4adde4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84d787f98d5600dbbd17ba14a748c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad088ebdc3478e5372ccc7e2dd40f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0170fd0bdebdbd275a806cc753c60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd6c4741f25e7cd1b86b80c0d4e1d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003829b315ad095b2ff53677419d2c52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9830cfc6f31d77a74d38fc2b317972399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b8f55e07f3920ad60b4a0927f8937400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b60ce761c8bf6ba27823d712991490401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef7a7772da916fe03c56881980a142402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77366bcf33175eb0e22c3dd00531ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e8f002911b227d8943ba4a58aade2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eefda0de029595b8e0b457bbbdea0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27d9e8bbd68a3c85aa43716816aba3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f48eb474a83652a737550481a097407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6942b703edc37629ef65fcc18a898408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045cc1483d2465fbcb3d8d7ac0b148409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67947678ec023ebdd09526da69af6e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f424f55eda84a42ff9416c697481a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593ce9d32230053ac077fe3c22c4867412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73309330a01c017ba7c9ab52a08c231413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c8b7fcdfb004d2724befea1745f69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fda9bcb80ebf76a5520460dd77d57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a7c459e7d82f86971b3464a38b78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1160f82b9c42caf1f2021adf06084b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a380e27a423887c197d30aba43394df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054758c05edd2e84d50a264218f92d2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db120312edca42a41b174e91d3ad4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303bd4ded4bdc5eaa87371227f8748d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9a9fb3dd0266521cc970f2b8ca570422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825ec58ba466aad3fc51d69dc48d5fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dde58187aa17357ccc80c57a052a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb896f74089799a50980aec5c9f74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080aad3648def889dab8642174d6025426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afbfa56744c7ee44e0dcab85fe99c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f9bbc6e8c203f6ec0aef53e0f7f01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8dd71823651a64a16ab11f4dfa15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14e7e6b1a7719b7f8a7178fe37db99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93dfa8a8c6a1e349c29e47451cca5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdfffba268aa6fab0e8ff0dff99934432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b394210c9b847588b5b1b30de648ae4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdc39a85bf14945c9b9aca5a1a99f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05848d149e3143d824449560a6fffe45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e9996685c746c8f92f0eb08a9f0a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b78aa0ec4ea914d02dc2d4614859437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd6d260688e2bf3bbf0168293da3ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f55b36bd8ab834953ea6ebe3ea23fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe86b1c6bb6a1bfd3a231aaac88f38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2171fe67d2ee7f7ea6beb2a291c982441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dff7ca13347a40fa86f0b128104b2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10b687ddfd836dc88cfac224fe5d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987de57ec0be401ddbd871bf73360b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876701acbcaba970fb1cff0568c9fef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6905ae553d77eaf4dbb30f60c9473be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6587cf0b46adf2d1baf6a0c3be704fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5bbfddf55a4990b845d736cc0449448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442e8070d66e9211c8f8fa2d3b550e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f2b5ae2f026174ed8a1809ce2d64b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bfaca11e1eac2d86dced4deba6ffe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8f4b0f1d6c8c591b49b0ec0fd5eda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc12785253e20065cb5a02197eb19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170494d91e829316d97b9621c60bbd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e102be195e711c6da844656ff7fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f16d5a160bd8b39c671e92b3b3ab5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872e13e8bd16a558c09221ed71dfd18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4188c6ef4863a4f54d445c64f5bda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322776a03af1f32325f493b86a56e6b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50259724a70d22337f6dad9b4e74242f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32206ee71805e81a8d7829c2003541c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd66e7357ecea6acdce696fc2d0a6fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27787a6639c22f254b9ca57b5dcaf3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed02190048c48db7e40a9ebf905bffb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72864b5be5c9d00cdb78229f94647f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d9a1bcb99f5d57dd3654746dde09f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222bbec8f1a28c807d2c9ab3a2d1e67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244271a048cc55d55770a51352a84ce8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1f1d1b4c948e7649375fad9f95d63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce075f22d1a094115dd1cbe8f296a238470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d497e4f38c5f78b8f8da85a33bed3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135785109fa31c543c55f7370b16a06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434606654c7d14b0aae2b2c842e3d8ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905dd3eb18802b8679340896efa537c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ca1e9b069b0cbd7e80c0257766c48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1773bafd63d929067f2340dfb2ce636476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19514cd3d2700b5c14404f4fb906cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f063a6f8708468af8fa39b8473e7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb76c706298894ce0583fb4d963c95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8bfc0b2e121689c8d4ed87c399e80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bb78c4e463c210075b8b45adabcc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559f8ad3b42e89b061596edcee12ae5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993bb3aeae15cf1a4886ee1c8b9b39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09168045e231776d162a58857d74adc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016ead7b753ca8d67eafb5182268e83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ac7e4963db96da8bb5fecb4c1b6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb064f7bf57522f912f2307e69ae9005487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f821c42bceadda3d1c5949a5136ca76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9efbedc39cd2b201df18d42c0e3f20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d175359cf514101210b85a4dd1d04e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e52f43761787f131be208510ffe6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a179570dc76c0a4fcafe310bba511b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf5bdc400c051ba0a3f243f55e3013493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c09048197313960aec8a811b326d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344fc1fdbfef57cb9577b5cea084a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8192e9adc4d756919fe11ed770651496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfe8b6c93c1aab50e17d24f58de6e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3428b29895ebc60e69b04c1741bde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff3103cc6dafddfc2d7231be593ce5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963b243769082f3a16db21b69c5b9c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2dcbdbe505efb4ce8051bd3370b62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd834a334e97678b051eeb245802df9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd8f9a9d9c251df1ed126639e5356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c5b0bc52f15a2f8aa5e20df6e382504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4280f24004683cd0056774b09ce48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b3fefc91f643f2eb0c8967b5c73d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acde4c05fdf6ff680787d0a545da45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eea4f5ae0e45d6776d6929230696e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed695fee023ab41e4d3a9a10a019ca37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85163df9df67347fef1ab5e38d23bcd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c94867b20bf087d0475a0d35ef1f58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a691ee4083f96e6c18a0ab8c6b39a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69450658a0d4ba9fcb361e01aaed79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61965e44c9ac4bb9469da7a70e398514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba1be46acbf46277565c0bacff9da1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f58db3965c966e0223030760f5652b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a70449cd91d38633acc8e0273c253517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61000f436fc82b9c6c2de09df614b838518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902b41744e69229b3f625228b204704519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91cb7785749eb5e663a135c84d0814520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cfa2cf151809853852d84f9925c5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d9cc1f3e5289d8df32851cd7aa15e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c884d9844459b88a52cbe6eb2e453523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a916230c7dea180e8854352ea68de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa811091338573c6a215d953c1dc5e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd1d32e0815ffe10ff82411fc81536526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1156c8123e73781a4e6d5d69b480d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdd36ec2b4922c16224d48605bcf9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e55e2c22109af6d0eb5ffc9633b337529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93c62bb2006e11ae069c1773b468f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6b9795ed2a8d7b0649c7807559cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632a1497206c1a5a19184aa060a5b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753bc151355231b1072c617dae0a33b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb413d8fde453f124b0acb9acf8b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dafe179d0759023e9209da9390d02d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01c519b457744eb5253f7c328f08cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f35ea1d1c50a95320daba55b31b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea971644488d0f1dcd4d2928e5efab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf45467b8793d917720230cee604343539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219e7aeab6010ee0a9684b76191aa5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88129c3724e28b3adbe9b37d078cf77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc9ddcb99e5e6df1d3c36b9f229115542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b988ed00bdc7054584fd4aa3a7c216543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae02af2010881b34c63ef3d3a8b595544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970865b9e4d0d731005d7423ca034bac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b89e678a2bf1f4f170caa9087121d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68003b35380d9325b07906d7a876eab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85a0b2e0960ffc3acac4a9ba1ce844548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fea4d9cb6be9c0647220f47d5af6a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36453d177bc636ba48b98c763463e54d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c72eb0023fb6dd92e0072af657656551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f8f7a662180c52e31d0bf40379051552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbeecc77c48d7c0364ef17b9002c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34742e1791ef1823628de34b4f05469a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9dfd03a328b085e787f9dfdfca631555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb64fce93f12ad36e202b12bfa34f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae189c80d72f980a264f2bbcdda318557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090776ee700eaacefd8b455b4e7826f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34db1edae5c2e828deefe0ca304e5eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91213dbc24d1bf99f34bf5142276906560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b322ed7d7cb16129a54295f19182561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19108e35ab7e9c1159f22ba3d83a5acb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03418c0ae52b30741c3b50483f1ae8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843511514f2ae6d10f39e8ec20347f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cd9baaacb9df0ecb42696831f9603565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd765601f5e09b9fab58852649a6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9dc97b20c99e9c14f9c4dc921a460567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c01a97d039909c8ded2a63272670568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e9f52359e5f812aaa98df15a6cb8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469120a3c02eaef4076d90529719c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb24b19b49500bc0f06a2ac10e321571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d3497d339f42ac6634db171a4fc99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d081055c549b9499a0cc6d6096b23b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a5a50379ecb4182ad5f5fe5897a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60787023fff6afc93bb18a0ec80afb9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5af5795cd7b9ef8767d8ec3a8c2ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b1bf70756bc6d9b6dbc140b2233f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ecfc5631e2ade0da3eefc65aea4f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5553b02dbf2e218ba443abab82dbc29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb30bedc306ba66a6a07d45332a143580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5675260609f3d8202525515dbd2c81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02aca55fcf21a624a42fb77ac1e88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12063264fd4c5c46b4d5dc4ff96813d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00819c82cf10fbdcc1f8e58edf6810a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3fb9419e33d7c04839d56b1a69b27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b071ce33cd1b426bbc237b0a172a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646b8ae53058451f6d7d9699538ece7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28b55d52ad6264520f56cae6667e2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f73ad4e42b9747759ff49e1b68b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b3c32c63120fc3e134ee3678483f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef89e112389c8182d728b582b1c833591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb378062ebad10db5ff676435b7c6560592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79272e7279eb3b5720246f1f98f4dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ef8cc664363ab0c9866e7480a23cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5459c11b7bbfcc6fbe14ed87236c98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df7abbb36e6cf4b8ba4094608fdf2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f82dc8e9b725b5ac43d393828582597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d5c00966889d296c22653ce3c9cca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b1fdc0349a3e2458482830e1058d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c1ae82bdedec2900826001e1e47c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325466422fc08153eb601e0f97d1526601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b37ef51b4bdd1b5207b237a6ecf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b97c718b088668d81e22afe8d93a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5173579fe73300c8b91d7e9b394148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108f45122f999a55d433a589b61f02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65de075566eb132d7d3535ce8ca742606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea55f25723d4854049c69ae0d1350607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1ba1e819ad114661807f977fa464a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d34664e96c6d5b2d742b25ad28bf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f798e1567a44eb5952cccc007084b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad692ad2b9aec547ff47f86916f6df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23ad84b71371ba4204bfa26b53a95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570651a672384eeb77b5798795036d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e11ab47773e9c5067ce883beae4c3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d71cc9a097f1b1988978a1579f2b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094aaa524c3caecaaa179b73788b0ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4d833da103a118298d7f4c6957b68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fe50132558a712c2224b456e21980618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8cae4bfab5a32d6b09ea1562bf0c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d588bd704b46139ec99a2f27c015de7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c99590971b48f415bc882dd46b3070621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ba6a57b0f19acde1288041a32720d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d75455ae900e535648d9ca6d061aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17acd9ddee4f98a6ac83ea362b55eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc62456fd9bde13e9e412ffad16e1e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe3f1c776f02e0fb97f08c650e4004626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720a3b95bc4b3dd1375deee5e089267627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996bdac8a1d579e1ef4200309f087cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf382bbddb60fa0798b117c10bddf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f8e5bd40ec1ccd6d772bf35923e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eefc50983b2648eb7016d164cdc0e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b11b0c130f53c0c8b7aae48913494b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735d94f16b9c28d480ddd0c518e05c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7ad2439465e39f95a2ae0fadd7080634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93f4bac65bc2f849c39ee622f7f77e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc508c26fd72c3ab66ebf71d710b00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c4d419ea1f954e74c508d5faa3a80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf91fac13ea3172e730677730299e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29794724c7e44b9d195933fc096de1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2582bc5b4ff77c882af84a66f5a828640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276acf27a1f9e1e7412e43d7a09e2e68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef4b84624a3f56a3b0e03adcad98f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bae02e41834c3c20ce20106a9f764643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7ee10a61012852c442849dd8925d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b06fceae81271b21fdec5ed7b71c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b46efd7f9093630a5feeb154c0f36c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07039cc65c1229377200043ab047507c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc5589ad30c8ed479ec22ed5abadb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb62e44e6524663a87363faa811e87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33316885e3ba8d2bd2c92da8e62d4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10588548c58533c4aceb9a8c63ab369f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be134f73634ab2940327f98548b8db8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0c869cd9a4817a827e6be8a102c19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184418a909280bef9f0630e96f8c745c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809d8319673d28e26fa83fcac976bbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d234cf92bafe72ccbf3269cafd6b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4efcef8182ad46292fc10109dedf2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3862525d933750d2becbe8a2a53b1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b47f90f4014bf5e727b42347b63160659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3dc5be1a2b7eabb00199ba3a75df0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7ec208705cc74aa156cb600536110661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4157be81af95cb3b53875de4857ea5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee80d522734280380085c433c6d079663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d33ece165090c1dc446d9a00879fe9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24de04bce328091ddcc6cbce63d5414665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d22109331fb1d5e7d9417c8661bfcd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101c7a96c5ad33d16745e5816eec76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2c7e1aa8e40fe8eaba3e1bcb565b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969590e948ed0354ede4be2d764d8d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61462b706c2a9f1d8fffdd7cc9775a39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b30846ee8839ab01c8353ce06e9f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7eb4d0830bccbd4268e83ef8a084672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a0a3a821223fbfc811a96601ef31e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4231eab2e44167c027832c653f6e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f913e0170d5c4672b0037437dec7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0ff0225e04b5b81d1c0839876e747676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f56831afa4db6102ab99efe844999677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86871ef65e620c8a3ca075f4b179b032678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf8bccaf09310bb495994fdcea4fff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df1f827ee20aa259e1fa44b248ad5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49183b32667ab122a50bdb9babdc043681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e0972dda9693b96225e278ee8157682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a48e6e092d22da1ae7530719d7ee0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887291405c3db93a637ff32bd5e5e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f66d483b8d23fb4bf767f051830b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f10b7aaddd41f3b3f9286664c6227686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ed6c6689adc11860667999c907f3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5dc036858575b50bd0de91f0c9d0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c0508f0dd16797b11cde5838490ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d07b8514fae2ba1e7333dc7dfaa8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bab1d57793c84e455fc40607afe74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39299518c88ba83e6199c1a64a5abcce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ef53f8b1bcd333c6d4c998d7f7d78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000eaf78c77b545436750b49f22b752694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2343326e2384445d934bd1f9778d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915d9cd4680917af11aaf25f4aa53d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6fecaf1f15ac6cad5b0280d1769b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fcb2a2a803968a4e534df0485c188698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f4abc3739ca5a860f9eef6bdecbbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3fd21a182d4a4dc83c89eff2979f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4791354baf1754449e77cf3e507eaf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b49c468097e45ef397d25f28e23cb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e58449647f67d90ef4a7883986149703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e00cbcb35a6e2456ddb3a29597e61c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bfee4fe22851a42772d0ec75f3a58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cefe01f4745e2364396efb4f3b179706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49461b34ba0c6b1a48d9b960c05551c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a495932acae53dbf47884e5168eb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca312724e8a5e52595fd342304c0fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f90e02d67e2b3f39d82bf7f799168710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f8f2a903bf4048881f9e936cd8f2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e054c8f145f3e09c5a20e1689c8e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a65ac537bc96c189d3f60efd5a3bb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8af2e14eb76b34340461f50910a701714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcf98e6a8818ddea28c9fd5477655d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16582136d96637c1e4a53e66a86c186a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82aed6569049216daccbe6d52864a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86d225b96e7b584f86bbd476b5bc3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ee6e8ae47e957147e96144f8708a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cab2c24e10b061b4211b863319bf2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385657007ebfde6ec0f92ed94dcdb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e182143e36d13243d7dbfb58d9376722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982e96c401423bfb6360936e94da826723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a2b4614a16dbf0366a583e2c0736d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f73978f4653ac639400cb9816ea0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167dfe5b3343e01da8dc0e9ea307e0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bd34ee735a2b1601ee17a460fe274727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f050d68b2f43d485c495f353da1bc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc499a4161152132779500f5351972f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63940c45f28ba3f0fd6329eeb01a2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0abf2dbce21adf30e9190311da11fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf07901649a864fb1b8edde4a40ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cc421d578ad3595bd6bda3d3d325b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c5b90c3c3dc36111f22b62e65044734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e1e5e8883d5fba53466ac51ca6ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff49fa8d0813a8a7b88f3dcb3c54ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c1d6706d254c2307143fd7c612a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc44a9e27f2684434d1c909ccb5980738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfcc15faa1b2d1f2a5824eac99f050739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d0d406bd7291b86993f58a519fbec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6aa31800eaf7658555626fe91baa2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01c9b4a83e11eb9dd0927f7a2ad4a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dd9108d0bba4bfb1cd67a86b12a2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72f3002721c6238713321e414f8b9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537348ad5324f64ff1fb66e650c1ee7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1208c7b341c0f62364747b1e3eb4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49a89a0b9c7e29c4ac682afc360317747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597f765abe00e33ddd976138918e16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb774f2f112d73fcbbc7334098362c6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da35641a50530bd5130186ee12683a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732357e7b1653d9c9e867d46f6e8af7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee8da3eac7b0decbe7ca51e4d53917752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e09dabe8499d8aac5b74229be6c24a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa8fc9c5e2a39c1285f32bd7bfcd40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a80d6a2c2ec0afbae429a3783bc2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1a625437ec7258588f25afeb18ca7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87745f96789d38dfcdb7f753a872bfa7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cda7f4e108708ca3b6e7607598dc2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56980fabe01cfb0efffcc953ebdc35a6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053730205d42c222d16bc6ab1e0fc8241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c08157b85a0d30e13de366e255a202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e442e31d7fee8b05d88c665712b553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227d5a704a3426599d41a18122fcb284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c8dc1641ea3b3b99928865ffff195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fbee80228a7434ffea2b9a8bda5166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131658e91d35519645ddf696f6acf8a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1ee6db6ecaf8a1a6699fd38468a008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ec0e1b641735e6a57fe0d15328c959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4516975b08736ee373b8bdb977f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50334a364987d0f219ec9d0ea751967c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc358ac2a9ca21d9912153f73df8c0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66eea28275b84d5210626f7187625c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bc0a564329fd7109cd7026be7b0b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99459b4f74194eec634ab75147a68d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2506d297d5a5288da9a4bb71e5ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409adfa1d27e49e7a21ffd2f0b5949317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4dafaa5c5b1a4c913f038097837a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271479d58f64940c71f0e201aafa06519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e8b170d74c14a7bef8f8df786fdd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725086e2ba6688d722e664c172b0d69321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc1f64fa260d18dac1ecb1459fc5ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027d7a5f77ab1dab486d66899881c3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1de1b61fecdbd839bf85b0d9fa2e1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a6a2ce7060cba53ddf0310e4c772625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae49742e4ed590daaafb03cb52b7a6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f29e4d1a15e3b293a2e884e145de727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b482e3452eed942f8ece161dd212d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f62a97bb368c6f03984221dd84ff029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83e9b672c9f3e0ddf8988f71327cd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91529c544c4e0f12a981f6ef8d8bb88a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e04f76d82aa45947206dce5c7d6d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6297bdc92994e551388bfd1595180933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514145fe1f2569ac01acaa5eedbc443134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a082fe6b3dd3419f498f0a4e1d2769e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4e429a4d486177720ef7fbf4c157936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b94398310fa32b29953f0495b5b09b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5355b1283fbcb3242ac3242ebdac5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ae6f34d8cb29ec5b7735aa997ae139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87472d3c5c12c23f9f9ee9236cb4c32d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28917b04c28f3604114db444f20a5f0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dd5bbec586e4ad665b80ebed7281142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9ad891db3a1b32702b9846f1e553543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441fb3ea8b5a40d4ee6f545eeca0b3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4834f988dece746c69dcefe3350712145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0964e5480f50e335b00c655e48d863246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb62363bdd591e2db2c442ab944651147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa9ee626041dbac8499ed7409342a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2408c4450c8652025409b5f58b3a9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7410d1b7128043bba7a75bf73f39350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20e58d0a9594c76c7f2c727552d07351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9068a94aa3b1cab4e91abd916a0f6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a1f34e3167eb4ae3f824e2adfba4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc8d36e6806b0b4a7b9022b5ac65e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aae96fe29ac6f2f074da5cec5a3e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6592e1f382779ee3c01db99a3c55c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c42b4a565059743b807a1eff057ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff4bf8a0a621672254ad431e5d260a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc8db80385d5fd9e5f0c93dd01cdae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016538db5de6c4c40d220453ea2678f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba86d0732b53417682d86fdf4c7ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412863f8a34755615339271028ece0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f9f239faca34c2bfa880e4b4d44ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ed0fa29487290a121942a37fa428264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70211979085bf302fa2848e35bb6c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4aa4b6b99411a9f814edbd5d90f9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb8cb19eb84c9b64b17fb0a2a3cab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e667032021b4fa60e3100fdf1bf3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841d669bed7c5a4257a305d4dea97e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10348d105e4dab1fc4b405ecf659fd6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294775cd3f091959ee9c26914e6dff0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d5a7d62cd2e43462fcb3e98505c9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa742057eebb5841867b0a4c7d5e8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfb7a83d2849c7211d06cc4cb31dbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebae7e3cdd7342d08a9fca117a5b4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad552de8b2709a67adbc5b4a3ee438ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bbfb9c496c4d8f29434a527e6b1b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94227385a6e4a4b72df3c142a0f259078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7f12faf1cbff8d6f21f40d176b80d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8646a50461f0b7583351c3321fe15080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11746ce2c9b0ce936848cd0c0d4d12f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086654832424e8c1e82265dc109721882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b526f6e06b12adaf51b92872ef0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c031e1c02ea76bef7d056d68c876ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f3670c498fe34e401df191fcabfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e687ba34bb13695571211ab9f8fe8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e36fec7de8de7a9dfee39e31f4515087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63311d1de9c715b53ccc63996ba6523188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acfc8dbe57bc3d4768b21982ae670f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53791fac9aa3a267bb45eb6173a2995290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed20df3dadd69a9b4b8c794c0b06fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21671d517e15827dea1d4306112871d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e3d8edc85a6ddc5e7583b6f5e072f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e3a9bd4690828376c13b866bfad7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cfb6e749a7771ef17a5c16fafda8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a93cb32b3763cfa87e6b5b1d029e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef089b1e6b8867cc70e875579d32c78697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677a8f3d3d46328b9e8c29bc56b78ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689a0fc6b57332cd4b2f2b61bc804799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c21d5ac7eccbd6843b9d3bdbb403100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a137c906180e9cbb89f8048f5f18cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e0079ab9f8a68ce4421ace470b112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36171bf31d1cce5fe6e3f1f80bce6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d805ea3ea83d2c1dd99a50f8d8261104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec1a699ed1f88eed23b7b7dc3f7d67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461532e443666c419b0a4168bf2fed3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf7bf2beeb7eafbd385e22888ce685107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e245991b7aa92da6c3d0186518ca24b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450e839d6f171c521254ec792d3ae8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ca75e63ebc0523b53552542622a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f27be1982b52c2cf87ee0d68adfd9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760b2754247ff245f5dab9b3ab5f92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b10dfc6e22e8f1e50f8a0d942b0f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd02734f0960cbf835aa2b2a9eec93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81991161320c59f13f6ba5e8289937115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033663630bbae77baabf41a34b94b489116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce301f958c0177a6c905976fb853685f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228127a235cb19f59022dc7390230e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761c9f794b3e3467a0ee8d1c0c139ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafda3178aca08806d1b9f16741e974120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2876ff78e9e9a206a0329e50319796121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b49fde299a363ca6a6fe5b8f122fac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ea4db8c5c9ba2035eee8ead73693123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afec6092d6ce8319b79542e35edff5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0978d2aa135d4524cd69158ba12f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bff813cb2fc6ad56ff1861ff25e23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cfc4391210777889f652e7b9af792127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf64f7c565a6ced5233324c955b55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9156348d77de09e4d0c7eeca82d0891129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca528125e445780706566fdc089b35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1444d201723d0e83e42fbab5687045131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec5ea0ccb1064573498beb21afbcd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc612d8a0e9c4d2a56de43f014f71c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880cd070c97786fa645e04fdff2376b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9ea22da3ac6ce629d54bfee49b426135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400e75a8b1121a0a575585bbd1c11f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8007cfad63ff44d10b8234ffc5be71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124fb85630cdd48c67c6cbd457d79e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32db656a03badf5c1454900761d614139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7292727b2922a77b4476db06b35cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654be05b1cd97a090e02fbbc282bf63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1aba402761c48143b8298eca0ddd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b76fe3acad8689ca44d23b6f8227143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec59c4adc395731c4286fb9f3df2b78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b892e369db44d01f509f913f5a492145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bad54b2eb568989b3974e7587d13c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170023f0f433efd6420c093d3583853147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489769cbe96f1344b05548a64180d52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbd388718daa02ce5c350b2c2d3674149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5ea1339b13e931453413f7102cecc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dfe650cd40ea88b80ced0062b6690151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bf67a09e967e23ccbe719b16a486e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d7dadbb896b1da969f50655e1794c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5442eb65fea5e1fbd988c07ffd1edc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6569ff8a2b0ea15a9011c8791581a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cea198242728933e210f341121dd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa99e546f084346fb01dc12bc8238f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1a3eabf8d126f9d1fb31e32ffbc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d043dd5d8efae1c3c08136bf765d0e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2ccf05b7256e05acf8b37cd1cd781160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa65b4fbcb81957c8b604056c6fab1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c406a4d81e03d75e5b302fd9a15ade162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d97b9ea7a2616f9e3ab6e4993c5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a8442329915038cdace94826086df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a91ab51b66cee20ad7a382a7fd43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f08c04edad1429fc43ebbc59a18d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3143b1db661f85ebfd6b4273e84985f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82568850781e81b4dc2aed7c7291cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a30e131c1ca9ba4beb0365150e9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a1b6ceb00c49185a37755345afa1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97586d7eaf75d47053526039ecf7de27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11e8701886e3ba77a43f961b279d08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c418182734238e07c62bb4eca32caf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b9eaa6b8357b97ef0fb9995bb9e1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109ea28f0e3de8c5c93cf67f4ebde5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc15f553bbaef679f4f663463384baf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce114ae853644b0b5f70636639aad1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ce178515a0dc05aeb99532efc651d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b315285ee72edd0985707bb91b1ddb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eef713d00b4a0ae15e35997e71d05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a3aa27cdf28323ae17e712834b3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de76b4326fabac2c66151ae2461cd39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e45ed76ff78dadb05b2fe60ffb95f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9e76750b72201e8a299ba3bb79120184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e88ab899fd03f5cf0748415547c2c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f91b878233954fcdc4c8e3006f67b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da71d52f11c05416104468561c4529b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc55afdace972d36e1b013aa77f12e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeda3ff9c3fa6e8393bfab05dd06f87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a47ae2a66ff2aa026bf2387091ec82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6189db3206331160055b67abdb577f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308b930d812a927c58587f387b1369e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1264c7cdd22d3d93a902dfcf3338c22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddebaf2b30f755ece2238a1ebfc3f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0de7307f80c61921108fe3598196a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21576089d55378ab29e8af4fd45d97c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533358be078a723f00eea834b15e11f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed411dba0e7739a3bc2cb771ba35091198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb97fdc0122c903e5dd04955a74434199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fb3e7e6e12762eeef611599369bc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1717740761fa4941fd29dc53908186201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd0b19a0d1f0ec4bbf1de6dad5047202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bfd0e7f357a1fa362b6e8b95f2031203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ef2ef7e2eb581846bdd0e9b903482204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe602447d0880f25e44a6336c420504205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feda34318357427692012f201745da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecfed55b28b3f4267ce0f699d47cec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f1a762c3a0b424808ef6d81fb6f10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675988cfc7d06155b66bb42bc7488ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a009d23f0232917fd5a23d93abff4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04542df563c8b8e4bab4f8ca34b7fe87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1897e75931dab147b3b8e33ec83cb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c35526e764aa659a029cebe8ad1910213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eed72331f48bced75ac8ff38fcf29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9284b05309e9560bc16e30c24d22f74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db018904a34c2dbeba224acfef9fd673216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ed6dd98b1e0fd0d19e087718b5d70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca419425cb46891a9dc09bc947d638218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc2f8a0de20097e3a7a32e9bba3dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba253f0214b535c0ddad9a9ee1cf907220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fcdbb73270084a177cd4118521912221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb0e5f2d4bdc70ac61a3e7f8977806222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d455788131e54b0a2e30f35d83c85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de9cedd7e53ece48ff4080b2dbdb8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36ce4df2d02da5f68c8c879225109225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6e5a7efa4e2b15ae2944ae5e41c5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2484f82a73919e1dd429bd0fb953a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5672019ed63265a55cb17858c3e4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b940d91b8acb6859c5907aa326f6ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af43e9247c0a67e2fa5f8199cc6b860230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21992e0777052cf3a92cac075ad45e28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b19e01788c486898610c54e9db731232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8cf51867dfcb838f0d1402abcb22d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f0ef70647e5c164f96ef4f8d479ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bddc0ec10e2a1f8c7e07bd21e5b65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6f1cd593cee82d1582e19f8f3b769236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ff8208b159b5f87ac07c957710b40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191a1d3290902a7d7d7d5a0024f6a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f6bdcb0714ceb5e364f46691772b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52ac20af686e9ff04a21c8b7860c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b2e9af308ac8417950575df2c678d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7294fc319406234c98351827c8b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd235ea866f7d7b51229db258d828f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08594df301c15f6232c09386199e8c16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9564ba8ba24d8e6e73f83262c17523d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ca1468be3064f74045dbb23070b59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15620b2b097e9e9ad48dc07747f2c76b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e11962b27783e000de4a372c318a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea72bcb4d9e02cce8d806947c36b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be5a0caee09d83a8598b1d7e63ade3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f608d55ca18dc6c630b8ae5e6b61941251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ad70a30f7577c526ae4a9fb79d0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad26dda5f06e28a7921fb48032118d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774fec0695655b8e638de93a292189254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26300f07b49c417f904af368d50f09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091e39e8419ca9512210406b4c818d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe509e08bc872fd76ab51befe8e6779257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dfa3ac265840b7b05358cbd248f60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38252d2cc194478a0df731b604da2c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e0dba887fa44c24687e123c0d3a1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b4635eb9c2d50f9534a04955c757e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6284d9b6d82c94780e05b882d3f3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bf49bc4360392fcfba265dbdf3e33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0b02d61e8fabe10660f6c794fa31a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d318e6bcafcdb15cc0df317533ac1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac4a7a79adae6a9e87e5300395bf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644abc0708c5615a0ab481dde93541dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25072aa924c94fdf8bebbf76bf4cc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55c9917a6470dde6a88b7edac00b17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a927142bb58675108c6bf37832db59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd50a990de2256993ca16e3b801526271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bf0163c6ffa4df83ab16a1e2bc476272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80707a66b4316429f7f5cf158a06172273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a51e0df4b8ec4c8fdc873a6e6a605274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c665a7102c7eaff77d97e7e72dd73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8bd99652a4a0d83a59a511f9d13b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c788d5e7c3986650f9ce80d0b31e0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d9497fdbf7a55f191bdabf36e7e69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae55a0b231e19792244e85305ea54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1638c3de09138e2815ce419855f53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eab3be62e7ba3f74f2947aba62c27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfce6b4f31dbd4de79a8660726cade282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abf6d69d8dd4a76b25746dd50f51bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cb23ffae338e7f992a1a3fff04ba7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5fc7c1eaf3f509e4269e38382b374285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceff82cd0a405ff6d4bc810d26aaf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973157307a5a56a0798e623e8c94ef73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9738f3e39b40f475b0706f1b5b62075288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60647ab4c92af6a9c4ea53c2248e1fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004889c5dcb40338cbaaf5c875339e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c0b2df65d7a87980f806ce0f1ebe3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474734c8e8edf246576f8d29636133df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8a53024ab00be922421f97ccb9f85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c399cb4256ebb6c2e77887fd6103294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3b8bc014817a23511239702f4144e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c43411aa247ccc414079d35b40df7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b40bb3d784b411dd143bea194006297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64bdab7174718ffa996ea615829083298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd22d92d954d1ba81d592a44fd3513299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370257c83db882bf310d9753f5a2516b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b943383d1c7b09c0159720777bb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af92caac1d0797d2c9b8e0ce878ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a286543a756cb444cb709c4954707303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c0a1a027d30f187a08fe138417ddf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312739c448b56324f3a71191157ced305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ec643f56c7969759b3c04120fab1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f0d16b5208fc796b8992c001aa292307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784fe906f12a53a988301f2dda160a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d2e534287de9767e5ce86dc8c700a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dc439b36bef4718bafa1437e5c3d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ead28e1a15ed7e028e8336f934444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0709d3835bcd145c51f690123651d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a85eae03e98e0bb76b429760c681313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eee0eda0001ef8bcd4ff90c559191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb2ad56e4f265715102095024be21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ee61e10db6d94d223eb3e185c662316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974810aff322cee188ab5fdb1cdb5eca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6abaa63d076ee93c16467ac8b37804318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06f297f588f61436d4e60861f6ac3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12725940443d1baec56b7cf9e7ec18c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa8b6fa375ccbe75ee73fb01b588da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c97ef2ffa4cfbb3ddb58ef2ab0628322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c594b4f2fb3ffabd72558bc5ed75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e40cef7cf0e4e8e28ca7a2e3c97e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b948b5688406a12311464264d03c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b57c88e122313a31dd1004be764b62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e6c88230313a24e60ec41bb3df68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed46be7278576f768168fadda8dafb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e63c20888c6d86233cc14b4211114e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887bdba7eaad3033cf6031fe6b66c95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e13151f2e4b0886c9d34ea5e9c7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc79819809e3d1cde4723c013ae3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31222c5ca778ccf4e8eade63e9598c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc0d1cc0c8bfa47636c01b783fd965334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462929a736859a46c6a7c16e0d660aa7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d860a7f8a02853cfd4a6c66d0270b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e52b6a48ccfedaaad2c81e979e3f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0917a38eb4ce442ac3a1aae387068c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424eb981867c871ecadd33eea60381f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e77acde3e22c13643e24febfe69d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84db24d08b6d7ab79cd95d41fab7d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c774248b8fd872fd1280fe0376d130342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51fc5245b11c0c182a06aea0db7de6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b14d24f2837ec8c8e8b4068acdb720344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d66c274e1e0d82773ae155ed9650a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a15076af30e393a038b6ae820d4e93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ce092e159b4e7ab3635f5b2e4e07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf93b8fcb98b20d9365545dc60bd050348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc4feba362b608b2a020ac0808fff7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a3e39c2ce2c47404d91dc1511fa03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a64b202170bf1f655f5ab5cf29ade351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fb4d22e0f088f92089d968ac6545352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a767d0dc6815539715e61ea7c14f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd5a3dc658762185483dc42d130255354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d27acce51597138196ec81f0546ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d920b5d6559344c59b9acc9b450da0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afe87d095af5b552c577233c1ba5dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7af2c003109dd9e3a028bdaa7361d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a187a68aa204baea9be1b6f6b7813359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75377da6d2d2dbb2eee4b5ddca2ce718360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b26817a033d895e6174448c5d673361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5ac68c8ae7a2fabbeb0a3b4b8216e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61762f79fdc97adaceab3486192d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31cfcf4fcfad7aee193c567fab2bdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8c630ce636d2e2d3494e34ddc93c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc340907dfdac333854e46dc8ce30f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b907cfc5172fdbf72b5e725dc3b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3849a093d017c15ba00f1054c4c06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78eaa21b3b94dde638f8a47aa4b45b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8895a5e3a15fa2d56f7b9b27c4895370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508a33378675de830dbe578ebf894aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef109884244d08bf832f8ae05f2bf8a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30caf3b1fda2bac8d084626f3c0faf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a647f32628e130b4fa6a2115e4b13c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b135d0167a90c0cefbfd75850f4fa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ba7fb9f9c61516ff24d7704fdfb5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77178ce941a993201c0c4ac243c26c52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e0cd1384826a37bcd1e35aedaa381378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106606719cf78b2c688859403da211379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60180fc43b0b90ea928ccf8a45d4b6f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb6e0ce34a4a081d42c3aed6a29dba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a637f4d4b14692b36ba5e8104f6b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87479ddede56679f5800a82d5634722a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27e24dc59a747d301295c401782810384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf354b2bacced0c8cf56883e32c42bb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a521e62e04dbf58bc0d289f03950e97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec07c96c98b89d13987adcab94436de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793646d80c66f81e7e43c05b1efa1d7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9dcb076a3b8e7ddd430bdc42620d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11895cc3ff153753afc8b448b23d928390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c4067c6a5042c564f10940c8372b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af9234ce9b31c86dea6dc298983aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440cfd3130699923023518fbf984417393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320209049f657a56916ff0ff22482d1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e26305cf6039e2a71d44db19192ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af1d342a00f20a5e0244e9a8be3c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25666f448743ae61a6bf562aec801868397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ec5b5e2f2a6bd00be4dfa257f504398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e931bb8275223e8c8f931b1a7c3ca3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981181df307e6277556df2d291d513c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ac332bd79064caf98f39a4adbbca2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e7c8fbd651463746b3d88a48f48f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb9f6ecb1ca85939822fdffd3864b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65848eb35c93d236266db0397fc244f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f5c485fd2d92437d567961a8dc38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cca99db8bf7c72b05f17ed7715fcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85d7cc04db216534c4285e09744d00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089093a9ec3de7820015be0ac07b4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08228de5d829c5593112f69a9b44213d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f0148c9498dad6563cc5a28fdcf12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228885bb3e46a9d4af964e00cef1ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a8ad2e73c0c4e39ddf0e01ab803a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91fb8ae65c7b5c7b4059cbfd8e02f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1b5b140aaa52519ac26e869576e2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5730b03f5f85f10daeb3805f1638fd3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123864e11940807c88c9ea191e9d87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a71e5ba944e9442c5968a607cf9dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bb6e23b8705399895a01711847ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc99fe2561c4166787e8d8dfa4e47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556c1a8286d6efc8ac9dc08b11b836420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c85cd6284d87dae077202a54a30bf7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e0be31f83aad02f7cc1428fa9513422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aea8563bc4b2818a33c5f9b0342d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db100b1dc2f406f4b5f10dc8b112e1d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a6d5a06aeb4a70f669b59240d3978425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016650666157c75fcfb20fa2044c0509426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c7a36825131493bcbbeebb72692b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f357c3893a29a4274cb38dca24892428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d633aaf20a720244bddb0a28f30516429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec1b0f59530a68fcb0b4e660a9006430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b6eec7e7185650c23b7a1f3647092431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a072d72f1591d264d2897538f269ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8811aa00e9885ec660f44a9e050c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d02335c5bc5a132726ed2ac429252434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e553a412b3ae9cc2a58fb00b560b28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b110df5cdcfe5f33a46de7616856b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b59fffc1261e308426e30ab5f02bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b35d283e6d8370d1c0df61950beae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04aba9df4a0ce900b9557bb6762093439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519bd30851d3e5da0a21d8d21dafbbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456fd3df9d4a940953f59e169c988a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c146318b45f2c2d61e4f2c9c95092442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e29dd1f204d963217abdea152f575443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b0983ec2bed46dd2c337a2d8df014444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc518fdc2a32901c3cd0bd80f92e6129445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd9b7cab98ad0dcae874f0647c0ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5439ae3fccef5e644e47e0b1b3ecf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dfa7dcf3503d061ce0b9fbf3cf164448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b17edf7d720227ff8113b798b297c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663676ab43a746b81017a6acc8157e45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c26447b2aaf4999b70d100f3e2652451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856766f2d42d18b5c224c8f62bbbdbd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289cc7a34c6d22df7384f5de1f14927453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b464b4cef09785c47123ab5b5aae2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b572135110e715b87966a3502ce90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb71fb8749e01555d7fdcefb5cc24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22dfb0df8270ecf264dd765467217457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add00e4d659c9df52b12889791f955b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96780495f694f335fcbfe8882e56976459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99517262efed4c12c89d32bc45e018c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5ec715fe7c6add63c13941d09eec7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da7cb3d37fc2eaf84327d8cf0997c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5997ef3627ad9cf190fc23a3de27f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b3188b82e96a240ee69415db1f4e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c5786d71505661de9a43855e90ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd79a7bfb62c7b098adac411c6a529466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d74c03891a3c18db4a874e2cf32f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b925b966e4d73a86ae52aa301f88e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba25da1a5802ee536b353c7a98058d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a12b05b7585f0e6a7c17e8ce96e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843427897ebf1014f04d318dd72b5494471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba435fd37ea3ddb69bab8241be8a30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d432612b436f6af3aaeff0e06b8a76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8b425175d8d8c7ec73c65d447f90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d00b9bb1a7170dd0404c21f6229b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c505fabf3a40418f2cd432e4e72ae1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542cedf3f09d645c333e14d88297d37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52a557dc027a3761cbc358c50bbe9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8b8dfd7f4891744b9d7794d222ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa5f00b92d70741f9a0e232f688885480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197fe4ca7a94788372b9910f91c4e80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462159c7a3b3fd39797339152a90327482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbe7937acd530d57821a377419d01f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19e77ab83adb571c6d3247bd7a7049484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43c699a811f288f468d313e7f618d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa754451eb75ad6ea18d40c9e7cb99c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5ecd6ba9eb1f55d94d96dd7f2c7c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc8abd7bf3c1013f5904cd9f9ebf0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a1a2d1720b5e3015d114b8aea7a1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e338ba3d60205a90aa0ff97d7216ae4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d5f7acbf86dbd54a9719b4113452a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0699099fc6216747ec461f49cc3fd0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93021f3f9056fd304dc6615a98e224493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d27fb0d8a149e36052ce6f6ce51a1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baf70ce4e778aed6d7f016054846cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad8a84a82209287a62e25b7ff6f5db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2d5e668083c8a8f21bd27c7153d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef05c0ff8cac2d5cc2b0e5fcecb4f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a9f367b41f2507b8da221d683c35d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc044764b9203580ef6c02d84c348d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1edcb85a77788de04b0c8c302d419501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba723eca5bd30203b37745d13ff58a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a633579bbfd8198e11810d72e23c12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8313831fca0666700a521a640488f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a2e40351c2b6e925e0d9443642bd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed12668ec3cc92561c7f74df09da22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bba089fcbc03b21cfc39a7d55ff67b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d12f9a267babaef9e7cf0ce08263508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d16fb98a19c15bafe166b7318550c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc9e163fea911e1988c6f412f91fe6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708108a703e58cebe5c2679f8ab6506511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592be1649c1c0e79b6ca55b8e8efeb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276bb59cfa11731ba0c55592eb1f32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b053d432081241efc5d6b1f77f8c7e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b698ef48e1c741dc63341ee165af2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc66097c1a31a868b39836d525e6d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739f6c017d932658bc50f2416f7c49a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92534d4ca15235a1c0d8b774d5fa49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b4e5fb5c887daa98c24c8e433cae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19805fef9c3b78636544a4cb38dd8f8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ced3a5abec67a7977f3c344f049ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85014e6925180f37d61e410b3a76b78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cd649d00cd01205dfef0b4f5092b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f86220fc3fc7249ae3225b0831eb72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663cbf0afef09e43b47f797acb05364525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d63ae5e12c1b5131c69ad1ebb1232526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23182c6d69ba40964d537686642f20a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952ea036c4ea0dd4ec42bb50186e567528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e71b832407fdd4595a8222e30869529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad040a8bded762016ddc73e15062008e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f84c2e5e3b28f10df3661e6a56253531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8772ef3784669ed18391b773634b695532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ede56f2d1e22e454ba866a1174cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc242be7e93e9328e41697226e4df1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e34e978dfdc134d32f4202d6e428b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf3fd9af6825daa262e5bc3bee59ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c10da0851778ec5ccf038b0c0fc67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641a0b740af66abcc8f7e1b3ccf3b97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcbeac302edcef262991e9599d48d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df9ab5aecd30994b76f62816ed68fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff4b24fe07cd573dd2a40442bc548541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb7fc84475ed48cd245cc42a79f07a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0db4e4bc0f220d4daef52767c06a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c753038e8f0c29369806dfb7ca0bfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d93a316e0cac167807a51109eeebe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0942b76d1a366f28d3d61c3c287edc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365f21c0fbc47420433637158129e7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f5e200147e7a904e5878c9d6bacac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d2e707ffe331f04641148e962f798549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd98164eb8636791c88a81c06c0f8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3023bd3eec460369b8804a022cc5f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6803d97717a66cfec900b28d9aacb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f09037cf9307525cb17db999bb038553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ea7b1975b6b4283e567326254105554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9704352fb9d8e8e2d38c2ffc4385f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06effea59e509b277b28926b28596a45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc1acbca800807e0b41e8d10be2c80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4087c169294b0b59da0dbb7681cde6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1edf05bc5368f4c451d22a26b2f5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d8755e90e43fead7bfe3ef36e8617560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651be2122e2002b38ebfbbb23d6f2dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f279f7be8fac29a7fca04ab6ed21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a077d7ce11809170e514b197122b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6fc22dcd448daccdb7e8adb8c81f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dd4224888f12a824f38b80faacdb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9968197cb2907db950592891f38454e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045dae0225b8289235f26625ea76de9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02e72576cf6f39daf16888adfc3ea2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b8e546a035c7d28b57e73539b8985569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7560a5221aba96e366ab48cd586097570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafa474d7089e8efcff6da1ba06fc95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c192abb3801381c6a886316b3ec4afb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba627b27b43b17ba7c813f52a20afe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1c20a815c0ac76a5ed52a2db8ddd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f680387cd315d679e1aac49c99fd03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cb3489c643c58cc0e5159f6b73575576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c98fbd1ebec19fc33531816171577577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a070edad53bdb9771f8e36aa46b8e95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba67eac9861a5192bca60cf54ac9887579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f472a13d752c5d5688c4ef7fa634e9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7fc3f6c10917ca8f8e50f8cf1ac8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32549901bdb525ca3b179c846de096a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51120012a8c0e19e32f24453d44900583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a61e9ad65371e0e9da283bdbd8b0f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d75c8fab7546838a1afd312ba0a352585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d074c48390edd778aaf306cc22bf3c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd2fac940f98e2d1a5c35225688e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56d052e1a816913a6e655de141625e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55272c8b7b8d3844b41e32d628c76949589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfedeef686b9224fdd2871a112564e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f144dd54490f3a8c0312d42292da9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fda66a493118ddce845ee0d22d407592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2be56d16a7ae01bc2fd53dda0bf52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e19632c44e2a96d09cb36101be5ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f78adb8422ff72e52a547e61ae7893595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229b65a1474ec29aa2e48ab77bf208596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4300d9c75c1be9f113d0e6b98b18429597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697e87f5f13f0b7af1176a963d151c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b77691c46d02c626aad1798b02111c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4144c223b4b1409e7ccc880b3bc81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154389bfe7c30e73622b04c188b03771601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751305d72606e5f9da4dee58286b04f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a143c870a295a501096b4642657cf4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473ef548d57e603b6087485985529da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60041c674c98e91726f7ba3df8b7ea26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784553585151be99303f5e8ee43542a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80601d46028c16e63fc697a50ff479c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a74dee8c736121e82a8abe8141bc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff551aad13d9eede7f9ea076811a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb09e09dce72bd1e705fc2912cf0f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c69e02d7f9c74f19ec8ebdab6259a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48948949c754e6b0c61abfe76dcc57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d39153098d3e14922a7e84f9fafbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e92f4f1c17634e1661ac6f120fd0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38438575fda22faf70c28964e5d75af4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318376321fac99b1302775864319ef3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1901414150891573279e5a50ca4b2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abd9d6e7147140eef643c73d4a5e76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a806653b4f5ad5b2b88e792e0c07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0598ffc15ea9cc0b20e690625d755620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc03e1f927f8a77435052b4b84583621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966fb6e3e05997c0ddab6ba1ae9147d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420bbde7698545c83d15e23bab0d152623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b4403a13f7689ee3f7c0a34e4d4d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2a1b5d3b5f688233a9fbb7afb362625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705d4e37a78f01a62d52a544089384626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77175fa8880cf6862dec632d72fa729a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46fcb9b380f21a0c0c9c4ec7d8da7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac478c361f8f1bb4060b2dda91232629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5057257d7987bb38fbd6553eb9d3b65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512d610bb8d1534ea21d829ac7a45ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43826e9d7989fa65ec13555983201672632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04687aa13a9cbb81484ee3fc12709633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c2ad295b0f1306532ed2e024fa2d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7158ab2f36d3ad48e11649197ec3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56a72206f1dcfa8fe4d02f5ba5991636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cca3876d25e7d3e0340a6535da29b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b679f1eff4366ae1fc750a4953b96ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d40987dff636f07c621a84e909bc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c52824409f885129fe6fb1c92647c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204369d071fe845fdaf33ba902a3fcd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ccdb1c9cccad217ebe489c654e888642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7821aa8b0c93c65644ed3bd16830564643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185dd63450380133da83b2636072000644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc44ca8982f1c2faeb69d64fa52bc74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda8bf6be830db92770b48ca1d069f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365faa7012f02d6b6a8703ba3a9c606647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a361b2987ce75e04eeacc7f82f7e13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67236a1cedd1f225f499af5f9f50f45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552651f4d62b09947ab5c6b8ecebaca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bca40a7070d2381c38c74bb1c783ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce119e2ed21947c1ddbe5278cc757158652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa301a483c634f41fea5701e1ba1cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e54aa5f47e64020c30a5f52db637654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d1b809aa63a7333894a57e74d9a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294a045431aeb694e3161504d3036d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a90702e260d2b2698bfa4badfa128657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ff2cf963c4b5450272782af4d24c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1638d3c633d6ab32329651401c2a0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98702552383e5e5a30a4cfa5d596f513660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa084ef9dbb3be1b26ab25c281ffd0db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc08b2f050775e24a7608928a14fd89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf39c9aea1fc653827f4c60f9f6f9f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb7b65c9486af900d215e46dde075c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0740505b4cd3050293fd8069f2d91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe87bec7cf9317181cb96a57773e45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e7300332307d5fdc7d5b47c906012667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe643391d37ce6dd28166857d5919668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598337298944d9316974db6cd58a11bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdbc0e62ce698fcf8fd86b8ea521ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed164433d023032a5a871072d4b2b98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cae5f230e6c48bf424ce87ea5b689e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a81775bee6365a70bea36c787705ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e1e64228809be24ad006b4aca297674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d12dcf7be59d133ebeb31c9d9e62d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfc69922a94ff0733c7b988beb3297676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2464f2fc720465232c0f3cfbbacc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d839ac96d4a0edd9f58cb62e91a7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5f2a8bafb9f1d08cc3cc29984ddfc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf012ddb47ae0667cc89bb8c0cafff40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962800f409016ceefd092c448d9f85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b31f5ff50597aa78fc1aaf87de925682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88921f24851a1283b2651e6f9357af20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d663ea684cf03527141395350f524684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e3e13d0fb3976d3dd2d590eed1e71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998670a277aba077641ec813d2e52ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6024e2e7773354aa9c205bf81f838687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344483e13de302fe73df88b1b1edc9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e455dff04dab35a3bdbdec3faebf77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be078b54b22c1ede5515cb02bc360e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbff4a1659749d9f55e5f085c34514691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0473d1e1baecbbfb2271c42fb2b759692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de6b0a96d89b516643a5ab31ce19ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53522b5b85c51f9b55593b101198cbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5beb4f5c7fe1d561031292b49e75ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf5c664aa6a201ec582f1c85b38ade696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8342fa93ddf8e6a2b00dfcef24f63fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a2c853f149d911466f908f3c4ba80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14eb73603c9ae512f023b7e5ea0530699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c8368159c30fa755c863822dbf979700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802e3852972316dc6d30f6978fd3737701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63efc2278b6515c2ac719923172dbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f88ce0b149dd7e0bc8c0ba77b35778703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f874650635ae04c19e033f7530143f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf63d1ead01c9f5c9fd6e649fba52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdb6d1d33ea74cc31b022632ad6f6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364abe522858662fed8f71e4c496fd8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f62243e1385a6e89fadba0fb42763a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797748654d270cf9548760034f624e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cdda7f6006e03d5c5f2275134b8ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43aaed9fd1fa1870577f4c7a7330a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f4d69074bc4b7a27d3d04853ff19a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3593921746a987bce1c24c03af6e6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a6d55c25412b09b694435bd8b7fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30278376f4e58b03fe992267b5deb278715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268e14450b43de75fad6850ba0526d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798608ff5bcc9e1c3211e4a76d94f60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef08a9867197213531ec5d8f70256718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa60f10c774d56469bbda6b465cec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc63200fcb7b1cca80051999be0059720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c6edde524fb67aa6bdcf2e4514d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e39f5e4e0c883a7aea1e6507a069a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c6d5d662c2cf48943b2b3e7b21183723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bbe108eee0fbdac15b6af6f86248d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da728934035520f12b59536665f3719725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74773a4c630fe7f4ed376d143e881d92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078382b15bf021beeb0420ab65ecbdbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fb7d96be47143d94d94a23f47b3d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ff153f1c982eaa2063795e4e70be0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2db885e6ca0d7f69c8c6fe7e6e45e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244606faf0dddc0a4ba1e0b6693cbc13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed29352ff072af8cfbb28f74bc794c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806621de22d1123d5fd012b92bb493b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecda5ecbda6a35bb63ef28fccecdf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da623bc9524e38715ab3ca2334492d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc1f3d6967feaf67c069504a075893736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f01f910df91317fb1cf027eba91696737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a90361a1f86d7cdaa0be05e74619fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a116ab7c2974dc919cf895b6c78b4a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc80ae4491a9f5b687bbd8bcc130e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468cf237e93e8d2dfc296350f323cb8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae70bc6f250218d6130e64300adbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86d2478a6e558ea4654183b46ee231743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544560efd0083c4679be035dc93f455f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a555f95eade3bfbf68b392c2171b544745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2fba4e56a9d08bca124d073c5098f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b4183c0b20dcb246c8f10ecdc152b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e7452ac809ea2c77083ac2aff7ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f7dbdfcc5e1a661732327885b633749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3656709a7d2a9ab0cbaff05cc7cab0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e4f957a185759837f3cf81ad7cbdd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae29782d9e3066908d7d94b9495d70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1fbb88ec17c7433b4d6c1906aacc6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04315d05398d57118e351e518daf20a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ecc9811d5f6748a0d23adbd565dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3498406cb842f353b686acca7847cec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76401bbb46ed6e53b2cf7757c38bec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75865b1ad6955f8e19639b2656dfb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f57735fc784633ac25e2c96adbaad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>