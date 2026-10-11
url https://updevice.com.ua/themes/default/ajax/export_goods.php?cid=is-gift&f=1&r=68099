--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70ce0c6eef1835a250609879938d861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22767169dd46cef11b29c8c23c1daa202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e666566499fe530ef005cf9499173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439f3a79d48b4731690485e296bb5364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857bc6db41b68bcbd44ce47d57405db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315888a424c863f0ab0e1491521e51d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d5d56000a1f6064151d1fbf816a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bf97bf96150ae05847a82e7290e368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b83174fc7d30f2b3515a9fc4181e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83f5a967af0179c975943fa408b2eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed561885e68523cb10a9f00e795518e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d37d7318fa60964b6314a8ff33d1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fea66b3bda079af6e7a757e6231da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf52003093bb9c4943798b28f4c651d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f703ea569fb00b34989b86c96e6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd7c2e4b89d6ed4ba7b55022ece47116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c710893ef972b03aa2f66ba86991fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7dbacb3929fc173a3f166a2ed7f7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e60c0aedf670d460d7bb69c4ffd4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952be761bf3021c05f8fd7c843635edc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336144c99bf1be47b2108a8c4701d3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0dc323b84b658113eb24aa115205422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f400125549bc80cd915ffdd9ad91f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522b536d00617d78b349772d7ff571124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540c27368947b406780431f260ba5f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131e4570ecef06db24d8fe29863c8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f100b13e76b4d1c6f87bb429c7c2bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2540d9234e09d1f4a179f8ff9bceb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf786eab24da84c2f6c387f326b992529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664030230eef87201c7d4ba358f5b50430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c6f945688256904ee714c46ea558131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5abdb157e8f8bffc5dd9a2144a2fc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804411453d99d41ae7345e7dbe53f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabae89121e1b5174418b90308b971234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d6bdafc59acf73b6e83c7d94873b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f438367f54e7980fea6e37bb681136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c62a9815ecb7ccafe0a8ea06444d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fa39f3ac53f02e461db63f385482d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420554a5401b7b78210e36f35eb1ff7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef079fa2a867f4b6a88f630cecbe531340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f19fa62b64471f13c977806d47d7ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6c14a72c1d60990bcf0e9947da1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b803ed543fdbc57ddacb4e0a0782743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f90d3d4bf3e3c58efa79d3912a025844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c069958cf222a429172c88447626a9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc38e21f9bc93b89377bfd163eb5f2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e6ebd1760030d453cab87f6e8ac3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4867a21ca07f39bcb439898ef4b92c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7fb90aa47fb14c13dc50694ccc0c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539a0aebe49f4a409c02d9627343bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be919edb02f8804fc07fbe20fe7a47951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ec005cfa76d42ad143602a78b5c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3c75337c4b9b7524feebe218d9cb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d403a1e7f3bdab3fbbf189775c0fab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcf49621ad115294d5335a00d9d14155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf01e47e1493ac7c9cdd9429e66c4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e383dda84037c0f6881ad60c2812457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3773eece8d6accab526723eb535c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f2a04d3dd8003e1c460af364d7b9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006d6be4a2ac2053c1299feed35d3d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32757680c66590bac657e087e5b0465561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ce8cbfa2ea118f9059f6c36330b6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78a913d70bac467a33349eb66ad2bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53ced2b027a7e00896f753f52ef5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90df111d198161f5a1cb321d94a56665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9b9bfa803bf5325e5e0a5a0d0dc5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014cf35eee688fe49c1e817543d2f3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d465ef10ce36c1add4e6175979e5d3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d8d0e261d97ba13fbff317e357e9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf6645605bc54f8484e73e6f331f0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dff4e6e87a136bf1ce4233115631471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d465a513dae517248612e087a82472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba14a60103b03ec00203efc934a70f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89038befe5566ccbfd39af1f393a986c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dfbe4d44f41b5d6f229f6d2e08e9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aa0e76cd6eadac4cf862e18f7f01076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f77ea4d6c998df94bd914b5515cc0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33da29ce4cf9e624449c4cda3d3e2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e093907e539d33947d040ef76e9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620441d7562d92c5f82b3197d856f2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e58645db3b6e89d293dc3b9b0f19581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9ca8ef73aeec7f359a19edd97892782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d808c4319f52c5cbc9303dc8f08648583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ae333ee92d544d7ba0e37bb01efe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0917cbf5ff6c5811a183134f586d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f48df295386c876873b2c829971ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1548d8936d70cd285d5c46a6e967dd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad1340dbb13d21d2eba03c6f9b77dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0881935ebe55e9fcda78ac10d102389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d16349744a875badb07d9caafe75490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380caae5d75438d821fffdaaa3a07f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6bb9fae13db8e01d02d5ce05c3d6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2daf038fea609406476a64142541a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d94d1ca294229c2f02f63f9e3cdca894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1250a980706b01114fd8fff6ebd10395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811c29db91657467bceb03e2b3a21f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b093b889ccf5809fe031479cf4eb39697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad569edac6cac4d197bc59995c18ff5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ab85074e4162d6c08a88cb7d6aff799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b1917b32bd46558b4e8c3e06a075100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac245f928b94cd38d7430ac1f7a7dba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02980b2e2493249efa2a50b2ddf4cba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d22b96caf09702dfc52ee1784b8f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324739d4947cc5446b35c566b29371104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7522a25f48c5cbed2a3fe7b3bc1286105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536795fd97b36a91b74c973b38bd5ad3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f7e7af6df17d52a7525c0403d24e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8be5c0d7ddf822442b7d686a3933ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4da9114c0d1adcf5001215b345eadd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fa40f15a15e39fdb59aea3b64066110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cbae2701dd6b5d4dadb36467c7111111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb76c9545605ca762f0b6786695317f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d2208d6eecbf2fe54de5574fa91cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417b1d14cece05267748cb5e0004324114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49423567c4e8fcdeed26efa82f319115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d26f7c13dedbb14fcfbb07008e2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cccf4e78a55c5fb62db626eb290fe8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c4322683525bbe44027d799ec2b20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6291144ee1d755a440df908a68380e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c77cdcfff0b6ffc3cbcb217b18fca2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dbf3dff58dbb82525c70d3b7c9d0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87f9a5dc4b84a8e34d8179eb2ccd93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f6961573c524854ce25a1a614108f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e3dd88b8aa0f5c0b99986eade476c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc14420adab91a1047f04f3348ad7cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016012fd66948bc1c5a0a5a02c5f2d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ee4119c6500b73b0150270b365b4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795f02f92cf8cfa15cfc7e9f79b685128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758102119a431ee11259bf2dc134cbe9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9d100ef99587cc4840285ffc68ef9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845887c4b042dca9409f14edd962d62d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34b4a859ffa6b19a96a589d2324119132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794bd7bc39f893d1df2c3c61178da90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7bb4597e05018621d4cd2a96325ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c0ab04fe6979ed2a0124d223f4ec2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795335614be4722a9637c55ca24b515136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff652dfeb313fb98fd4f666b382802137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df737c6fb61ffe1386800d796c9f289f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939ccc2540d8055b44cda9e9e0dfec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6826d680debc4209eeff427ea8fba3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c7da60c34b49e648632866a33b25c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb03f64d92ccbfc867cb657acf794a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eee2bd473726390a3792a2ed33ae83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c89990e0fd5c3aa76dc0727d12d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bfce8d34a9afffbde869abd1f1222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cf17d8dd5c9c8c0ebf60fd6693eba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66d499d54055c17ae87293b2e5611147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644a3962a309fc9e583eecac1a1bfc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a7bb5d2bf61ec236060974c233064149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608b1b1e87fb203fafe62d2d1259dfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90cf4a92c2ae490b0b77cc790eafcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf5fac2313aba2c9fbcad1eb6c3251152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22266df4708f8329b3c6f6c84dd957ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffcd969ef9452f76d2cdc616306164154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d58c7a7ef639a7039246faf4ade16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325d872eb39bb5540ca1fe73235920156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0445bbfea33f85c6ec8a660fd919f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fecf5edad255d08553df371282db8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ba802cc39b00a81cab22e56029014159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f544cdc61611b99b9ef16dad90e019160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e093adb7fc0491e6318697cffe0fc78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fec5a7da5aa1ed9ac5c8e10b6a8a83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9903b5aba48b3ae87adc9e249f1a793163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e4fdc6368897cc3140f3b2a20106164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476d030a28b681cf4197a7c226506e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b177c277b39b295beef43e10a53f6e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f078c7e18bf5ad597d2213785899b41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba69910f5b66bedaa34c935e66f58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080b8046f423ac66fcb32c9c3b12037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e352d833c8be2668ce1fc2ee3ce0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fddbeae17bf6671e9a42ae05aec8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5336f49a45bd182751ec5de8b553b32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a460cb24d599e560689cbb1a6d13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd195a87de3dcb7cd6c803769608060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aad6f8490745ab79fa59d7e267e2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f7071b75c40a646c4fad6ab79035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbc05358a557f336e2b7e92edb036c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b9c9f8915e0658c5441be8d32ee6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8036654c8ac46e2f75b4f22f6bc52e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4654d5a12e29eb1d36c8c7a96f229180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f552bcb161108e076e64bf5999e6a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e473c25a7beb763010aaa5d418657182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa261fd44ea49f427f164b7000e050a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24f5f649e42b7f9e9f4555d78143d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a351288d9cb502b00f514cf73a92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd472086ff0eac3ad5bd65151da6002186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d79d6a918fc1fca937ed46e4946de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc602e622e87295ae645be2bca421188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c5d76892a18d4d978d84ed9304868189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d389ed17eb5cfdbd345c89b86126ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1cc51ab449c2ce04b1f718569e5a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e068bf25384c0a3d0b8c41e7cf1444c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332eff6aae272257b7a618c9a5c738193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa8b099e167b9a68fad28934553d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cdfd75d02436d8c340cdd650f30f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6d77d10eac3d112c19ae7e742722196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf80e090555b0631891f19c7d0c60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb07fffe15359cb36eba4c352dd9374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade984e52f938fafe0b4c5b9c04e2fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825357e4d480b16bf94a748b3d54c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87024fde1f40983fdfa108e90fdf009d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72061b57a3dec6d305e1d81f41debd3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7c822fc47decbf028145dff4ae71f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a44f16d5661bac08ffec700fb0cab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59949e5ccc324b0983323905992a8d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a04dd5184e6417919268d2dc33b87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00544f0d1965cc1598991df6e2e4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f91a9c242521943c1f50a9f61807e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a83af5559f16c5f816aacc5a67f93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead76729a26a1b55d425d31b92e3f36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1320f40366d0b7f6443f0142338b12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6d21159004a04223bf6d7ce4e681d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d837a47d8b9845646cdc1b822bb58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da19c15cc6b8e195218e439577b127214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dd2271764c51418042e346d1d9c77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d696d27e9fec80c26fdd290b2eb53c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a0b750ada3aa4d297e3e672a78aca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23362606bfffb2b01b51978f98e2515e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b5dad65b7af0d6c108117ab0ba3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3d2931a0844e218c6c62eb691b08b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb15e3aa0ffe1e36777bc30bb168c27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c3bdefeb5dbb1d2cb58b885038c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b692be0b9f6ed21870e30e299f088f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae4c8e209356f27162dd7c2386bbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c3d125c043b3aea3f564355367807225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ba21e5e31892d50d98cd594c1a8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed4639177f66efb85dfdebefe7605227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befa482bf981354370e324dbab4b674228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22250d7989b4db20c29309cca9cb09e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb79838329c4e3284ce6c88c646d94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe084d71181fd2bc40600d45449eee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e9cf6cf31a48ac31a856c2859143232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ca3fc17de6582152189bd9638a5f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e348c4fb08d56a5a62e05399827f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de2029ce2085870e5c8c8c1ee6e273235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31618392bb8a22c1cf10ac52f060b9e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3c28b164d5f3efb1f8bfbc9ebb830237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689b6d02a109d5c4ee46c9bba9eb71b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a996de940ef1dd08cd8b0c41ac543239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e065476bcd58c0884f947ed48b0434240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b5c74edf34a53cd741562db27d59c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c656af13bb12da17e91717c741f8c22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618a7c2568d2863ed436d1f7420fd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76aa9adc1af3f142bf113ebea1f98c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a655b1c10bf42b8fe7a3f5467025607245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece186d048cf940fb440462e1e802549246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191093078afa51d5967b8713bc9bf153247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f61467693e6176c087b1bfc66f3ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c499b0dcc197fa94e8bbfe22fd99b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c62a0afc0fe2406b13832ef8594f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d3b35e448ef90923fc24f6add4ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786caca4e48bf0efc3b6868ee092081d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42e08cf1cb86841265381440dd39e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0583e64fa4b0df8f3b33b8dfe7335f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f467c1011ffec507f98758525d6d39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76834b89b63473a11e347b4c76cc6d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43d3cd71ac88a02a778c36d17386e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d92462252a1be3cf7947535002ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ea7bde9e4c8030ae95cca62d35af3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1c8d1204945fc13c5b84ffb72f780260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c973e2f5ceccf73804b09319bf32a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecdbb677d13b8518fb45f52503727f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bd1058dfa3de6252925cd76510510263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b40fabf09fc126630b749e08510dfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6abab0f393efe8191657dfadad6161265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fac58e4fe8224b521c3f854e76d32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c1ae761dbe1c15b5b6f32517a85d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392d89a8ca6d72515c1dc25d6724da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a7660ad7c3cfe41505b0d4c30eb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5961f19bf2e7bcc3239353d4682e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30472cb367b9b5bad2318e2250be0db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf756c3d982eb57bd6519e4abd4ece272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27244ee8144e1fc6f861175b5ba55a4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b28e4d8b3f2ac6a5b53f83700a2da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262234e73b913858e7268e6d3d2572275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee50fb2728c5f23292f0ec3dcb3ece0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6d5abd71cfbf9b4f4791c4364a2ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb9fa8b83c10bd50828f540139ee87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f84d17c755af6c04a4f0507a91dc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae31ea19e96248a6de4693c42d7d07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a0bc823bf9c9afa0616f0e0eab48f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9d54501714ea056fad4ee107cdb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92141c8a6e7820387a1ced644c0ef25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c53205e92d9a421fef89b9be97df0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a439d1b558b82a8e89fa31309cf7bf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e404f8bdc99d9eb460f179f83b328286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c2e280450bba8151085d6cf777b71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c836f502e183ed59f4df7cdebd762288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a2d09d8220608017e3273aef0db51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a164de4627777680399e7b11cf92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309e3fd21778b17702f82e6895caf3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e243700b3da81bd2eada7a886c95f18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ba7268daf883b91105538e5442387293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3db100ecc71a85cd7bcddbffb5c185294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139569cbcbe8a03d118ee558bb62d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438be7da72c8a0a588a77ee7581c510f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a471c6068f512bb38649ca5aa22eea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95fa8a99184a652ce065d9a95c2e82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b51f2f25f17bb81ad6bac83113a9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d828ba50e59f0eada7f3d330a8d8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096b6e7771150d962e9a43dca73c26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e747c24affcd87540de54c9a26f48c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2105f9f14b5e6addcf6dfe1a17b5c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25e39f03f0c538f6973a3dabb851ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe1728460f9eb769f5931deb4ac0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b34f76b4f3656c329c8c210f8ef30c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef06439233bab02f81a19a59aedcc24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9fb86f90f0a68e43c88333983a178308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ce3ca38a9802dff26e22f5ca0838309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8291dfaa6ce66d19d1c91b9e81fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb2668ed2406ce2d4029b863406ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ec4d800ac290ecb71e1f67e587adc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eacfb72a97593d73510d66c2f3b29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea94a8c26b015000258f7f1b1c65d2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f17ef2109501bec40c8d084491ce0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b92b0b297b010f3280001dc79c80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808fde14b505fcf12bb7bc5e80083f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a7d4e3f5c99f05362ce2d599e8b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dbd725eba742ba534ffa653f4dad4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed94ef974220f65983776dcc7bcbf61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3c22fdfc0e295b8550e0939ee872d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428e350064bce2c6400f1496a3c8a5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf213cb3f02638efd345f3a21bb32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13473203e45b7d3b5512e306dddb814324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b467114948986b1d437ae419df2520325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9678a148244d9d766e321140833de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7978e56d012bc45fae6240253fe7ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530971b346b58d48746db8606901c47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c365fd5f425ca5aeb594d1426895329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082065d2314b69dc2804e462ecbaa3f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c97743be048597ddbe97c9af6646e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd279cb8628fb9c0a8e16553c51af8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21c0efa881a01772860abc92d3228a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8f48fcc28cc35e7ae0cb32b79ca70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16c0cabe4790bddac4f17f489c50d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e978087c0f839c241253e25a38b905d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a784dbdf762751235bd13bc42efa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a9fd1101dc471e823709e03dce8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48883ca0d67cef98b9760d580ed850339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782925b9ee3920d91243d0caab383bb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05657e06515b8eb45dd21394dcd3f5e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198d589ed3137c7a5092e85151f9ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bdd5031edc0a852cd411f5eb5a23e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad871609e86c8230a3eb007363b381344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544729fcf1bdb456b4195db50dfb45a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded7aba41a1de1f00b7da63a7838c5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5307605e064bda1337c323dc73fc976347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35e73818eaa9a2d4d19501da5f1b5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a77d74e806fc6558805207ad0938e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29c253b69f751061bc2f899a8b4f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a02a2950209e0a45cf550e639bf1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd01993bd8f6bd9d48ab7030b9c5941352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f519ac94c533ffe04d1bd021127052353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9b6155586118a71e9c2a59f09f96f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac66f9183462c25414f1428b71333b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba36fd93926357bd4f4797682bdab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970ca65560d077f4689ff6518f445d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccf9444ea872cffe349611048ed7c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b67688866fd08eed32831029edd5ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ddbe17c032d3851ecba3e0f0814fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c47d57fbcb8f7a00ad83500070dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3150137535f4f92b2caf67f30bb50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81366a2ca1a77c332b8080739e0368b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e1cf9d4e86daa757de6fc220c530e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16a48cf4cf1e7d7a9881ba5596a8c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73320b0bae4fb90cbc07bd37d96de0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e12e059d43a470aab0fcf7324f76f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db250be2f47cbc396e5d0fab71a589d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995bffd8673b9d747691f0cbe79eea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e6bfa7755aa1a4189cdc0bc355fad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c22163dcb019a662b1ad2023aa785f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf17026fc48cd72293d4965e63b3af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced489adecc2d2fed458a77454d1abb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a430d9864233729469e1ec69cf16b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a1bf01af428f7025843845d9aed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b6786fdab41545fb73182f7b87cc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f6166028385a758d94aea2ac7790f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e7807e80935fa10d9564382f9c249378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a826e8291e4c06d20a5fe2c6adc55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b616f2a54a56ac571084238289ea2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af101a3959f447a46e3f3aae5faeea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e9cc4d592ba5be854f3eb824768e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745faf26e5d3b3f89c15ab485d01dbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e15472e209797dcdf8b73865845acb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c2f9b5a5f61e173d251168de528ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c9c2c00144411b00193fd74074367386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d980cf285f16e8a5031183002151f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ad49dad46c4065afc95bc41cf0673388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7812dff9b1e571cccc6ed3ed1eb5da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad99f800570c2ca33cec2aae4b67911390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a8ee0e8f08320b2f85c765746a5be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93efd010a53049927f001f8d09418f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d34c03629e66f05cfebad143d315a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce12b6882cbb3b1e55ef21ce3d162a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83c49d493d692f1557af437cd2b5fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3355faf9b7271c2beab162bde49697396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948169096a11ebc6fe750bb02c30790397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ab5a4c65f8b135664d33026207e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e9f1809baec1544deb57bfb9cb38b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a3b11d26c19d89cf8fe6ab9464faa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4099797043aeee360a61e14fcb3225401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad50c7f68a8af0871eb4f5e05900b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad967be912ffeca11c2f8cddb108b038403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ce3c0107bb662aeb7e90729a7e81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd2cf68a0d55ac2604faede7cc7bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f848eb891b0327e0575d42a3d76cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b192d07683dac41f2a84133f2e4fbcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115d24f15cae56d0c698a1d397156ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b365fd3e9e0607cb9d637e01d35e523409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e9b0265eefa8d96edc3521a1ddf88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30267ceb50b48beb34b8ca6341d0f473411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677321f8242910c80aa70e291d00d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddace9ae9861440b631ded05478338413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b44c634077e10a7c08ba865d42543414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39a4b0e22650d02a95562aece05c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecbb06453672e822841bf78905bb6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2260f9e40f8a5761ba11ab95dfa19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d682ac67fdff7e82b9acde8ee62576f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f4ab37088aa6c503794f9c6d80123419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6403997e68a6306284cd4b1e8b8628420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e95429a0269848572115230eda523421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f2ed85dc864dda5f5b249a38d7272422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232c50d7e11d147cbd1b90c4de6a1f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d153bffe9ac9acc049014989acbb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e763b38acb9c9ec09ef7d5e6aea8f55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714df364a715cc2e5e1f71513a530dd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498a64ee6014cde6f14f0b256e9ecd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351afc218e4b88651369d71b0be77e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76fccc4e1c267c6350741bc5de1061429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3bcf3279940e0e3c998404b7e1757430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27288820461a0651fa6cf6fa67fc37e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcd30f08c91da708769c46722eea08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727a022c221c95dc5ac7eec74fc3bcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b76a708a8e4f7d64e17abd59abfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15333b1db03f2d11e0d05b243117e571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d168e572bc91dcd3d081280e6d116436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b152654f1f9883b961018a5949d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fd4570968cfdeea9319501613b32c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd172f7bfffed9ce18cfd4cba957c2f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781145b41cfc893442c9827e18afa16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1257a871df948ac35e960d499153e35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a60335f115769a11f770853a79cf7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98fb7772c074721936a2f970444d30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f15a3e363c41327ecb8195d6af0eea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e69370a7e58e0f354b395063817c68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae574b2559dc17f997fd7c63d7bae94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0cfd2123c237bd80912a58958a2dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e6462bbda384067d97ecbc3ef3fbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac9f54a360821cfa9e4c966d8abe68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08c3030ebac3ce3b9eff0a0e13eecb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c340b082819341ee465436aa5878ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba239ecacbe749505a6ac1ab9c2fd77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d1d0408e92d6d641e975473354c8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a37be4d9fce57b68d711680ae8c98d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9724434403ceae4affd8b18d0b201455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd17a0c2f04bfdc2c82c22f907a35e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29af56cf1c17863ed2d209c1792901457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83578f365e0dc2e047869c1f3e72c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1750ecf73fd29fedf7aac2a1fc7f4c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c86eb77e6fe8af0af8429909ea5a13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7826f1c9e59cbd2ea24259fdfd9369461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc306376e8fc404883aa9689c51b15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6c53bb9291da3e487192cac3672bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d556a53385c74237f440617f302ce4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee95e5101940380db8e58afecd3b0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccbacd1cd60270ab0d199cc1f15a28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07fd9a2e65c010ea8efb274486bd00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ef7f451b2d5f867aa8e18cab32096468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510875bb116c9657d344ac1dd65abf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8870dc98fb18ca1f3c73b1f78c2322f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12e8de1122c61e2dc1327003be811471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11492dc2818eb18d828a2c6385433f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793f6ee86f31dc0c79bd60469f51f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713211dc4d23d39e0d5a66365c3f7f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e9eac61ffa89c15f2e491f759bddc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3032ea2d16f80c0b07a936a605073d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e6c5fb79ba2fb662fb0de3373e67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b2ae90f476c82e0b22edaf718ddd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee968f2f9a53e1438cbffe72cc9aab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff3b902c1b5f91210be0c82c42c29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a5bd5dfcae8f588a95a942e20a24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2444322a474340ba80aba4e8d8648a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60270a7857a5764578c3d0e40624b180483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46ef3e91bc6df47bc317fdf15ab4fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc6dfaf6c0c49682fd3d9447d5802485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cc8decdd4d75f7f99bce561de9073486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c372320ee64d012a926de554837004487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ee21ca64a731b9044f2e5df6ab1c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981ca18d0fdb428d2072c5d16adbac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e46bef69976fdf36b097fd1b282b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf865a0caafc03a112f66f4a68fad5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6991c7a2e12d2df43d8bc36db129e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ab52708939271133705d5508c00e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb64a0a4d54f7a5ecba5d4339384ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dc1f1b1695afb9128c9666ebe8302495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce9a3660e5b26be54d9422d066e5d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e903d4020ab4b9dbf1fc96fd8ecd1db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a095c435b14418bd128a533a0a2203498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2b9602c9e65a278fc084ce78bd48b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728de23248fa326bc0c0bc1462f3c23c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a0b4e7f8107872df4e857c8dad71f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f7fc949c0e2574d3d16a96c606cbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c923daa79e8ab1542a23bcf98ccb26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3b2e096ead947496eefcc91a3b983504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e7dd6a0f469242e778f80ba049576505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11eabe3287b1e2779eb5b385d1e128506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67884e8a6e967621d31d8af26d0178ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e4fd08b5dae0ad7c136eb5598ac57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965decfba7b359f6a91644a63a0f27e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf01e504b72fd97a8a7e9d38bf1fb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28620a301178fe4368d56b6802e1fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603e5b67ae9a3393167251e5011524b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e813e2f02f89e0514326b9139965500513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440d11e37149e660b50dd9b2b6ff4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c99ae65f74c4101d1c825d7cd82a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa2c2db2ab1065d0d4130996c977ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543a5a30de2c80b220166aee2be4a0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c362819d6d4b79e4110556566220557518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfa98e8e0212b4cb0cddc7f4a53a76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e3c5117f95dc13e4882fd2060397c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524858287b68b743d1974559314d1a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d0594eb8ac96191273a6802d35ee8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa637415f97fd61ea02399d1ca3ca7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b41e2833aa44f769e7e9add2f80150524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778d818525bf09faf09b9abb39cd43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9dec451c30f0ad575da20cc053a1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b55228720d822932d45749f909306527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2685c08c756c1aaa58969f789b67ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd24bed6f451de5533167de99787c0a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886022ba7a464d2562a6d16db3229f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa532b3b43e585c4e6918bf7cb093b3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a8da4ab17ef3fc7420853773bcb80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517d16bdea3f067b1bfc6097632b54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8fc28a1ad983940f6352c3ce4bb5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320585c55e0f3790e2dfbd2c4c91d802535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41cca58c6beb324e7c48e4214aadc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c66a37600a8ed67da321b36cb1e2dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5c57b23eb05e4e14ce0df271b96d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b9321280ebfe4e5268db59a5a7ce7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f1515e9f6a626dbe1999a81e4aa1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9db25f0e73c87defedffca0cfbb22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40ed84bef2d60672327fb076d620b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ba503aabc88b78d4cd75910d7910543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eae40e3a6cd730fbbe2b73971c1679544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b1859e1a9e5c3c35bac122392ffa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406138e93775b1dcfd3bac0e6ebd62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a6468cce238b114267c43bba26c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e7333a9eb7bc3ef0bce90046bda52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f8940d5ddebb59ef3cc14a944483c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067c4fc5b4deb1a96208356b8b4adf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b127781ad1ef0f7407d5a57a057ba5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137616f12f49e18219619da0814cbe4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf5cb41c2d904ad2defdfd1a4f0c15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7119e4bd34c3527964ff90e1991c6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ace0d9b824ed2264976350b83b4c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce90e8d99371d3c3ba1fd2a61674d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192437823f2c430fa5282b76e00a28a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d5f38153edff06cb1940bf668420c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3774b47c5889d9ec2168e18a3787ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a228abd25c97a3305055c5a37795b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0af2a61b1b347d7ea6c85b5956570b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc923e06b9905c4b8dbb2c0d97ce66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd517ce8f7e2f350039421ded2dd21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b77493f77f5302e33b9cc776b769a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb3f4ae85f3c64954dbe8bb17ea073565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0652c47bcf3288a56be8e845a6a20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493efea6ffa47bc4ae3276dc495f0024567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834e7c06430561f39a6f19648dbe8fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa82aed6e7ee1d6591aeffbce65d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2761e7780bf3f8fc771a392fc9409570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc6dedfc324f4652c6747b7e4a0d1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c57f0a4022909b44d392bbaf99858572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098602443cfbf738256997e19dab10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0681e16ed623df902098ceff70951574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76874ac4d919394145cf1588ee38f7d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef9a44b16417a5b82bcd17b492bd2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430564cfde0c4dec7a6bb3b49ba404e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd6b3bbae0b9d7a1ec7c1349015b61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420e006aa680218c394ede024cac8ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cccbc2082b6647e931d769e64150c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa8e87b9c62cc02a9afda3f43f25d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d8ec01e555e2868cf597c70def15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b671cf1d7774c70519b3e80a07735583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a0af29d32cda657a6879e3ded8e12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c59de4e162a05804114a064bb9fec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eeb2b96025dd7075318253c3adab0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131a3c1f37fa33fdca1e10ca7d453ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2f9b9ac37773fc7280914c02865d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6915f33998811d06ad8401d77b24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e0d6d4b0ba6bdfe9d5df24d2206e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dae078bc60d44b92fccfd17040ffa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b982911c20bc96e61c064f5a19e63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d494044dff8b54b34b1b4556cca50f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d87a782f5f75c8ea18ec59f8bdb214594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d34dadd401e49dbc5d0b642a6b2cd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f49817b687d1d2993efc653380b9c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2f2db41810638d58785cd40af806b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f033ab4e8a21eb0a44c1c515c63a646598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a91f269c6b40927b5e99be41c38ccc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bf35920fe55ac331eddb2aa24265e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376fceed813dafd962acd98ad756250601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2f08785aa3795c2b9cfc6756c0a7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2462211dcaaea34ae793cdf1881ba6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0617492d82ef642b4e52f29ae1c1b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdf177de93f5c2c0116703d4fd42f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0f944b41bea14538036b23d8f0852606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1394b7e7cc26c71d0ad7ff6a8addbe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e54490eb595cc878811a8c711cf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77df1c021e7baca1aadca72ba04ec6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd151061674e4bd82b29941b0bac33f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ae789cbcb85cd39757932e48314c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797db1f25e9eebfeffdbe1692e5cdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15379421ce41b644619b580ab68b833c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de634cf95926f647dd6768e13aa922f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc1cc71a8763328f9b27d860d4ebc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5183276c21e0ebaedc3ec49961d6aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d465da9fe4eac92f06568ac1adcf2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2bab8d372fdf54510699d0c338e30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938442b99addd5113977312c019d86cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcbfa95a191923b4da7197eab8157f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60e76c99ef1609679c154984ce0633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768a6d833639ed6e5d34ae7e6aa1983622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d09fcfb6b9a4852e71e8bc8c65502623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c97dbc0e092493f64b7f887ec48a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695c16d1700dc9f1fd4e435e2b99e6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3dd1674fd1fc6ebe8dabc1d90117a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a395735b2192c8c176b0affe541b75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6fbf0332f4cec78894b901f3e0777628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def686782a473285584ce22469c9c6dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15cec694fe8fb8006488152f41da1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787a59f2589a05057a37189cadcbf9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131decbc5feac595527f6055ae44fa4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d5f6eacdebc1b9c9a7c47a5eea77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ad3f2b839faa58f2bcf5c1b2df26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec8f97606ee7870019a6c83b21304635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a8049f4a7c8abf3ee641e68e1e2ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615459822b32379e08672a0ddc17a4d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385932d8234e2c15d23ba999e27a0037638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d390f4b3e369289f9a3de62a4c7df5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd793cd7a054400aa7d08e83600f39b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f222d668ea8185ed15e065c37efae9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c934765c4ae90cbaa610b32da65c83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c0c29f5b12e2d8bcd555b682626f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e4041c020969e6342595edc90749644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159565a10f18c87f6e35e141cce3895645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd0e4f718f4e6a96f76a43630187db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4577a4ca275e79895203e3d230c41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c39c3bd6c65169f1063b944266ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e469e94227dfb391d55c774edd815649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2541eb7df715c79c388a84c5d21c310650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c6f5819581dad2c7426a1f7663724651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae4a17a6d04198e6298c67b9cc11b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e83ced8ab3ce5d2b2a3fd3f3380bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec92a4b17f0d07ae2698b10dfe5eaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c191fc40a881e6dae70c4ae074212655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f49baa0e5019c7bf955af2db82ffb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d0b2515a72d986bc87ca2d3d1805d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a43290b3e773d33e4b8f5c2a5b3549658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d3c0e691572362ea645abc5bbe356659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c7541f23d8a7c06a7dfaaa46976be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937da9a56d3f01709c806f0ebc576cd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7b2b4eee3e9cd76c247586c73e46f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dc7ad3ae3a115fdf855cd4c574681663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb337ae0c102cbda81cc31647d661ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cf5451c7f6a196c176236f1bc8a35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a15afcf781476a59c263f2eb7f1f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c851fc49f0b989451b15df8aeb9da1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692acbcbecb607600bf059b0618f664668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d45ebbe8720645583a0c75565c1a3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aa8452af43c17aad0ef1992afb94d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9600faa0f79792a02a16ee2424797671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a04aa639754e41f4075a33b5bcaf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a493f083eedf35b1afe9c946f64fd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa8708cd3b0f0a2fa1e5c289ddf436674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe647daee55533624fec65eb3c9657675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d82914e4d8af08c8c9ec9c385ad5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a4a9a1611da7d076ba05e540832fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6947b22dce8da0aa0e8862ce1cdcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8464a507d433a83d2aa9cd052bd446b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99ac97867ed7dd868b2c824ea037cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f150ae0f5fa655a6065343e3d37fc81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0ad84f1f1f81028f6434974b8af96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee14cc8b61dd9d92a6a526acd3043683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a0efe22ea6858b1768de09ca7abcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f03e537958390f1674ed3d359eb5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e4db1ebd054609e446fbdd2d80a9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a86ed195cc7ceb882a5a415bc540687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546a3402134acb3ee638c0e80a016f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa9acfa9f05c97bece80c050de7573689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784bc442fcd660907fc35dcd58856fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc208e9676fd1c86b526912eb6a74099691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451c6bc5a0595fcaa0110e2a53ac047692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fea5a397af9a44bc55a01013b563e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb5cab8d15d4740e280700b5ffb822694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3c0a56f584b8321dce23234278bc8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820afdf8cd5bab4844eed3f7b40339696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7dc8ccd13264563c7e56790b973b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e2f235aeb28fbb95377200d53d25d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb3634ee5d3d9c96f3763039ee183e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52833ea62e2e29f1a5a91ccd63c50ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6592526e37b0e798a02f12f76ce8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa7ae696ed64a5d2c4111a06c0dd74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff15b9513289938c603cc1b32b4c8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e87ae39d6460ab1a0b8d0d9ab307d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1ef1b9f9aa8db83aaf60f0d79fea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a78f2b427aec9a9e359b5cd066a2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988902f4925f7ba0495ca46c18c040707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0596cbe75123a75f41dfaf21d4a40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cd12cf10f5ad23add0f49de282666709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd144d4f32ce9608a2de90890d96d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ede065ceb164f494cd9706b28d3ebe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531e9a04ee53889b29730da9f009c44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f3534da36e7f2ad825c60a4e1afe2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aaed204d1d891f503aae943658c17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f45e0b7774653c14b08e933a791c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9c5e39ecad7959a718d5acf79ffe0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757571c8982c71bca3221c33c27fb357717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d7f3ffd5f1c36e9fc9efc992947e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a4c688a196a08f5b4aeb63526320719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354367f31991c61212e8a307eb6e3bfc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1568ec8d238e9c7ba491b9beced76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c474010397870f402c7fec197e253d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbaf8ac075338366cf8e9e1112f93d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2a479267dfc2c62d9b4d961f6d2a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508b4d4ba83e4765b3ce0de35ebb65d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06533838d0c242f26b865e78c09b829a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d74324a40932907662604a13e368727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbcda376d83102a7e648b134b23be7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c46353044d259b88a3d6439a681da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d81893592f67a729eb7a6875b1d4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf8b43962db60c628a5793ca5dea2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f2b89e306ca4e222875d0118cce4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d23f0aeccf6394e01b84d432e60a08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c4b7ef661acd0381a6b660d88eebc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b836847ee884305d01d10bcea0eab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44414e1dfe2929ce68188cc3e92783736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37a9f2742a0b7a3960c7d5e6132ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02f3bdc3fc8d95c4e8247211945e38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0f01073c941ae23cdf9601233788739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bbafd40cce3f11635d8b90557608f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04537e7d2b83577c5b1d9be3c13488b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6ec6aa4422c56c538df6a5cc83328742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c720d6924483b1b4c19040fbc766743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f61346f5e8ca9e563561ab9fa0eb74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9ba5d16671599ab84535865274a67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6fe5442d033aa1280b1161ff7b8dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea016f20e658e8597259e19f2bdf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ccd5c8923b269690a6e40471fb2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c8cf3be490216900276cace535e0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b091f3310e1768455053c2e38922750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251cbceaa8fc621d867fdb14b26ced5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50d58b45780b9d64cb6b94b324efbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee094ef3fa9aca3637c971cd2775724753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09ff5ff75cb32b1f13d19603696d991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b4cc851a12f89b4efb39c99b9e592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f386c8083f4babf7d9a5cf43b488703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e60618915bed92252b7eb5b845a2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73960d7dc70f8c456b00ce43ae869c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a13206f8fc66be6ab1aae4827e336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02c7470b6c1bb5247867f6354c73c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc985b3af30e097a76ac42c338635338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be6db74fbdc336b2bb731ed730faf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455466a80c2f1bdea1e6e9391ca369210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b0db20e5a0c4981e7eaf51ae18faa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62dd3a7711dd6c5bab9511e02f462912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000a04933e9716705ff211d8e74844813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081587ce9001f92cd5630a821f6a55514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a19a42c5817fb682f03334d2654a9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c2b0cd2df85a98b08c5f1691eeef116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cfdf8c0358f82020440def311421317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761fbf934d1c55b1567da818301576718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9994094b3d027450cf44ff39541922819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66205064b8425f0003bf874f27e1793920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c04bcc90dbe4f5f00ba4cdfc1adc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be8c733b37f2529111207f178d9dc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d76a7ccaabd0cc2ab3a212a0ff77723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159f558834825a032505bef27f7d9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30625aae84fe57fccd5dada5af4b9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cc6f09c3f660b76f054027bc53bd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db99cf311a4043b2dd7e0169a8a61b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be14d393c88e2c07edb2920a581d8e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c01387447a7d40192ce0152c8964b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4058c3448683f73d55100a225708f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81847d0a709b87ed524949650c71e78931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c2ac65d0d0c85305aca274b5076f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373aa4f0804b36a349ab21babf9a7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cfcb4eb122c3caed9c3732878d26334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48a5e5a74b5922bdd70d15050c095e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c438ab90ccb1ed2eff740d963817c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbec00282c788d101721b56c455b0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836e5804735560e567790102806312c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb8a83f2bc8dfb6ef5956ff92352939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfbdf036c5228391d09fd3e8b5eb7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1897ae0dd9c110132115a36f3a83f9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fae7cf3b9374ecb131a004e3c43f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db191118b4d4108765254543a2e611743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5026585bc3603df6f92f644fb6f58a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959f76534fd4a17f2a48246a7fbe9f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f186154ec3cbd43a936266a1c67046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff14eb4b9f362089fd1eb71e30fba4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de997abc6a145af951fb8c7a490841f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8c9c8689177774d4f86fec22cd1f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c59471e7ccc30f6772366d3e284d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a5365514003d7c4236715e04559a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47656bdba942d92c7c9e76d7e3014cd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d9c49b4131778a662f25d2c5af69b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293f4b80c6b475a0526740d3f5dca4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe6b6b5f97b2577f369c1ce170d84555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a021694b4396a789f87b9c7c3f2ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c42d369d808bb2a4a2c71d189b768657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348c4a2d82c1ac9ce68ef662e458fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae686223cc40b63390baab23fc2b6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c86dfd3957435eab3de661b0bdc26c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796ee49189b897d9a9fd17fe8c6e9f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff74af9b8fdfa79f20bf0e9b574cb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2e48a251a16be00529364ad14577063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54121de7dc87a763d5c76c74b0a9a67e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d226e03a6d897337904dea75ef4f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99505d1afb92cea1239a6dc6845da066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7232ce06586c2b0ed366bfe4a9ddb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a6f12c059f3adc8d9c2b4632c22f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7a7b404a3f8f839ec6a20fd18bbae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a94665dc1a7ec6a6fde85945925970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1905eaf75f5e59068b6982f99e478a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275fce16d70b1dfe2f16546ff522fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e017b2176419e5c4860461162c5e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce927dd8e9940d7fae1e818760cf9b3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48d329314440838de5e8939415d4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b87982892131e88f111da729a4cf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7d1343f9a983c55b18b09126ad2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e98de8859a9478c766b55c9495e4da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde2eb0e53add8c2d8e138ebcdfd55779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b8d8e42c731be23484fb64e7188f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04680a33bc41273230ef4a5cd6e9bf4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69463d0c35da672bff319d5713e4b14b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18531504a4cf49f9c7be8f8bf74dbfb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f3b7e3a17f6c85dca025368a62b6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613a7b54b000afd6e4220dfa985eab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f2907b9853fb7c4eb38dab897a9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d2c49fe133ec169afd590343fc90987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06213d7c9945c4b9a18fdc8303e829988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d22ee380ee29a8b232f3198598d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79a064338e6a018cac79081760a7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f049a9f72bb0ede10e87abe97a0fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99e4c40f368cd40e946ae2ae1cf47692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07075b2d465872e8503b40e1d73e8bcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a140ba57d46443a2367df03b856564f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793221b07733f517e8e48febb8ffd9a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf81c1adab5a3a2888c1455399b91bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693483be9ffca0b636aab0621c8bfcc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e874e2161cb3e328e159339af13698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f063139cb20779f4b22521fe1bb7b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c24545e790f536720b1f50e8982e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561d4845351245f2e85adb8c1e5a046101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb4e62d095008775613403412a9d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1e67ca85e05da9ff97ae35a1254a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac62120ad4397c2dc8a0f8432a30bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ba5063121815343dbb3e8c3072bc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b5d70112ee0fcc5870b0d94d9c5a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e03d4e3ff9c110cc405e60a43c8d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a0663ee6422e003bd59da281e35b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005cb9af30c0643a70d089dd3c7c017109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547fd648d09943d2975a452b11b9822110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0f7456c9cfcff14a78cf30ea5868111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ccae4f3f85d7f3959b87cf06a048112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f496cb0e34f9b784c73faae0dcc5887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97155c71c728b1197523d36f6cd167114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14354ef5209fb0ffa13e8951845e236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087db6d1516d491a8afc1525d6a1845116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d72a5b0b33b3c015de2b290850fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd410ecfc6b09edbaeb7cb2f33f3f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c01d94598895b9c74ed6afae4f28d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2707dba5bef69319e03bc168e910ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242d63204f49640564a72d5f7ee591f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fcafc15c7b69ed46eafc4612ca6fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eae76dade1f1aa0af73e3b7ff49653123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ead8328872d3f4f9e34b37dbd0f781124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea170757613a3dfd9fcc0021eba162125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3d358729bc6582334b81535a4855a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e1cb3e323902ce55cb3082f0277f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc570be1fcf42352579c0db8ecaa63f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2c3c2e6b9cd88c046780064ff025e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d38aa036039537f00423e4309c96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4527aaf965ff436442c5cffbea50318131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b887e29fdc480a2f4b06128575492132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37679e0ab080d1af7fe7dd2658c6d81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a60d4aba846d4d3ee1c711ecccda92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391167c4e05f0c08a0149dd2e61c71a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98688acc5d4ccd7ab7eafbd90074b365136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12074c99e28aa72b7d7411dc2262513a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbba2d3a1ce4efbc12a9b4913475132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328d5acefee45dd19b6800b5f3ab5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0d0d420488e3e20a86f2ef044328140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb57f1b90a2b0eff4ac856cff43bfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e46d077b2425dd0d457792b49ac41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200794a8ba002f8d0404d98e31f79e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c588e1b04aa7fe356969b7519dd9c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691559b8ef51793fb07ebcc89310e704145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5d14d44d18148c5232e81a2306b12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eae8fb391094abaee6fb86c2b15d4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4fa0af91d988a122ec2def3090169148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b87e2e890795058b47601104b2ebd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed525e4aa755516b5daebefa12ca2467150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084c3aff079a3eda57b5221739e4502151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83e1222c0f66174b5b01610ff5ebe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab87284361e8ed7ec09c1e6de03789153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60829f951eb7e410109632c2167a3e2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf359492a478bdda7cd3cfd9f85891a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d80f35f584407d0918d8cb7e75d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b96eec824b92bb5468253fcb70aa81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64308efdc1e9bee420ce9d35b4f6f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb050506b5bb04037bcbce808ebeab48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6329fd593317bc7dc474923e32dfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dd648fa89a7a47ae46cb175f6b541161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809db81939680056a557f3ff3b63de8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9780000b53105d65280bbdf3b2c6e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960906f64bff66c2b2e877d338eb833a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef120df0855c632dfd5283296f65ded165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a2e409b3a9b4c27307ca998823017166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb280cb16ebc06f86d4c6fb441bf0948167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc21aaba5ef79828ae1d0f2bcb258b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49709f2db618749438aec76bab1dfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1692440d3cc8140d37db9632c6f3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da39a97a0a82f01546b1f008a2f83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f79ad90779805dc7c7fc0fbe108f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d578204cf109bacfcb2e6465684ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3bb5d26dd1038eba35f2e3d0c64cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c8cde25887f9c9edc1efb26f0f0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c2ed3c730b1f08d90f3d691d7ef0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8b7ffd118b47ecdaf1938bf722948177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5d9713410eb68e17d14c7f79d9152178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4471cab417e7a3d63d8058c2c5ba2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b094f5c4c42ce56421b6a186ece416a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0569b2729ef33c0fb5e27f39ab98f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf661306fdff51283188e05618341182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da41e9aaab363406c37084a8999b379183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4f5798490a750d2762b42a6bf8f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41bc8678ddd6626bf961e9d82579d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acdd155e68fa8f5a73e6ecb27f68fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aacdfb18464a9e222a184139217e42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b974f04cf22beba8b3ea215473514188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7985dbf4ba26fe39d514b30ff74636a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb08aaaeaf739506f56d0a4dc8255a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ff59fd162de896c07d75242e1ae53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22af42546fb10a4643cbb1330cd086192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae6e42bee193ae5ce7131e435350f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81873a3cd329586e513b997b18b8eadb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cc5f3c00305f5ada52143fddffe66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e7c2c49aaeab742a21a2af20a67c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcec54614d543803524e59f5910812197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c6ba6d8b7d92a72aaf58ada4b6f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5b36e3c97399882fa6e3781aa842199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f67db2ff906662d8acea67df12ca0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1db1f139883e5ad4b5dc8f17133f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e820dc6ab5e32aea7c325b7933fb34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b2e1fdacaffde2781fc0a4fba4617203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb61e98a153b69fb95d0df398d5237204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876424c76dfb294529d9eeeac9cc5859205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af852c57ea35a5b79e295a263bcba8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee95a62c340618f4b15d135590d825207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0f4add0c13d03d206a4e7a889bd69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff03775ba9ad81b14ba084083ee85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215f5b8a9566bdf9c57715ca5110c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871c511003e637ed4989362369bde43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f83de9111f5d7de08acb35573f2ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f4b5c1a4c15fd652037ba4914d268213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ecdedccf01c729ddcd60500f1b000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d22fd1bf39a118f9c5dde48365e59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b8a17712a912e492c13e88d015f6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28a41edd0a92cf7628c1184842ebc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d56889f5de0f42cef0559e071f85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67b8a23122c998a93174006dd88af8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aa4017e94b800019b5e433a3620c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b56ab6cffcef4881ff0b53da886c2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acdbf3b27e522c4df4f1deafb8b55d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d74a37af6afd830f5780fda8369b5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29d1399275c0495923509f92e5120d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffcb611a23afeb8abdba7bfc0f92d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f164ffbdb03595132c1edafcc1d33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002503f853f18f1ad1e1213f31074603227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9efb39915e57f3fc8d3ddc221996d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471f8b4f80e6aafd87d340bda32fe58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e388076fb31dc4dd089895567c0c9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd6a28b3e0aa8ae56623d9b781c7d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f42ad2b4e499064fdff8f99e1da79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60944e09af3875843b53ade3f66abcac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b89b5e378f878f20f9d2a673cde7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd5feb3b49386e83580001e3c1460c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894bc43f9bf3fdb7523dd172a8f8d03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994bc80de7321d4e3cd397830fe0b45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c62e4c898bf84afa9f36ecfe2323a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef230d6b57d10355f90679ce478a75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62debbf42120154b0518064c00c5055b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b3b4e5efa61fe2d1848778fbf41ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607a1c7f369f43f7491e90f46f639a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe78e8c82b65e0cb5d94e47f32687b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fbb2663d79f7f04561c75cd21ca57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e0b70186cfaed52f9a2550b356944245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37bcfe652f49d04aef3aaefea9f9b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8ccc4a201d8f8782dcde5937af068247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2995d6f0240a09cb6ec66d31b8715e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cde544cb4f6288c7a5d4c1a0edb4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a8f98c1f1cb27e3662fc331b56a88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a95fe7414b22b31af8537d5b0abf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4531466f70a60a392d802a40f6d574252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f393e862d2ee7829951a45598f2c3ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62c877a8e12f8b3c06bb011b49ddf2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59d8c5a35498cda51648f6a57aaa9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139d813c9d3c363a5c3b9836a07caa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271b06782b5aa80a3753e88f2ca8c5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eab3e4c694155f3b8756f57acf65d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7308b330b291b13f0d576e0be8e0cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c122e5be422907e33349d727da550260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64345c83d1bdac5b97a979b97baffd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461216685b6e3da8322e16a71cb9650262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25702c8af34cdaa07a48395256271e3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b15ea23ab536034251d6ee70b7a02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668518527636891b07c55049e319415e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc0be23bcbaa1f2b66904d53ce95cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f38ed078102938f02de58c9ab341f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec299ffeec0642ac3d3a1d54890053268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fba3101af2f5d5ac77816adbdce450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0ce6d3bdba8dafa856adceb9b8311270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652fa604e08137362ea702cf5d4719c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d478f89442a30e26a9a6603869679b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc860ab4e533d46ab4ce326d7ccc2bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56b0be687ea2465dadc41efde2fe96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e930c36e46ba4ca26a99e7c1b862f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049654945324afcca0949b67003cf3e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdffc5210e5cbb5485e250ccbc9ca6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e91e57558e1b888ed967bd8ad058f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8405956b385969e3661da4b534bab26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e82ebaaafc98d08c56ccdbbebd5d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f07edf3918171f6e5aa6b6139bd90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb3a020e7e4d9b349ff0f86d2b5d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8dd9055e5a84a0c6a427acf9eeb4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed63d6b395ddcd2d01eb502c894f6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce0ec97c42057e2d70169603837ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f67f9955faf312a165b7cc650d27e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe7415d86742bc9b543ff63abe4807287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab237484653b117882b61fe0032855ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9247076fa3efc7bb105814c38b5633289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25aea6341ba176b0e2f493cc6a9344290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3156c3777f14fcfc5806d9e6226913291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c1db09e1de81e314c8659808016a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a3cb1f63eed2e76500c983ad1e01d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251323a68a6dc04f30058a0b9478d9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a547c8c3dfa4484c38d1856599e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7f108cee7038436a517918b9d96e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b4920305bc8657e7b4bc9fcda96f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c92154c2f4780e8095388dbd6febb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed462ace0ee18aac720f1ca61303d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f2916dd017c175c0636c75427599300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e1885a5a4634c529560b39e403067301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca79d11b107dc4fedc721931cde46a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5f0078fb6a714aafd072fd7a7072c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fa70699d6d22c026a8cf3db77ccbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ddb5bcb7d5e89b078c3370ac411c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc90a5d7ac45f651aa9c8a6c411bd29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126560763c09939528ecdf7471cdc89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d2ec7ee9f2d0f58f122cacecdf2ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b654fe2496f853a1caf30c1f9695c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefaa1b4bc3912c012f231229f80ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c83cec9e46ad4c5601f68f054ca7b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ceec3fcf017a0d5198dad5aae191b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56608dd134f1eae6cdebfc7301d5552313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af44ef65e8f05a452cc3cd2c1037dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe436549f4d954409c7ccda31bbc72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4480769b9e75ed93026bcc8aac519ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f60dd42213440dfd6893b11c10dec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268b266a3fd0325d5d34b34f083689318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95f3511cac22f27cc70cd2a6843934319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4b7963d715de850ed1c3c23b127e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397df78fa10889b5663d2ae4e651d09f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b71d73042856f889b58549dd69595322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccccc01ea27d29672bfdffc18b319f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85a7c2e8cec210ac6fd176b2567635324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6c2b0b8ad3be8d2ae9b57e1c823a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04aa6134ba44c50eb25192f701b20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238a01a08dba7a657dc6218e2d417c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b02c69eb1229af296268e0ade96237328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4a32df931cc6de0442be6fab98f0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0818ab9f5c49280daf3063805b6284330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d1e331104e72347a8fc2707ca96cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90070db3a879ece72149d10ac3715f0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f1758a9454fe4e06253f4ade9fc6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937440ff73ae27b42ca2af6676214ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b869c77846b1a26ace1f431ec197d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a008b9db0201ba5b3b4ac3ae2db9b59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412c59e6017bd6d45df44c761c2727a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43295d3e5e4bde02f4f96e753f35575338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5fa288e55c99905339f8d7b8e7006339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27cd438ab69254a56ac837676724bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8da39fcc4e11865856f1bef7e874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b0bd42b57e85b0c46bdb3240bf4d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674b5fc81ef39eeb9c06ec9c5bf77b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea6ff4121c72a502f6f83dc0389ae5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e40eac6ab864cbdb1e7df05c400a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc86b76dfa9325a2f63244e10def03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea17a222b502737c9174ac575ca4728347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fcef576e3605341b601fc636fe3a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97c6bbf09f29e6c215ecdff95c61d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6519c55198b91620a5f363492600350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caeca3dceefb3f12d46cb2fd4e095d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9977336f2982cd8c3546874600dd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579d8f864b30adccf16aadea2d43275353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe469623146f63dcc3b01bbabd6fad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d955d885bf88d860d0b4808786ac46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7541f33b769b02daec5e1d1ea89bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ae2d0c03e12e1bb64cc4c69b83d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3a69f1b03ce764ff4db44bccdb51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb24132971e127af4e26c9888f125fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e8de802026d62a200afb20a9e0f10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c6601d9465d8217513eb04170f346361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428cc4c37ff996a59587377647e5495362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fc1eb3b99d6fd66d406cf7773e6e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b6455066877d3c9b5a0c014a4dbcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33668990116374e9bc34a09658eec8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d02706c657957ab390f602faba8e8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248515667afc73360e1f7ee7755bbef8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2291d514840bb2ab5dcd248d088418368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfaa55044d8fc0dffb80d914d4749f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88019cc683d4ffd7b80426f835a40ac5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac0f23be0510860b2314c8d32b518371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22930167d16e5327628a19c8ee2f7a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617f37a4418362424fb28fffd386d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24209b20a470f463abfdcdb182bdea17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5b3d47f79334aad233e7b607ff3cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913e2e3c24b9c1d25e9bc8b32b90ec0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a8ecd01ebf90d3dbbdefb47bd3f71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405bb5e5ee2c458a55ab4a471492e0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c3ba03050c2b375ee9ab65a4d2f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daa7721f37b57d7b72e691aec546cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb54f05697dc6693b269125c918b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f7125f90a30c26170ba44f7be330382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708c007e67e0c621c0b043bf4b4db9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e3250e4084c903a43dc94cab0266b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e1b2eba550531cb13f089a0cc7492385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b875dad95593069bc38613db4b3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb535409d5410857627dc963afa9c6b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef39d303bd18d45045d349d954be71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b13af823ca35e5a678867ba7363ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe4583d746cc2be12c324e2c55885b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de90f0e8decf183565e93a5f261765391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8289551ece8d74acc417cd35c7373c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3823c1c78c3d012daf7261104000393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53287fc13802910c6e7c1ae7646c2ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc5380883d5ac62676c0fe78dfeb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead2cee48e610f20d4ba127f8cd538e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0245dfdb4de831886315c2617a1a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17777a5868fa8d210f71e6614ea19e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173394d8e6d4861bdc96a3a268e4f28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e27a1d63155a9fc28b3117ce7e774400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f93c69b8519ddd02a18da2abd500a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0648ffa9c51b8acfdf1b6e9ba7a0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db1f3e5462e84758e6851564c7f2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd001ddcf3494b516ec00da29c47a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8972809ce197e5b8aa7ebfe0e6e86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd67f0e214f35ec5dfb092d99bca9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e26d7ebab1842b1c5e096512cbec7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b44a2d00e0ed5a66c32fac7688dc3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca688a366b0780e7c3788868aa2cc79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf1e49b3ef42235c7f6ec6242df37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f436371f46d2a3ac4ffed76204ddb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f731fa5b4079c1cb7e49d67e07a21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9907c83a7110dd419c1d043350d575413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec54112ac53799a7747f89c9e5df18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45693b5f7b28a64a7c5779e3dec9ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aca096744e0556457a182d05b2349416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad236cda2089d5347c3d3a724686c3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a055e3cc228a73d2b9ca1ad60e909418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d7508fd6e315ec8f9de9e67edb512419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b426727921c4047c684f6f02ae35a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83cf66ff15b13dcde3d8033cea5b37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100e817a6eb8b98152ce993c173c1e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b50cb85f84eb8792be1b9ded57f155423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e45cedf6330fa9cc0f4a9b558be881424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1c31def2a7df8765a9c75147d13f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafd8207b3a75b3ffe35051297aae6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333165c719716cd3e36d476e560dfdea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc8de44697d5b4bd5e929cbbe7b29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f57bf6acadb8fa15c37fcd73f66be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ad18607c44ded3e620f6274e8a21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5adb3c2d73fd59ee67149f6b7a0ca7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb402428a8734fabce702a0ae4cc1d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f581a2865059fe0a154022f712764433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9450ef129c104c0c2b73857a6704db9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f561a34c637729790baa938e79419435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ecb80e50ba7836c82aa89c56b4ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d4c9ba5dee0c3edc66e33c5bed482437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb85f11539ef83b1e47890ac0a032d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d524a59abeecbceee9db879e4c204e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ee9a0f8f75643aff044e940d2bea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cb167a701fee982fff6a51c1738fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364e6e0db20c534caaaac675aab4e2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f72254b304bdbbe8841216ab3a3e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36af033be26be7558c189d1d5027968444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1d6f0fe4c8aee6bb9341f8436b648445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e1ec821080ba2f704d05df2b8a8cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8fa10dc642ec3c65ba22c88cda1b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa730514ec159e431e7280539ad869448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e17506b15df7371ce085e7491b93f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578708f1528fdd0de21ee7f42059f054450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a674bbb71083d73ba978b9b351719c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765a3e62e3b5e060ae42daf8f7741a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15044104a09737731672c08a3e92803453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d8db07f9ff77dad7784fcbd566d04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565faade37ebddbd4a222ce4402c52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62c7d94b401bb2a490419d3fc003ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7271124487fc07a71f5949038508d9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3ec571a8e51e69965014af43bba6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d906885d9c1582954483e4993441db1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a36fbc4b3ec7471c269206e1bd0720460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2fd983cab4fdb17748d09fa0800e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e61065f456a1c5606670b454576bb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4702fc39a736ad7dcfea2445ddb80c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633abcf872c4ee2cb5a43709d6ca7fae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c192c08a39f462e2cd51e35379c50c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bb7c795382460d0f24ecfe3ef7352466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd0e99e2156d0feabf0c806407a8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0551505ef419a4a74571e522ed07525468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe112574c2e4a678081a101808c9193c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a08132173e8ceed1f0558b372126470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a73aa0a8b7c26d9cfafaadfa4732a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb57db39d882757767a668efcdd5b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4bb4a0d571eeb6ce05642d616ec16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac19be6b3ed7991508ca6ddfa978fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860e6e98c35cb51dfe13186a72a80b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1ed70a9937846a2d673da6d1fd4d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc07241e687139e1aef97fcf410d833477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21b4fba67fcfe4c6e4e1c83748ed6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd049559cc7a41fa6f3494e3db90159479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0429df199aebde8418f7d8a1c4f8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086fb2b78b6591964706f27e5b99e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f760430dd6f2058977ada043b789f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8207d2ead84ecf671118565ef8866c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fa865e492094353452171577b7794484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf65686eeb8c46b00afa28a87089ffd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cc6d6a9651ef6d7c21982218748ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b6b8f02f679fc154eed8fb33279d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b14fcf73bbd2f07b423e48f4f745488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e15e90ce5e382a5b5911c8fd32b05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8b990c8b28933f2becb96545ee2a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fba912cdad36d58312364bdfb7bf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b70fa4fcd4b3542906ff01f861881f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b98523e58d81b2c6269c66fb42b798493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5580c5ea9fe174e54eaa792afd678b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75356637f745cc9d802c7449599ae5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31637fac9c8afcee1fcdd82b2d46ffe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072d75c9e73dbb3295e3591cc451354497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103d9ca0ab158b926d2f9b288f52ed3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6148a586686ff43f6c5fd70fffa126499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c6de56361bcf80939eafc5af6776a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7fa9c55819c90a869fa7d0f59f06b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cca51e9ddce374424d85cc8bba70f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eadd514d9235c92624a528374e9204503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8bd5347522adc784daee50647ca8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad68ef2ecd8ad1129c7e18095a506d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd0e7292254f9ebd1093e89bcb3e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9ae8ebc627467b06d70eac5853d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a96e50c97dcbbaff764ab1752284508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c81de24c49da868d0f37930cb08e6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153807dc3d14f223dee7c60bfc6a90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cfc4539aa0a77be9fa544dbd2bd20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094bdd1b1be42a705401ce89f7de30c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67fddf7ca752125b3efbdfab12ef83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f12a6d472034ebeaba741f26b5573514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced1c13eef91019b3263345f2203b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312bf7c408f3aa0aeb8c4749111a9ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754562fb6a540bf0a72ca93d26e87201517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bc617dfe15bd01dfbe3ae8ad26863518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f48eb2d0d79e44b353aea95830d2e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b040bd40c838aedb727317404d9203520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8886a6638ea3af3d078c8a7ea160521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac571fc480b057efffdf3eda3c7dc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c824370972379293a03f4bb01250a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133ed425c7de0a7f9970feebcd3777d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5e29c4f4b09b937f851c724136be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da85d607b1344d40becabbdb1b591526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e548e2795deb0a3a4f762c8d7b78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edb509d2cd10a2e23c7528ab20e2fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f359cd974129ba1ebd07619660c40a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44930816a11118dd8814b23ba2ae267530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943729b6e27e75a5806e2e6cc030cd23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2770d9ee580f11ce6482059bccc655532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2677db046781a08e69cc7f4c5a4bde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cc2fa14cc93f7e676ddd0e79253d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41ab537e25ec499318c7fadf4c39f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3cf20cd0271caae3ae8883bc3b9ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b337aa3f9a94bc62a060e2cef1118537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20716d4618bdc67d510c69d134af25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c4274db04f005a13c1c95d43cf5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5481f46a7a26a19ae175f272b90f57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae242cde5bb53a11345a1faf3a11eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8188066de63fce6f208fe7e2c41824542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18985ed42592786056e00fabca2da82b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f430393c0fb24266c5169699bee1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011bb37043e9add0a08d15894afda73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9871469725a856628948e6858bb72aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7caca88df3e690d53f0adce40a45ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9fa83c906cd832c1fe70dc970767f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b50779935b695b25de06d81a0eca8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66eda396dcedaa5744fd7ad16402df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f45c03cd6d2e48fbf8634f1401bf16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a31dd18ef39d0885081c6e74ce43bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60690caf9a874c9e5607e381b8e98c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb84afecb9405bc481e312643b4a323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1dae862c0a0329d3aa6489baaab76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f345b7e13d8c742bbdcc1e867e22012556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c9522b1d448b80e60dbb0a1337052557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168307920ab4d1ffb4758469d728dcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78658a819818f7252b0581d1e26b571559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0638030aa2c1f49407f89596e841d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a82bb12838824bfdc6721b07152c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf98e6e7f0c6277cf77f9f2659c731c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5adb63c75f0dd797aa95ac3344f42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505ff494e37ccaad3dc2141f1e0cfdc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026425bfc7963387dc045b00b532f2e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccca53c1f520ddec3d830729971735566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a5ca8c8529bdc059958c4ae60a1d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c01432a33935fc22aed963af8d8542568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152d7a84da6ee55cec1134e50abdf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc2f77c3e982cd52ed64f6cbb31a84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3050381fdb215b76cc320be5a20ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e5f4c83b88226dac8467bc82d7c5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a37c8b7b0fb0c465291b8a8d5fee7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2fe395153ba52d7b54ee3cb82d3a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a586296ab891bb51f28610c04ee3ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1e6e2ffe66623f16375362c6ecb4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcdeea30f3e822ba3cc693e38e2b77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf2aaec85f90456a53b52d3537e44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2425ab59685ad4bfdb11a2ccdec6160579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b3783f83331cd2921b8999922b909580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d37b2d39b90d3597abd80810d696da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ace5a3e592957505a42a8e9e9449582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed3badb8bb49ce5984f2e16eb4a5b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d8f966db4e9cf6d6db82cfaf5f529584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e939957d319cce8c4ec4e9a23f48bb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aa745ad00818bdf9f68a175983a5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b312f4ff04f308805d748567e26793587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b7bb96d021db87f4d02f2fdd771e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e1d6ba8a82d3f65ece27ca1f84b87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e580a500d48f451ac276cbedd9b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73321d969195fff939e085fb0c1fcfc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd7697903be00ea7d795f7c9e2d941592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db0d4d2afb824e1afa059fe5c53c16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cac62bbb6c2407821947fefa12716594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cce555297b7bac6326258b1459109595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874219753e4689e7da650528ccb9c57a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e96ff1f21bae71f9516c3dbe09cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b72bb32a7310af1a71694994133d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78da904a143c70670b88beeaac81384599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656806d66ea0463b81d79a7cc2d01184600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659bc46b60fab6ec3b2c27560bd00d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2dcfc3157cf8419f4c79c082b31f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d70e9b1393352109cfcda737c22be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f180ee73d75dc20159012232dac7a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2ee37e078c2935453c39d9b18be40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f52e15e3d4710b1f5a48cff55fa862606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9dca926123ded67b3645a2f783bcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc76de61672d30f426304e7bd9d8718608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6cca43c8e4e57d98129855329a9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba09660e3e22ff0da686c53e91358b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fdd35044875fc8ff90990d53d4d48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8be8439b96ad39974eeeaa2c882a19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a328fe9667b55f04896cb2fc001db9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c423f440f8009cecf1814a459b97854614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb489c97543aba58eb2db960684cd019615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342530db8de9f87233a356731793356616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc9fe175a35eea6c65a49efa9b97f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f49ca0a60a1548ba3f7cf9e2df1c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e970f5cdfe34a399e25635ef3328619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e0255009296291b2dfd1512d7bfc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b1406f83973a3e09460c4df60fa0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4d0a57fef76f7f64624539ee7b6c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f8e64bb741c8c98cbc83669d99d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01105192afd17e42e8b61bbc360ec9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05774ceb34c42d15760949184b4f55b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8d5533c741f0bae115d478a2e0fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433aaa0e11f78ab7b97efdeed92086d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed5af3a7194f03a4f774e9d56e7904628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e333f081a66c93991a8e1430fe1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08702239d418cb84afaa7a6fae8e09d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2803fa69078158349fbdd61ea4ab2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffb64b887fa4351a014eb19a5f35d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b368feb8d6210283250f57c4f6b63a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d310439c4afc544a11cd9381e686d03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251b1015d71ad2b01c593287427f0dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62c6e67d078a867a9392198974021e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dc4f0887a1fb3beff9f1e56bb2df2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b2e39487a976c389def029dcdb2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556f1f4419b128bf5e236a7969b637e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed189c78768d1a721be75e02b8f285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbff3737cf4689182ede9cc4d098d71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff10c3ecdc400898ef8bbb9a3da06f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cda092b421c62fd8588d68dfe0152643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923bcb6c95a9f81c97a7070dcc522df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269dd52b0d83262cafd3203cee215f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd118b40e02c222b9ab59e7adcccb98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f8ea533e3c66a73121341c5fe95b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4c351a1d9d9a9d80997b80ed51e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640737d5d4bed02dce9d15eb58618bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733ff8b132e47c58b999a894a10bcd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57afeac38b487fda75f2870adecfad0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd15b5d54915f645f988f4a1adfa42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32470ffb010d7f124c704060e280b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c01513c6f3786a387a4b98554a397f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f4cd6424176bd1c32ac8c15f84c43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac26e101066f999943392e81e89f6d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9b91a3268c669a1428fd12b540c26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25880dc60c02f3a746a3c4519e1b8dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74308c811a148e8340b888afac57dbae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635373862cb70d25ca1a8f8eae5f9394660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e2891343b6faf393057511d9483ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d620bac085f565e81de60f0797004662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59e381ff6e5bdae7a4fcc7823872e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccfae3b4bef0a0001a60837773b1d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b53a632faf1b0fe5b1e1d4e3470df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c207b43d5b44d89889525e907da41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60badd6d5ea2b1de1cf8f86bb984e0a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736010f4e7054fc2a666abc2122e509e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c4138599ab9892deee40ad4ef8b79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e51749e3bf25d99f81b2ee8da0ccc0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c16847447b99104f34958ffc320c34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb638ce9fde97c8e46019dd92912ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c0eeb7ef035ee6e8e0a40d8b26166673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b4d114a678128d62abc1d92805e8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024e71f988de246dd702ab62e21390f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07059c5952d84775b34eaea2c865dd70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13ab62e538023fc1fc1800e354f0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da807359c9bbd9cb30366372a256726678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd9f2a15effcc078a215db003af380679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff224dc5bebc87ed7dd752872733f84b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e379c81d2d98a119f811338279e40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19591a2fc711c032f95fc69318a12e4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f4cdacff9bcade4eb8e61504033e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e75ad1635524d77669558877f2068a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d23937182d7a02953a163b70e33f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca0fc6ed35158b25583a3edbc36f3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120cc5c33b753fa32c98f853f4e723b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4bca6bf604ce48398175bd030c11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2983c391992a42840878e1ae550fa2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dbce4bf0cdbc0312eb2993108ffb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a715fe17a3b26177ceda24656424d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125d3490a8ae88ef34648aed619e371692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4281cf85572627b6dfbfed412013292693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123f80132273b7849bd63a284fc4888694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7fb1fa55ef93e915651eb33e1c474695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb91dc2661cee519564457259c7a670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f1857984cd29fc26532f265e166b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176b51c9956e5d21c917e9a46b4283b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f8c5cc6bb5af52152ecf87c14f64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a2908316ad95a8f9d34b7ddfe4d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5146d6b9d6707f25fb2f93cbcf6d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebba2925562840fa4f0f2bc6e7817702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437bbc14d2cb0e983e292e235982771703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d769a0b3b79903f447645f86844a87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8adaa748dc5db348e837ff9154168705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fdb9f1ddc980d65616ad7704337a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76082664362f2a5568f962df30f92a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9944758fc9099b4790238f5561dab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeb2a3c46ca5b2ec1371ec9f171a7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43b64479816c61fdc22f33a987417710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e153e49bba2e928739c396cb236a375711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57527fbeb761aeffcae9ceba898539ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fa5638b6f9eba9f73a8e5ab788170713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2feec52e44cff5a2919b44ce6d1715714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b79de37f5e50a8ae10d895b8eb05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050affe9ebac610a4f35ae325a58b2c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb313357d4fc4e7296a96c5e5c0ae4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62aeed3549bcee6a9fe6b830089f15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07414ff6c5682be2fa1c430f3d47cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9f4c4ddd90a541bd25186b3115ef8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76445584a4fbd879279f3c58efc7526b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52287e1442db15b9b5ada49c582416722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d818e0a90df139c1119a195776d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075face758f698860f7c87df30306c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f272c91ad88d0effecf06ba05d1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f344bf1cee7d54b5ab4aa17f119a178726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c55bf9572dfe06fe7d571de3677a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee64fb1600d25c72e826fde6dc524728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c9adc4877cf0eb138b375712dd550729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f85d8fa05dfed7612cd3d6df44965f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cb72b10144c33df8f93af584b5330731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9ca4ef5d06c127cc7e78bf8cb49af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c0b8c3045cf01d60b19b727035ce0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b308f8dac082885c15a8c67a8f041734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734d5bfac35c0a1f96a514696951f0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5159fe82727b994ac297f6ba1bd00c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfbfe6a1ada34c19ae60004388befa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a75a09e408182b1045b7ec81d30187738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369d47a68df135d5e60f60e7feae4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f152041b513823e1f0b1fde608b481740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa6aa5c3cc66294a250164e22eaf9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9f3c3a4cf320c0942e20dc24da5a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017d9af1e9dfa35a4c40066bcfb144e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5b51a207a849df5780eeedc2b3d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008423610cac36fdc860f3f531751341745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6659e88dcf166730b4f4aced0ee49b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafd449e81596a78e1a911f50cf47ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bdb44d6abd5c5a47ff253af979c3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d52fe1b3f2ce3c6b42dbac8bda65c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299ab381495c1225381494b9659b41d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc89f945c78ff4d367b26e18c32d53e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daff83c9ead1adce12353e0730df5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4224f0d7a1af33ceda6a7447b948753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>